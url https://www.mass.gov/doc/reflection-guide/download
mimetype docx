--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,95 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DEEEE2D" w14:textId="3469C38E" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DEEEE2D" w14:textId="3469C38E" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Reflection </w:t>
       </w:r>
       <w:r w:rsidR="004D2AD3">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7234003F" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FFA712A" w14:textId="2A564775" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4FFA712A" w14:textId="2A564775" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reflecting on a process is a way to notice what </w:t>
       </w:r>
       <w:r w:rsidR="00246EC3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -124,176 +125,176 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C53EDC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>improve the process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> over time. In this step, you will reflect on what went well, where there were challenges, and how you would approach this process differently if you were to do it again. In particular, consider your approaches for gathering insight and feedback from community members, as well as how you made decisions as a Core Team. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BACB940" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C4BBAD9" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C4BBAD9" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504BCE34" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="073283A6" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="073283A6" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">To get started… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F13A37" w14:textId="6F4B3542" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37F13A37" w14:textId="6F4B3542" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Each Core Team member should complete the reflection individually. Once completed, co</w:t>
       </w:r>
       <w:r w:rsidR="004A40EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>me together</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a full Core Team to discuss the questions and fill out the Reflection </w:t>
       </w:r>
       <w:r w:rsidR="00500EA4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Guide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a group. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5331B0" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA60161" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EA60161" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D07A704" w14:textId="77777777" w:rsidR="00CF2B91" w:rsidRDefault="00CF2B91">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E28113D" w14:textId="77777777" w:rsidR="00246EC3" w:rsidRDefault="00246EC3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26DC01FE" w14:textId="1AA22B90" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26DC01FE" w14:textId="1AA22B90" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -341,51 +342,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="07E4CEE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39BD5598" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F898DF9" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
@@ -462,51 +462,51 @@
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60068B9C" w14:textId="77777777" w:rsidR="00246EC3" w:rsidRDefault="00246EC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE3309D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FE3309D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
@@ -540,51 +540,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="2DD42FC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="104B0080" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="285EE81F" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -619,51 +618,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E7B5E0F" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4039C653" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037A409D" w14:textId="44E6E117" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="037A409D" w14:textId="44E6E117" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
@@ -697,51 +696,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="5675EFCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12449ABC" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CF0CAE0" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -776,51 +774,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F4BB545" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="057DA694" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406C2F18" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="406C2F18" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
@@ -854,51 +852,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="7B114F05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="625B96C5" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EB3F767" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -933,51 +930,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A8B3F89" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6211745E" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52AA163C" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52AA163C" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
@@ -1011,51 +1008,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="5CB6BC79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1523703E" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B95ADA1" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1090,51 +1086,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D6527DA" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6969458C" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="069DF2AA" w14:textId="1B1D537B" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="069DF2AA" w14:textId="1B1D537B" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -1176,51 +1172,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="56CD4443" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F859C7F" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43D1C32D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1255,51 +1250,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="602A6E10" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BC0A020" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47CBA0AD" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47CBA0AD" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
@@ -1333,51 +1328,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="59009D87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B5759FE" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71243B5D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1412,51 +1406,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73066FEC" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07A83A5C" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD387A1" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BD387A1" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
@@ -1506,51 +1500,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="020D780E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="725B6E10" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="389A526D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1585,51 +1578,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06BFAAF0" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59C373C5" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A3D3FBC" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A3D3FBC" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00D42C1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53EDC">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
@@ -1663,51 +1656,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD1033" w14:paraId="401F61EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0134C3E0" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="604B1C99" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1743,51 +1735,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="787874A2" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EFC199D" w14:textId="77777777" w:rsidR="00AD1033" w:rsidRDefault="00AD1033">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD1033" w:rsidSect="00C53EDC">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="648" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="65E81853" w14:textId="77777777" w:rsidR="001B2832" w:rsidRDefault="001B2832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7CA936B9" w14:textId="77777777" w:rsidR="001B2832" w:rsidRDefault="001B2832">
       <w:pPr>
@@ -1908,51 +1901,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4895529D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:314.4pt;margin-top:-4.1pt;width:163.4pt;height:20.85pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB08XyqegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#13;&#10;1xZrh54VWUoESKImKXGyXz9KdpysKzZg2MUmRX58k5dXW6PJRvigwNa0OikpEZZDo+yypt+ebz+c&#13;&#10;UxIisw3TYEVNdyLQq9n7d5etm4oRrEA3whM0YsO0dTVdxeimRRH4ShgWTsAJi0IJ3rCIrF8WjWct&#13;&#10;Wje6GJXladGCb5wHLkLA15tOSGfZvpSCxwcpg4hE1xRji/nr83eRvsXskk2XnrmV4n0Y7B+iMExZ&#13;&#10;dDqYumGRkbVXv5kyinsIIOMJB1OAlIqLnANmU5WvsnlaMSdyLlic4IYyhf9nlt9vntyjxzK0LkwD&#13;&#10;kimLrfQm/TE+ss3F2g3FEttIOD6OyrNJdY415SgbnY4n47NUzeKAdj7ETwIMSURNPTYj14ht7kLs&#13;&#10;VPcqyVkArZpbpXVm0gCIa+3JhmHrFssqQ/XafIGme7uYlGVuILrM85LUcwC/WNI22bOQLHdOuxeR&#13;&#10;p6OP5JB8puJOi4TS9quQRDWYbud/8NOFwDgXNlZ93lk7wSS6GoAfc+B/BPb6CdpFNYBHfwcPiOwZ&#13;&#10;bBzARlnwbxnQQ8iy08eqHeWdyAU0u0dPPHQbExy/VdjFOxbiI/O4Ith4XPv4gB+poa0p9BQlK/A/&#13;&#10;3npP+ji5KKWkxZWrafi+Zl5Qoj9bnOmLajxOO5qZ8eRshIw/liyOJXZtrgFHo8ID43gmk37Ue1J6&#13;&#10;MC94HebJK4qY5ei7pjz6PXMdu1OA94WL+Tyr4V46Fu/sk+P7rqcpfd6+MO/6UY64BPewX082fTXR&#13;&#10;nW7qh4X5OoJUedwPde3rjTud57W/P+loHPNZ63AlZz8BAAD//wMAUEsDBBQABgAIAAAAIQDlbwAM&#13;&#10;5AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8IwEIX3Sv0P1lXqBg5BSUPIBVVFLJU6lGZh&#13;&#10;M/E1CcTnKDYQ/n3dqV1Oerq7975XbCbTiyuNrrOMsJhHIIhrqztuEKqv3SwD4bxirXrLhHAnB5vy&#13;&#10;8aFQubY3/qTr3jcimLDLFULr/ZBL6eqWjHJzOxCH3bcdjfJBjo3Uo7oFc9PLOIpSaVTHIaFVA721&#13;&#10;VJ/3F4PA7/Jj99LdqyzbJvK00odTZQ+Iz0/Tdh3G6xqEp8n/fcBvh8APZQA72gtrJ3qENM4Cv0eY&#13;&#10;ZTGIcLBKkhTEEWG5TECWhfxfo/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdPF8qnoC&#13;&#10;AABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5W8A&#13;&#10;DOQAAAAOAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AOUFAAAAAA==&#13;&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
+            <v:rect w14:anchorId="4895529D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:314.4pt;margin-top:-4.1pt;width:163.4pt;height:20.85pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB08XyqegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;1xZrh54VWUoESKImKXGyXz9KdpysKzZg2MUmRX58k5dXW6PJRvigwNa0OikpEZZDo+yypt+ebz+c&#10;UxIisw3TYEVNdyLQq9n7d5etm4oRrEA3whM0YsO0dTVdxeimRRH4ShgWTsAJi0IJ3rCIrF8WjWct&#10;Wje6GJXladGCb5wHLkLA15tOSGfZvpSCxwcpg4hE1xRji/nr83eRvsXskk2XnrmV4n0Y7B+iMExZ&#10;dDqYumGRkbVXv5kyinsIIOMJB1OAlIqLnANmU5WvsnlaMSdyLlic4IYyhf9nlt9vntyjxzK0LkwD&#10;kimLrfQm/TE+ss3F2g3FEttIOD6OyrNJdY415SgbnY4n47NUzeKAdj7ETwIMSURNPTYj14ht7kLs&#10;VPcqyVkArZpbpXVm0gCIa+3JhmHrFssqQ/XafIGme7uYlGVuILrM85LUcwC/WNI22bOQLHdOuxeR&#10;p6OP5JB8puJOi4TS9quQRDWYbud/8NOFwDgXNlZ93lk7wSS6GoAfc+B/BPb6CdpFNYBHfwcPiOwZ&#10;bBzARlnwbxnQQ8iy08eqHeWdyAU0u0dPPHQbExy/VdjFOxbiI/O4Ith4XPv4gB+poa0p9BQlK/A/&#10;3npP+ji5KKWkxZWrafi+Zl5Qoj9bnOmLajxOO5qZ8eRshIw/liyOJXZtrgFHo8ID43gmk37Ue1J6&#10;MC94HebJK4qY5ei7pjz6PXMdu1OA94WL+Tyr4V46Fu/sk+P7rqcpfd6+MO/6UY64BPewX082fTXR&#10;nW7qh4X5OoJUedwPde3rjTud57W/P+loHPNZ63AlZz8BAAD//wMAUEsDBBQABgAIAAAAIQDlbwAM&#10;5AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8IwEIX3Sv0P1lXqBg5BSUPIBVVFLJU6lGZh&#10;M/E1CcTnKDYQ/n3dqV1Oerq7975XbCbTiyuNrrOMsJhHIIhrqztuEKqv3SwD4bxirXrLhHAnB5vy&#10;8aFQubY3/qTr3jcimLDLFULr/ZBL6eqWjHJzOxCH3bcdjfJBjo3Uo7oFc9PLOIpSaVTHIaFVA721&#10;VJ/3F4PA7/Jj99LdqyzbJvK00odTZQ+Iz0/Tdh3G6xqEp8n/fcBvh8APZQA72gtrJ3qENM4Cv0eY&#10;ZTGIcLBKkhTEEWG5TECWhfxfo/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdPF8qnoC&#10;AABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5W8A&#10;DOQAAAAOAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> MVP 2.0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Reflection </w:t>
     </w:r>
     <w:r w:rsidR="00500EA4">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
@@ -2016,100 +2009,155 @@
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C024D65" w14:textId="77777777" w:rsidR="001B2832" w:rsidRDefault="001B2832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6E867DA5" w14:textId="77777777" w:rsidR="001B2832" w:rsidRDefault="001B2832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1078925B" w14:textId="77777777" w:rsidR="00D42C1D" w:rsidRPr="00F73116" w:rsidRDefault="00D42C1D" w:rsidP="00D42C1D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NOTE: Please refrain from including any personal or </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>identifying</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> details, such as names, phone numbers, addresses, etc., related to individuals in these deliverables.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="648DABD4" w14:textId="77777777" w:rsidR="00D42C1D" w:rsidRDefault="00D42C1D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD1033"/>
     <w:rsid w:val="000C4A12"/>
     <w:rsid w:val="000F5F2A"/>
     <w:rsid w:val="001B2832"/>
+    <w:rsid w:val="00212B4A"/>
     <w:rsid w:val="00246EC3"/>
     <w:rsid w:val="00285EBC"/>
     <w:rsid w:val="00377A90"/>
     <w:rsid w:val="003E0020"/>
     <w:rsid w:val="003E5E42"/>
     <w:rsid w:val="004A40EC"/>
     <w:rsid w:val="004D2AD3"/>
     <w:rsid w:val="00500EA4"/>
     <w:rsid w:val="00566CC5"/>
     <w:rsid w:val="005D638E"/>
     <w:rsid w:val="006E1D9D"/>
     <w:rsid w:val="007D1DA6"/>
     <w:rsid w:val="00900F99"/>
     <w:rsid w:val="00914C54"/>
     <w:rsid w:val="00A972E5"/>
     <w:rsid w:val="00AD1033"/>
     <w:rsid w:val="00C53EDC"/>
     <w:rsid w:val="00C62D8F"/>
     <w:rsid w:val="00CF2B91"/>
     <w:rsid w:val="00D20413"/>
+    <w:rsid w:val="00D42C1D"/>
     <w:rsid w:val="00D9067D"/>
     <w:rsid w:val="00DA5AAF"/>
     <w:rsid w:val="00E20475"/>
     <w:rsid w:val="00F626CA"/>
     <w:rsid w:val="00FA6A02"/>
     <w:rsid w:val="00FB571E"/>
     <w:rsid w:val="00FE63FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2841,51 +2889,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C53EDC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C53EDC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3177,101 +3225,130 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd737b2a685f1d111d3b79c7de69bd9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -3294,141 +3371,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3495,115 +3590,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AABFFED4-314A-4124-B624-AAEA1C978982}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5C09E77-60AA-44AD-8CDA-F9CBF3ACA6FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3EA8F2B-4447-479B-82BD-6298FFD9AE5D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3EA8F2B-4447-479B-82BD-6298FFD9AE5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5C09E77-60AA-44AD-8CDA-F9CBF3ACA6FF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05210406-1221-4920-A249-C6F54401E079}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>272</Words>
   <Characters>1551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>