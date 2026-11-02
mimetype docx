--- v0 (2025-10-20)
+++ v1 (2026-11-02)
@@ -1,105 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2EC33BD1" w14:textId="75FD06BB" w:rsidR="006044C8" w:rsidRPr="0095469B" w:rsidRDefault="00D662F1" w:rsidP="0095469B">
+    <w:p w14:paraId="2EC33BD1" w14:textId="38EDC965" w:rsidR="006044C8" w:rsidRPr="0095469B" w:rsidRDefault="00D662F1" w:rsidP="0095469B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Regional and State Clinical Examination Requirements</w:t>
       </w:r>
       <w:r w:rsidR="0095469B" w:rsidRPr="0095469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B63BF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="0095469B" w:rsidRPr="0095469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B63BF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Updates for 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000736B4">
+        <w:t xml:space="preserve">Updates for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3278">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DA88EF" w14:textId="0584495B" w:rsidR="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00633CF5">
         <w:t xml:space="preserve">Massachusetts </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Board of Registration in Dentistry (Board) requires applicants for licensure in dentistry and dental hygiene to submit proof of </w:t>
       </w:r>
       <w:r w:rsidR="000736B4">
         <w:t>a passing score on one of the following examinations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C401A7" w14:textId="3E1CE9EA" w:rsidR="00D662F1" w:rsidRDefault="000736B4" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -135,212 +136,295 @@
       <w:r>
         <w:t>Florida State Board of Dental Examiners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF4D12C" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Nevada State Board of Dental Examiners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A094AE4" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRPr="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Central Regional Dental Testing Service  (CRDTS)   </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Central Regional Dental Testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Service  (CRDTS)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>if taken prior to July 1, 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018AF8BB" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRPr="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Southern Regional Testing Agency  (SRTA)   </w:t>
-[...5 lines deleted...]
-        <w:t>if taken between Jan. 1, 2013 and Aug. 9, 2015</w:t>
+        <w:t xml:space="preserve">Southern Regional Testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Agency  (SRTA)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">if taken between Jan. 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Aug. 9, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091B0B43" w14:textId="77777777" w:rsidR="00F743D5" w:rsidRDefault="00F743D5" w:rsidP="00D662F1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="590E97C9" w14:textId="6D8BBDDD" w:rsidR="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FFADCA" w14:textId="77777777" w:rsidR="00F743D5" w:rsidRPr="0095469B" w:rsidRDefault="00F743D5" w:rsidP="00D662F1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FE1E146" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
+    <w:p w14:paraId="1FE1E146" w14:textId="08B6CAAD" w:rsidR="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Successful completion of the CDCA DSE (Diagnostic Skills Exam) for dentists or the CDCA CSCE </w:t>
+        <w:t xml:space="preserve">Successful completion of the CDCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3278">
+        <w:t>DLOSCE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DB0" w:rsidRPr="00EB3DB0">
+        <w:t>Dental Licensure Objective Structured Clinical Examination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) for dentists or the CDCA CSCE </w:t>
       </w:r>
       <w:r w:rsidR="00F55226">
         <w:t xml:space="preserve">(Computer Simulated Clinical Exam) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for dental hygienists </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>plus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the successful completion (a minimum score of 75% on EACH SECTION) of a Board-recognized state clinical examination OR a clinical examination administered by one of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378BF972" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRPr="00D662F1" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Central Region Dental Testing Service  (CRDTS)  </w:t>
-[...5 lines deleted...]
-        <w:t>if taken on or after July 1, 2009</w:t>
+        <w:t xml:space="preserve">Central Region Dental Testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Service  (CRDTS)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken on or after July 1, 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FED5B0A" w14:textId="77777777" w:rsidR="00D662F1" w:rsidRPr="00F55226" w:rsidRDefault="00D662F1" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Southern Regional Testing Agency  (SRTA)  </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">if taken prior to Jan. </w:t>
+        <w:t xml:space="preserve">Southern Regional Testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Agency  (SRTA)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken prior to Jan. </w:t>
       </w:r>
       <w:r w:rsidR="00F55226">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1, 2013 or after Aug. 9, 2015</w:t>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F55226">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F55226">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or after Aug. 9, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCA5332" w14:textId="11EAD376" w:rsidR="00F55226" w:rsidRDefault="00F55226" w:rsidP="00D662F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Southern Regional Testing Agency (SRTA)  </w:t>
+        <w:t>Southern Regional Testing Agency (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">SRTA)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F55226">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Dental Hygiene Exam</w:t>
+        <w:t>Dental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F55226">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hygiene Exam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BF14A7" w14:textId="77777777" w:rsidR="00F743D5" w:rsidRPr="00F55226" w:rsidRDefault="00F743D5" w:rsidP="00F743D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCD5BB0" w14:textId="17359D18" w:rsidR="0095469B" w:rsidRDefault="00F743D5" w:rsidP="00F55226">
+    <w:p w14:paraId="4DCD5BB0" w14:textId="228649CA" w:rsidR="0095469B" w:rsidRDefault="00F743D5" w:rsidP="00F55226">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r w:rsidR="00E20A0C">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002204FF">
         <w:t xml:space="preserve">icensure </w:t>
       </w:r>
       <w:r w:rsidR="00F55226">
         <w:t xml:space="preserve">applicants submitting </w:t>
       </w:r>
       <w:r>
         <w:t>ADEX</w:t>
       </w:r>
       <w:r w:rsidR="00F55226">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B63BF" w:rsidRPr="002204FF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -386,56 +470,56 @@
       <w:r w:rsidR="001B63BF">
         <w:t>ative section of the CDCA</w:t>
       </w:r>
       <w:r>
         <w:t>-WREB and CITA</w:t>
       </w:r>
       <w:r w:rsidR="001B63BF">
         <w:t xml:space="preserve"> exams as an alternative to a passing score on the traditional patient-based</w:t>
       </w:r>
       <w:r w:rsidR="00F55226">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3737">
         <w:t>operativ</w:t>
       </w:r>
       <w:r w:rsidR="001B63BF">
         <w:t xml:space="preserve">e exam.  </w:t>
       </w:r>
       <w:r w:rsidR="004A450E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>For the 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AD786E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004A450E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> exam cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A450E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Board </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
@@ -514,176 +598,178 @@
       </w:r>
       <w:r w:rsidR="002204FF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dental </w:t>
       </w:r>
       <w:r w:rsidR="002204FF" w:rsidRPr="002204FF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hygiene</w:t>
       </w:r>
       <w:r w:rsidR="002204FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002204FF" w:rsidRPr="002204FF">
         <w:t>exam</w:t>
       </w:r>
       <w:r w:rsidR="002204FF">
-        <w:t xml:space="preserve"> scores: </w:t>
+        <w:t xml:space="preserve"> scores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002204FF">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002204FF">
-        <w:t xml:space="preserve">the Board </w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002204FF">
+        <w:t xml:space="preserve"> Board </w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t xml:space="preserve">will accept a passing score on the manikin-based </w:t>
       </w:r>
       <w:r>
         <w:t>CDCA-WREB and CITA</w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t xml:space="preserve"> dental hygiene clinical competency exam</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t xml:space="preserve"> as an alternative to the traditional</w:t>
       </w:r>
       <w:r w:rsidR="00263FC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidR="00263FC5">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C7036F">
         <w:t xml:space="preserve">based exam.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC60ABD" w14:textId="77777777" w:rsidR="00E8468C" w:rsidRDefault="00E8468C" w:rsidP="00F55226">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63516032" w14:textId="2BE90B22" w:rsidR="00BF2EC8" w:rsidRPr="00BF2EC8" w:rsidRDefault="00BF2EC8" w:rsidP="00F55226">
+    <w:p w14:paraId="63516032" w14:textId="7B8C3D60" w:rsidR="00BF2EC8" w:rsidRPr="00BF2EC8" w:rsidRDefault="00EB3DB0" w:rsidP="00F55226">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Effective </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>Updated September 9, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2EC8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF2EC8" w:rsidRPr="00BF2EC8" w:rsidSect="00BF2EC8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="0" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BC6766C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF345F46"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -866,137 +952,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="719093656">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1451047929">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D662F1"/>
     <w:rsid w:val="000736B4"/>
     <w:rsid w:val="001372D2"/>
     <w:rsid w:val="001B63BF"/>
     <w:rsid w:val="002204FF"/>
     <w:rsid w:val="00263FC5"/>
     <w:rsid w:val="00270863"/>
     <w:rsid w:val="002C7429"/>
-    <w:rsid w:val="00353F13"/>
+    <w:rsid w:val="002F1C6B"/>
     <w:rsid w:val="004A450E"/>
     <w:rsid w:val="005C5357"/>
+    <w:rsid w:val="005C7AE7"/>
     <w:rsid w:val="006044C8"/>
     <w:rsid w:val="00633CF5"/>
     <w:rsid w:val="0063569E"/>
     <w:rsid w:val="0095469B"/>
     <w:rsid w:val="009766D6"/>
     <w:rsid w:val="009859AF"/>
+    <w:rsid w:val="00AD786E"/>
     <w:rsid w:val="00BF2EC8"/>
     <w:rsid w:val="00C7036F"/>
+    <w:rsid w:val="00CA3278"/>
     <w:rsid w:val="00CB3737"/>
     <w:rsid w:val="00CE403C"/>
     <w:rsid w:val="00D532D7"/>
     <w:rsid w:val="00D662F1"/>
     <w:rsid w:val="00DC1114"/>
     <w:rsid w:val="00E034E9"/>
     <w:rsid w:val="00E20A0C"/>
     <w:rsid w:val="00E8468C"/>
+    <w:rsid w:val="00EB3DB0"/>
     <w:rsid w:val="00F17980"/>
     <w:rsid w:val="00F55226"/>
+    <w:rsid w:val="00F60406"/>
     <w:rsid w:val="00F60BCF"/>
     <w:rsid w:val="00F743D5"/>
-    <w:rsid w:val="00F95333"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="267EA1F1"/>
   <w15:docId w15:val="{D856642F-8580-4854-A0A7-1C6C51D617E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1392,51 +1482,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D662F1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1687,70 +1777,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>272</Words>
-  <Characters>1556</Characters>
+  <Words>278</Words>
+  <Characters>1591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1825</CharactersWithSpaces>
+  <CharactersWithSpaces>1866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Young, Barbara A (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>