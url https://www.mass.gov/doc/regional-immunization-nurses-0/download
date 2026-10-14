--- v2 (2026-07-28)
+++ v3 (2026-10-14)
@@ -1,1603 +1,1736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54A57096" w14:textId="791771A8" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DD1FAE" w14:textId="0CB9065B" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="00A01792" w:rsidP="00794D77">
+    <w:p w14:paraId="69DD1FAE" w14:textId="0CB9065B" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="00A01792" w:rsidP="00794D77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The MDPH </w:t>
       </w:r>
-      <w:r w:rsidR="009E557C" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="009E557C" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Immunization Program</w:t>
       </w:r>
-      <w:r w:rsidR="00F50B1F" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00F50B1F" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’s Immunization Nurses </w:t>
       </w:r>
-      <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CA27D2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">are responsible for nursing activities related to communicable disease control, infectious disease response, and vaccine-preventable disease. Activities include providing health information, education, and promotion of immunizations, to medical professionals, hospitals, local health departments, other state agencies, community-based organizations, schools, and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CA27D2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>general public</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CA27D2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63153358" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
+    <w:p w14:paraId="63153358" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F5FAEB4" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
+    <w:p w14:paraId="3F5FAEB4" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Perinatal Hepatitis B Prevention and Case Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B51BA3" w14:textId="77777777" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="005A5FB1">
+    <w:p w14:paraId="71B51BA3" w14:textId="3042F2AB" w:rsidR="005A5FB1" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="005A5FB1">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The goal of the perinatal hepatitis B prevention and case management program is to identify all hepatitis B positive pregnant women in Massachusetts so their newborns can receive timely and appropriate </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>immunoprophylaxis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Infants who do not receive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>immunoprophylaxis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a 90% chance of becoming chronic hepatitis B carriers. Of these carriers, up to 25% will develop liver failure, liver cancer, or cirrhosis in young adulthood. Infants who receive timely and appropriate </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>immunoprophylaxis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a 95% chance of being free from hepatitis B for life. </w:t>
       </w:r>
-      <w:r w:rsidR="005A5FB1" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="005A5FB1" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information please visit: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="005A5FB1" w:rsidRPr="006D1EF2">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00E30EDB" w:rsidRPr="00E24F51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/service-details/perinatal-hepatitis-b</w:t>
+          <w:t>https://www.mass.gov/info-details/perinatal-hepatitis-b</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E30EDB" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EBAC88B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
+    <w:p w14:paraId="6EBAC88B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F021776" w14:textId="09B6D941" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="005A5FB1" w:rsidP="005A5FB1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="2F021776" w14:textId="09B6D941" w:rsidR="005A5FB1" w:rsidRPr="00E24F51" w:rsidRDefault="005A5FB1" w:rsidP="005A5FB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Immunization Quality Improvement for Providers (IQIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A75780A" w14:textId="1D2E4A1C" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="005A5FB1" w:rsidP="000057AC">
+    <w:p w14:paraId="4A75780A" w14:textId="1D2E4A1C" w:rsidR="005A5FB1" w:rsidRPr="00E24F51" w:rsidRDefault="005A5FB1" w:rsidP="000057AC">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">IQIP is </w:t>
       </w:r>
-      <w:r w:rsidR="003E30B2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E30B2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">CDC’s national, </w:t>
       </w:r>
-      <w:r w:rsidR="000057AC" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000057AC" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">provider-level </w:t>
       </w:r>
-      <w:r w:rsidR="003E30B2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E30B2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">immunization </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>quality improvement</w:t>
       </w:r>
-      <w:r w:rsidR="000057AC" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000057AC" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
-      <w:r w:rsidR="003E30B2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E30B2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">gram. IQIP is 12-month process </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">focused on implementing </w:t>
       </w:r>
-      <w:r w:rsidR="00566894" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00566894" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">provider-level </w:t>
       </w:r>
-      <w:r w:rsidR="000057AC" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000057AC" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>strategies</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> to increase </w:t>
       </w:r>
-      <w:r w:rsidR="000057AC" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000057AC" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>on-time vaccination of children and adolescents</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, decreas</w:t>
       </w:r>
-      <w:r w:rsidR="003E30B2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E30B2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> missed opportunities, and improv</w:t>
       </w:r>
-      <w:r w:rsidR="003E30B2" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E30B2" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> immunization services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6221E269" w14:textId="77777777" w:rsidR="00D74469" w:rsidRPr="006D1EF2" w:rsidRDefault="00D74469">
+    <w:p w14:paraId="6221E269" w14:textId="77777777" w:rsidR="00D74469" w:rsidRPr="00E24F51" w:rsidRDefault="00D74469">
       <w:pPr>
         <w:ind w:right="-1152"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53AD4859" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="005E3AAF">
+    <w:p w14:paraId="53AD4859" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="005E3AAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Tech</w:t>
       </w:r>
-      <w:r w:rsidR="005E3AAF" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005E3AAF" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">nical Assistance and Education </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BD522D" w14:textId="77777777" w:rsidR="005E3AAF" w:rsidRPr="006D1EF2" w:rsidRDefault="005E3AAF" w:rsidP="005E3AAF">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="39BD522D" w14:textId="77777777" w:rsidR="005E3AAF" w:rsidRPr="00E24F51" w:rsidRDefault="005E3AAF" w:rsidP="005E3AAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54A56839" w14:textId="77777777" w:rsidR="0007341E" w:rsidRPr="006D1EF2" w:rsidRDefault="0007341E">
+    <w:p w14:paraId="54A56839" w14:textId="77777777" w:rsidR="0007341E" w:rsidRPr="00E24F51" w:rsidRDefault="0007341E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0007341E" w:rsidRPr="00E24F51" w:rsidSect="007E42E6">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D090AE" w14:textId="0C758C20" w:rsidR="00CA27D2" w:rsidRPr="006D1EF2" w:rsidRDefault="00CA27D2" w:rsidP="00D74469">
-      <w:pPr>
+    <w:p w14:paraId="75D090AE" w14:textId="0C758C20" w:rsidR="00CA27D2" w:rsidRPr="006C1ACF" w:rsidRDefault="00CA27D2" w:rsidP="006C1ACF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Clinical nursing subject matter expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F066C01" w14:textId="57CC16AF" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="2F066C01" w14:textId="57CC16AF" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Immunization best practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246A2C2B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="246A2C2B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Standards for pediatric and adolescent immunization practices </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D443E" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="182D443E" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Vaccine administration techniques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9FB11A" w14:textId="29D97EB8" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="1B9FB11A" w14:textId="29D97EB8" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Vaccine safety</w:t>
       </w:r>
-      <w:r w:rsidR="005A5FB1" w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="005A5FB1" w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/Vaccine Adverse Event Reporting System (VAERS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859FD39" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="5859FD39" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Vaccine storage and handling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F545830" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="0F545830" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Recommended vaccination schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C7F32B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="31C7F32B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>School entry vaccination requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC88845" w14:textId="4FEDF801" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="00D74469">
+    <w:p w14:paraId="5EC88845" w14:textId="4FEDF801" w:rsidR="009E557C" w:rsidRPr="00E24F51" w:rsidRDefault="009E557C" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Perinatal hepatitis B prevention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77501CB2" w14:textId="4687ADC6" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="005A5FB1" w:rsidP="00D74469">
+    <w:p w14:paraId="77501CB2" w14:textId="4687ADC6" w:rsidR="005A5FB1" w:rsidRPr="00E24F51" w:rsidRDefault="005A5FB1" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Liaison between LBOH and MDPH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E22704D" w14:textId="294FB921" w:rsidR="00CA27D2" w:rsidRPr="006D1EF2" w:rsidRDefault="00CA27D2" w:rsidP="00D74469">
+    <w:p w14:paraId="5E22704D" w14:textId="294FB921" w:rsidR="00CA27D2" w:rsidRPr="00E24F51" w:rsidRDefault="00CA27D2" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Outbreak/pandemic response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645B46C7" w14:textId="34B9564B" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="005A5FB1" w:rsidP="00D74469">
+    <w:p w14:paraId="645B46C7" w14:textId="34B9564B" w:rsidR="005A5FB1" w:rsidRPr="00E24F51" w:rsidRDefault="005A5FB1" w:rsidP="00D74469">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Conference planning and facilitating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D374812" w14:textId="58739831" w:rsidR="00B24433" w:rsidRPr="003A7126" w:rsidRDefault="005A5FB1" w:rsidP="003A7126">
+    <w:p w14:paraId="4D374812" w14:textId="58739831" w:rsidR="00B24433" w:rsidRPr="00E24F51" w:rsidRDefault="005A5FB1" w:rsidP="003A7126">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00B24433" w:rsidRPr="003A7126" w:rsidSect="0007341E">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B24433" w:rsidRPr="00E24F51" w:rsidSect="0007341E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1EF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Presentations to hospitals, LBOHs, provider practices, and other groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E60D7B8" w14:textId="77777777" w:rsidR="0001108F" w:rsidRPr="006D1EF2" w:rsidRDefault="0001108F" w:rsidP="0001108F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3E60D7B8" w14:textId="77777777" w:rsidR="0001108F" w:rsidRPr="00E24F51" w:rsidRDefault="0001108F" w:rsidP="0001108F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCDE004" w14:textId="77777777" w:rsidR="001F1DFD" w:rsidRPr="006D1EF2" w:rsidRDefault="001F1DFD" w:rsidP="001F1DFD">
+    <w:p w14:paraId="6FCDE004" w14:textId="77777777" w:rsidR="001F1DFD" w:rsidRPr="00E24F51" w:rsidRDefault="001F1DFD" w:rsidP="001F1DFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>MDPH Immunization Program Nurses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134DCD0D" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+    <w:p w14:paraId="134DCD0D" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="3971"/>
         <w:gridCol w:w="2839"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00870CA4" w14:paraId="1F52808E" w14:textId="77777777" w:rsidTr="0017561E">
+      <w:tr w:rsidR="00870CA4" w:rsidRPr="00E24F51" w14:paraId="1F52808E" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="199D601C" w14:textId="2305F7E8" w:rsidR="00870CA4" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
+          <w:p w14:paraId="199D601C" w14:textId="2305F7E8" w:rsidR="00870CA4" w:rsidRPr="00E24F51" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Christy </w:t>
             </w:r>
-            <w:r w:rsidR="0074103D">
+            <w:r w:rsidR="0074103D" w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valle</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, RN, PhD, CNM </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41122498" w14:textId="77777777" w:rsidR="00870CA4" w:rsidRPr="00AD7EFC" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
+          <w:p w14:paraId="41122498" w14:textId="77777777" w:rsidR="00870CA4" w:rsidRPr="00E24F51" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7012A76B" w14:textId="757C79A6" w:rsidR="00870CA4" w:rsidRPr="00AD7EFC" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
+          <w:p w14:paraId="7012A76B" w14:textId="757C79A6" w:rsidR="00870CA4" w:rsidRPr="00E24F51" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunization </w:t>
             </w:r>
-            <w:r w:rsidR="00BD3634">
+            <w:r w:rsidR="00BD3634" w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nurse Supervisor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ADA9A9" w14:textId="7110E5E9" w:rsidR="00870CA4" w:rsidRDefault="00BD3634" w:rsidP="00870CA4">
-[...38 lines deleted...]
-          <w:p w14:paraId="10DEB556" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="16ADA9A9" w14:textId="7110E5E9" w:rsidR="00870CA4" w:rsidRPr="00E24F51" w:rsidRDefault="00BD3634" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00E24F51">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Christy.Valle@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00870CA4" w:rsidRPr="00E24F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Madeline DePina, RN, BSN, MPH         </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36E26EB4" w14:textId="154EF376" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w14:paraId="09B52940" w14:textId="77777777" w:rsidTr="0017561E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DEB556" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madeline DePina, RN, BSN, MPH         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E26EB4" w14:textId="154EF376" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:right="-144"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BDAF28" w14:textId="5D306613" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="27BDAF28" w14:textId="5D306613" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Boston &amp; Southeast Regions               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F55B1D" w14:textId="70A1C199" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
+          <w:p w14:paraId="32F55B1D" w14:textId="70A1C199" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00C843DD">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00E24F51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Madeline.Depina@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7EFC" w14:paraId="69EEEED0" w14:textId="77777777" w:rsidTr="0017561E">
+      <w:tr w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w14:paraId="69EEEED0" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAB8906" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="5BAB8906" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharon Leary, BS, RN </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BE87A79" w14:textId="782CD4EF" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="5BE87A79" w14:textId="782CD4EF" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00AF6E2B" w14:textId="70627E39" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="00AF6E2B" w14:textId="70627E39" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Worcester &amp; Western Regions              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652224E9" w14:textId="328A135A" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
+          <w:p w14:paraId="652224E9" w14:textId="328A135A" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00AD7EFC">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00E24F51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Sharon.Leary@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7EFC" w14:paraId="52C392EA" w14:textId="77777777" w:rsidTr="0017561E">
+      <w:tr w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w14:paraId="52C392EA" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C59295" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="37C59295" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ruth Mori, MSN, RN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E4C83A6" w14:textId="428EA406" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="0E4C83A6" w14:textId="428EA406" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286321DE" w14:textId="6FE31E74" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="286321DE" w14:textId="6FE31E74" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Northeast Region</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E16FBB7" w14:textId="19B8414D" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
+          <w:p w14:paraId="7E16FBB7" w14:textId="19B8414D" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00AD7EFC">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00E24F51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Ruth.Mori@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7EFC" w14:paraId="4AECA8FC" w14:textId="77777777" w:rsidTr="0017561E">
+      <w:tr w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w14:paraId="4AECA8FC" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9D246C" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="2A9D246C" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Phyllis Schilp, MSN, RN </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593EB4B3" w14:textId="222393AF" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="593EB4B3" w14:textId="222393AF" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A72013" w14:textId="248DE8FC" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="55A72013" w14:textId="248DE8FC" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metro</w:t>
             </w:r>
-            <w:r w:rsidR="00C96F6B">
+            <w:r w:rsidR="00C96F6B" w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidRPr="00E24F51">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>est &amp; Central Regions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07866C12" w14:textId="5CF2FF60" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="07866C12" w14:textId="5CF2FF60" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00AD7EFC">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00E24F51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Phyllis.Schilp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="262C4834" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+    <w:p w14:paraId="262C4834" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AD7EFC" w:rsidRPr="00AD7EFC" w:rsidSect="0007341E">
+    <w:sectPr w:rsidR="00AD7EFC" w:rsidRPr="00E24F51" w:rsidSect="0007341E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5274D34B" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
+    <w:p w14:paraId="36AD8E0A" w14:textId="77777777" w:rsidR="00FB4A9B" w:rsidRDefault="00FB4A9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F50F3F5" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
+    <w:p w14:paraId="110D98FF" w14:textId="77777777" w:rsidR="00FB4A9B" w:rsidRDefault="00FB4A9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1631,276 +1764,273 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B9E410C" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
-[...9 lines deleted...]
-  <w:p w14:paraId="26334567" w14:textId="580C940E" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="00DC786C">
+  <w:p w14:paraId="26334567" w14:textId="71919557" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="00BD792B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>regional-nurses</w:t>
+      <w:t>Immunization</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC786C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>-nurses</w:t>
     </w:r>
     <w:r w:rsidR="009E557C" w:rsidRPr="0094143B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009E557C" w:rsidRPr="0094143B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidR="0094143B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="009E557C" w:rsidRPr="0094143B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                </w:t>
     </w:r>
     <w:r w:rsidR="00A74668" w:rsidRPr="0094143B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
-    <w:r w:rsidR="005B0986">
+    <w:r w:rsidR="00515E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>July 2025</w:t>
+      <w:t>August</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="005B0986">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00515E3E">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09935AF4" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
+    <w:p w14:paraId="52BA6DF8" w14:textId="77777777" w:rsidR="00FB4A9B" w:rsidRDefault="00FB4A9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD0F2F8" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
+    <w:p w14:paraId="54F673DB" w14:textId="77777777" w:rsidR="00FB4A9B" w:rsidRDefault="00FB4A9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FE733F9" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
-[...9 lines deleted...]
-  <w:p w14:paraId="4AB6BEFC" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="009E557C">
+  <w:p w14:paraId="4AB6BEFC" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="002E5EC7" w:rsidRDefault="009E557C">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="0"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0094143B">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidRPr="002E5EC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health</w:t>
     </w:r>
-    <w:r w:rsidR="00A01792">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidR="00A01792" w:rsidRPr="002E5EC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (MDPH)</w:t>
     </w:r>
-    <w:r w:rsidRPr="0094143B">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidRPr="002E5EC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Immunization Program</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FC9B571" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="009E557C">
+  <w:p w14:paraId="5FC9B571" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="002E5EC7" w:rsidRDefault="009E557C">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="0"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="58429F78" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="00A01792" w:rsidRDefault="00A01792">
+  <w:p w14:paraId="58429F78" w14:textId="7CBC21F2" w:rsidR="009E557C" w:rsidRPr="002E5EC7" w:rsidRDefault="00A01792">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidRPr="002E5EC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t xml:space="preserve">MDPH Regional Immunization </w:t>
+      <w:t xml:space="preserve">MDPH Immunization </w:t>
     </w:r>
-    <w:r w:rsidR="005E3AAF">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidR="005E3AAF" w:rsidRPr="002E5EC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Nurses</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="077000A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="880E09C2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2093,64 +2223,64 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1181338F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87F06C10"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="86BC3CA8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -3023,234 +3153,253 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="953749448">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1614899035">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1426151776">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1144465232">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1527063561">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1613897734">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="129"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA36A6"/>
     <w:rsid w:val="000057AC"/>
     <w:rsid w:val="0001108F"/>
     <w:rsid w:val="000135FD"/>
     <w:rsid w:val="0003272F"/>
+    <w:rsid w:val="00051E55"/>
     <w:rsid w:val="00067139"/>
     <w:rsid w:val="0007341E"/>
     <w:rsid w:val="00093489"/>
+    <w:rsid w:val="000A2C45"/>
     <w:rsid w:val="000B76ED"/>
     <w:rsid w:val="000D2858"/>
     <w:rsid w:val="000D601A"/>
     <w:rsid w:val="00114472"/>
+    <w:rsid w:val="0016210B"/>
     <w:rsid w:val="0017561E"/>
     <w:rsid w:val="001F1DFD"/>
     <w:rsid w:val="001F5A5B"/>
     <w:rsid w:val="00215BDB"/>
     <w:rsid w:val="00220435"/>
     <w:rsid w:val="00221CF1"/>
+    <w:rsid w:val="00226662"/>
     <w:rsid w:val="00240E2D"/>
+    <w:rsid w:val="00257870"/>
     <w:rsid w:val="00277371"/>
     <w:rsid w:val="00281BD1"/>
     <w:rsid w:val="0028478E"/>
     <w:rsid w:val="002A1780"/>
     <w:rsid w:val="002A4BAB"/>
     <w:rsid w:val="002A5013"/>
+    <w:rsid w:val="002B0502"/>
     <w:rsid w:val="002C3FCF"/>
     <w:rsid w:val="002C6223"/>
+    <w:rsid w:val="002E5EC7"/>
     <w:rsid w:val="00345834"/>
     <w:rsid w:val="00350E80"/>
     <w:rsid w:val="00377AF2"/>
     <w:rsid w:val="003840E2"/>
     <w:rsid w:val="00387D0D"/>
     <w:rsid w:val="003A1FA4"/>
     <w:rsid w:val="003A4BF8"/>
     <w:rsid w:val="003A7126"/>
     <w:rsid w:val="003B2B4B"/>
     <w:rsid w:val="003E160C"/>
     <w:rsid w:val="003E30B2"/>
+    <w:rsid w:val="00407F3F"/>
     <w:rsid w:val="00413A42"/>
     <w:rsid w:val="00433FC1"/>
     <w:rsid w:val="00441D97"/>
     <w:rsid w:val="00480CBE"/>
     <w:rsid w:val="004A78E7"/>
     <w:rsid w:val="004B1C5E"/>
     <w:rsid w:val="004E7DBF"/>
     <w:rsid w:val="00500F73"/>
     <w:rsid w:val="005020DD"/>
     <w:rsid w:val="00507271"/>
+    <w:rsid w:val="00515E3E"/>
     <w:rsid w:val="005307E0"/>
     <w:rsid w:val="00556410"/>
     <w:rsid w:val="00566894"/>
     <w:rsid w:val="00586438"/>
     <w:rsid w:val="005A5FB1"/>
     <w:rsid w:val="005B0986"/>
     <w:rsid w:val="005E3A00"/>
     <w:rsid w:val="005E3AAF"/>
     <w:rsid w:val="005E4098"/>
     <w:rsid w:val="005F0A0E"/>
     <w:rsid w:val="00660AEF"/>
     <w:rsid w:val="00662BC8"/>
     <w:rsid w:val="00665B07"/>
     <w:rsid w:val="006766DE"/>
     <w:rsid w:val="006A62B9"/>
     <w:rsid w:val="006B521F"/>
+    <w:rsid w:val="006C1ACF"/>
     <w:rsid w:val="006D1EF2"/>
+    <w:rsid w:val="00732CA6"/>
     <w:rsid w:val="0074103D"/>
     <w:rsid w:val="007426B9"/>
     <w:rsid w:val="00774B34"/>
     <w:rsid w:val="007936DC"/>
     <w:rsid w:val="00794D77"/>
     <w:rsid w:val="007E42E6"/>
     <w:rsid w:val="00824614"/>
     <w:rsid w:val="00852820"/>
     <w:rsid w:val="00870CA4"/>
     <w:rsid w:val="00881C63"/>
     <w:rsid w:val="008B7E9D"/>
     <w:rsid w:val="008D5867"/>
     <w:rsid w:val="008F269E"/>
     <w:rsid w:val="0090676C"/>
+    <w:rsid w:val="00912F45"/>
     <w:rsid w:val="009406C0"/>
     <w:rsid w:val="0094143B"/>
     <w:rsid w:val="0095445E"/>
     <w:rsid w:val="0099584C"/>
     <w:rsid w:val="009C3F05"/>
     <w:rsid w:val="009C65B9"/>
     <w:rsid w:val="009E557C"/>
     <w:rsid w:val="00A01792"/>
     <w:rsid w:val="00A068B7"/>
     <w:rsid w:val="00A15C14"/>
     <w:rsid w:val="00A53B02"/>
     <w:rsid w:val="00A74668"/>
     <w:rsid w:val="00A97706"/>
     <w:rsid w:val="00AA25B3"/>
     <w:rsid w:val="00AA36A6"/>
     <w:rsid w:val="00AB40E8"/>
     <w:rsid w:val="00AC2AF2"/>
     <w:rsid w:val="00AD7EFC"/>
     <w:rsid w:val="00AE44A4"/>
+    <w:rsid w:val="00AF3A60"/>
     <w:rsid w:val="00B24433"/>
     <w:rsid w:val="00B3009E"/>
     <w:rsid w:val="00B4189C"/>
     <w:rsid w:val="00B51669"/>
     <w:rsid w:val="00B60494"/>
     <w:rsid w:val="00B64FF9"/>
+    <w:rsid w:val="00B81941"/>
     <w:rsid w:val="00B95F76"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BA39CA"/>
     <w:rsid w:val="00BD3634"/>
+    <w:rsid w:val="00BD792B"/>
     <w:rsid w:val="00BE6D3F"/>
     <w:rsid w:val="00BF0E85"/>
     <w:rsid w:val="00BF3D32"/>
     <w:rsid w:val="00BF6567"/>
     <w:rsid w:val="00C12DFC"/>
     <w:rsid w:val="00C25294"/>
     <w:rsid w:val="00C502A6"/>
     <w:rsid w:val="00C96F6B"/>
     <w:rsid w:val="00CA27D2"/>
     <w:rsid w:val="00CC5705"/>
     <w:rsid w:val="00D01ED4"/>
     <w:rsid w:val="00D20B8A"/>
     <w:rsid w:val="00D21AC2"/>
     <w:rsid w:val="00D40047"/>
     <w:rsid w:val="00D74469"/>
     <w:rsid w:val="00D80597"/>
     <w:rsid w:val="00D91C39"/>
     <w:rsid w:val="00DA0D09"/>
     <w:rsid w:val="00DC5AC2"/>
     <w:rsid w:val="00DC786C"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF6BBE"/>
     <w:rsid w:val="00E03F02"/>
+    <w:rsid w:val="00E24F51"/>
+    <w:rsid w:val="00E30EDB"/>
+    <w:rsid w:val="00E527CC"/>
     <w:rsid w:val="00E74734"/>
     <w:rsid w:val="00E85590"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00F3739B"/>
     <w:rsid w:val="00F43621"/>
     <w:rsid w:val="00F50B1F"/>
     <w:rsid w:val="00FA255B"/>
+    <w:rsid w:val="00FB4A9B"/>
     <w:rsid w:val="00FB4C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2527EC26"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{91FC5CAA-36C7-4603-8D37-EBBCD0BAA3A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -4125,62 +4274,73 @@
     <w:rsid w:val="005A5FB1"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AD7EFC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C1ACF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/perinatal-hepatitis-b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ruth.Mori@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sharon.Leary@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline.Depina@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christy.Valle@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phyllis.Schilp@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/perinatal-hepatitis-b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sharon.Leary@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline.Depina@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christy.Valle@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phyllis.Schilp@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ruth.Mori@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4440,72 +4600,78 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25DE4456-6EB8-4AFB-B631-4A670330E758}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>419</Words>
-  <Characters>2391</Characters>
+  <Words>418</Words>
+  <Characters>2384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Massachusetts Immunization Program is pleased to have available regionally based Immunization Nurses to provide technical consultation, information and assistance in improving immunization service delivery to all residents of the Commonwealth</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2805</CharactersWithSpaces>
+  <CharactersWithSpaces>2797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Massachusetts Immunization Program is pleased to have available regionally based Immunization Nurses to provide technical consultation, information and assistance in improving immunization service delivery to all residents of the Commonwealth</dc:title>
   <dc:creator>EHS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>