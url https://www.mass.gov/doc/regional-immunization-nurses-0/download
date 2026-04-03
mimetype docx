--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -781,300 +781,191 @@
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="3971"/>
         <w:gridCol w:w="2839"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD7EFC" w14:paraId="2DFF5166" w14:textId="77777777" w:rsidTr="0017561E">
+      <w:tr w:rsidR="00870CA4" w14:paraId="1F52808E" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFC3374" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
+          <w:p w14:paraId="199D601C" w14:textId="2305F7E8" w:rsidR="00870CA4" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD7EFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurie Courtney, MSN, RN </w:t>
-[...124 lines deleted...]
-              <w:t>Christy Norton</w:t>
+              <w:t xml:space="preserve">Christy </w:t>
             </w:r>
             <w:r w:rsidR="0074103D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Valle</w:t>
+              <w:t>Valle</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD7EFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, RN, PhD, CNM </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41122498" w14:textId="77777777" w:rsidR="00870CA4" w:rsidRPr="00AD7EFC" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7012A76B" w14:textId="457CBE88" w:rsidR="00870CA4" w:rsidRPr="00AD7EFC" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
+          <w:p w14:paraId="7012A76B" w14:textId="757C79A6" w:rsidR="00870CA4" w:rsidRPr="00AD7EFC" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD7EFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunization Public Health Nursing Advisor   </w:t>
+              <w:t xml:space="preserve">Immunization </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3634">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nurse Supervisor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7EFC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ADA9A9" w14:textId="5DA62F43" w:rsidR="00870CA4" w:rsidRDefault="00870CA4" w:rsidP="00870CA4">
+          <w:p w14:paraId="16ADA9A9" w14:textId="7110E5E9" w:rsidR="00870CA4" w:rsidRDefault="00BD3634" w:rsidP="00870CA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00C843DD">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="001164D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Christy.Norton@mass.gov</w:t>
+                <w:t>Christy.Valle@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AD7EFC">
+            <w:r w:rsidR="00870CA4" w:rsidRPr="00AD7EFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7EFC" w14:paraId="09B52940" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10DEB556" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
@@ -1151,51 +1042,51 @@
               <w:t xml:space="preserve">Boston &amp; Southeast Regions               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F55B1D" w14:textId="70A1C199" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00C843DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Madeline.Depina@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7EFC" w14:paraId="69EEEED0" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BAB8906" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1267,51 +1158,51 @@
               <w:t xml:space="preserve">Worcester &amp; Western Regions              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652224E9" w14:textId="328A135A" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00AD7EFC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Sharon.Leary@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7EFC" w14:paraId="52C392EA" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37C59295" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1391,51 +1282,51 @@
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E16FBB7" w14:textId="19B8414D" w:rsidR="00AD7EFC" w:rsidRDefault="00C96F6B" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00AD7EFC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Ruth.Mori@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7EFC" w14:paraId="4AECA8FC" w14:textId="77777777" w:rsidTr="0017561E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9D246C" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1531,51 +1422,51 @@
               <w:t>est &amp; Central Regions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07866C12" w14:textId="5CF2FF60" w:rsidR="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:right="-144"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00AD7EFC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Phyllis.Schilp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="262C4834" w14:textId="77777777" w:rsidR="00AD7EFC" w:rsidRPr="00AD7EFC" w:rsidRDefault="00AD7EFC" w:rsidP="001F1DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
@@ -1583,58 +1474,58 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD7EFC" w:rsidRPr="00AD7EFC" w:rsidSect="0007341E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDE75B1" w14:textId="77777777" w:rsidR="00433FC1" w:rsidRDefault="00433FC1">
+    <w:p w14:paraId="428DAA00" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237481B8" w14:textId="77777777" w:rsidR="00433FC1" w:rsidRDefault="00433FC1">
+    <w:p w14:paraId="0229B70B" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1768,58 +1659,58 @@
     <w:r w:rsidR="005B0986">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>July 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72321351" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FDA529C" w14:textId="77777777" w:rsidR="00433FC1" w:rsidRDefault="00433FC1">
+    <w:p w14:paraId="4D2C0577" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E099492" w14:textId="77777777" w:rsidR="00433FC1" w:rsidRDefault="00433FC1">
+    <w:p w14:paraId="58DF9CA3" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FE733F9" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AB6BEFC" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="009E557C">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3096,73 +2987,77 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA36A6"/>
     <w:rsid w:val="000057AC"/>
     <w:rsid w:val="0001108F"/>
     <w:rsid w:val="000135FD"/>
     <w:rsid w:val="0003272F"/>
     <w:rsid w:val="00067139"/>
     <w:rsid w:val="0007341E"/>
+    <w:rsid w:val="00093489"/>
     <w:rsid w:val="000B76ED"/>
     <w:rsid w:val="000D2858"/>
     <w:rsid w:val="000D601A"/>
     <w:rsid w:val="00114472"/>
     <w:rsid w:val="0017561E"/>
+    <w:rsid w:val="001E191B"/>
     <w:rsid w:val="001F1DFD"/>
     <w:rsid w:val="001F5A5B"/>
     <w:rsid w:val="00215BDB"/>
     <w:rsid w:val="00220435"/>
     <w:rsid w:val="00221CF1"/>
     <w:rsid w:val="00240E2D"/>
     <w:rsid w:val="00277371"/>
     <w:rsid w:val="00281BD1"/>
     <w:rsid w:val="0028478E"/>
     <w:rsid w:val="002A1780"/>
     <w:rsid w:val="002A4BAB"/>
     <w:rsid w:val="002A5013"/>
     <w:rsid w:val="002C3FCF"/>
     <w:rsid w:val="002C6223"/>
     <w:rsid w:val="00345834"/>
     <w:rsid w:val="00350E80"/>
     <w:rsid w:val="00377AF2"/>
+    <w:rsid w:val="00381384"/>
     <w:rsid w:val="003840E2"/>
+    <w:rsid w:val="00387D0D"/>
     <w:rsid w:val="003A1FA4"/>
     <w:rsid w:val="003A4BF8"/>
     <w:rsid w:val="003A7126"/>
     <w:rsid w:val="003B2B4B"/>
     <w:rsid w:val="003E160C"/>
     <w:rsid w:val="003E30B2"/>
     <w:rsid w:val="00413A42"/>
     <w:rsid w:val="00433FC1"/>
     <w:rsid w:val="00441D97"/>
     <w:rsid w:val="00480CBE"/>
     <w:rsid w:val="004A78E7"/>
     <w:rsid w:val="004B1C5E"/>
     <w:rsid w:val="004E7DBF"/>
     <w:rsid w:val="00500F73"/>
     <w:rsid w:val="00507271"/>
     <w:rsid w:val="005307E0"/>
     <w:rsid w:val="00556410"/>
     <w:rsid w:val="00566894"/>
     <w:rsid w:val="00586438"/>
     <w:rsid w:val="005A5FB1"/>
     <w:rsid w:val="005B0986"/>
     <w:rsid w:val="005E3A00"/>
     <w:rsid w:val="005E3AAF"/>
     <w:rsid w:val="005E4098"/>
     <w:rsid w:val="005F0A0E"/>
@@ -3191,65 +3086,69 @@
     <w:rsid w:val="0095445E"/>
     <w:rsid w:val="0099584C"/>
     <w:rsid w:val="009C3F05"/>
     <w:rsid w:val="009C65B9"/>
     <w:rsid w:val="009E557C"/>
     <w:rsid w:val="00A01792"/>
     <w:rsid w:val="00A068B7"/>
     <w:rsid w:val="00A15C14"/>
     <w:rsid w:val="00A74668"/>
     <w:rsid w:val="00A97706"/>
     <w:rsid w:val="00AA25B3"/>
     <w:rsid w:val="00AA36A6"/>
     <w:rsid w:val="00AB40E8"/>
     <w:rsid w:val="00AC2AF2"/>
     <w:rsid w:val="00AD7EFC"/>
     <w:rsid w:val="00AE44A4"/>
     <w:rsid w:val="00B24433"/>
     <w:rsid w:val="00B3009E"/>
     <w:rsid w:val="00B4189C"/>
     <w:rsid w:val="00B51669"/>
     <w:rsid w:val="00B60494"/>
     <w:rsid w:val="00B64FF9"/>
     <w:rsid w:val="00B95F76"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BA39CA"/>
+    <w:rsid w:val="00BD3634"/>
     <w:rsid w:val="00BE6D3F"/>
     <w:rsid w:val="00BF0E85"/>
     <w:rsid w:val="00BF3D32"/>
     <w:rsid w:val="00BF6567"/>
     <w:rsid w:val="00C12DFC"/>
     <w:rsid w:val="00C25294"/>
+    <w:rsid w:val="00C502A6"/>
     <w:rsid w:val="00C96F6B"/>
     <w:rsid w:val="00CA27D2"/>
+    <w:rsid w:val="00CB5975"/>
     <w:rsid w:val="00CC5705"/>
     <w:rsid w:val="00D01ED4"/>
     <w:rsid w:val="00D20B8A"/>
     <w:rsid w:val="00D21AC2"/>
     <w:rsid w:val="00D40047"/>
     <w:rsid w:val="00D74469"/>
     <w:rsid w:val="00D80597"/>
+    <w:rsid w:val="00D91C39"/>
     <w:rsid w:val="00DA0D09"/>
     <w:rsid w:val="00DC5AC2"/>
     <w:rsid w:val="00DC786C"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF6BBE"/>
     <w:rsid w:val="00E03F02"/>
     <w:rsid w:val="00E74734"/>
     <w:rsid w:val="00E85590"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00F3739B"/>
     <w:rsid w:val="00F43621"/>
     <w:rsid w:val="00F50B1F"/>
     <w:rsid w:val="00FA255B"/>
     <w:rsid w:val="00FB4C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4164,51 +4063,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/perinatal-hepatitis-b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sharon.Leary@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline.Depina@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christy.Norton@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phyllis.Schilp@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurie.a.courtney@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ruth.Mori@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/perinatal-hepatitis-b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ruth.Mori@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sharon.Leary@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline.Depina@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christy.Valle@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Phyllis.Schilp@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4473,67 +4372,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25DE4456-6EB8-4AFB-B631-4A670330E758}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>320</Words>
-  <Characters>2645</Characters>
+  <Words>419</Words>
+  <Characters>2391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Massachusetts Immunization Program is pleased to have available regionally based Immunization Nurses to provide technical consultation, information and assistance in improving immunization service delivery to all residents of the Commonwealth</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2960</CharactersWithSpaces>
+  <CharactersWithSpaces>2805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Massachusetts Immunization Program is pleased to have available regionally based Immunization Nurses to provide technical consultation, information and assistance in improving immunization service delivery to all residents of the Commonwealth</dc:title>
   <dc:creator>EHS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>