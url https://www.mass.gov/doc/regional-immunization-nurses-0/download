--- v1 (2026-04-03)
+++ v2 (2026-07-28)
@@ -74,51 +74,69 @@
         </w:rPr>
         <w:t xml:space="preserve">The MDPH </w:t>
       </w:r>
       <w:r w:rsidR="009E557C" w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Immunization Program</w:t>
       </w:r>
       <w:r w:rsidR="00F50B1F" w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’s Immunization Nurses </w:t>
       </w:r>
       <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>are responsible for nursing activities related to communicable disease control, infectious disease response, and vaccine-preventable disease. Activities include providing health information, education, and promotion of immunizations, to medical professionals, hospitals, local health departments, other state agencies, community-based organizations, schools, and the general public.</w:t>
+        <w:t xml:space="preserve">are responsible for nursing activities related to communicable disease control, infectious disease response, and vaccine-preventable disease. Activities include providing health information, education, and promotion of immunizations, to medical professionals, hospitals, local health departments, other state agencies, community-based organizations, schools, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>general public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA27D2" w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63153358" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5FAEB4" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -131,51 +149,105 @@
       </w:pPr>
       <w:r w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Perinatal Hepatitis B Prevention and Case Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B51BA3" w14:textId="77777777" w:rsidR="005A5FB1" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C" w:rsidP="005A5FB1">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">The goal of the perinatal hepatitis B prevention and case management program is to identify all hepatitis B positive pregnant women in Massachusetts so their newborns can receive timely and appropriate immunoprophylaxis. Infants who do not receive immunoprophylaxis have a 90% chance of becoming chronic hepatitis B carriers. Of these carriers, up to 25% will develop liver failure, liver cancer, or cirrhosis in young adulthood. Infants who receive timely and appropriate immunoprophylaxis have a 95% chance of being free from hepatitis B for life. </w:t>
+        <w:t xml:space="preserve">The goal of the perinatal hepatitis B prevention and case management program is to identify all hepatitis B positive pregnant women in Massachusetts so their newborns can receive timely and appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>immunoprophylaxis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Infants who do not receive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>immunoprophylaxis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a 90% chance of becoming chronic hepatitis B carriers. Of these carriers, up to 25% will develop liver failure, liver cancer, or cirrhosis in young adulthood. Infants who receive timely and appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>immunoprophylaxis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1EF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a 95% chance of being free from hepatitis B for life. </w:t>
       </w:r>
       <w:r w:rsidR="005A5FB1" w:rsidRPr="006D1EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information please visit: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="005A5FB1" w:rsidRPr="006D1EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.mass.gov/service-details/perinatal-hepatitis-b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EBAC88B" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="006D1EF2" w:rsidRDefault="009E557C">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
@@ -1474,58 +1546,58 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD7EFC" w:rsidRPr="00AD7EFC" w:rsidSect="0007341E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="428DAA00" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
+    <w:p w14:paraId="5274D34B" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0229B70B" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
+    <w:p w14:paraId="6F50F3F5" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1659,58 +1731,58 @@
     <w:r w:rsidR="005B0986">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>July 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72321351" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D2C0577" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
+    <w:p w14:paraId="09935AF4" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58DF9CA3" w14:textId="77777777" w:rsidR="001E191B" w:rsidRDefault="001E191B">
+    <w:p w14:paraId="3FD0F2F8" w14:textId="77777777" w:rsidR="00A53B02" w:rsidRDefault="00A53B02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FE733F9" w14:textId="77777777" w:rsidR="00D01ED4" w:rsidRDefault="00D01ED4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AB6BEFC" w14:textId="77777777" w:rsidR="009E557C" w:rsidRPr="0094143B" w:rsidRDefault="009E557C">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2953,194 +3025,195 @@
   <w:num w:numId="11" w16cid:durableId="953749448">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1614899035">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1426151776">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1144465232">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1527063561">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1613897734">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA36A6"/>
     <w:rsid w:val="000057AC"/>
     <w:rsid w:val="0001108F"/>
     <w:rsid w:val="000135FD"/>
     <w:rsid w:val="0003272F"/>
     <w:rsid w:val="00067139"/>
     <w:rsid w:val="0007341E"/>
     <w:rsid w:val="00093489"/>
     <w:rsid w:val="000B76ED"/>
     <w:rsid w:val="000D2858"/>
     <w:rsid w:val="000D601A"/>
     <w:rsid w:val="00114472"/>
     <w:rsid w:val="0017561E"/>
-    <w:rsid w:val="001E191B"/>
     <w:rsid w:val="001F1DFD"/>
     <w:rsid w:val="001F5A5B"/>
     <w:rsid w:val="00215BDB"/>
     <w:rsid w:val="00220435"/>
     <w:rsid w:val="00221CF1"/>
     <w:rsid w:val="00240E2D"/>
     <w:rsid w:val="00277371"/>
     <w:rsid w:val="00281BD1"/>
     <w:rsid w:val="0028478E"/>
     <w:rsid w:val="002A1780"/>
     <w:rsid w:val="002A4BAB"/>
     <w:rsid w:val="002A5013"/>
     <w:rsid w:val="002C3FCF"/>
     <w:rsid w:val="002C6223"/>
     <w:rsid w:val="00345834"/>
     <w:rsid w:val="00350E80"/>
     <w:rsid w:val="00377AF2"/>
-    <w:rsid w:val="00381384"/>
     <w:rsid w:val="003840E2"/>
     <w:rsid w:val="00387D0D"/>
     <w:rsid w:val="003A1FA4"/>
     <w:rsid w:val="003A4BF8"/>
     <w:rsid w:val="003A7126"/>
     <w:rsid w:val="003B2B4B"/>
     <w:rsid w:val="003E160C"/>
     <w:rsid w:val="003E30B2"/>
     <w:rsid w:val="00413A42"/>
     <w:rsid w:val="00433FC1"/>
     <w:rsid w:val="00441D97"/>
     <w:rsid w:val="00480CBE"/>
     <w:rsid w:val="004A78E7"/>
     <w:rsid w:val="004B1C5E"/>
     <w:rsid w:val="004E7DBF"/>
     <w:rsid w:val="00500F73"/>
+    <w:rsid w:val="005020DD"/>
     <w:rsid w:val="00507271"/>
     <w:rsid w:val="005307E0"/>
     <w:rsid w:val="00556410"/>
     <w:rsid w:val="00566894"/>
     <w:rsid w:val="00586438"/>
     <w:rsid w:val="005A5FB1"/>
     <w:rsid w:val="005B0986"/>
     <w:rsid w:val="005E3A00"/>
     <w:rsid w:val="005E3AAF"/>
     <w:rsid w:val="005E4098"/>
     <w:rsid w:val="005F0A0E"/>
     <w:rsid w:val="00660AEF"/>
     <w:rsid w:val="00662BC8"/>
     <w:rsid w:val="00665B07"/>
     <w:rsid w:val="006766DE"/>
     <w:rsid w:val="006A62B9"/>
     <w:rsid w:val="006B521F"/>
     <w:rsid w:val="006D1EF2"/>
     <w:rsid w:val="0074103D"/>
+    <w:rsid w:val="007426B9"/>
     <w:rsid w:val="00774B34"/>
     <w:rsid w:val="007936DC"/>
     <w:rsid w:val="00794D77"/>
     <w:rsid w:val="007E42E6"/>
     <w:rsid w:val="00824614"/>
     <w:rsid w:val="00852820"/>
     <w:rsid w:val="00870CA4"/>
     <w:rsid w:val="00881C63"/>
     <w:rsid w:val="008B7E9D"/>
     <w:rsid w:val="008D5867"/>
     <w:rsid w:val="008F269E"/>
     <w:rsid w:val="0090676C"/>
     <w:rsid w:val="009406C0"/>
     <w:rsid w:val="0094143B"/>
     <w:rsid w:val="0095445E"/>
     <w:rsid w:val="0099584C"/>
     <w:rsid w:val="009C3F05"/>
     <w:rsid w:val="009C65B9"/>
     <w:rsid w:val="009E557C"/>
     <w:rsid w:val="00A01792"/>
     <w:rsid w:val="00A068B7"/>
     <w:rsid w:val="00A15C14"/>
+    <w:rsid w:val="00A53B02"/>
     <w:rsid w:val="00A74668"/>
     <w:rsid w:val="00A97706"/>
     <w:rsid w:val="00AA25B3"/>
     <w:rsid w:val="00AA36A6"/>
     <w:rsid w:val="00AB40E8"/>
     <w:rsid w:val="00AC2AF2"/>
     <w:rsid w:val="00AD7EFC"/>
     <w:rsid w:val="00AE44A4"/>
     <w:rsid w:val="00B24433"/>
     <w:rsid w:val="00B3009E"/>
     <w:rsid w:val="00B4189C"/>
     <w:rsid w:val="00B51669"/>
     <w:rsid w:val="00B60494"/>
     <w:rsid w:val="00B64FF9"/>
     <w:rsid w:val="00B95F76"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BA39CA"/>
     <w:rsid w:val="00BD3634"/>
     <w:rsid w:val="00BE6D3F"/>
     <w:rsid w:val="00BF0E85"/>
     <w:rsid w:val="00BF3D32"/>
     <w:rsid w:val="00BF6567"/>
     <w:rsid w:val="00C12DFC"/>
     <w:rsid w:val="00C25294"/>
     <w:rsid w:val="00C502A6"/>
     <w:rsid w:val="00C96F6B"/>
     <w:rsid w:val="00CA27D2"/>
-    <w:rsid w:val="00CB5975"/>
     <w:rsid w:val="00CC5705"/>
     <w:rsid w:val="00D01ED4"/>
     <w:rsid w:val="00D20B8A"/>
     <w:rsid w:val="00D21AC2"/>
     <w:rsid w:val="00D40047"/>
     <w:rsid w:val="00D74469"/>
     <w:rsid w:val="00D80597"/>
     <w:rsid w:val="00D91C39"/>
     <w:rsid w:val="00DA0D09"/>
     <w:rsid w:val="00DC5AC2"/>
     <w:rsid w:val="00DC786C"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF6BBE"/>
     <w:rsid w:val="00E03F02"/>
     <w:rsid w:val="00E74734"/>
     <w:rsid w:val="00E85590"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00F3739B"/>
     <w:rsid w:val="00F43621"/>
     <w:rsid w:val="00F50B1F"/>
     <w:rsid w:val="00FA255B"/>
     <w:rsid w:val="00FB4C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>