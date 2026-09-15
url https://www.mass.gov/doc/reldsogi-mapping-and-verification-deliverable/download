--- v0 (2026-02-02)
+++ v1 (2026-09-15)
@@ -1,502 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29301"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RAlam\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AOlugbenga\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0AADA9C-45F4-4EE0-A992-75963CD220B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49780540-9334-4C98-8968-A30E0D887C21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="724" firstSheet="2" activeTab="2" xr2:uid="{2BC3E620-15B0-404C-A59C-BC69B45188AA}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="724" activeTab="1" xr2:uid="{2BC3E620-15B0-404C-A59C-BC69B45188AA}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Mapping &amp; Verification Tables" sheetId="1" r:id="rId2"/>
     <sheet name="Narrative Component" sheetId="4" r:id="rId3"/>
     <sheet name="Accepted Values Key" sheetId="2" r:id="rId4"/>
+    <sheet name="MCE Key" sheetId="6" r:id="rId5"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'MCE Key'!$A$1:$B$20</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="497">
-[...12 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1007" uniqueCount="591">
   <si>
     <t>Name(s) and title(s) of staff responsible for completing this deliverable</t>
   </si>
   <si>
     <t>Email address of person responsible for submitting this deliverable</t>
   </si>
   <si>
-    <t>2.  What is the MBHV Race, Ethniciy, Language, Disability, Sexual Orientation, Gender Identity (RELD SOGI) Data Mapping Deliverable?</t>
-[...35 lines deleted...]
-  <si>
     <t>3.  Submission instructions</t>
-  </si>
-[...11 lines deleted...]
-    <t>Instructions for Completing Tables 1 - 7 on the "Mapping &amp; Verification Tables" tab</t>
   </si>
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Instructions</t>
   </si>
   <si>
     <t>Member-facing Question Text</t>
   </si>
   <si>
     <t>Write in the question text that members see for each question mapped to the data element for each table.  See note at bottom of table for more information for how to fill out this column.</t>
   </si>
   <si>
     <t>Member-facing Response Options</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Write in the descriptive text for the response options members see. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>There should only be one response option per row</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. All other information in the row should correspond to the the response option listed in this cell.</t>
     </r>
   </si>
   <si>
     <t>MassHealth Accepted Value</t>
   </si>
   <si>
     <t>Select from the drop-down list the accepted MassHealth value the member-facing response option will be mapped to. For member-facing response options that will not be mapped to any of MassHealth's accepted values, write in "Not Mapped".</t>
   </si>
   <si>
-    <t>Note: If a member-facing question has three possible response options, then your MBHV should replicate the question text three times in the member-facing question text column.  Please see an example table beginning in Cell B15 in the "Mapping and Verification Tables" tab.
-[...5 lines deleted...]
-  <si>
     <t>Instructions for Completing Table 7. RELD SOGI Verification on the "Mapping and Verification Tables" tab</t>
   </si>
   <si>
     <t>Assesment Prompt</t>
   </si>
   <si>
     <t>Response Options</t>
   </si>
   <si>
-    <t>Please add each question that has responses that are mapped to any of MassHealth's RELD SOGI accepted values. The questions in this column should be exhaustive of the ones you created rows for on the Data Mapping Tables tab.  Please see an example table beginning on Cell B221 on the "Mapping and Verification Tables" tab.</t>
-[...1 lines deleted...]
-  <si>
     <t>Narrative</t>
   </si>
   <si>
     <t>Verification Frequency</t>
-  </si>
-[...2 lines deleted...]
-*Verification is the process of confirming with the responsible party that the member's responses are current and accurate</t>
   </si>
   <si>
     <t xml:space="preserve">A) We never verify these data 
 B) We verify these data once a year 
 C) We verify these data at every visit 
 D) We have a different verification structure than the options provided (please specify): </t>
   </si>
   <si>
     <t>Tracking new, changed and verified data (with no change)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Indicate each of the methods your MBHV uses to track changes in members' responses and/or each method used to verify member responses.</t>
   </si>
   <si>
     <t xml:space="preserve">A) We have a datestamp for when these data are initially collected
 B) We have a datestamp for when these data are updated or corrected
 C) We have a datestamp for when these data are verified, even if no changes were made to the response
 D) We maintain some form of a historical log or audit table that archives old responses after a question's response is updated or corrected
 E) We do not collect datestamps of any kind for this question </t>
   </si>
   <si>
     <t>Verification Method</t>
   </si>
   <si>
-    <t>Indicate the approach your MBHV uses to verify this RELD SOGI element for members.</t>
-[...1 lines deleted...]
-  <si>
     <t>A) We show members their previous responses and ask if they are still accuracte.
 B) We readminister the question and replace the old responses with the new ones.
 C) We use a verification method that is not listed here.
 D) We never verify these data.</t>
   </si>
   <si>
     <t>Instructions for Completing the Narrative Component</t>
   </si>
   <si>
-    <t>There are 2 sections in the Narrative Component. Each section has a set questions. Carefully read and follow the guidance provided for answering each question. All questions are structured either as a yes/no table with dropdown response options or as an open response box for you to submit a narrative response. Please note that some questions should be skipped under certain circumstances.</t>
-[...1 lines deleted...]
-  <si>
     <t>Part I:</t>
   </si>
   <si>
     <t>Table 1: Current Practice of RELDSOGI Data Collection</t>
   </si>
   <si>
     <t xml:space="preserve">Assessment Prompt </t>
   </si>
   <si>
     <t xml:space="preserve">Instructions </t>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>Collection Settings</t>
   </si>
   <si>
-    <t>Indicate in what settings the data element is collected currently by the MBHV.  Please select all that apply.</t>
-[...5 lines deleted...]
-  <si>
     <t>Collection Vehicles</t>
   </si>
   <si>
-    <t xml:space="preserve">Indicate what vehicles are currently used to collect the data element at the MBHV.  Please select all that apply.	</t>
-[...7 lines deleted...]
-  <si>
     <t>Part II:</t>
   </si>
   <si>
     <t xml:space="preserve">EXAMPLE for tables 1-6 </t>
   </si>
   <si>
     <t>Member-facing Response Option</t>
   </si>
   <si>
     <t>What is your race?</t>
   </si>
   <si>
     <t>Option A</t>
   </si>
   <si>
     <t>1002-5 | American Indian/Alaska Native</t>
   </si>
   <si>
     <t>Option B</t>
   </si>
   <si>
     <t>2028-9 | Asian</t>
   </si>
   <si>
     <t>Option C</t>
   </si>
   <si>
     <t>2054-5 | Black/African American</t>
   </si>
   <si>
     <t xml:space="preserve">If you are not collecting any of the following elements, kindly indicate in the table that you are not collecting and plan for implementation. Failure to complete the table will result in the deliverable being marked as incomplete. </t>
   </si>
   <si>
-    <r>
-[...37 lines deleted...]
-  <si>
     <t>Table 1. Race data mapping</t>
   </si>
   <si>
     <t>Note - If you do not collect this element, please type N/A in the table. Failure to do so will result in the submission being marked as incomplete.</t>
   </si>
   <si>
     <t>**add additional rows if needed</t>
-  </si>
-[...42 lines deleted...]
-C. We currenly do not use the 6 HHS disability questions and do not intend to add in the future (If so, please provide reasoning)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Table 3b. Disability Q1 data mapping
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Are you deaf or do you have difficulty hearing?</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Table 3c. Disability Q2 data mapping
 </t>
     </r>
     <r>
       <rPr>
@@ -527,274 +286,159 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Do you have difficulty walking or climbing stairs?</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Table 3f. Disability Q5 data mapping
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Do you have difficulty dressing or bathing?</t>
     </r>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-  <si>
     <t>Table 4. Sexual Orientation data mapping</t>
   </si>
   <si>
-    <t>4a. How many response options are members allowed to select for sexual orientation?</t>
-[...9 lines deleted...]
-  <si>
     <t>Table 5. Gender Identity data mapping</t>
   </si>
   <si>
-    <t>5a. How many response options are members allowed to select for gender identity?</t>
-[...9 lines deleted...]
-  <si>
     <t>Table 6a. Preferred Written Language data mapping</t>
   </si>
   <si>
     <t>Table 6d. Preferred Spoken Language data mapping</t>
   </si>
   <si>
-    <t xml:space="preserve">Table 7 on the "Mapping and Verification Tables" tab reports on your MBHVs verification and tracking methods for any questions that will be mapped to MassHealth's RELD SOGI accepted values </t>
-[...7 lines deleted...]
-  <si>
     <t>EXAMPLE for Table 7. RELD SOGI Verification</t>
   </si>
   <si>
-    <t>C</t>
-[...4 lines deleted...]
-  <si>
     <t>Are you Hispanic or Latino?</t>
   </si>
   <si>
-    <t>B</t>
-[...1 lines deleted...]
-  <si>
     <t>What is your current gender identity?</t>
   </si>
   <si>
-    <t>D</t>
-[...4 lines deleted...]
-  <si>
     <t>Table 7. RELD SOGI Verification</t>
+  </si>
+  <si>
+    <t>**add as many rows as needed</t>
+  </si>
+  <si>
+    <t>1. Transformations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1. Under the Yes/No column, please indicate which MassHealth RELD SOGI elements are mapped using transformations applied to two or more data fields (e.g. combining and transforming responses from both a gender identity question and a sex assigned at birth question to meet MassHealth’s gender identity specifications). </t>
+  </si>
+  <si>
+    <t>RELD SOGI Elements</t>
+  </si>
+  <si>
+    <t>Yes/No</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race </t>
+  </si>
+  <si>
+    <t>Ethnicity</t>
+  </si>
+  <si>
+    <t>Preferred Written Language</t>
+  </si>
+  <si>
+    <t>Preferred Spoken Language</t>
+  </si>
+  <si>
+    <t>Disability Q1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disability Q2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disability Q3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disability Q4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disability Q5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disability Q6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sexual Orientation </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gender Identity </t>
+  </si>
+  <si>
+    <t>1.2. For each RELD SOGI element you marked "yes" for in question 1.1, please provide the derivative questions you apply logic to and explain how the logic you used is mapped to MassHealth’s accepted responses in the box below. If you selected "no" for all RELD SOGI elements then you may skip this question.</t>
+  </si>
+  <si>
+    <t>2.1. Under the Yes/No column for each staff training touchpoint, please indicate whether or not you provide staff with RELD SOGI data collection trainings following that schedule.</t>
+  </si>
+  <si>
+    <t>Staff Training Touchpoints</t>
+  </si>
+  <si>
+    <t>2.1.1. Staff responsible for collecting and/or manipulating RELD SOGI data are trained on RELD SOGI data collection? (Y/N)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1.2 If so, what is the training cadence? (i.e, annually, during onboarding) </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <scheme val="minor"/>
-[...109 lines deleted...]
-        <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2.2 Under the Yes/No column, please indicate which MassHealth RELD SOGI elements are covered in your staff trainings. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>If you answered "No" for question 2.1.1, please skip this question</t>
     </r>
   </si>
   <si>
     <t>Primary Written Language</t>
   </si>
   <si>
     <t>Primary Spoken Language</t>
   </si>
   <si>
     <t>2.3 Please describe the core content covered in your data collection trainings (e.g. response option definitions, how to clarify questions for confused respondents, data entry, etc.)</t>
   </si>
   <si>
     <t>3. Default Values</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.1 Please answer the questions in this table as appropriate regarding your </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
@@ -808,53 +452,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> data collection. </t>
     </r>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Answer</t>
   </si>
   <si>
     <t>3.1.1 Do you supplement a default value for preferred written language when members don't answer the question? (if "no", please skip the rest of this table)</t>
   </si>
   <si>
     <t>3.1.2 Is the default value English? (if "no", please specify default value in the last question in this table)</t>
   </si>
   <si>
-    <t xml:space="preserve">3.1.3 Please specify the default  value: </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">3.2 Please answer the questions in this table as appropriate regarding your </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>preferred spoken  language</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> data collection. </t>
     </r>
@@ -1904,182 +1545,801 @@
   <si>
     <t>sgn | Sign Languages</t>
   </si>
   <si>
     <t>Member was asked to provide their preferred spoken language and the member actively selected or indicated that they "choose not answer."</t>
   </si>
   <si>
     <t>ASKU | Member was asked to provide their preferred spoken language and the member actively selected or indicated that they "choose not answer."</t>
   </si>
   <si>
     <t>Member was asked to provide their preferred spoken language, and the member actively selected or indicated that they did not know their spoken language.</t>
   </si>
   <si>
     <t>DONTKNOW | Member was asked to provide their preferred spoken language, and the member actively selected or indicated that they did not know their spoken language.</t>
   </si>
   <si>
     <t>The spoken language of the member is unknown since either:
  (a) the member was not asked to provide their spoken language, or
  (b) the member was asked to provide their spoken language, and a response was not given.  Note that a member actively selecting or indicating the response “choose not to answer” is a valid response and should be assigned the value of ASKU instead of UNK.</t>
   </si>
   <si>
     <t>UNK | The spoken language of the member is unknown since either:
  (a) the member was not asked to provide their spoken language, or
  (b) the member was asked to provide their spoken language, and a response was not given.  Note that a member actively selecting or indicating the response “choose not to answer” is a valid response and should be assigned the value of ASKU instead of UNK.</t>
   </si>
+  <si>
+    <t xml:space="preserve">ACO </t>
+  </si>
+  <si>
+    <t>COMMUNITY CARE COOPERATIVE INC</t>
+  </si>
+  <si>
+    <t>CCC</t>
+  </si>
+  <si>
+    <t>FALLON HEALTH-ATRIUS HEALTH CARE COLLABORATIVE</t>
+  </si>
+  <si>
+    <t>FLN-ATRIUS</t>
+  </si>
+  <si>
+    <t>BERKSHIRE FALLON HEALTH COLLABORATIVE</t>
+  </si>
+  <si>
+    <t>FLN-BERK</t>
+  </si>
+  <si>
+    <t>FALLON 365 CARE</t>
+  </si>
+  <si>
+    <t>FLN-REL</t>
+  </si>
+  <si>
+    <t>BEHEALTHY PARTNERSHIP</t>
+  </si>
+  <si>
+    <t>HNE-BAY</t>
+  </si>
+  <si>
+    <t>MASS GENERAL BRIGHAM HEALTH PLAN WITH MASS GENERAL</t>
+  </si>
+  <si>
+    <t>MGB-MGB</t>
+  </si>
+  <si>
+    <t>REVERE HEALTH CHOICE</t>
+  </si>
+  <si>
+    <t>REV</t>
+  </si>
+  <si>
+    <t>TUFTS HEALTH TOGETHER WITH CHA</t>
+  </si>
+  <si>
+    <t>THP-CHA</t>
+  </si>
+  <si>
+    <t>TUFTS HEALTH TOGETHER</t>
+  </si>
+  <si>
+    <t>THP-MCO</t>
+  </si>
+  <si>
+    <t>TUFTS HEALTH TOGETHER WITH UMASS MEMORIAL HEALTH</t>
+  </si>
+  <si>
+    <t>THP-UMMH</t>
+  </si>
+  <si>
+    <t>WELLSENSE COMMUNITY ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-BACO</t>
+  </si>
+  <si>
+    <t>WELLSENSE BOSTON CHILDRENS ACO</t>
+  </si>
+  <si>
+    <t>WLS-BCHACO</t>
+  </si>
+  <si>
+    <t>WELLSENSE BILH PERFORMANCE NETWORK ACO</t>
+  </si>
+  <si>
+    <t>WLS-BILH</t>
+  </si>
+  <si>
+    <t>WELLSENSE CARE ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-CARE</t>
+  </si>
+  <si>
+    <t>EAST BOSTON NEIGHBORHOOD HEALTH WELLSENSE ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-EBNHC</t>
+  </si>
+  <si>
+    <t>WELLSENSE ESSENTIAL - MCO PLAN</t>
+  </si>
+  <si>
+    <t>WLS-MCO</t>
+  </si>
+  <si>
+    <t>WELLSENSE MERCY ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-MERCY</t>
+  </si>
+  <si>
+    <t>WELLSENSE SOUTHCOAST ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-SCOAST</t>
+  </si>
+  <si>
+    <t>WELLSENSE SIGNATURE ALLIANCE</t>
+  </si>
+  <si>
+    <t>WLS-SIGN</t>
+  </si>
+  <si>
+    <t>ACO/MCO/MBHV Quality and Equity Incentive Program: 
+RELD SOGI Data Mapping Deliverable</t>
+  </si>
+  <si>
+    <t>1. ACO/MCO/MBHV Information</t>
+  </si>
+  <si>
+    <t>Name of ACO/MCO/MBHV Organization</t>
+  </si>
+  <si>
+    <t>Massachusetts Behavioral Health Partner </t>
+  </si>
+  <si>
+    <t>MBH</t>
+  </si>
+  <si>
+    <t>2.  What is the ACO/MCO/MBHV Race, Ethnicity, Language, Disability, Sexual Orientation, Gender Identity (RELD SOGI) Data Mapping Deliverable?</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Make sure to fill out your ACO/MCO/MBHV Information on this Instructions tab, then complete both the "Mapping &amp; Verification Tables" tab and the "Narrative Component" tabs. Once you have completed and reviewed all required fields, please submit your deliverable as an Excel file to MassHealth through OnBase using the following file name convention:
+ACOAbbreviation_RELDSOGIMapping_YYYYMMDD
+This deliverable should be sumbitted by: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">September 15th, 2026
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Instructions for Completing Tables 1 - 6 on the "Mapping &amp; Verification Tables" tab</t>
+  </si>
+  <si>
+    <t>Indicate the frequency with which your ACO/MCO/MBHV verifies* these data.
+*Verification is the process of confirming with the responsible party that the member's responses are current and accurate</t>
+  </si>
+  <si>
+    <t>Indicate each of the methods your ACO/MCO/MBHV uses to track changes in members' responses and/or each method used to verify member responses.</t>
+  </si>
+  <si>
+    <t>Indicate the approach your ACO/MCO/MBHV uses to verify this RELD SOGI element for members.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a. Clinical Partner (ACO)
+</t>
+  </si>
+  <si>
+    <t>c. Not collected.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a. Patient Portals
+</t>
+  </si>
+  <si>
+    <t>b. Intake and/or Registration Process</t>
+  </si>
+  <si>
+    <t>c. Clinical Assessments, such as the core comprehensive assessment, MCI evaluation, or other outpatient clinical assessments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B. Granular Ethnicity </t>
+  </si>
+  <si>
+    <t>C. Hispanic Ethnicity</t>
+  </si>
+  <si>
+    <t>E. Not applicable, we do not collect these data elements</t>
+  </si>
+  <si>
+    <t>Checkboxes (select all that apply)</t>
+  </si>
+  <si>
+    <t>d. Other (please describe):</t>
+  </si>
+  <si>
+    <t>If d. Other is selected, please describe:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b. Plan (ACO/MCO/MBHV)                                                                    </t>
+  </si>
+  <si>
+    <t>Indicate in what settings the data element is collected currently by the ACO/MCO.  Use the checkboxes to select all that apply.</t>
+  </si>
+  <si>
+    <t>Indicate what vehicles are currently used to collect the data element at the ACO/MCO. Use the checkboxes to select all that apply.</t>
+  </si>
+  <si>
+    <t>Table 1. Which of the following race/ethnicity questions do you currrently collect? Use the checkboxes to select all that apply.</t>
+  </si>
+  <si>
+    <t>B. OMB (https://www.whitehouse.gov/omb/)</t>
+  </si>
+  <si>
+    <t>C. Census (https://www.census.gov/en.html)</t>
+  </si>
+  <si>
+    <t>D. HHS (https://www.hhs.gov/)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E. MassHeath Specs/QMAT </t>
+  </si>
+  <si>
+    <t>F. Other Approach (Please Specify)</t>
+  </si>
+  <si>
+    <t>A. CDC (https://www.cdc.gov/index.html)</t>
+  </si>
+  <si>
+    <t>If F. Other Approach is selected, please specify:</t>
+  </si>
+  <si>
+    <t>source drop down</t>
+  </si>
+  <si>
+    <t>1a. Cite the approach/source used when choosing the race member-facing question (i.e, CDC, OMB). Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. Only allow one response option 
+</t>
+  </si>
+  <si>
+    <t>B. 2 Response options</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C. 3 Reponse Options </t>
+  </si>
+  <si>
+    <t xml:space="preserve">D. 4 Response Options </t>
+  </si>
+  <si>
+    <t xml:space="preserve">E. 5+ Response Options </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F. Not Applicable </t>
+  </si>
+  <si>
+    <t>response options</t>
+  </si>
+  <si>
+    <t>1b. How many response options are members allowed to select for race? Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. Yes, each distinct race value is saved 
+</t>
+  </si>
+  <si>
+    <t>B. No, the system only stores __  number of values (Please specify number of values)</t>
+  </si>
+  <si>
+    <t>C. Multiple response options are coded as multiracial or another code (Please specify)</t>
+  </si>
+  <si>
+    <t>response options retained</t>
+  </si>
+  <si>
+    <t>1c. Are all race response options retained? (i.e, if a user selects 3 options are all captured?). Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>If B. No, the system only stores __ numbers of values, is selected, please specify the number of values:</t>
+  </si>
+  <si>
+    <t>Table 2. Hispanic Ethnicity data mapping *(If you are mapping hispanic ethnicity from granular ethnicity please include the granular ethnicity member-facing question in this table)</t>
+  </si>
+  <si>
+    <t>2a. Cite the approach/source used when choosing the Hispanic member-facing question (i.e, CDC, OMB). Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>Table 3a. Please select one of the following. Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>3a drop down list</t>
+  </si>
+  <si>
+    <t>A. We currently use the 6 HHS disability questions</t>
+  </si>
+  <si>
+    <t>B. We currently do not use the 6 HHS disability questions but plan to include in the future (Please indicate when you plan to implement)</t>
+  </si>
+  <si>
+    <t>C. We currenly do not use the 6 HHS disability questions and do not intend to add in the future (If so, please provide reasoning)</t>
+  </si>
+  <si>
+    <t>If C. Multiple response options are coded as multiracial or another code, please specify:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table 3g. Disability Q6 data mapping
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Because of a physical, mental, or emotional condition, do you have difficulty doing errands such as visiting a doctor's office or shopping?</t>
+    </r>
+  </si>
+  <si>
+    <t>4a. How many response options are members allowed to select for sexual orientation? Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>table 4a response options</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. Yes, each distinct sexual orientation value is saved </t>
+  </si>
+  <si>
+    <t>C. Multiple response options are coded as another code (Please specify)</t>
+  </si>
+  <si>
+    <t>table 5b response options</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. Yes, each distinct gender identity value is saved </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C) We verify these data at every visit </t>
+  </si>
+  <si>
+    <t>A) We have a datestamp for when these data are initially collected</t>
+  </si>
+  <si>
+    <t>A) We have a datestamp for when these data are initially collected
+B) We have a datestamp for when these data are updated or corrected
+C) We have a datestamp for when these data are verified, even if no changes were made to the response</t>
+  </si>
+  <si>
+    <t>A) We show members their previous responses and ask if they are still accuracte.</t>
+  </si>
+  <si>
+    <t>B) We readminister the question and replace the old responses with the new ones.</t>
+  </si>
+  <si>
+    <t>C) We use a verification method that is not listed here.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A) We show members their previous responses and ask if they are still accuracte.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+B) We readminister the question and replace the old responses with the new ones.
+</t>
+  </si>
+  <si>
+    <t>Verfication Frequency</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A) We never verify these data </t>
+  </si>
+  <si>
+    <t xml:space="preserve">B) We verify these data once a year </t>
+  </si>
+  <si>
+    <t xml:space="preserve">D) We have a different verification structure than the options provided (please specify): </t>
+  </si>
+  <si>
+    <t>4b. Are all sexual orientation response options retained? (i.e, if a user selects 3 options are all captured?). Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>5a. How many response options are members allowed to select for gender identity? Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>5b. Are all gender identity response options retained? (i.e, if a user selects 3 options are all captured?). Select from the drop-down list:</t>
+  </si>
+  <si>
+    <t>Verification Frequency (Select from the drop-down list)</t>
+  </si>
+  <si>
+    <t>Verfication Method</t>
+  </si>
+  <si>
+    <t>Verification Method (Select from drop-down list)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Member-facing Question Text </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Please ensure you include all RELD SOGI elements)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Staff Training </t>
+  </si>
+  <si>
+    <t>If Yes, please specify below:</t>
+  </si>
+  <si>
+    <t>RELDSOGI Elements</t>
+  </si>
+  <si>
+    <t>Response</t>
+  </si>
+  <si>
+    <t>Response (Yes/No)</t>
+  </si>
+  <si>
+    <t>Does member data get transformed in any way before being reported to MH? (e.g., cleansing data for spelling errors). Select from drop-down list below:</t>
+  </si>
+  <si>
+    <t>Staff 2.1.2</t>
+  </si>
+  <si>
+    <t>A. Annually</t>
+  </si>
+  <si>
+    <t>B. During Onboarding</t>
+  </si>
+  <si>
+    <t>C. Monthly</t>
+  </si>
+  <si>
+    <t>D. Other Cadence (Please Specify)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1.3 If no above, please specify the default  value: </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The goals of this deliverable are to:
+•  Understand how your ACO/MCO/MBHV is mapping its native RELD SOGI data values to MassHealth’s accepted values.
+•  Assess the quality [i.e, completeness, accuracy, relevance, and uniformity] of MassHealth’s RELD SOGI data received from ACOs/MCOs/MBHV.
+•  Inform future guidance provided to ACOs/MCOs/MBHV regarding RELD SOGI data collection and mapping. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">For all selection questions please use the drop down list or indicate all that apply using check boxes. If you are not collecting a RELD SOGI element, please write N/A or else your submission will be marked as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">incomplete. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Note: If a member-facing question has three possible response options, then your ACO/MCO/MBHV should replicate the question text three times in the member-facing question text column.  Please see an example table beginning in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cell B19</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> in the "Mapping and Verification Tables" tab.
+You may add as many rows as needed to each table. When complete, these tables should be exhaustive of all the member facing questions with responses mapped to any of MassHealth's accepted values. For each member-facing question, please make sure the response options entered in the table are exhaustive even if some response options are not mapped to any MassHealth accepted value.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Please add each question that has responses that are mapped to any of MassHealth's RELD SOGI accepted values. The questions in this column should be exhaustive of the ones you created rows for on the Data Mapping Tables tab.  Please see an example table beginning on</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Cell B208</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>on the "Mapping and Verification Tables" tab.</t>
+    </r>
+  </si>
+  <si>
+    <t>Version 3</t>
+  </si>
+  <si>
+    <t>Note - peach cells with thick borders (such as this cell) indicate where entities should enter their responses</t>
+  </si>
+  <si>
+    <t>Tables 1-6 on the "Mapping and Verification Tables" tab will contain the member-facing questions your facilities are currently administering, the response options available for those questions (including ones that may not be visible to members but may still be recorded in their record), and the accepted MassHealth values those response options will be mapped to during file submission.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Table 7 on the "Mapping and Verification Tables" tab reports on your ACO's/MCO's/MBHV's verification and tracking methods for any questions that will be mapped to MassHealth's RELD SOGI accepted values </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tracking new, changed and verified data (with no change). Indicate all that apply:
+A) We have a datestamp for when these data are initially collected
+B) We have a datestamp for when these data are updated or corrected
+C) We have a datestamp for when these data are verified, even if no changes were made to the response
+D) We maintain some form of a historical log or audit table that archives old responses after a question's response is updated or corrected
+E) We do not collect datestamps of any kind for this question </t>
+  </si>
+  <si>
+    <t>RELDSOGI Elements (select from drop-down list):</t>
+  </si>
+  <si>
+    <t>2.1.2.1. If D. Other Cadence, please specify:</t>
+  </si>
+  <si>
+    <t>A. Race</t>
+  </si>
+  <si>
+    <t>D. Combined Race and Ethnicity in 1 Question</t>
+  </si>
+  <si>
+    <t>Please specify the verification structure:</t>
+  </si>
+  <si>
+    <t>7.1. If Verification Frequency selected for any of the Member-facing Question Texts are: "D) We have a different verification structure than the options provided", please specify:</t>
+  </si>
+  <si>
+    <t>There are 3 sections in the Narrative Component. Each section has a set questions. Carefully read and follow the guidance provided for answering each question. All questions are structured either as a yes/no table with dropdown response options or as an open response box for you to submit a narrative response. Please note that some questions should be skipped under certain circumstances.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Member-facing Question Text </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Please ensure you include all RELD SOGI elements where you selected "D" for Verification Frequency</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="40">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="28"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2108,232 +2368,226 @@
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-      <b/>
+      <i/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...28 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFED0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="18">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE7E6E6"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF9BC2E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="52">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2508,604 +2762,1362 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="176">
+  <cellXfs count="274">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...290 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="17" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="17" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="15" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="5">
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFC000"/>
       <color rgb="FFDAE1F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>244476</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66163</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
@@ -3256,102 +4268,120 @@
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="739776" y="228600"/>
           <a:ext cx="1323975" cy="923235"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</personList>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BA069802-94A2-4507-8EBA-E7A47B946AED}" name="Table1" displayName="Table1" ref="A1:B21" totalsRowShown="0" headerRowDxfId="4" headerRowBorderDxfId="3" tableBorderDxfId="2">
+  <autoFilter ref="A1:B21" xr:uid="{BA069802-94A2-4507-8EBA-E7A47B946AED}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{5DF99B20-951A-4562-AE91-6CDF10B83E6B}" name="ACO " dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{9BABDA5D-0AA6-4DF4-BA50-A15551D0EB8E}" name="Code" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3413,51 +4443,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3555,4918 +4585,6088 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...25 lines deleted...]
-</ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AFDF8D8-7479-4508-B495-94F694F66D94}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="B2:F37"/>
+  <dimension ref="B2:F36"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView showGridLines="0" topLeftCell="A38" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="9"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.7109375" style="9"/>
+    <col min="1" max="1" width="8.54296875" style="10"/>
+    <col min="2" max="2" width="66.81640625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="47.453125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="46" style="10" customWidth="1"/>
+    <col min="5" max="5" width="9" style="10" customWidth="1"/>
+    <col min="6" max="6" width="26.453125" style="10" customWidth="1"/>
+    <col min="7" max="16384" width="8.54296875" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:6" ht="110.25" customHeight="1">
-[...10 lines deleted...]
-        <v>1</v>
+    <row r="2" spans="2:6" ht="104" x14ac:dyDescent="0.35">
+      <c r="B2" s="9"/>
+      <c r="C2" s="83" t="s">
+        <v>480</v>
+      </c>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+    </row>
+    <row r="3" spans="2:6" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="250" t="s">
+        <v>578</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="12"/>
     </row>
-    <row r="4" spans="2:6">
-      <c r="B4" s="11"/>
+    <row r="4" spans="2:6" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="133" t="s">
+        <v>579</v>
+      </c>
       <c r="C4" s="11"/>
       <c r="D4" s="12"/>
     </row>
-    <row r="5" spans="2:6" ht="29.1" customHeight="1">
-      <c r="B5" s="91" t="s">
+    <row r="5" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B5" s="251"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="12"/>
+    </row>
+    <row r="6" spans="2:6" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="C6" s="248"/>
+    </row>
+    <row r="7" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="246" t="s">
+        <v>482</v>
+      </c>
+      <c r="C7" s="133"/>
+    </row>
+    <row r="8" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="247" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="133"/>
+    </row>
+    <row r="9" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="247" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="249"/>
+    </row>
+    <row r="11" spans="2:6" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="B11" s="85" t="s">
+        <v>485</v>
+      </c>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+    </row>
+    <row r="12" spans="2:6" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="B12" s="98" t="s">
+        <v>575</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+    </row>
+    <row r="13" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="C13" s="14"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="2:6" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="91"/>
-[...2 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="C14" s="87"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="87"/>
+    </row>
+    <row r="15" spans="2:6" ht="145" x14ac:dyDescent="0.35">
+      <c r="B15" s="98" t="s">
+        <v>486</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+    </row>
+    <row r="17" spans="2:6" ht="103" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="55" t="s">
+        <v>580</v>
+      </c>
+      <c r="C17" s="56"/>
+    </row>
+    <row r="18" spans="2:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="57" t="s">
+        <v>487</v>
+      </c>
+      <c r="C18" s="58"/>
+    </row>
+    <row r="19" spans="2:6" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="14"/>
-[...2 lines deleted...]
-      <c r="B7" s="15" t="s">
+      <c r="C19" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="14"/>
-[...2 lines deleted...]
-      <c r="B8" s="15" t="s">
+    </row>
+    <row r="20" spans="2:6" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="14"/>
-[...2 lines deleted...]
-      <c r="B10" s="145" t="s">
+      <c r="C20" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="36"/>
-[...4 lines deleted...]
-      <c r="B11" s="157" t="s">
+    </row>
+    <row r="21" spans="2:6" ht="86.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="17"/>
-[...8 lines deleted...]
-      <c r="B13" s="146" t="s">
+      <c r="C21" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="147"/>
-[...4 lines deleted...]
-      <c r="B14" s="158" t="s">
+    </row>
+    <row r="22" spans="2:6" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="17"/>
-[...4 lines deleted...]
-      <c r="B16" s="98" t="s">
+      <c r="C22" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="99"/>
-[...2 lines deleted...]
-      <c r="B17" s="100" t="s">
+    </row>
+    <row r="23" spans="2:6" ht="169" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="59" t="s">
+        <v>576</v>
+      </c>
+      <c r="C23" s="60"/>
+    </row>
+    <row r="27" spans="2:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="B27" s="52" t="s">
+        <v>581</v>
+      </c>
+      <c r="C27" s="53"/>
+      <c r="D27" s="54"/>
+    </row>
+    <row r="28" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="101"/>
-[...2 lines deleted...]
-      <c r="B18" s="18" t="s">
+      <c r="C28" s="50"/>
+      <c r="D28" s="51"/>
+    </row>
+    <row r="29" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B29" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="18" t="s">
+      <c r="C29" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D29" s="20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="2:6" ht="87" customHeight="1">
-      <c r="B19" s="19" t="s">
+    <row r="30" spans="2:6" ht="123" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="D30" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="3" t="s">
+    </row>
+    <row r="31" spans="2:6" ht="116" x14ac:dyDescent="0.35">
+      <c r="B31" s="24" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="19" t="s">
+      <c r="C31" s="25" t="s">
+        <v>488</v>
+      </c>
+      <c r="D31" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="20" t="s">
+      <c r="F31" s="42"/>
+    </row>
+    <row r="32" spans="2:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="B32" s="21" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="19" t="s">
+      <c r="C32" s="27" t="s">
+        <v>489</v>
+      </c>
+      <c r="D32" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="20" t="s">
+    </row>
+    <row r="33" spans="2:4" ht="145" x14ac:dyDescent="0.35">
+      <c r="B33" s="21" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="102" t="s">
+      <c r="C33" s="27" t="s">
+        <v>490</v>
+      </c>
+      <c r="D33" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="103"/>
-[...2 lines deleted...]
-      <c r="B26" s="95" t="s">
+    </row>
+    <row r="35" spans="2:4" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="96"/>
-[...77 lines deleted...]
-      <c r="D37" s="11"/>
+      <c r="C35" s="90"/>
+      <c r="D35" s="90"/>
+    </row>
+    <row r="36" spans="2:4" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
     </row>
   </sheetData>
-  <dataValidations count="1">
-[...1 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B14A7F73-D96C-47FC-8B3D-A859D70564B4}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$A$2:$A$21</xm:f>
+          </x14:formula1>
+          <xm:sqref>C7</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A043CEA5-6089-44C4-B9EB-C939B9451449}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A043CEA5-6089-44C4-B9EB-C939B9451449}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF5B9BD5"/>
   </sheetPr>
-  <dimension ref="A1:I251"/>
+  <dimension ref="A2:I237"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A98" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A6" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="9"/>
-    <col min="2" max="2" width="31.42578125" style="11" customWidth="1"/>
+    <col min="1" max="1" width="8.54296875" style="10"/>
+    <col min="2" max="2" width="44" style="11" customWidth="1"/>
     <col min="3" max="3" width="42" style="11" customWidth="1"/>
-    <col min="4" max="4" width="46.42578125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="8.7109375" style="9"/>
+    <col min="4" max="4" width="96.26953125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="77.26953125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="40.54296875" style="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.54296875" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.453125" style="10" customWidth="1"/>
+    <col min="9" max="9" width="18.453125" style="28" customWidth="1"/>
+    <col min="10" max="10" width="33.453125" style="10" customWidth="1"/>
+    <col min="11" max="15" width="23.453125" style="10" customWidth="1"/>
+    <col min="16" max="16384" width="8.54296875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="14.45"/>
-[...2 lines deleted...]
-      <c r="C2" s="143" t="s">
+    <row r="2" spans="1:9" ht="130" x14ac:dyDescent="0.35">
+      <c r="B2" s="9"/>
+      <c r="C2" s="83" t="s">
+        <v>480</v>
+      </c>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="C3" s="12"/>
+      <c r="D3" s="10"/>
+    </row>
+    <row r="4" spans="1:9" s="29" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="31"/>
+      <c r="I4" s="32"/>
+    </row>
+    <row r="5" spans="1:9" s="33" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="35"/>
+      <c r="I5" s="36"/>
+    </row>
+    <row r="6" spans="1:9" s="33" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B6" s="117" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="107"/>
+      <c r="I6" s="28"/>
+    </row>
+    <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="108" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="108" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="109" t="s">
+        <v>499</v>
+      </c>
+      <c r="E7" s="110" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="118" t="s">
+        <v>503</v>
+      </c>
+      <c r="D8" s="124" t="b">
         <v>0</v>
       </c>
-      <c r="D2" s="144"/>
-[...8 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="E8" s="121" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="B9" s="103"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="E9" s="121" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="B10" s="103"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="E10" s="121" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="B11" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="119" t="s">
+        <v>504</v>
+      </c>
+      <c r="D11" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="B12" s="105"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="E12" s="121" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="12" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="B13" s="105"/>
+      <c r="C13" s="120"/>
+      <c r="D13" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="E13" s="121" t="s">
+        <v>495</v>
+      </c>
+      <c r="I13" s="36"/>
+    </row>
+    <row r="14" spans="1:9" s="12" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="105"/>
+      <c r="C14" s="120"/>
+      <c r="D14" s="126" t="b">
+        <v>0</v>
+      </c>
+      <c r="E14" s="101" t="s">
+        <v>500</v>
+      </c>
+      <c r="I14" s="36"/>
+    </row>
+    <row r="15" spans="1:9" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="111"/>
+      <c r="C15" s="112"/>
+      <c r="D15" s="257" t="s">
+        <v>501</v>
+      </c>
+      <c r="E15" s="127"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="C16" s="12"/>
+      <c r="D16" s="10"/>
+    </row>
+    <row r="17" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+    </row>
+    <row r="19" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="142"/>
+      <c r="B19" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="65"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="142"/>
+      <c r="F19" s="142"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="142"/>
+      <c r="B20" s="143" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="143" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="205" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="142"/>
+      <c r="F20" s="142"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="142"/>
+      <c r="B21" s="144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="144" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="145" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="142"/>
+      <c r="F21" s="146"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="142"/>
+      <c r="B22" s="144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="144" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="145" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="142"/>
+      <c r="F22" s="142"/>
+    </row>
+    <row r="23" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="142"/>
+      <c r="B23" s="144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="145" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="142"/>
+      <c r="F23" s="142"/>
+    </row>
+    <row r="24" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="142"/>
+      <c r="B24" s="147"/>
+      <c r="C24" s="147"/>
+      <c r="D24" s="148"/>
+      <c r="E24" s="142"/>
+      <c r="F24" s="142"/>
+    </row>
+    <row r="25" spans="1:6" ht="93" x14ac:dyDescent="0.35">
+      <c r="A25" s="142"/>
+      <c r="B25" s="273" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="32"/>
-[...11 lines deleted...]
-      <c r="B6" s="104" t="s">
+      <c r="C25" s="147"/>
+      <c r="D25" s="148"/>
+      <c r="E25" s="142"/>
+      <c r="F25" s="142"/>
+    </row>
+    <row r="26" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="142"/>
+      <c r="B26" s="128" t="s">
+        <v>505</v>
+      </c>
+      <c r="C26" s="113"/>
+      <c r="D26" s="100"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="142"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="142"/>
+      <c r="B27" s="149" t="b">
+        <v>0</v>
+      </c>
+      <c r="C27" s="150" t="s">
+        <v>585</v>
+      </c>
+      <c r="D27" s="151"/>
+      <c r="E27" s="142"/>
+      <c r="F27" s="142"/>
+    </row>
+    <row r="28" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="142"/>
+      <c r="B28" s="152" t="b">
+        <v>0</v>
+      </c>
+      <c r="C28" s="153" t="s">
+        <v>496</v>
+      </c>
+      <c r="D28" s="154"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="142"/>
+      <c r="B29" s="152" t="b">
+        <v>0</v>
+      </c>
+      <c r="C29" s="153" t="s">
+        <v>497</v>
+      </c>
+      <c r="D29" s="154"/>
+      <c r="E29" s="142"/>
+      <c r="F29" s="142"/>
+    </row>
+    <row r="30" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A30" s="142"/>
+      <c r="B30" s="152" t="b">
+        <v>0</v>
+      </c>
+      <c r="C30" s="153" t="s">
+        <v>586</v>
+      </c>
+      <c r="D30" s="154"/>
+      <c r="E30" s="142"/>
+      <c r="F30" s="142"/>
+    </row>
+    <row r="31" spans="1:6" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="142"/>
+      <c r="B31" s="155" t="b">
+        <v>0</v>
+      </c>
+      <c r="C31" s="153" t="s">
+        <v>498</v>
+      </c>
+      <c r="D31" s="154"/>
+      <c r="E31" s="142"/>
+      <c r="F31" s="142"/>
+    </row>
+    <row r="32" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="142"/>
+      <c r="B32" s="147"/>
+      <c r="C32" s="147"/>
+      <c r="D32" s="148"/>
+      <c r="E32" s="142"/>
+      <c r="F32" s="142"/>
+    </row>
+    <row r="33" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="142"/>
+      <c r="B33" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="104"/>
-[...4 lines deleted...]
-      <c r="B7" s="39" t="s">
+      <c r="C33" s="62"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="142"/>
+      <c r="F33" s="142"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="142"/>
+      <c r="B34" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="39" t="s">
+      <c r="C34" s="134"/>
+      <c r="D34" s="135"/>
+      <c r="E34" s="142"/>
+      <c r="F34" s="142"/>
+    </row>
+    <row r="35" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="142"/>
+      <c r="B35" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="142"/>
+      <c r="F35" s="142"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="142"/>
+      <c r="B36" s="156"/>
+      <c r="C36" s="157"/>
+      <c r="D36" s="158"/>
+      <c r="E36" s="142"/>
+      <c r="F36" s="142"/>
+    </row>
+    <row r="37" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="142"/>
+      <c r="B37" s="159"/>
+      <c r="C37" s="160"/>
+      <c r="D37" s="161"/>
+      <c r="E37" s="142"/>
+      <c r="F37" s="142"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="142"/>
+      <c r="B38" s="159"/>
+      <c r="C38" s="160"/>
+      <c r="D38" s="161"/>
+      <c r="E38" s="142"/>
+      <c r="F38" s="142"/>
+    </row>
+    <row r="39" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="142"/>
+      <c r="B39" s="162"/>
+      <c r="C39" s="160"/>
+      <c r="D39" s="161"/>
+      <c r="E39" s="142"/>
+      <c r="F39" s="142"/>
+    </row>
+    <row r="40" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="142"/>
+      <c r="B40" s="162"/>
+      <c r="C40" s="160"/>
+      <c r="D40" s="161"/>
+      <c r="E40" s="142"/>
+      <c r="F40" s="142"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="142"/>
+      <c r="B41" s="163"/>
+      <c r="C41" s="164"/>
+      <c r="D41" s="161"/>
+      <c r="E41" s="142"/>
+      <c r="F41" s="142"/>
+    </row>
+    <row r="42" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="142"/>
+      <c r="B42" s="165" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="155" t="s">
-[...258 lines deleted...]
-        <v>70</v>
+      <c r="C42" s="166"/>
+      <c r="D42" s="167"/>
+      <c r="E42" s="142"/>
+      <c r="F42" s="142"/>
+    </row>
+    <row r="43" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="142"/>
+      <c r="B43" s="129" t="s">
+        <v>514</v>
+      </c>
+      <c r="C43" s="114"/>
+      <c r="D43" s="130"/>
+      <c r="E43" s="142"/>
+      <c r="F43" s="142"/>
+    </row>
+    <row r="44" spans="1:6" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="142"/>
+      <c r="B44" s="123"/>
+      <c r="C44" s="252" t="s">
+        <v>512</v>
+      </c>
+      <c r="D44" s="168"/>
+      <c r="E44" s="142"/>
+      <c r="F44" s="142"/>
+    </row>
+    <row r="45" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="142"/>
+      <c r="B45" s="122" t="s">
+        <v>522</v>
       </c>
       <c r="C45" s="114"/>
       <c r="D45" s="115"/>
-    </row>
-[...20 lines deleted...]
-      <c r="C49" s="52" t="s">
+      <c r="E45" s="142"/>
+      <c r="F45" s="142"/>
+    </row>
+    <row r="46" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="142"/>
+      <c r="B46" s="123"/>
+      <c r="C46" s="69"/>
+      <c r="D46" s="70"/>
+      <c r="E46" s="142"/>
+      <c r="F46" s="142"/>
+    </row>
+    <row r="47" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="142"/>
+      <c r="B47" s="129" t="s">
+        <v>527</v>
+      </c>
+      <c r="C47" s="62"/>
+      <c r="D47" s="100"/>
+      <c r="E47" s="142"/>
+      <c r="F47" s="142"/>
+    </row>
+    <row r="48" spans="1:6" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="142"/>
+      <c r="B48" s="123"/>
+      <c r="C48" s="253" t="s">
+        <v>528</v>
+      </c>
+      <c r="D48" s="123"/>
+      <c r="E48" s="142"/>
+      <c r="F48" s="142"/>
+    </row>
+    <row r="49" spans="1:6" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="142"/>
+      <c r="B49" s="169"/>
+      <c r="C49" s="254" t="s">
+        <v>536</v>
+      </c>
+      <c r="D49" s="123"/>
+      <c r="E49" s="142"/>
+      <c r="F49" s="142"/>
+    </row>
+    <row r="50" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="142"/>
+      <c r="B50" s="147"/>
+      <c r="C50" s="147"/>
+      <c r="D50" s="148"/>
+      <c r="E50" s="142"/>
+      <c r="F50" s="142"/>
+    </row>
+    <row r="51" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="142"/>
+      <c r="B51" s="92" t="s">
+        <v>529</v>
+      </c>
+      <c r="C51" s="62"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="142"/>
+      <c r="F51" s="142"/>
+    </row>
+    <row r="52" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="142"/>
+      <c r="B52" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="137"/>
+      <c r="D52" s="138"/>
+      <c r="E52" s="142"/>
+      <c r="F52" s="142"/>
+    </row>
+    <row r="53" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="142"/>
+      <c r="B53" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="142"/>
+      <c r="F53" s="142"/>
+    </row>
+    <row r="54" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="142"/>
+      <c r="B54" s="170"/>
+      <c r="C54" s="157"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="142"/>
+      <c r="F54" s="142"/>
+    </row>
+    <row r="55" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="142"/>
+      <c r="B55" s="162"/>
+      <c r="C55" s="160"/>
+      <c r="D55" s="161"/>
+      <c r="E55" s="142"/>
+      <c r="F55" s="142"/>
+    </row>
+    <row r="56" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="142"/>
+      <c r="B56" s="162"/>
+      <c r="C56" s="160"/>
+      <c r="D56" s="161"/>
+      <c r="E56" s="142"/>
+      <c r="F56" s="142"/>
+    </row>
+    <row r="57" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="142"/>
+      <c r="B57" s="162"/>
+      <c r="C57" s="160"/>
+      <c r="D57" s="161"/>
+      <c r="E57" s="142"/>
+      <c r="F57" s="142"/>
+    </row>
+    <row r="58" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="142"/>
+      <c r="B58" s="162"/>
+      <c r="C58" s="160"/>
+      <c r="D58" s="161"/>
+      <c r="E58" s="142"/>
+      <c r="F58" s="142"/>
+    </row>
+    <row r="59" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="142"/>
+      <c r="B59" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="172"/>
+      <c r="D59" s="167"/>
+      <c r="E59" s="142"/>
+      <c r="F59" s="142"/>
+    </row>
+    <row r="60" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="142"/>
+      <c r="B60" s="132" t="s">
+        <v>530</v>
+      </c>
+      <c r="C60" s="114"/>
+      <c r="D60" s="115"/>
+      <c r="E60" s="142"/>
+      <c r="F60" s="142"/>
+    </row>
+    <row r="61" spans="1:6" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="142"/>
+      <c r="B61" s="123"/>
+      <c r="C61" s="252" t="s">
+        <v>512</v>
+      </c>
+      <c r="D61" s="168"/>
+      <c r="E61" s="142"/>
+      <c r="F61" s="142"/>
+    </row>
+    <row r="62" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="142"/>
+      <c r="B62" s="147"/>
+      <c r="C62" s="147"/>
+      <c r="D62" s="148"/>
+      <c r="E62" s="142"/>
+      <c r="F62" s="142"/>
+    </row>
+    <row r="63" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="142"/>
+      <c r="B63" s="122" t="s">
+        <v>531</v>
+      </c>
+      <c r="C63" s="62"/>
+      <c r="D63" s="63"/>
+      <c r="E63" s="142"/>
+      <c r="F63" s="142"/>
+    </row>
+    <row r="64" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="142"/>
+      <c r="B64" s="123"/>
+      <c r="C64" s="67"/>
+      <c r="D64" s="68"/>
+      <c r="E64" s="142"/>
+      <c r="F64" s="142"/>
+    </row>
+    <row r="65" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="142"/>
+      <c r="B65" s="147"/>
+      <c r="C65" s="147"/>
+      <c r="D65" s="148"/>
+      <c r="E65" s="142"/>
+      <c r="F65" s="142"/>
+    </row>
+    <row r="66" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="142"/>
+      <c r="B66" s="92" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="62"/>
+      <c r="D66" s="63"/>
+      <c r="E66" s="142"/>
+      <c r="F66" s="142"/>
+    </row>
+    <row r="67" spans="1:9" s="12" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="148"/>
+      <c r="B67" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" s="137"/>
+      <c r="D67" s="138"/>
+      <c r="E67" s="148"/>
+      <c r="F67" s="148"/>
+      <c r="I67" s="36"/>
+    </row>
+    <row r="68" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="142"/>
+      <c r="B68" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="142"/>
+      <c r="F68" s="142"/>
+    </row>
+    <row r="69" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="142"/>
+      <c r="B69" s="170"/>
+      <c r="C69" s="157"/>
+      <c r="D69" s="171"/>
+      <c r="E69" s="142"/>
+      <c r="F69" s="142"/>
+    </row>
+    <row r="70" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="142"/>
+      <c r="B70" s="162"/>
+      <c r="C70" s="160"/>
+      <c r="D70" s="161"/>
+      <c r="E70" s="142"/>
+      <c r="F70" s="142"/>
+    </row>
+    <row r="71" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="142"/>
+      <c r="B71" s="162"/>
+      <c r="C71" s="160"/>
+      <c r="D71" s="161"/>
+      <c r="E71" s="142"/>
+      <c r="F71" s="142"/>
+    </row>
+    <row r="72" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="142"/>
+      <c r="B72" s="162"/>
+      <c r="C72" s="160"/>
+      <c r="D72" s="161"/>
+      <c r="E72" s="142"/>
+      <c r="F72" s="142"/>
+    </row>
+    <row r="73" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="142"/>
+      <c r="B73" s="162"/>
+      <c r="C73" s="160"/>
+      <c r="D73" s="161"/>
+      <c r="E73" s="142"/>
+      <c r="F73" s="142"/>
+    </row>
+    <row r="74" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="142"/>
+      <c r="B74" s="162"/>
+      <c r="C74" s="160"/>
+      <c r="D74" s="161"/>
+      <c r="E74" s="142"/>
+      <c r="F74" s="142"/>
+    </row>
+    <row r="75" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="142"/>
+      <c r="B75" s="162"/>
+      <c r="C75" s="160"/>
+      <c r="D75" s="161"/>
+      <c r="E75" s="142"/>
+      <c r="F75" s="142"/>
+    </row>
+    <row r="76" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="142"/>
+      <c r="B76" s="163"/>
+      <c r="C76" s="164"/>
+      <c r="D76" s="161"/>
+      <c r="E76" s="142"/>
+      <c r="F76" s="142"/>
+    </row>
+    <row r="77" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="142"/>
+      <c r="B77" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C77" s="172"/>
+      <c r="D77" s="173"/>
+      <c r="E77" s="142"/>
+      <c r="F77" s="142"/>
+    </row>
+    <row r="78" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="142"/>
+      <c r="B78" s="147"/>
+      <c r="C78" s="147"/>
+      <c r="D78" s="148"/>
+      <c r="E78" s="142"/>
+      <c r="F78" s="142"/>
+    </row>
+    <row r="79" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="142"/>
+      <c r="B79" s="92" t="s">
+        <v>43</v>
+      </c>
+      <c r="C79" s="62"/>
+      <c r="D79" s="63"/>
+      <c r="E79" s="142"/>
+      <c r="F79" s="142"/>
+    </row>
+    <row r="80" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="142"/>
+      <c r="B80" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="C80" s="137"/>
+      <c r="D80" s="138"/>
+      <c r="E80" s="142"/>
+      <c r="F80" s="142"/>
+    </row>
+    <row r="81" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="142"/>
+      <c r="B81" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="142"/>
+      <c r="F81" s="142"/>
+    </row>
+    <row r="82" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="142"/>
+      <c r="B82" s="170"/>
+      <c r="C82" s="157"/>
+      <c r="D82" s="171"/>
+      <c r="E82" s="142"/>
+      <c r="F82" s="142"/>
+    </row>
+    <row r="83" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="142"/>
+      <c r="B83" s="162"/>
+      <c r="C83" s="160"/>
+      <c r="D83" s="161"/>
+      <c r="E83" s="142"/>
+      <c r="F83" s="142"/>
+    </row>
+    <row r="84" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="142"/>
+      <c r="B84" s="162"/>
+      <c r="C84" s="160"/>
+      <c r="D84" s="161"/>
+      <c r="E84" s="142"/>
+      <c r="F84" s="142"/>
+    </row>
+    <row r="85" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="142"/>
+      <c r="B85" s="162"/>
+      <c r="C85" s="160"/>
+      <c r="D85" s="161"/>
+      <c r="E85" s="142"/>
+      <c r="F85" s="142"/>
+    </row>
+    <row r="86" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="142"/>
+      <c r="B86" s="162"/>
+      <c r="C86" s="160"/>
+      <c r="D86" s="161"/>
+      <c r="E86" s="142"/>
+      <c r="F86" s="142"/>
+    </row>
+    <row r="87" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="142"/>
+      <c r="B87" s="162"/>
+      <c r="C87" s="160"/>
+      <c r="D87" s="161"/>
+      <c r="E87" s="142"/>
+      <c r="F87" s="142"/>
+    </row>
+    <row r="88" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="142"/>
+      <c r="B88" s="162"/>
+      <c r="C88" s="160"/>
+      <c r="D88" s="161"/>
+      <c r="E88" s="142"/>
+      <c r="F88" s="142"/>
+    </row>
+    <row r="89" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="142"/>
+      <c r="B89" s="163"/>
+      <c r="C89" s="164"/>
+      <c r="D89" s="161"/>
+      <c r="E89" s="142"/>
+      <c r="F89" s="142"/>
+    </row>
+    <row r="90" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="142"/>
+      <c r="B90" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C90" s="172"/>
+      <c r="D90" s="173"/>
+      <c r="E90" s="142"/>
+      <c r="F90" s="142"/>
+    </row>
+    <row r="91" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="142"/>
+      <c r="B91" s="147"/>
+      <c r="C91" s="147"/>
+      <c r="D91" s="148"/>
+      <c r="E91" s="142"/>
+      <c r="F91" s="142"/>
+    </row>
+    <row r="92" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="142"/>
+      <c r="B92" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="C92" s="62"/>
+      <c r="D92" s="63"/>
+      <c r="E92" s="142"/>
+      <c r="F92" s="142"/>
+    </row>
+    <row r="93" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="174"/>
+      <c r="B93" s="175" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="176"/>
+      <c r="D93" s="177"/>
+      <c r="E93" s="174"/>
+      <c r="F93" s="174"/>
+      <c r="I93" s="95"/>
+    </row>
+    <row r="94" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="142"/>
+      <c r="B94" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D94" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="142"/>
+      <c r="F94" s="142"/>
+    </row>
+    <row r="95" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="142"/>
+      <c r="B95" s="170"/>
+      <c r="C95" s="157"/>
+      <c r="D95" s="171"/>
+      <c r="E95" s="142"/>
+      <c r="F95" s="142"/>
+    </row>
+    <row r="96" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="142"/>
+      <c r="B96" s="162"/>
+      <c r="C96" s="160"/>
+      <c r="D96" s="161"/>
+      <c r="E96" s="142"/>
+      <c r="F96" s="142"/>
+    </row>
+    <row r="97" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="142"/>
+      <c r="B97" s="162"/>
+      <c r="C97" s="160"/>
+      <c r="D97" s="161"/>
+      <c r="E97" s="142"/>
+      <c r="F97" s="142"/>
+    </row>
+    <row r="98" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="142"/>
+      <c r="B98" s="162"/>
+      <c r="C98" s="160"/>
+      <c r="D98" s="161"/>
+      <c r="E98" s="142"/>
+      <c r="F98" s="142"/>
+    </row>
+    <row r="99" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="142"/>
+      <c r="B99" s="162"/>
+      <c r="C99" s="160"/>
+      <c r="D99" s="161"/>
+      <c r="E99" s="142"/>
+      <c r="F99" s="142"/>
+    </row>
+    <row r="100" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="142"/>
+      <c r="B100" s="162"/>
+      <c r="C100" s="160"/>
+      <c r="D100" s="161"/>
+      <c r="E100" s="142"/>
+      <c r="F100" s="142"/>
+    </row>
+    <row r="101" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="142"/>
+      <c r="B101" s="162"/>
+      <c r="C101" s="160"/>
+      <c r="D101" s="161"/>
+      <c r="E101" s="142"/>
+      <c r="F101" s="142"/>
+    </row>
+    <row r="102" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="142"/>
+      <c r="B102" s="163"/>
+      <c r="C102" s="164"/>
+      <c r="D102" s="161"/>
+      <c r="E102" s="142"/>
+      <c r="F102" s="142"/>
+    </row>
+    <row r="103" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="142"/>
+      <c r="B103" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C103" s="172"/>
+      <c r="D103" s="173"/>
+      <c r="E103" s="142"/>
+      <c r="F103" s="142"/>
+    </row>
+    <row r="104" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="142"/>
+      <c r="B104" s="147"/>
+      <c r="C104" s="147"/>
+      <c r="D104" s="148"/>
+      <c r="E104" s="142"/>
+      <c r="F104" s="142"/>
+    </row>
+    <row r="105" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="142"/>
+      <c r="B105" s="92" t="s">
+        <v>45</v>
+      </c>
+      <c r="C105" s="62"/>
+      <c r="D105" s="63"/>
+      <c r="E105" s="142"/>
+      <c r="F105" s="142"/>
+    </row>
+    <row r="106" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="174"/>
+      <c r="B106" s="175" t="s">
+        <v>40</v>
+      </c>
+      <c r="C106" s="176"/>
+      <c r="D106" s="177"/>
+      <c r="E106" s="174"/>
+      <c r="F106" s="174"/>
+      <c r="I106" s="95"/>
+    </row>
+    <row r="107" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A107" s="142"/>
+      <c r="B107" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D107" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="142"/>
+      <c r="F107" s="142"/>
+    </row>
+    <row r="108" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="142"/>
+      <c r="B108" s="170"/>
+      <c r="C108" s="157"/>
+      <c r="D108" s="171"/>
+      <c r="E108" s="142"/>
+      <c r="F108" s="142"/>
+    </row>
+    <row r="109" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="142"/>
+      <c r="B109" s="162"/>
+      <c r="C109" s="160"/>
+      <c r="D109" s="161"/>
+      <c r="E109" s="142"/>
+      <c r="F109" s="142"/>
+    </row>
+    <row r="110" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="142"/>
+      <c r="B110" s="162"/>
+      <c r="C110" s="160"/>
+      <c r="D110" s="161"/>
+      <c r="E110" s="142"/>
+      <c r="F110" s="142"/>
+    </row>
+    <row r="111" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="142"/>
+      <c r="B111" s="162"/>
+      <c r="C111" s="160"/>
+      <c r="D111" s="161"/>
+      <c r="E111" s="142"/>
+      <c r="F111" s="142"/>
+    </row>
+    <row r="112" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="142"/>
+      <c r="B112" s="162"/>
+      <c r="C112" s="160"/>
+      <c r="D112" s="161"/>
+      <c r="E112" s="142"/>
+      <c r="F112" s="142"/>
+    </row>
+    <row r="113" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="142"/>
+      <c r="B113" s="162"/>
+      <c r="C113" s="160"/>
+      <c r="D113" s="161"/>
+      <c r="E113" s="142"/>
+      <c r="F113" s="142"/>
+    </row>
+    <row r="114" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="142"/>
+      <c r="B114" s="162"/>
+      <c r="C114" s="160"/>
+      <c r="D114" s="161"/>
+      <c r="E114" s="142"/>
+      <c r="F114" s="142"/>
+    </row>
+    <row r="115" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="142"/>
+      <c r="B115" s="163"/>
+      <c r="C115" s="164"/>
+      <c r="D115" s="161"/>
+      <c r="E115" s="142"/>
+      <c r="F115" s="142"/>
+    </row>
+    <row r="116" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A116" s="142"/>
+      <c r="B116" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C116" s="172"/>
+      <c r="D116" s="173"/>
+      <c r="E116" s="142"/>
+      <c r="F116" s="142"/>
+    </row>
+    <row r="117" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="142"/>
+      <c r="B117" s="147"/>
+      <c r="C117" s="147"/>
+      <c r="D117" s="148"/>
+      <c r="E117" s="142"/>
+      <c r="F117" s="142"/>
+    </row>
+    <row r="118" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="142"/>
+      <c r="B118" s="92" t="s">
+        <v>46</v>
+      </c>
+      <c r="C118" s="62"/>
+      <c r="D118" s="63"/>
+      <c r="E118" s="142"/>
+      <c r="F118" s="142"/>
+    </row>
+    <row r="119" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="174"/>
+      <c r="B119" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="C119" s="178"/>
+      <c r="D119" s="179"/>
+      <c r="E119" s="174"/>
+      <c r="F119" s="174"/>
+      <c r="I119" s="95"/>
+    </row>
+    <row r="120" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A120" s="142"/>
+      <c r="B120" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D120" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="142"/>
+      <c r="F120" s="142"/>
+    </row>
+    <row r="121" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="142"/>
+      <c r="B121" s="170"/>
+      <c r="C121" s="157"/>
+      <c r="D121" s="171"/>
+      <c r="E121" s="142"/>
+      <c r="F121" s="142"/>
+    </row>
+    <row r="122" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="142"/>
+      <c r="B122" s="162"/>
+      <c r="C122" s="160"/>
+      <c r="D122" s="161"/>
+      <c r="E122" s="142"/>
+      <c r="F122" s="142"/>
+    </row>
+    <row r="123" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="142"/>
+      <c r="B123" s="162"/>
+      <c r="C123" s="160"/>
+      <c r="D123" s="161"/>
+      <c r="E123" s="142"/>
+      <c r="F123" s="142"/>
+    </row>
+    <row r="124" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="142"/>
+      <c r="B124" s="162"/>
+      <c r="C124" s="160"/>
+      <c r="D124" s="161"/>
+      <c r="E124" s="142"/>
+      <c r="F124" s="142"/>
+    </row>
+    <row r="125" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="142"/>
+      <c r="B125" s="162"/>
+      <c r="C125" s="160"/>
+      <c r="D125" s="161"/>
+      <c r="E125" s="142"/>
+      <c r="F125" s="142"/>
+    </row>
+    <row r="126" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="142"/>
+      <c r="B126" s="162"/>
+      <c r="C126" s="160"/>
+      <c r="D126" s="161"/>
+      <c r="E126" s="142"/>
+      <c r="F126" s="142"/>
+    </row>
+    <row r="127" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="142"/>
+      <c r="B127" s="162"/>
+      <c r="C127" s="160"/>
+      <c r="D127" s="161"/>
+      <c r="E127" s="142"/>
+      <c r="F127" s="142"/>
+    </row>
+    <row r="128" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="142"/>
+      <c r="B128" s="163"/>
+      <c r="C128" s="164"/>
+      <c r="D128" s="161"/>
+      <c r="E128" s="142"/>
+      <c r="F128" s="142"/>
+    </row>
+    <row r="129" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A129" s="142"/>
+      <c r="B129" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C129" s="172"/>
+      <c r="D129" s="173"/>
+      <c r="E129" s="142"/>
+      <c r="F129" s="142"/>
+    </row>
+    <row r="130" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="142"/>
+      <c r="B130" s="147"/>
+      <c r="C130" s="147"/>
+      <c r="D130" s="148"/>
+      <c r="E130" s="142"/>
+      <c r="F130" s="142"/>
+    </row>
+    <row r="131" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="142"/>
+      <c r="B131" s="93" t="s">
+        <v>537</v>
+      </c>
+      <c r="C131" s="62"/>
+      <c r="D131" s="63"/>
+      <c r="E131" s="142"/>
+      <c r="F131" s="142"/>
+    </row>
+    <row r="132" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="174"/>
+      <c r="B132" s="175" t="s">
+        <v>40</v>
+      </c>
+      <c r="C132" s="180"/>
+      <c r="D132" s="181"/>
+      <c r="E132" s="174"/>
+      <c r="F132" s="174"/>
+      <c r="I132" s="95"/>
+    </row>
+    <row r="133" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A133" s="142"/>
+      <c r="B133" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C133" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="142"/>
+      <c r="F133" s="142"/>
+    </row>
+    <row r="134" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="142"/>
+      <c r="B134" s="170"/>
+      <c r="C134" s="157"/>
+      <c r="D134" s="171"/>
+      <c r="E134" s="142"/>
+      <c r="F134" s="142"/>
+    </row>
+    <row r="135" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="142"/>
+      <c r="B135" s="162"/>
+      <c r="C135" s="160"/>
+      <c r="D135" s="161"/>
+      <c r="E135" s="142"/>
+      <c r="F135" s="142"/>
+    </row>
+    <row r="136" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="142"/>
+      <c r="B136" s="162"/>
+      <c r="C136" s="160"/>
+      <c r="D136" s="161"/>
+      <c r="E136" s="142"/>
+      <c r="F136" s="142"/>
+    </row>
+    <row r="137" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="142"/>
+      <c r="B137" s="162"/>
+      <c r="C137" s="160"/>
+      <c r="D137" s="161"/>
+      <c r="E137" s="142"/>
+      <c r="F137" s="142"/>
+    </row>
+    <row r="138" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="142"/>
+      <c r="B138" s="162"/>
+      <c r="C138" s="160"/>
+      <c r="D138" s="161"/>
+      <c r="E138" s="142"/>
+      <c r="F138" s="142"/>
+    </row>
+    <row r="139" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="142"/>
+      <c r="B139" s="162"/>
+      <c r="C139" s="160"/>
+      <c r="D139" s="161"/>
+      <c r="E139" s="142"/>
+      <c r="F139" s="142"/>
+    </row>
+    <row r="140" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="142"/>
+      <c r="B140" s="162"/>
+      <c r="C140" s="160"/>
+      <c r="D140" s="161"/>
+      <c r="E140" s="142"/>
+      <c r="F140" s="142"/>
+    </row>
+    <row r="141" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="142"/>
+      <c r="B141" s="163"/>
+      <c r="C141" s="164"/>
+      <c r="D141" s="161"/>
+      <c r="E141" s="142"/>
+      <c r="F141" s="142"/>
+    </row>
+    <row r="142" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A142" s="142"/>
+      <c r="B142" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C142" s="172"/>
+      <c r="D142" s="173"/>
+      <c r="E142" s="142"/>
+      <c r="F142" s="142"/>
+    </row>
+    <row r="143" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="142"/>
+      <c r="B143" s="147"/>
+      <c r="C143" s="147"/>
+      <c r="D143" s="148"/>
+      <c r="E143" s="142"/>
+      <c r="F143" s="142"/>
+    </row>
+    <row r="144" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="142"/>
+      <c r="B144" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="C144" s="62"/>
+      <c r="D144" s="63"/>
+      <c r="E144" s="142"/>
+      <c r="F144" s="142"/>
+    </row>
+    <row r="145" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="174"/>
+      <c r="B145" s="175" t="s">
+        <v>40</v>
+      </c>
+      <c r="C145" s="180"/>
+      <c r="D145" s="181"/>
+      <c r="E145" s="174"/>
+      <c r="F145" s="174"/>
+      <c r="I145" s="95"/>
+    </row>
+    <row r="146" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A146" s="142"/>
+      <c r="B146" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="142"/>
+      <c r="F146" s="142"/>
+    </row>
+    <row r="147" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="142"/>
+      <c r="B147" s="170"/>
+      <c r="C147" s="157"/>
+      <c r="D147" s="171"/>
+      <c r="E147" s="142"/>
+      <c r="F147" s="142"/>
+    </row>
+    <row r="148" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="142"/>
+      <c r="B148" s="162"/>
+      <c r="C148" s="160"/>
+      <c r="D148" s="161"/>
+      <c r="E148" s="142"/>
+      <c r="F148" s="142"/>
+    </row>
+    <row r="149" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="142"/>
+      <c r="B149" s="162"/>
+      <c r="C149" s="160"/>
+      <c r="D149" s="161"/>
+      <c r="E149" s="142"/>
+      <c r="F149" s="142"/>
+    </row>
+    <row r="150" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="142"/>
+      <c r="B150" s="162"/>
+      <c r="C150" s="160"/>
+      <c r="D150" s="161"/>
+      <c r="E150" s="142"/>
+      <c r="F150" s="142"/>
+    </row>
+    <row r="151" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="142"/>
+      <c r="B151" s="162"/>
+      <c r="C151" s="160"/>
+      <c r="D151" s="161"/>
+      <c r="E151" s="142"/>
+      <c r="F151" s="142"/>
+    </row>
+    <row r="152" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="142"/>
+      <c r="B152" s="162"/>
+      <c r="C152" s="160"/>
+      <c r="D152" s="161"/>
+      <c r="E152" s="142"/>
+      <c r="F152" s="142"/>
+    </row>
+    <row r="153" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="142"/>
+      <c r="B153" s="162"/>
+      <c r="C153" s="160"/>
+      <c r="D153" s="161"/>
+      <c r="E153" s="142"/>
+      <c r="F153" s="142"/>
+    </row>
+    <row r="154" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="142"/>
+      <c r="B154" s="163"/>
+      <c r="C154" s="164"/>
+      <c r="D154" s="161"/>
+      <c r="E154" s="142"/>
+      <c r="F154" s="142"/>
+    </row>
+    <row r="155" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A155" s="142"/>
+      <c r="B155" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C155" s="172"/>
+      <c r="D155" s="173"/>
+      <c r="E155" s="142"/>
+      <c r="F155" s="142"/>
+    </row>
+    <row r="156" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A156" s="142"/>
+      <c r="B156" s="129" t="s">
+        <v>538</v>
+      </c>
+      <c r="C156" s="114"/>
+      <c r="D156" s="115"/>
+      <c r="E156" s="142"/>
+      <c r="F156" s="142"/>
+    </row>
+    <row r="157" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A157" s="142"/>
+      <c r="B157" s="123"/>
+      <c r="C157" s="69"/>
+      <c r="D157" s="70"/>
+      <c r="E157" s="142"/>
+      <c r="F157" s="142"/>
+    </row>
+    <row r="158" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="142"/>
+      <c r="B158" s="129" t="s">
+        <v>556</v>
+      </c>
+      <c r="C158" s="62"/>
+      <c r="D158" s="63"/>
+      <c r="E158" s="142"/>
+      <c r="F158" s="142"/>
+    </row>
+    <row r="159" spans="1:9" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A159" s="142"/>
+      <c r="B159" s="123"/>
+      <c r="C159" s="255" t="s">
+        <v>528</v>
+      </c>
+      <c r="D159" s="123"/>
+      <c r="E159" s="142"/>
+      <c r="F159" s="142"/>
+    </row>
+    <row r="160" spans="1:9" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A160" s="142"/>
+      <c r="B160" s="147"/>
+      <c r="C160" s="256" t="s">
+        <v>536</v>
+      </c>
+      <c r="D160" s="123"/>
+      <c r="E160" s="142"/>
+      <c r="F160" s="142"/>
+    </row>
+    <row r="161" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A161" s="142"/>
+      <c r="B161" s="147"/>
+      <c r="C161" s="147"/>
+      <c r="D161" s="148"/>
+      <c r="E161" s="142"/>
+      <c r="F161" s="142"/>
+    </row>
+    <row r="162" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="142"/>
+      <c r="B162" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="C162" s="62"/>
+      <c r="D162" s="63"/>
+      <c r="E162" s="142"/>
+      <c r="F162" s="142"/>
+    </row>
+    <row r="163" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="174"/>
+      <c r="B163" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="C163" s="178"/>
+      <c r="D163" s="179"/>
+      <c r="E163" s="174"/>
+      <c r="F163" s="174"/>
+      <c r="I163" s="95"/>
+    </row>
+    <row r="164" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="142"/>
+      <c r="B164" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="142"/>
+      <c r="F164" s="142"/>
+    </row>
+    <row r="165" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A165" s="142"/>
+      <c r="B165" s="170"/>
+      <c r="C165" s="157"/>
+      <c r="D165" s="171"/>
+      <c r="E165" s="142"/>
+      <c r="F165" s="142"/>
+    </row>
+    <row r="166" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A166" s="142"/>
+      <c r="B166" s="182"/>
+      <c r="C166" s="160"/>
+      <c r="D166" s="161"/>
+      <c r="E166" s="142"/>
+      <c r="F166" s="142"/>
+    </row>
+    <row r="167" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="142"/>
+      <c r="B167" s="182"/>
+      <c r="C167" s="160"/>
+      <c r="D167" s="161"/>
+      <c r="E167" s="142"/>
+      <c r="F167" s="142"/>
+    </row>
+    <row r="168" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A168" s="142"/>
+      <c r="B168" s="182"/>
+      <c r="C168" s="160"/>
+      <c r="D168" s="161"/>
+      <c r="E168" s="142"/>
+      <c r="F168" s="142"/>
+    </row>
+    <row r="169" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A169" s="142"/>
+      <c r="B169" s="182"/>
+      <c r="C169" s="160"/>
+      <c r="D169" s="161"/>
+      <c r="E169" s="142"/>
+      <c r="F169" s="142"/>
+    </row>
+    <row r="170" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="142"/>
+      <c r="B170" s="182"/>
+      <c r="C170" s="160"/>
+      <c r="D170" s="161"/>
+      <c r="E170" s="142"/>
+      <c r="F170" s="142"/>
+    </row>
+    <row r="171" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="142"/>
+      <c r="B171" s="162"/>
+      <c r="C171" s="160"/>
+      <c r="D171" s="161"/>
+      <c r="E171" s="142"/>
+      <c r="F171" s="142"/>
+    </row>
+    <row r="172" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="142"/>
+      <c r="B172" s="163"/>
+      <c r="C172" s="164"/>
+      <c r="D172" s="161"/>
+      <c r="E172" s="142"/>
+      <c r="F172" s="142"/>
+    </row>
+    <row r="173" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A173" s="142"/>
+      <c r="B173" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C173" s="172"/>
+      <c r="D173" s="173"/>
+      <c r="E173" s="142"/>
+      <c r="F173" s="142"/>
+    </row>
+    <row r="174" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A174" s="142"/>
+      <c r="B174" s="129" t="s">
+        <v>557</v>
+      </c>
+      <c r="C174" s="114"/>
+      <c r="D174" s="115"/>
+      <c r="E174" s="142"/>
+      <c r="F174" s="142"/>
+    </row>
+    <row r="175" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A175" s="142"/>
+      <c r="B175" s="123"/>
+      <c r="C175" s="69"/>
+      <c r="D175" s="70"/>
+      <c r="E175" s="142"/>
+      <c r="F175" s="142"/>
+    </row>
+    <row r="176" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A176" s="142"/>
+      <c r="B176" s="129" t="s">
+        <v>558</v>
+      </c>
+      <c r="C176" s="62"/>
+      <c r="D176" s="63"/>
+      <c r="E176" s="142"/>
+      <c r="F176" s="142"/>
+    </row>
+    <row r="177" spans="1:9" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A177" s="142"/>
+      <c r="B177" s="123"/>
+      <c r="C177" s="253" t="s">
+        <v>528</v>
+      </c>
+      <c r="D177" s="123"/>
+      <c r="E177" s="142"/>
+      <c r="F177" s="142"/>
+    </row>
+    <row r="178" spans="1:9" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A178" s="142"/>
+      <c r="B178" s="183"/>
+      <c r="C178" s="254" t="s">
+        <v>536</v>
+      </c>
+      <c r="D178" s="123"/>
+      <c r="E178" s="142"/>
+      <c r="F178" s="142"/>
+    </row>
+    <row r="179" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A179" s="142"/>
+      <c r="B179" s="147"/>
+      <c r="C179" s="147"/>
+      <c r="D179" s="148"/>
+      <c r="E179" s="142"/>
+      <c r="F179" s="142"/>
+    </row>
+    <row r="180" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A180" s="142"/>
+      <c r="B180" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="C180" s="62"/>
+      <c r="D180" s="63"/>
+      <c r="E180" s="142"/>
+      <c r="F180" s="142"/>
+    </row>
+    <row r="181" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="174"/>
+      <c r="B181" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="C181" s="178"/>
+      <c r="D181" s="179"/>
+      <c r="E181" s="174"/>
+      <c r="F181" s="174"/>
+      <c r="I181" s="95"/>
+    </row>
+    <row r="182" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A182" s="142"/>
+      <c r="B182" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E182" s="142"/>
+      <c r="F182" s="142"/>
+    </row>
+    <row r="183" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="142"/>
+      <c r="B183" s="170"/>
+      <c r="C183" s="157"/>
+      <c r="D183" s="171"/>
+      <c r="E183" s="142"/>
+      <c r="F183" s="142"/>
+    </row>
+    <row r="184" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="142"/>
+      <c r="B184" s="162"/>
+      <c r="C184" s="160"/>
+      <c r="D184" s="184"/>
+      <c r="E184" s="142"/>
+      <c r="F184" s="142"/>
+    </row>
+    <row r="185" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="142"/>
+      <c r="B185" s="162"/>
+      <c r="C185" s="160"/>
+      <c r="D185" s="184"/>
+      <c r="E185" s="142"/>
+      <c r="F185" s="142"/>
+    </row>
+    <row r="186" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="142"/>
+      <c r="B186" s="162"/>
+      <c r="C186" s="160"/>
+      <c r="D186" s="184"/>
+      <c r="E186" s="142"/>
+      <c r="F186" s="142"/>
+    </row>
+    <row r="187" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A187" s="142"/>
+      <c r="B187" s="162"/>
+      <c r="C187" s="160"/>
+      <c r="D187" s="184"/>
+      <c r="E187" s="142"/>
+      <c r="F187" s="142"/>
+    </row>
+    <row r="188" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="142"/>
+      <c r="B188" s="162"/>
+      <c r="C188" s="160"/>
+      <c r="D188" s="184"/>
+      <c r="E188" s="142"/>
+      <c r="F188" s="142"/>
+    </row>
+    <row r="189" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="142"/>
+      <c r="B189" s="162"/>
+      <c r="C189" s="160"/>
+      <c r="D189" s="184"/>
+      <c r="E189" s="142"/>
+      <c r="F189" s="142"/>
+    </row>
+    <row r="190" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="142"/>
+      <c r="B190" s="162"/>
+      <c r="C190" s="160"/>
+      <c r="D190" s="184"/>
+      <c r="E190" s="142"/>
+      <c r="F190" s="142"/>
+    </row>
+    <row r="191" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="142"/>
+      <c r="B191" s="162"/>
+      <c r="C191" s="160"/>
+      <c r="D191" s="184"/>
+      <c r="E191" s="142"/>
+      <c r="F191" s="142"/>
+    </row>
+    <row r="192" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A192" s="142"/>
+      <c r="B192" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C192" s="166"/>
+      <c r="D192" s="185"/>
+      <c r="E192" s="142"/>
+      <c r="F192" s="142"/>
+    </row>
+    <row r="193" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A193" s="142"/>
+      <c r="B193" s="147"/>
+      <c r="C193" s="147"/>
+      <c r="D193" s="148"/>
+      <c r="E193" s="142"/>
+      <c r="F193" s="142"/>
+    </row>
+    <row r="194" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="142"/>
+      <c r="B194" s="92" t="s">
+        <v>50</v>
+      </c>
+      <c r="C194" s="62"/>
+      <c r="D194" s="63"/>
+      <c r="E194" s="142"/>
+      <c r="F194" s="142"/>
+    </row>
+    <row r="195" spans="1:9" s="94" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="174"/>
+      <c r="B195" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="C195" s="139"/>
+      <c r="D195" s="140"/>
+      <c r="E195" s="174"/>
+      <c r="F195" s="174"/>
+      <c r="I195" s="95"/>
+    </row>
+    <row r="196" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A196" s="142"/>
+      <c r="B196" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D196" s="206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="142"/>
+      <c r="F196" s="142"/>
+    </row>
+    <row r="197" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A197" s="142"/>
+      <c r="B197" s="170"/>
+      <c r="C197" s="157"/>
+      <c r="D197" s="171"/>
+      <c r="E197" s="142"/>
+      <c r="F197" s="142"/>
+    </row>
+    <row r="198" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A198" s="142"/>
+      <c r="B198" s="162"/>
+      <c r="C198" s="160"/>
+      <c r="D198" s="184"/>
+      <c r="E198" s="142"/>
+      <c r="F198" s="142"/>
+    </row>
+    <row r="199" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A199" s="142"/>
+      <c r="B199" s="162"/>
+      <c r="C199" s="160"/>
+      <c r="D199" s="184"/>
+      <c r="E199" s="142"/>
+      <c r="F199" s="142"/>
+    </row>
+    <row r="200" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="142"/>
+      <c r="B200" s="162"/>
+      <c r="C200" s="160"/>
+      <c r="D200" s="184"/>
+      <c r="E200" s="142"/>
+      <c r="F200" s="142"/>
+    </row>
+    <row r="201" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A201" s="142"/>
+      <c r="B201" s="162"/>
+      <c r="C201" s="160"/>
+      <c r="D201" s="184"/>
+      <c r="E201" s="142"/>
+      <c r="F201" s="142"/>
+    </row>
+    <row r="202" spans="1:9" s="38" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="186"/>
+      <c r="B202" s="162"/>
+      <c r="C202" s="160"/>
+      <c r="D202" s="184"/>
+      <c r="E202" s="142"/>
+      <c r="F202" s="142"/>
+      <c r="I202" s="39"/>
+    </row>
+    <row r="203" spans="1:9" s="38" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A203" s="186"/>
+      <c r="B203" s="162"/>
+      <c r="C203" s="160"/>
+      <c r="D203" s="184"/>
+      <c r="E203" s="142"/>
+      <c r="F203" s="142"/>
+      <c r="I203" s="39"/>
+    </row>
+    <row r="204" spans="1:9" s="38" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A204" s="186"/>
+      <c r="B204" s="162"/>
+      <c r="C204" s="160"/>
+      <c r="D204" s="184"/>
+      <c r="E204" s="142"/>
+      <c r="F204" s="142"/>
+      <c r="I204" s="39"/>
+    </row>
+    <row r="205" spans="1:9" s="38" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A205" s="186"/>
+      <c r="B205" s="162"/>
+      <c r="C205" s="160"/>
+      <c r="D205" s="184"/>
+      <c r="E205" s="142"/>
+      <c r="F205" s="142"/>
+      <c r="I205" s="39"/>
+    </row>
+    <row r="206" spans="1:9" s="38" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A206" s="186"/>
+      <c r="B206" s="165" t="s">
+        <v>41</v>
+      </c>
+      <c r="C206" s="166"/>
+      <c r="D206" s="185"/>
+      <c r="E206" s="142"/>
+      <c r="F206" s="142"/>
+      <c r="I206" s="39"/>
+    </row>
+    <row r="207" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A207" s="142"/>
+      <c r="B207" s="40"/>
+      <c r="C207" s="40"/>
+      <c r="D207" s="40"/>
+      <c r="E207" s="186"/>
+      <c r="F207" s="186"/>
+    </row>
+    <row r="208" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A208" s="142"/>
+      <c r="B208" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="D49" s="53" t="s">
-[...1047 lines deleted...]
-      <c r="B231" s="70" t="s">
+      <c r="C208" s="75"/>
+      <c r="D208" s="75"/>
+      <c r="E208" s="76"/>
+      <c r="F208" s="142"/>
+    </row>
+    <row r="209" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A209" s="142"/>
+      <c r="B209" s="187" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="188" t="s">
+        <v>15</v>
+      </c>
+      <c r="D209" s="188" t="s">
+        <v>17</v>
+      </c>
+      <c r="E209" s="188" t="s">
+        <v>19</v>
+      </c>
+      <c r="F209" s="142"/>
+    </row>
+    <row r="210" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A210" s="142"/>
+      <c r="B210" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="C210" s="189" t="s">
+        <v>544</v>
+      </c>
+      <c r="D210" s="190" t="s">
+        <v>545</v>
+      </c>
+      <c r="E210" s="208" t="s">
+        <v>550</v>
+      </c>
+      <c r="F210" s="142"/>
+    </row>
+    <row r="211" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A211" s="142"/>
+      <c r="B211" s="189" t="s">
         <v>52</v>
       </c>
-      <c r="C231" s="70" t="s">
-[...143 lines deleted...]
-      <c r="E251" s="74"/>
+      <c r="C211" s="189" t="s">
+        <v>544</v>
+      </c>
+      <c r="D211" s="207" t="s">
+        <v>545</v>
+      </c>
+      <c r="E211" s="210" t="s">
+        <v>551</v>
+      </c>
+      <c r="F211" s="142"/>
+    </row>
+    <row r="212" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="142"/>
+      <c r="B212" s="189" t="s">
+        <v>53</v>
+      </c>
+      <c r="C212" s="189" t="s">
+        <v>544</v>
+      </c>
+      <c r="D212" s="190" t="s">
+        <v>546</v>
+      </c>
+      <c r="E212" s="209" t="s">
+        <v>549</v>
+      </c>
+      <c r="F212" s="142"/>
+    </row>
+    <row r="213" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="142"/>
+      <c r="B213" s="147"/>
+      <c r="C213" s="147"/>
+      <c r="D213" s="148"/>
+      <c r="E213" s="142"/>
+      <c r="F213" s="142"/>
+    </row>
+    <row r="214" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="142"/>
+      <c r="B214" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="C214" s="72"/>
+      <c r="D214" s="72"/>
+      <c r="E214" s="73"/>
+      <c r="F214" s="142"/>
+    </row>
+    <row r="215" spans="1:6" ht="124.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A215" s="142"/>
+      <c r="B215" s="191" t="s">
+        <v>562</v>
+      </c>
+      <c r="C215" s="192" t="s">
+        <v>559</v>
+      </c>
+      <c r="D215" s="192" t="s">
+        <v>582</v>
+      </c>
+      <c r="E215" s="192" t="s">
+        <v>561</v>
+      </c>
+      <c r="F215" s="142"/>
+    </row>
+    <row r="216" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="142"/>
+      <c r="B216" s="193"/>
+      <c r="C216" s="194"/>
+      <c r="D216" s="194"/>
+      <c r="E216" s="195"/>
+      <c r="F216" s="142"/>
+    </row>
+    <row r="217" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A217" s="142"/>
+      <c r="B217" s="196"/>
+      <c r="C217" s="197"/>
+      <c r="D217" s="197"/>
+      <c r="E217" s="198"/>
+      <c r="F217" s="142"/>
+    </row>
+    <row r="218" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="142"/>
+      <c r="B218" s="196"/>
+      <c r="C218" s="197"/>
+      <c r="D218" s="197"/>
+      <c r="E218" s="198"/>
+      <c r="F218" s="142"/>
+    </row>
+    <row r="219" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A219" s="142"/>
+      <c r="B219" s="196"/>
+      <c r="C219" s="197"/>
+      <c r="D219" s="197"/>
+      <c r="E219" s="198"/>
+      <c r="F219" s="142"/>
+    </row>
+    <row r="220" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="142"/>
+      <c r="B220" s="196"/>
+      <c r="C220" s="197"/>
+      <c r="D220" s="197"/>
+      <c r="E220" s="198"/>
+      <c r="F220" s="142"/>
+    </row>
+    <row r="221" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A221" s="142"/>
+      <c r="B221" s="196"/>
+      <c r="C221" s="197"/>
+      <c r="D221" s="197"/>
+      <c r="E221" s="198"/>
+      <c r="F221" s="142"/>
+    </row>
+    <row r="222" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="142"/>
+      <c r="B222" s="196"/>
+      <c r="C222" s="197"/>
+      <c r="D222" s="197"/>
+      <c r="E222" s="198"/>
+      <c r="F222" s="142"/>
+    </row>
+    <row r="223" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A223" s="142"/>
+      <c r="B223" s="196"/>
+      <c r="C223" s="197"/>
+      <c r="D223" s="197"/>
+      <c r="E223" s="198"/>
+      <c r="F223" s="142"/>
+    </row>
+    <row r="224" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="142"/>
+      <c r="B224" s="196"/>
+      <c r="C224" s="197"/>
+      <c r="D224" s="197"/>
+      <c r="E224" s="198"/>
+      <c r="F224" s="142"/>
+    </row>
+    <row r="225" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A225" s="142"/>
+      <c r="B225" s="196"/>
+      <c r="C225" s="197"/>
+      <c r="D225" s="197"/>
+      <c r="E225" s="198"/>
+      <c r="F225" s="142"/>
+    </row>
+    <row r="226" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="142"/>
+      <c r="B226" s="196"/>
+      <c r="C226" s="197"/>
+      <c r="D226" s="197"/>
+      <c r="E226" s="198"/>
+      <c r="F226" s="142"/>
+    </row>
+    <row r="227" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A227" s="142"/>
+      <c r="B227" s="196"/>
+      <c r="C227" s="197"/>
+      <c r="D227" s="197"/>
+      <c r="E227" s="198"/>
+      <c r="F227" s="142"/>
+    </row>
+    <row r="228" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="142"/>
+      <c r="B228" s="199"/>
+      <c r="C228" s="200"/>
+      <c r="D228" s="200"/>
+      <c r="E228" s="201"/>
+      <c r="F228" s="142"/>
+    </row>
+    <row r="229" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A229" s="142"/>
+      <c r="B229" s="202" t="s">
+        <v>55</v>
+      </c>
+      <c r="C229" s="203"/>
+      <c r="D229" s="203"/>
+      <c r="E229" s="204"/>
+      <c r="F229" s="142"/>
+    </row>
+    <row r="230" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="142"/>
+      <c r="B230" s="147"/>
+      <c r="C230" s="147"/>
+      <c r="D230" s="148"/>
+      <c r="E230" s="142"/>
+      <c r="F230" s="142"/>
+    </row>
+    <row r="231" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="142"/>
+      <c r="B231" s="267" t="s">
+        <v>588</v>
+      </c>
+      <c r="C231" s="268"/>
+      <c r="D231" s="269"/>
+      <c r="E231" s="142"/>
+      <c r="F231" s="142"/>
+    </row>
+    <row r="232" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A232" s="142"/>
+      <c r="B232" s="265" t="s">
+        <v>590</v>
+      </c>
+      <c r="C232" s="266" t="s">
+        <v>587</v>
+      </c>
+      <c r="D232" s="148"/>
+      <c r="E232" s="142"/>
+      <c r="F232" s="142"/>
+    </row>
+    <row r="233" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="142"/>
+      <c r="B233" s="264"/>
+      <c r="C233" s="264"/>
+      <c r="D233" s="148"/>
+      <c r="E233" s="142"/>
+      <c r="F233" s="142"/>
+    </row>
+    <row r="234" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="142"/>
+      <c r="B234" s="264"/>
+      <c r="C234" s="264"/>
+      <c r="D234" s="148"/>
+      <c r="E234" s="142"/>
+      <c r="F234" s="142"/>
+    </row>
+    <row r="235" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="142"/>
+      <c r="B235" s="264"/>
+      <c r="C235" s="264"/>
+      <c r="D235" s="148"/>
+      <c r="E235" s="142"/>
+      <c r="F235" s="142"/>
+    </row>
+    <row r="236" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B236" s="264"/>
+      <c r="C236" s="264"/>
+    </row>
+    <row r="237" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B237" s="264"/>
+      <c r="C237" s="264"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...16 lines deleted...]
-      <formula1>$I$5:$I$9</formula1>
+  <dataValidations xWindow="937" yWindow="640" count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:I14" xr:uid="{47DEB013-3444-4051-B825-59CA721F5AD6}">
+      <formula1>$I$5:$I$11</formula1>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D48 D159 D177" xr:uid="{8A711B87-6255-4419-AB3E-E7329B6AAD89}">
+      <formula1>1</formula1>
+      <formula2>100</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="7">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2169D28-BB5E-47F5-81F2-F35387C7B23C}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="937" yWindow="640" count="17">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{E2169D28-BB5E-47F5-81F2-F35387C7B23C}">
           <x14:formula1>
             <xm:f>'Accepted Values Key'!$C$4:$C$13</xm:f>
           </x14:formula1>
-          <xm:sqref>D27:D39</xm:sqref>
+          <xm:sqref>D36:D42</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A7076171-A8BA-49C6-A823-ABBFA0941C00}">
-[...5 lines deleted...]
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8DB255DE-5B51-4532-A08F-1AD8AD9E72CA}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{8DB255DE-5B51-4532-A08F-1AD8AD9E72CA}">
           <x14:formula1>
             <xm:f>'Accepted Values Key'!$C$22:$C$27</xm:f>
           </x14:formula1>
-          <xm:sqref>D139:D147 D125:D133 D111:D119 D97:D105 D83:D91 D68:D77</xm:sqref>
+          <xm:sqref>D134:D142 D69:D77 D82:D90 D95:D103 D108:D116 D121:D129</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{85D532E0-FD90-41D5-8EFE-5EC08A72128E}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{85D532E0-FD90-41D5-8EFE-5EC08A72128E}">
           <x14:formula1>
             <xm:f>'Accepted Values Key'!$C$29:$C$37</xm:f>
           </x14:formula1>
-          <xm:sqref>D153:D154 D156:D164</xm:sqref>
+          <xm:sqref>D147:D155</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0F018655-5D47-4F02-905C-0840C24252F8}">
-[...5 lines deleted...]
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{126D8777-C6C0-4789-99EA-1BE616B547FE}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{126D8777-C6C0-4789-99EA-1BE616B547FE}">
           <x14:formula1>
             <xm:f>'Accepted Values Key'!$C$138:$C$226</xm:f>
           </x14:formula1>
-          <xm:sqref>D209:D218</xm:sqref>
+          <xm:sqref>D197:D206</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5E168008-203D-4B44-9E36-98E0A2CCDCC7}">
           <x14:formula1>
             <xm:f>'Accepted Values Key'!$C$50:$C$136</xm:f>
           </x14:formula1>
-          <xm:sqref>D195:D205</xm:sqref>
+          <xm:sqref>D193</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down list" xr:uid="{DF8BC82D-5C18-454D-8093-8E1A43BB6B04}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$3:$E$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>B61 B44</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{3AF41C14-B3E5-487B-A893-0C89229AD853}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$11:$E$16</xm:f>
+          </x14:formula1>
+          <xm:sqref>B46</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Select from drop down list" prompt="Select from drop down list" xr:uid="{DB6913E4-B0CB-4002-AD48-4AD3407BFA39}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$19:$E$21</xm:f>
+          </x14:formula1>
+          <xm:sqref>B48</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{A7076171-A8BA-49C6-A823-ABBFA0941C00}">
+          <x14:formula1>
+            <xm:f>'Accepted Values Key'!$C$15:$C$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>D54:D59</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down list" xr:uid="{7BB66CF5-D63E-4710-9B01-47C7F99E0F40}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$24:$E$26</xm:f>
+          </x14:formula1>
+          <xm:sqref>B64</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down list" xr:uid="{684E824E-C89A-4CD4-B571-F44EDEE3DDA4}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$11:$E$16</xm:f>
+          </x14:formula1>
+          <xm:sqref>B157 B175</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="select from drop-down list" xr:uid="{7FF46169-BDB3-4C3E-8EAA-FF0885284918}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$29:$E$31</xm:f>
+          </x14:formula1>
+          <xm:sqref>B159</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{0F018655-5D47-4F02-905C-0840C24252F8}">
+          <x14:formula1>
+            <xm:f>'Accepted Values Key'!$C$39:$C$48</xm:f>
+          </x14:formula1>
+          <xm:sqref>D165:D173</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down" xr:uid="{8A8160DF-5FB9-4077-AD3C-844DB47E352F}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$34:$E$36</xm:f>
+          </x14:formula1>
+          <xm:sqref>B177:B178</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down list" xr:uid="{FD0B08FC-BD07-4ABE-B8C3-85D997A32295}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$G$3:$G$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>C216:C229</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down" xr:uid="{31939579-507F-4307-89CC-1D28C4DE7259}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$G$9:$G$11</xm:f>
+          </x14:formula1>
+          <xm:sqref>E216:E229</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" xr:uid="{954E681B-ACA8-4C8D-B66D-F1CBDF144465}">
+          <x14:formula1>
+            <xm:f>'Accepted Values Key'!$C$50:$C$136</xm:f>
+          </x14:formula1>
+          <xm:sqref>D183:D192</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B173C2CA-0963-4654-BE64-445A01D77AD2}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="7"/>
   </sheetPr>
-  <dimension ref="B2:F78"/>
+  <dimension ref="B2:F77"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A74" workbookViewId="0">
-      <selection activeCell="E77" sqref="E77"/>
+    <sheetView topLeftCell="A51" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <selection activeCell="E58" sqref="E58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="9"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="8.7109375" style="9"/>
+    <col min="1" max="1" width="8.54296875" style="10"/>
+    <col min="2" max="2" width="56.7265625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="53.453125" style="10" customWidth="1"/>
+    <col min="4" max="6" width="25.453125" style="10" customWidth="1"/>
+    <col min="7" max="7" width="49" style="10" customWidth="1"/>
+    <col min="8" max="8" width="30.453125" style="10" customWidth="1"/>
+    <col min="9" max="9" width="21.453125" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="8.54296875" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:6" ht="108" customHeight="1">
-[...20 lines deleted...]
-      <c r="C7" s="132"/>
+    <row r="2" spans="2:6" ht="104" x14ac:dyDescent="0.35">
+      <c r="B2" s="9"/>
+      <c r="C2" s="83" t="s">
+        <v>480</v>
+      </c>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+    </row>
+    <row r="5" spans="2:6" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+    </row>
+    <row r="7" spans="2:6" ht="87" x14ac:dyDescent="0.35">
+      <c r="B7" s="242" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="77"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="2:6">
-[...376 lines deleted...]
-      <c r="C78" s="82"/>
+    <row r="8" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="211" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="226" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="229"/>
+    </row>
+    <row r="10" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="226" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="229"/>
+    </row>
+    <row r="11" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="226" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="229"/>
+    </row>
+    <row r="12" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="226" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="229"/>
+    </row>
+    <row r="13" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="226" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="229"/>
+    </row>
+    <row r="14" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="226" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="229"/>
+    </row>
+    <row r="15" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="226" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="229"/>
+    </row>
+    <row r="16" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="226" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="229"/>
+    </row>
+    <row r="17" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="226" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="229"/>
+    </row>
+    <row r="18" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="226" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="229"/>
+    </row>
+    <row r="19" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="226" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="229"/>
+    </row>
+    <row r="20" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="227" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="229"/>
+    </row>
+    <row r="21" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="214" t="s">
+        <v>568</v>
+      </c>
+      <c r="C21" s="231"/>
+    </row>
+    <row r="22" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="133"/>
+      <c r="C22" s="212"/>
+    </row>
+    <row r="23" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="258" t="s">
+        <v>564</v>
+      </c>
+      <c r="C23" s="212"/>
+    </row>
+    <row r="24" spans="2:5" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="131"/>
+      <c r="C24" s="213"/>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B25" s="38"/>
+    </row>
+    <row r="26" spans="2:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="B26" s="78" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="79"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+    </row>
+    <row r="27" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="215" t="s">
+        <v>583</v>
+      </c>
+      <c r="C27" s="215" t="s">
+        <v>566</v>
+      </c>
+      <c r="D27" s="89"/>
+      <c r="E27" s="89"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B28" s="216"/>
+      <c r="C28" s="217"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B29" s="218"/>
+      <c r="C29" s="219"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B30" s="218"/>
+      <c r="C30" s="219"/>
+      <c r="D30" s="89"/>
+      <c r="E30" s="89"/>
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B31" s="218"/>
+      <c r="C31" s="219"/>
+      <c r="D31" s="89"/>
+      <c r="E31" s="89"/>
+    </row>
+    <row r="32" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B32" s="218"/>
+      <c r="C32" s="219"/>
+      <c r="D32" s="89"/>
+      <c r="E32" s="89"/>
+    </row>
+    <row r="33" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B33" s="218"/>
+      <c r="C33" s="219"/>
+      <c r="D33" s="89"/>
+      <c r="E33" s="89"/>
+    </row>
+    <row r="34" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B34" s="218"/>
+      <c r="C34" s="219"/>
+      <c r="D34" s="89"/>
+      <c r="E34" s="89"/>
+    </row>
+    <row r="35" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B35" s="218"/>
+      <c r="C35" s="219"/>
+      <c r="D35" s="89"/>
+      <c r="E35" s="89"/>
+    </row>
+    <row r="36" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B36" s="259"/>
+      <c r="C36" s="260"/>
+      <c r="D36" s="89"/>
+      <c r="E36" s="89"/>
+    </row>
+    <row r="37" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="220"/>
+      <c r="C37" s="221"/>
+      <c r="D37" s="89"/>
+      <c r="E37" s="89"/>
+    </row>
+    <row r="39" spans="2:5" ht="21" x14ac:dyDescent="0.5">
+      <c r="B39" s="43" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="B41" s="77" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="77"/>
+      <c r="D41" s="88"/>
+    </row>
+    <row r="42" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="223" t="s">
+        <v>566</v>
+      </c>
+      <c r="D42" s="37"/>
+    </row>
+    <row r="43" spans="2:5" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="228" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="222"/>
+      <c r="D43" s="12"/>
+    </row>
+    <row r="44" spans="2:5" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="228" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="222"/>
+      <c r="D44" s="12"/>
+    </row>
+    <row r="45" spans="2:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="226" t="s">
+        <v>584</v>
+      </c>
+      <c r="C45" s="131"/>
+    </row>
+    <row r="47" spans="2:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="B47" s="97" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="81"/>
+    </row>
+    <row r="48" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="211" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="226" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="229"/>
+    </row>
+    <row r="50" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="226" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="229"/>
+    </row>
+    <row r="51" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="226" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" s="229"/>
+    </row>
+    <row r="52" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="226" t="s">
+        <v>79</v>
+      </c>
+      <c r="C52" s="229"/>
+    </row>
+    <row r="53" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="226" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" s="229"/>
+    </row>
+    <row r="54" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="226" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="229"/>
+    </row>
+    <row r="55" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="226" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55" s="229"/>
+    </row>
+    <row r="56" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="226" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" s="229"/>
+    </row>
+    <row r="57" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="226" t="s">
+        <v>68</v>
+      </c>
+      <c r="C57" s="229"/>
+    </row>
+    <row r="58" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="226" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58" s="229"/>
+    </row>
+    <row r="59" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="226" t="s">
+        <v>70</v>
+      </c>
+      <c r="C59" s="229"/>
+    </row>
+    <row r="60" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="226" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60" s="230"/>
+    </row>
+    <row r="62" spans="2:5" ht="44" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="224" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="88"/>
+      <c r="D62" s="88"/>
+      <c r="E62" s="88"/>
+    </row>
+    <row r="63" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="225"/>
+      <c r="C63" s="89"/>
+      <c r="D63" s="89"/>
+      <c r="E63" s="89"/>
+    </row>
+    <row r="65" spans="2:5" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="B65" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" s="80"/>
+      <c r="D65" s="80"/>
+      <c r="E65" s="80"/>
+    </row>
+    <row r="66" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B66" s="14"/>
+      <c r="C66" s="14"/>
+    </row>
+    <row r="67" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B67" s="241" t="s">
+        <v>82</v>
+      </c>
+      <c r="C67" s="242"/>
+    </row>
+    <row r="68" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="C68" s="244" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="44" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="245" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="127"/>
+    </row>
+    <row r="70" spans="2:5" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="245" t="s">
+        <v>86</v>
+      </c>
+      <c r="C70" s="127"/>
+    </row>
+    <row r="71" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="245" t="s">
+        <v>574</v>
+      </c>
+      <c r="C71" s="229"/>
+    </row>
+    <row r="72" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B72" s="14"/>
+      <c r="C72" s="14"/>
+    </row>
+    <row r="73" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B73" s="241" t="s">
+        <v>87</v>
+      </c>
+      <c r="C73" s="242"/>
+    </row>
+    <row r="74" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="C74" s="244" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="44" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="245" t="s">
+        <v>88</v>
+      </c>
+      <c r="C75" s="127"/>
+    </row>
+    <row r="76" spans="2:5" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="245" t="s">
+        <v>86</v>
+      </c>
+      <c r="C76" s="127"/>
+    </row>
+    <row r="77" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="245" t="s">
+        <v>574</v>
+      </c>
+      <c r="C77" s="229"/>
     </row>
   </sheetData>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9:C20 C47:C58" xr:uid="{78B66E33-6FB3-41FC-9317-836711C58BCF}">
+  <dataValidations count="4">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop-down" sqref="C49:C60 C43 C70" xr:uid="{78B66E33-6FB3-41FC-9317-836711C58BCF}">
+      <formula1>"Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list: Yes or No" sqref="C9:C20" xr:uid="{A43381E0-ED8E-4EDF-B32D-A85AD5988D25}">
+      <formula1>"Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down list" sqref="B22" xr:uid="{67938341-F659-4D83-8904-E0D4B5DD5B74}">
+      <formula1>"Yes (Please specify), No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="select from drop-down" sqref="C69 C75:C76" xr:uid="{D7BF1544-54A6-4D8C-91A7-83AF6D75BE6E}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select from drop down" xr:uid="{CF7E291E-7411-4199-BFE2-F7BE609A44B1}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$G$14:$G$17</xm:f>
+          </x14:formula1>
+          <xm:sqref>C44</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="select from drop down" xr:uid="{3F7E6420-30F5-45EF-B794-C9FEBB29E6AC}">
+          <x14:formula1>
+            <xm:f>'MCE Key'!$E$39:$E$50</xm:f>
+          </x14:formula1>
+          <xm:sqref>B28:B37</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FFA3C31-8480-4D96-B332-B06902585338}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:C226"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="G153" sqref="G153"/>
+    <sheetView zoomScale="64" zoomScaleNormal="64" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="137.140625" customWidth="1"/>
+    <col min="1" max="1" width="29.1796875" customWidth="1"/>
+    <col min="2" max="2" width="51.54296875" customWidth="1"/>
+    <col min="3" max="3" width="137.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="33.6" customHeight="1">
-[...24 lines deleted...]
-    <row r="4" spans="1:3">
+    <row r="1" spans="1:3" ht="33.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="271" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="271"/>
+      <c r="C1" s="271"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A2" s="272" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A3" s="96" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" s="96" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>156</v>
+        <v>100</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
-        <v>159</v>
+        <v>103</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>163</v>
+        <v>107</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="43.5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>172</v>
+        <v>116</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      <c r="A14" s="173" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A14" s="270" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="270"/>
+      <c r="C14" s="270"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="173"/>
-[...30 lines deleted...]
-      </c>
       <c r="C17" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="43.5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>176</v>
-[...9 lines deleted...]
-    <row r="22" spans="1:3">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A21" s="270" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" s="270"/>
+      <c r="C21" s="270"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>187</v>
+        <v>131</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
-        <v>189</v>
+        <v>133</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>190</v>
+        <v>134</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="43.5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>176</v>
-[...9 lines deleted...]
-    <row r="29" spans="1:3">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A28" s="270" t="s">
+        <v>136</v>
+      </c>
+      <c r="B28" s="270"/>
+      <c r="C28" s="270"/>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>42035005</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A30" s="4">
         <v>20430005</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>38628009</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>197</v>
+        <v>141</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
-        <v>199</v>
+        <v>143</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="43.5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>176</v>
-[...9 lines deleted...]
-    <row r="39" spans="1:3">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A38" s="270" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" s="270"/>
+      <c r="C38" s="270"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A39" s="5">
         <v>446151000124109</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A40" s="5">
         <v>446141000124107</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" ht="29.1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A41" s="5">
         <v>446131000124102</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>209</v>
+        <v>153</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A42" s="5">
         <v>407376001</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>211</v>
+        <v>155</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A43" s="5">
         <v>407377005</v>
       </c>
       <c r="B43" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A46" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A49" s="270" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="270"/>
+      <c r="C49" s="270"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A50" s="44" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A51" s="44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>167</v>
+      </c>
+      <c r="C51" s="45" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A52" s="44" t="s">
+        <v>169</v>
+      </c>
+      <c r="B52" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" s="45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A53" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="C53" s="45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A54" s="44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C54" s="45" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A55" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" s="45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A56" s="44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>182</v>
+      </c>
+      <c r="C56" s="45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A57" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" s="45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A58" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="C58" s="45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A59" s="44" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="C59" s="45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A60" s="44" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>194</v>
+      </c>
+      <c r="C60" s="45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A61" s="44" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="C61" s="45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A62" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="C62" s="45" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>203</v>
+      </c>
+      <c r="C63" s="45" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A64" s="44" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="C64" s="45" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A65" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="C65" s="45" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A66" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="C66" s="45" t="s">
         <v>213</v>
       </c>
-      <c r="C43" s="1" t="s">
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A67" s="44" t="s">
         <v>214</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="4" t="s">
+      <c r="B67" s="44" t="s">
         <v>215</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="C67" s="45" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="45" spans="1:3">
-      <c r="A45" s="4" t="s">
+    <row r="68" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A68" s="44" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>218</v>
+      </c>
+      <c r="C68" s="45" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A69" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="C69" s="45" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A70" s="44" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C70" s="45" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A71" s="44" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" s="44" t="s">
+        <v>227</v>
+      </c>
+      <c r="C71" s="45" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A72" s="44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" s="44" t="s">
+        <v>230</v>
+      </c>
+      <c r="C72" s="45" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A73" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" s="44" t="s">
+        <v>233</v>
+      </c>
+      <c r="C73" s="45" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A74" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>236</v>
+      </c>
+      <c r="C74" s="45" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A75" s="44" t="s">
+        <v>238</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="C75" s="45" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A76" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="C77" s="45" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A78" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" s="45" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A79" s="44" t="s">
+        <v>250</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>251</v>
+      </c>
+      <c r="C79" s="45" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A80" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>254</v>
+      </c>
+      <c r="C80" s="45" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A81" s="44" t="s">
+        <v>256</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>257</v>
+      </c>
+      <c r="C81" s="45" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A82" s="44" t="s">
+        <v>259</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="C82" s="45" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A83" s="44" t="s">
+        <v>262</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="C83" s="45" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A84" s="44" t="s">
+        <v>265</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>266</v>
+      </c>
+      <c r="C84" s="45" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A85" s="44" t="s">
+        <v>268</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="C85" s="45" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A86" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>272</v>
+      </c>
+      <c r="C86" s="45" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A87" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>275</v>
+      </c>
+      <c r="C87" s="45" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A88" s="44" t="s">
+        <v>277</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>278</v>
+      </c>
+      <c r="C88" s="45" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A89" s="44" t="s">
+        <v>280</v>
+      </c>
+      <c r="B89" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="C89" s="45" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A90" s="44" t="s">
+        <v>283</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="C90" s="45" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A91" s="44" t="s">
+        <v>286</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" s="45" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A92" s="44" t="s">
+        <v>289</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" s="45" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A93" s="44" t="s">
+        <v>292</v>
+      </c>
+      <c r="B93" s="44" t="s">
+        <v>293</v>
+      </c>
+      <c r="C93" s="45" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A94" s="44" t="s">
+        <v>295</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>296</v>
+      </c>
+      <c r="C94" s="45" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A95" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>299</v>
+      </c>
+      <c r="C95" s="45" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="44" t="s">
+        <v>301</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>302</v>
+      </c>
+      <c r="C96" s="45" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A97" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>305</v>
+      </c>
+      <c r="C97" s="45" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A98" s="44" t="s">
+        <v>307</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>308</v>
+      </c>
+      <c r="C98" s="45" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A99" s="44" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" s="44" t="s">
+        <v>311</v>
+      </c>
+      <c r="C99" s="45" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A100" s="44" t="s">
+        <v>313</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>314</v>
+      </c>
+      <c r="C100" s="45" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A101" s="44" t="s">
+        <v>316</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>317</v>
+      </c>
+      <c r="C101" s="45" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A102" s="44" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>320</v>
+      </c>
+      <c r="C102" s="45" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A103" s="44" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" s="44" t="s">
+        <v>323</v>
+      </c>
+      <c r="C103" s="45" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A104" s="44" t="s">
+        <v>325</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="C104" s="45" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A105" s="44" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>329</v>
+      </c>
+      <c r="C105" s="45" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A106" s="44" t="s">
+        <v>331</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>332</v>
+      </c>
+      <c r="C106" s="45" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A107" s="44" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" s="44" t="s">
+        <v>335</v>
+      </c>
+      <c r="C107" s="45" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A108" s="44" t="s">
+        <v>337</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>338</v>
+      </c>
+      <c r="C108" s="45" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A109" s="44" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>341</v>
+      </c>
+      <c r="C109" s="45" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A110" s="44" t="s">
+        <v>343</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>344</v>
+      </c>
+      <c r="C110" s="45" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A111" s="44" t="s">
+        <v>346</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>347</v>
+      </c>
+      <c r="C111" s="45" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A112" s="44" t="s">
+        <v>349</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>350</v>
+      </c>
+      <c r="C112" s="45" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A113" s="44" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>353</v>
+      </c>
+      <c r="C113" s="45" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A114" s="44" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" s="44" t="s">
+        <v>356</v>
+      </c>
+      <c r="C114" s="45" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A115" s="44" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" s="44" t="s">
+        <v>359</v>
+      </c>
+      <c r="C115" s="45" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A116" s="44" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" s="44" t="s">
+        <v>362</v>
+      </c>
+      <c r="C116" s="45" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A117" s="44" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>365</v>
+      </c>
+      <c r="C117" s="45" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A118" s="44" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" s="44" t="s">
+        <v>368</v>
+      </c>
+      <c r="C118" s="45" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A119" s="44" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>371</v>
+      </c>
+      <c r="C119" s="45" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A120" s="44" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>374</v>
+      </c>
+      <c r="C120" s="45" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A121" s="44" t="s">
+        <v>376</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>377</v>
+      </c>
+      <c r="C121" s="45" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A122" s="44" t="s">
+        <v>379</v>
+      </c>
+      <c r="B122" s="44" t="s">
+        <v>380</v>
+      </c>
+      <c r="C122" s="45" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A123" s="44" t="s">
+        <v>382</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>383</v>
+      </c>
+      <c r="C123" s="45" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A124" s="44" t="s">
+        <v>385</v>
+      </c>
+      <c r="B124" s="44" t="s">
+        <v>386</v>
+      </c>
+      <c r="C124" s="45" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A125" s="44" t="s">
+        <v>388</v>
+      </c>
+      <c r="B125" s="44" t="s">
+        <v>389</v>
+      </c>
+      <c r="C125" s="45" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A126" s="44" t="s">
+        <v>391</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>392</v>
+      </c>
+      <c r="C126" s="45" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A127" s="44" t="s">
+        <v>394</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>395</v>
+      </c>
+      <c r="C127" s="45" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A128" s="44" t="s">
+        <v>397</v>
+      </c>
+      <c r="B128" s="44" t="s">
+        <v>398</v>
+      </c>
+      <c r="C128" s="45" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A129" s="44" t="s">
+        <v>400</v>
+      </c>
+      <c r="B129" s="44" t="s">
+        <v>401</v>
+      </c>
+      <c r="C129" s="45" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A130" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="C130" s="45" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A131" s="44" t="s">
+        <v>406</v>
+      </c>
+      <c r="B131" s="44" t="s">
+        <v>407</v>
+      </c>
+      <c r="C131" s="45" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A132" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B132" s="44" t="s">
+        <v>409</v>
+      </c>
+      <c r="C132" s="45" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A133" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B133" s="44" t="s">
+        <v>411</v>
+      </c>
+      <c r="C133" s="45" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A134" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>413</v>
+      </c>
+      <c r="C134" s="45" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A135" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C135" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B136" s="47" t="s">
+        <v>415</v>
+      </c>
+      <c r="C136" s="45" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A137" s="270" t="s">
+        <v>63</v>
+      </c>
+      <c r="B137" s="270"/>
+      <c r="C137" s="270"/>
+    </row>
+    <row r="138" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A138" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B138" s="46" t="s">
+        <v>164</v>
+      </c>
+      <c r="C138" s="45" t="s">
         <v>165</v>
       </c>
-      <c r="B45" s="4" t="s">
+    </row>
+    <row r="139" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A139" s="46" t="s">
         <v>166</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="B139" s="46" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="4" t="s">
+      <c r="C139" s="45" t="s">
         <v>168</v>
       </c>
-      <c r="B46" s="4" t="s">
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A140" s="46" t="s">
+        <v>417</v>
+      </c>
+      <c r="B140" s="46" t="s">
+        <v>418</v>
+      </c>
+      <c r="C140" s="45" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A141" s="46" t="s">
+        <v>169</v>
+      </c>
+      <c r="B141" s="46" t="s">
+        <v>170</v>
+      </c>
+      <c r="C141" s="45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A142" s="46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B142" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="C142" s="45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A143" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B143" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C143" s="45" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A144" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B144" s="46" t="s">
+        <v>179</v>
+      </c>
+      <c r="C144" s="45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A145" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B145" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="C145" s="45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A146" s="46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B146" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="C146" s="45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A147" s="46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B147" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="C147" s="45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A148" s="46" t="s">
+        <v>420</v>
+      </c>
+      <c r="B148" s="46" t="s">
+        <v>421</v>
+      </c>
+      <c r="C148" s="45" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A149" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B149" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="C149" s="45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A150" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B150" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C150" s="45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A151" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B151" s="46" t="s">
+        <v>200</v>
+      </c>
+      <c r="C151" s="45" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A152" s="46" t="s">
+        <v>423</v>
+      </c>
+      <c r="B152" s="46" t="s">
+        <v>424</v>
+      </c>
+      <c r="C152" s="45" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A153" s="46" t="s">
+        <v>208</v>
+      </c>
+      <c r="B153" s="46" t="s">
+        <v>209</v>
+      </c>
+      <c r="C153" s="45" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A154" s="46" t="s">
+        <v>211</v>
+      </c>
+      <c r="B154" s="46" t="s">
+        <v>212</v>
+      </c>
+      <c r="C154" s="45" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A155" s="46" t="s">
+        <v>214</v>
+      </c>
+      <c r="B155" s="46" t="s">
+        <v>215</v>
+      </c>
+      <c r="C155" s="45" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A156" s="46" t="s">
         <v>217</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="B156" s="46" t="s">
         <v>218</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="A50" s="85" t="s">
+      <c r="C156" s="45" t="s">
         <v>219</v>
       </c>
-      <c r="B50" s="85" t="s">
+    </row>
+    <row r="157" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A157" s="46" t="s">
         <v>220</v>
       </c>
-      <c r="C50" s="86" t="s">
+      <c r="B157" s="46" t="s">
         <v>221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="85" t="s">
+      <c r="C157" s="45" t="s">
         <v>222</v>
       </c>
-      <c r="B51" s="85" t="s">
+    </row>
+    <row r="158" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A158" s="46" t="s">
         <v>223</v>
       </c>
-      <c r="C51" s="86" t="s">
+      <c r="B158" s="46" t="s">
         <v>224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="85" t="s">
+      <c r="C158" s="45" t="s">
         <v>225</v>
       </c>
-      <c r="B52" s="85" t="s">
+    </row>
+    <row r="159" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A159" s="46" t="s">
         <v>226</v>
       </c>
-      <c r="C52" s="86" t="s">
+      <c r="B159" s="46" t="s">
         <v>227</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="85" t="s">
+      <c r="C159" s="45" t="s">
         <v>228</v>
       </c>
-      <c r="B53" s="85" t="s">
+    </row>
+    <row r="160" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A160" s="46" t="s">
         <v>229</v>
       </c>
-      <c r="C53" s="86" t="s">
+      <c r="B160" s="46" t="s">
         <v>230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="85" t="s">
+      <c r="C160" s="45" t="s">
         <v>231</v>
       </c>
-      <c r="B54" s="87" t="s">
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A161" s="46" t="s">
         <v>232</v>
       </c>
-      <c r="C54" s="86" t="s">
+      <c r="B161" s="46" t="s">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="85" t="s">
+      <c r="C161" s="45" t="s">
         <v>234</v>
       </c>
-      <c r="B55" s="85" t="s">
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A162" s="46" t="s">
         <v>235</v>
       </c>
-      <c r="C55" s="86" t="s">
+      <c r="B162" s="46" t="s">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="85" t="s">
+      <c r="C162" s="45" t="s">
         <v>237</v>
       </c>
-      <c r="B56" s="85" t="s">
+    </row>
+    <row r="163" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A163" s="46" t="s">
         <v>238</v>
       </c>
-      <c r="C56" s="86" t="s">
+      <c r="B163" s="46" t="s">
         <v>239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="85" t="s">
+      <c r="C163" s="45" t="s">
         <v>240</v>
       </c>
-      <c r="B57" s="85" t="s">
+    </row>
+    <row r="164" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A164" s="46" t="s">
         <v>241</v>
       </c>
-      <c r="C57" s="86" t="s">
+      <c r="B164" s="46" t="s">
         <v>242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="85" t="s">
+      <c r="C164" s="45" t="s">
         <v>243</v>
       </c>
-      <c r="B58" s="85" t="s">
+    </row>
+    <row r="165" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A165" s="46" t="s">
         <v>244</v>
       </c>
-      <c r="C58" s="86" t="s">
+      <c r="B165" s="46" t="s">
         <v>245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="85" t="s">
+      <c r="C165" s="45" t="s">
         <v>246</v>
       </c>
-      <c r="B59" s="85" t="s">
+    </row>
+    <row r="166" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A166" s="46" t="s">
         <v>247</v>
       </c>
-      <c r="C59" s="86" t="s">
+      <c r="B166" s="46" t="s">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="85" t="s">
+      <c r="C166" s="45" t="s">
         <v>249</v>
       </c>
-      <c r="B60" s="85" t="s">
+    </row>
+    <row r="167" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A167" s="46" t="s">
         <v>250</v>
       </c>
-      <c r="C60" s="86" t="s">
+      <c r="B167" s="46" t="s">
         <v>251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="85" t="s">
+      <c r="C167" s="45" t="s">
         <v>252</v>
       </c>
-      <c r="B61" s="85" t="s">
+    </row>
+    <row r="168" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A168" s="46" t="s">
         <v>253</v>
       </c>
-      <c r="C61" s="86" t="s">
+      <c r="B168" s="46" t="s">
         <v>254</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="85" t="s">
+      <c r="C168" s="45" t="s">
         <v>255</v>
       </c>
-      <c r="B62" s="85" t="s">
+    </row>
+    <row r="169" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A169" s="46" t="s">
         <v>256</v>
       </c>
-      <c r="C62" s="86" t="s">
+      <c r="B169" s="46" t="s">
         <v>257</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="85" t="s">
+      <c r="C169" s="45" t="s">
         <v>258</v>
       </c>
-      <c r="B63" s="85" t="s">
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A170" s="46" t="s">
         <v>259</v>
       </c>
-      <c r="C63" s="86" t="s">
+      <c r="B170" s="46" t="s">
         <v>260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="85" t="s">
+      <c r="C170" s="45" t="s">
         <v>261</v>
       </c>
-      <c r="B64" s="85" t="s">
+    </row>
+    <row r="171" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A171" s="46" t="s">
         <v>262</v>
       </c>
-      <c r="C64" s="86" t="s">
+      <c r="B171" s="46" t="s">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="85" t="s">
+      <c r="C171" s="45" t="s">
         <v>264</v>
       </c>
-      <c r="B65" s="85" t="s">
+    </row>
+    <row r="172" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A172" s="46" t="s">
         <v>265</v>
       </c>
-      <c r="C65" s="86" t="s">
+      <c r="B172" s="46" t="s">
         <v>266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="85" t="s">
+      <c r="C172" s="45" t="s">
         <v>267</v>
       </c>
-      <c r="B66" s="85" t="s">
+    </row>
+    <row r="173" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A173" s="46" t="s">
         <v>268</v>
       </c>
-      <c r="C66" s="86" t="s">
+      <c r="B173" s="46" t="s">
         <v>269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="85" t="s">
+      <c r="C173" s="45" t="s">
         <v>270</v>
       </c>
-      <c r="B67" s="85" t="s">
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A174" s="46" t="s">
         <v>271</v>
       </c>
-      <c r="C67" s="86" t="s">
+      <c r="B174" s="46" t="s">
         <v>272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="85" t="s">
+      <c r="C174" s="45" t="s">
         <v>273</v>
       </c>
-      <c r="B68" s="85" t="s">
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A175" s="46" t="s">
         <v>274</v>
       </c>
-      <c r="C68" s="86" t="s">
+      <c r="B175" s="46" t="s">
         <v>275</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="85" t="s">
+      <c r="C175" s="45" t="s">
         <v>276</v>
       </c>
-      <c r="B69" s="85" t="s">
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A176" s="46" t="s">
         <v>277</v>
       </c>
-      <c r="C69" s="86" t="s">
+      <c r="B176" s="46" t="s">
         <v>278</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="85" t="s">
+      <c r="C176" s="45" t="s">
         <v>279</v>
       </c>
-      <c r="B70" s="85" t="s">
+    </row>
+    <row r="177" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A177" s="46" t="s">
         <v>280</v>
       </c>
-      <c r="C70" s="86" t="s">
+      <c r="B177" s="46" t="s">
         <v>281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="85" t="s">
+      <c r="C177" s="45" t="s">
         <v>282</v>
       </c>
-      <c r="B71" s="85" t="s">
+    </row>
+    <row r="178" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A178" s="46" t="s">
         <v>283</v>
       </c>
-      <c r="C71" s="86" t="s">
+      <c r="B178" s="46" t="s">
         <v>284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="85" t="s">
+      <c r="C178" s="45" t="s">
         <v>285</v>
       </c>
-      <c r="B72" s="85" t="s">
+    </row>
+    <row r="179" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A179" s="46" t="s">
         <v>286</v>
       </c>
-      <c r="C72" s="86" t="s">
+      <c r="B179" s="46" t="s">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="85" t="s">
+      <c r="C179" s="45" t="s">
         <v>288</v>
       </c>
-      <c r="B73" s="85" t="s">
+    </row>
+    <row r="180" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A180" s="46" t="s">
         <v>289</v>
       </c>
-      <c r="C73" s="86" t="s">
+      <c r="B180" s="46" t="s">
         <v>290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="85" t="s">
+      <c r="C180" s="45" t="s">
         <v>291</v>
       </c>
-      <c r="B74" s="85" t="s">
+    </row>
+    <row r="181" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A181" s="46" t="s">
         <v>292</v>
       </c>
-      <c r="C74" s="86" t="s">
+      <c r="B181" s="46" t="s">
         <v>293</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="85" t="s">
+      <c r="C181" s="45" t="s">
         <v>294</v>
       </c>
-      <c r="B75" s="85" t="s">
+    </row>
+    <row r="182" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A182" s="46" t="s">
         <v>295</v>
       </c>
-      <c r="C75" s="86" t="s">
+      <c r="B182" s="46" t="s">
         <v>296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="85" t="s">
+      <c r="C182" s="45" t="s">
         <v>297</v>
       </c>
-      <c r="B76" s="85" t="s">
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A183" s="46" t="s">
         <v>298</v>
       </c>
-      <c r="C76" s="86" t="s">
+      <c r="B183" s="46" t="s">
         <v>299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="85" t="s">
+      <c r="C183" s="45" t="s">
         <v>300</v>
       </c>
-      <c r="B77" s="85" t="s">
+    </row>
+    <row r="184" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A184" s="46" t="s">
         <v>301</v>
       </c>
-      <c r="C77" s="86" t="s">
+      <c r="B184" s="46" t="s">
         <v>302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="85" t="s">
+      <c r="C184" s="45" t="s">
         <v>303</v>
       </c>
-      <c r="B78" s="85" t="s">
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A185" s="46" t="s">
         <v>304</v>
       </c>
-      <c r="C78" s="86" t="s">
+      <c r="B185" s="46" t="s">
         <v>305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="85" t="s">
+      <c r="C185" s="45" t="s">
         <v>306</v>
       </c>
-      <c r="B79" s="85" t="s">
+    </row>
+    <row r="186" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A186" s="46" t="s">
         <v>307</v>
       </c>
-      <c r="C79" s="86" t="s">
+      <c r="B186" s="46" t="s">
         <v>308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="85" t="s">
+      <c r="C186" s="45" t="s">
         <v>309</v>
       </c>
-      <c r="B80" s="85" t="s">
+    </row>
+    <row r="187" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A187" s="46" t="s">
         <v>310</v>
       </c>
-      <c r="C80" s="86" t="s">
+      <c r="B187" s="46" t="s">
         <v>311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="85" t="s">
+      <c r="C187" s="45" t="s">
         <v>312</v>
       </c>
-      <c r="B81" s="85" t="s">
+    </row>
+    <row r="188" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A188" s="46" t="s">
+        <v>426</v>
+      </c>
+      <c r="B188" s="46" t="s">
+        <v>427</v>
+      </c>
+      <c r="C188" s="45" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A189" s="46" t="s">
         <v>313</v>
       </c>
-      <c r="C81" s="86" t="s">
+      <c r="B189" s="46" t="s">
         <v>314</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="85" t="s">
+      <c r="C189" s="45" t="s">
         <v>315</v>
       </c>
-      <c r="B82" s="85" t="s">
+    </row>
+    <row r="190" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A190" s="46" t="s">
+        <v>429</v>
+      </c>
+      <c r="B190" s="46" t="s">
+        <v>430</v>
+      </c>
+      <c r="C190" s="45" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A191" s="46" t="s">
         <v>316</v>
       </c>
-      <c r="C82" s="86" t="s">
+      <c r="B191" s="46" t="s">
         <v>317</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="85" t="s">
+      <c r="C191" s="45" t="s">
         <v>318</v>
       </c>
-      <c r="B83" s="85" t="s">
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A192" s="46" t="s">
         <v>319</v>
       </c>
-      <c r="C83" s="86" t="s">
+      <c r="B192" s="46" t="s">
         <v>320</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="85" t="s">
+      <c r="C192" s="45" t="s">
         <v>321</v>
       </c>
-      <c r="B84" s="85" t="s">
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A193" s="46" t="s">
         <v>322</v>
       </c>
-      <c r="C84" s="86" t="s">
+      <c r="B193" s="46" t="s">
         <v>323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="85" t="s">
+      <c r="C193" s="45" t="s">
         <v>324</v>
       </c>
-      <c r="B85" s="85" t="s">
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A194" s="46" t="s">
         <v>325</v>
       </c>
-      <c r="C85" s="86" t="s">
+      <c r="B194" s="46" t="s">
         <v>326</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="85" t="s">
+      <c r="C194" s="45" t="s">
         <v>327</v>
       </c>
-      <c r="B86" s="85" t="s">
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A195" s="46" t="s">
         <v>328</v>
       </c>
-      <c r="C86" s="86" t="s">
+      <c r="B195" s="46" t="s">
         <v>329</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="85" t="s">
+      <c r="C195" s="45" t="s">
         <v>330</v>
       </c>
-      <c r="B87" s="85" t="s">
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A196" s="46" t="s">
         <v>331</v>
       </c>
-      <c r="C87" s="86" t="s">
+      <c r="B196" s="46" t="s">
         <v>332</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="85" t="s">
+      <c r="C196" s="45" t="s">
         <v>333</v>
       </c>
-      <c r="B88" s="85" t="s">
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A197" s="46" t="s">
         <v>334</v>
       </c>
-      <c r="C88" s="86" t="s">
+      <c r="B197" s="46" t="s">
         <v>335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="85" t="s">
+      <c r="C197" s="45" t="s">
         <v>336</v>
       </c>
-      <c r="B89" s="85" t="s">
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A198" s="46" t="s">
         <v>337</v>
       </c>
-      <c r="C89" s="86" t="s">
+      <c r="B198" s="46" t="s">
         <v>338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="85" t="s">
+      <c r="C198" s="45" t="s">
         <v>339</v>
       </c>
-      <c r="B90" s="85" t="s">
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A199" s="46" t="s">
         <v>340</v>
       </c>
-      <c r="C90" s="86" t="s">
+      <c r="B199" s="46" t="s">
         <v>341</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="85" t="s">
+      <c r="C199" s="45" t="s">
         <v>342</v>
       </c>
-      <c r="B91" s="85" t="s">
-[...10 lines deleted...]
-      <c r="B92" s="85" t="s">
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A200" s="46" t="s">
         <v>346</v>
       </c>
-      <c r="C92" s="86" t="s">
+      <c r="B200" s="46" t="s">
         <v>347</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="85" t="s">
+      <c r="C200" s="45" t="s">
         <v>348</v>
       </c>
-      <c r="B93" s="85" t="s">
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A201" s="46" t="s">
+        <v>432</v>
+      </c>
+      <c r="B201" s="46" t="s">
+        <v>433</v>
+      </c>
+      <c r="C201" s="45" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A202" s="46" t="s">
         <v>349</v>
       </c>
-      <c r="C93" s="86" t="s">
+      <c r="B202" s="46" t="s">
         <v>350</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="85" t="s">
+      <c r="C202" s="45" t="s">
         <v>351</v>
       </c>
-      <c r="B94" s="85" t="s">
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A203" s="46" t="s">
         <v>352</v>
       </c>
-      <c r="C94" s="86" t="s">
+      <c r="B203" s="46" t="s">
         <v>353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="85" t="s">
+      <c r="C203" s="45" t="s">
         <v>354</v>
       </c>
-      <c r="B95" s="85" t="s">
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A204" s="46" t="s">
         <v>355</v>
       </c>
-      <c r="C95" s="86" t="s">
+      <c r="B204" s="46" t="s">
         <v>356</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="85" t="s">
+      <c r="C204" s="45" t="s">
         <v>357</v>
       </c>
-      <c r="B96" s="85" t="s">
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A205" s="46" t="s">
         <v>358</v>
       </c>
-      <c r="C96" s="86" t="s">
+      <c r="B205" s="46" t="s">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="85" t="s">
+      <c r="C205" s="45" t="s">
         <v>360</v>
       </c>
-      <c r="B97" s="85" t="s">
+    </row>
+    <row r="206" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A206" s="46" t="s">
         <v>361</v>
       </c>
-      <c r="C97" s="86" t="s">
+      <c r="B206" s="46" t="s">
         <v>362</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="85" t="s">
+      <c r="C206" s="45" t="s">
         <v>363</v>
       </c>
-      <c r="B98" s="85" t="s">
+    </row>
+    <row r="207" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A207" s="46" t="s">
         <v>364</v>
       </c>
-      <c r="C98" s="86" t="s">
+      <c r="B207" s="46" t="s">
         <v>365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="85" t="s">
+      <c r="C207" s="45" t="s">
         <v>366</v>
       </c>
-      <c r="B99" s="85" t="s">
+    </row>
+    <row r="208" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A208" s="46" t="s">
         <v>367</v>
       </c>
-      <c r="C99" s="86" t="s">
+      <c r="B208" s="46" t="s">
         <v>368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="85" t="s">
+      <c r="C208" s="45" t="s">
         <v>369</v>
       </c>
-      <c r="B100" s="85" t="s">
+    </row>
+    <row r="209" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A209" s="46" t="s">
         <v>370</v>
       </c>
-      <c r="C100" s="86" t="s">
+      <c r="B209" s="46" t="s">
         <v>371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="85" t="s">
+      <c r="C209" s="45" t="s">
         <v>372</v>
       </c>
-      <c r="B101" s="85" t="s">
+    </row>
+    <row r="210" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A210" s="46" t="s">
         <v>373</v>
       </c>
-      <c r="C101" s="86" t="s">
+      <c r="B210" s="46" t="s">
         <v>374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="85" t="s">
+      <c r="C210" s="45" t="s">
         <v>375</v>
       </c>
-      <c r="B102" s="85" t="s">
+    </row>
+    <row r="211" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A211" s="46" t="s">
         <v>376</v>
       </c>
-      <c r="C102" s="86" t="s">
+      <c r="B211" s="46" t="s">
         <v>377</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="85" t="s">
+      <c r="C211" s="45" t="s">
         <v>378</v>
       </c>
-      <c r="B103" s="85" t="s">
+    </row>
+    <row r="212" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A212" s="46" t="s">
         <v>379</v>
       </c>
-      <c r="C103" s="86" t="s">
+      <c r="B212" s="46" t="s">
         <v>380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="85" t="s">
+      <c r="C212" s="45" t="s">
         <v>381</v>
       </c>
-      <c r="B104" s="85" t="s">
+    </row>
+    <row r="213" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A213" s="46" t="s">
         <v>382</v>
       </c>
-      <c r="C104" s="86" t="s">
+      <c r="B213" s="46" t="s">
         <v>383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="85" t="s">
+      <c r="C213" s="45" t="s">
         <v>384</v>
       </c>
-      <c r="B105" s="85" t="s">
+    </row>
+    <row r="214" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A214" s="46" t="s">
         <v>385</v>
       </c>
-      <c r="C105" s="86" t="s">
+      <c r="B214" s="46" t="s">
         <v>386</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="85" t="s">
+      <c r="C214" s="45" t="s">
         <v>387</v>
       </c>
-      <c r="B106" s="85" t="s">
+    </row>
+    <row r="215" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A215" s="46" t="s">
         <v>388</v>
       </c>
-      <c r="C106" s="86" t="s">
+      <c r="B215" s="46" t="s">
         <v>389</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="85" t="s">
+      <c r="C215" s="45" t="s">
         <v>390</v>
       </c>
-      <c r="B107" s="85" t="s">
+    </row>
+    <row r="216" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A216" s="46" t="s">
         <v>391</v>
       </c>
-      <c r="C107" s="86" t="s">
+      <c r="B216" s="46" t="s">
         <v>392</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="85" t="s">
+      <c r="C216" s="45" t="s">
         <v>393</v>
       </c>
-      <c r="B108" s="85" t="s">
+    </row>
+    <row r="217" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A217" s="46" t="s">
         <v>394</v>
       </c>
-      <c r="C108" s="86" t="s">
+      <c r="B217" s="46" t="s">
         <v>395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="85" t="s">
+      <c r="C217" s="45" t="s">
         <v>396</v>
       </c>
-      <c r="B109" s="85" t="s">
+    </row>
+    <row r="218" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A218" s="46" t="s">
         <v>397</v>
       </c>
-      <c r="C109" s="86" t="s">
+      <c r="B218" s="46" t="s">
         <v>398</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="85" t="s">
+      <c r="C218" s="45" t="s">
         <v>399</v>
       </c>
-      <c r="B110" s="85" t="s">
+    </row>
+    <row r="219" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A219" s="46" t="s">
         <v>400</v>
       </c>
-      <c r="C110" s="86" t="s">
+      <c r="B219" s="46" t="s">
         <v>401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="85" t="s">
+      <c r="C219" s="45" t="s">
         <v>402</v>
       </c>
-      <c r="B111" s="85" t="s">
+    </row>
+    <row r="220" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A220" s="46" t="s">
         <v>403</v>
       </c>
-      <c r="C111" s="86" t="s">
+      <c r="B220" s="46" t="s">
         <v>404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="85" t="s">
+      <c r="C220" s="45" t="s">
         <v>405</v>
       </c>
-      <c r="B112" s="85" t="s">
+    </row>
+    <row r="221" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A221" s="46" t="s">
         <v>406</v>
       </c>
-      <c r="C112" s="86" t="s">
+      <c r="B221" s="46" t="s">
         <v>407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="85" t="s">
+      <c r="C221" s="45" t="s">
         <v>408</v>
       </c>
-      <c r="B113" s="85" t="s">
+    </row>
+    <row r="222" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A222" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B222" s="44" t="s">
         <v>409</v>
       </c>
-      <c r="C113" s="86" t="s">
+      <c r="C222" s="45" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="114" spans="1:3">
-[...88 lines deleted...]
-      <c r="A122" s="85" t="s">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A223" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B223" s="44" t="s">
         <v>435</v>
       </c>
-      <c r="B122" s="85" t="s">
+      <c r="C223" s="45" t="s">
         <v>436</v>
       </c>
-      <c r="C122" s="86" t="s">
+    </row>
+    <row r="224" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A224" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B224" s="44" t="s">
         <v>437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="85" t="s">
+      <c r="C224" s="45" t="s">
         <v>438</v>
       </c>
-      <c r="B123" s="85" t="s">
+    </row>
+    <row r="225" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A225" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B225" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C225" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B226" s="47" t="s">
         <v>439</v>
       </c>
-      <c r="C123" s="86" t="s">
+      <c r="C226" s="45" t="s">
         <v>440</v>
-      </c>
-[...1127 lines deleted...]
-        <v>496</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="A137:C137"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A49:C49"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9E8AEB9-A77A-47B1-A51E-4DF45091DBE3}">
+  <sheetPr codeName="Sheet5"/>
+  <dimension ref="A1:G50"/>
+  <sheetViews>
+    <sheetView zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="54.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="123.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.81640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="99" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1" s="99" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="E2" s="232" t="s">
+        <v>513</v>
+      </c>
+      <c r="G2" s="232" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="E3" s="235" t="s">
+        <v>511</v>
+      </c>
+      <c r="G3" s="239" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="E4" s="235" t="s">
+        <v>506</v>
+      </c>
+      <c r="G4" s="239" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="E5" s="235" t="s">
+        <v>507</v>
+      </c>
+      <c r="G5" s="239" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="E6" s="235" t="s">
+        <v>508</v>
+      </c>
+      <c r="G6" s="240" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="E7" s="235" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="E8" s="263" t="s">
+        <v>510</v>
+      </c>
+      <c r="G8" s="232" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="G9" s="239" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="E10" s="234" t="s">
+        <v>521</v>
+      </c>
+      <c r="G10" s="239" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="E11" s="235" t="s">
+        <v>515</v>
+      </c>
+      <c r="G11" s="240" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="E12" s="236" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="E13" s="236" t="s">
+        <v>517</v>
+      </c>
+      <c r="G13" s="232" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="E14" s="236" t="s">
+        <v>518</v>
+      </c>
+      <c r="G14" s="239" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="E15" s="236" t="s">
+        <v>519</v>
+      </c>
+      <c r="G15" s="239" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="E16" s="237" t="s">
+        <v>520</v>
+      </c>
+      <c r="G16" s="239" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="G17" s="240" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="E18" s="238" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="E19" s="233" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="E20" s="236" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>483</v>
+      </c>
+      <c r="B21" t="s">
+        <v>484</v>
+      </c>
+      <c r="E21" s="237" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E23" s="238" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E24" s="239" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E25" s="239" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E26" s="240" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E28" s="232" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E29" s="239" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E30" s="239" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E31" s="240" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="33" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E33" s="232" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="34" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E34" s="239" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="35" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E35" s="239" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="36" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E36" s="240" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="38" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E38" s="232" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="39" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E39" s="261" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="40" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E40" s="261" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="41" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E41" s="261" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="42" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E42" s="261" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E43" s="261" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="44" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E44" s="261" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="45" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E45" s="261" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E46" s="261" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="47" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E47" s="261" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="48" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E48" s="261" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="49" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E49" s="261" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="50" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E50" s="262" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="WIIQVLNkuINC3lczUG9OrVdqxT5G7q8FL5OCjAcCHCk209V1XfzTHvMl9KJ1iJqRdBVlcZPE1Evdo1VyJ0njWg==" saltValue="SoBnJ/9yBcazM+RrRhK3UQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="037613763d915ae8fa29bb63301399cc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cee0f216cd659af1976c8a2b705f81d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -8646,113 +10846,163 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
       <UserInfo>
         <DisplayName>Ali, Shahin (EHS)</DisplayName>
         <AccountId>262</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Qin, Sarah (EHS)</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68FE1A55-66A2-4725-8E6C-48585FAFAF72}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C664980B-452F-4205-AC91-2D1E69B9A0FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A730D287-CFA1-4702-9BCB-7EC67F49B067}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171C59AB-7B03-4EFA-B13B-669DDF33C3D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171C59AB-7B03-4EFA-B13B-669DDF33C3D1}"/>
-[...5 lines deleted...]
-</clbl:labelList>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A730D287-CFA1-4702-9BCB-7EC67F49B067}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Instructions</vt:lpstr>
+      <vt:lpstr>Mapping &amp; Verification Tables</vt:lpstr>
+      <vt:lpstr>Narrative Component</vt:lpstr>
+      <vt:lpstr>Accepted Values Key</vt:lpstr>
+      <vt:lpstr>MCE Key</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Campbell, Juwan (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Gated?">
     <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>