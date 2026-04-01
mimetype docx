--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,134 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="427D0270" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="427D0270" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Resilience Priorities Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D34AB1" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E5577E" w14:textId="309AE2C6" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="54E5577E" w14:textId="309AE2C6" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">For many communities completing the MVP 2.0 process, it has been </w:t>
       </w:r>
       <w:r w:rsidR="0016291E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> five years since your community developed your original MVP 1.0 priorities. In that time, your community resilience priorities have likely evolved, based on progress towards those priorities, new information, or additional planning efforts. In particular, as you continue to get input from the wider community, and specifically from people who will be most impacted by climate change, it is likely that your community priorities may </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>need to evolve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to meet community resilience needs. It will be critical that your community resilience priorities reflect what you are hearing from Environmental Justice (EJ) and other priority populations in your community or region. </w:t>
+        <w:t xml:space="preserve"> to meet community resilience needs. It will be critical that yo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ur community resilience priorities reflect what you are hearing from Environmental Justice (EJ) and other priority populations in your community or region. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5A6BE4" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E9F1FB" w14:textId="62AE57EB" w:rsidR="00BE6023" w:rsidRDefault="001B72AA" w:rsidP="001B72AA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Work together as a team to revisit your community’s old priorities, and update the priorities based on what you have learned. Updating your priorities could include modifying existing priorities, removing old priorities, or adding new priorities. You will then conduct community outreach and engagement to vet the priorities with the community and gather any feedback. </w:t>
       </w:r>
       <w:r w:rsidR="00417AB3">
@@ -141,158 +149,175 @@
       <w:r w:rsidR="00417AB3" w:rsidRPr="00417AB3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>one list of priorities</w:t>
       </w:r>
       <w:r w:rsidR="00417AB3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> that includes any existing or updated priorities from MVP 1.0 and any additional priorities that have emerged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047D1CAC" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC1A9C8" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4EC1A9C8" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769B3971" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BF79172" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BF79172" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_wdv35shdkoki" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2393A3BF" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2393A3BF" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_8u3d41rosfhe" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What makes a good priority?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FDAE5A" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
-    <w:p w14:paraId="2C1695FA" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C1695FA" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Community resilience priorities make your community’s intentions explicit. They build transparency in what the community is working towards, which allows for tracking progress towards those aims and adjusting those aims when needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79846538" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="672C0788" w14:textId="2D4E3352" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="672C0788" w14:textId="2D4E3352" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">In the context of the MVP Program, a community resilience priority should fall between a big picture goal and a very specific project. It needs to be specific enough to be actionable, while still providing longer-term direction. It may take </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> years and a number of projects to fully meet your priority. If you have gathered specific action ideas from the community, feel free to list them as possibilities underneath the priority. You will use your priorities to </w:t>
+        <w:t xml:space="preserve"> years and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects to fully meet your priority. If you have gathered specific action ideas from the community, feel free to list them as possibilities underneath the priority. You will use your priorities to </w:t>
       </w:r>
       <w:r w:rsidR="00417AB3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>identify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific project </w:t>
       </w:r>
       <w:r w:rsidR="007D2EDF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ideas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -323,390 +348,390 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2055"/>
         <w:gridCol w:w="7305"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="3484716B" w14:textId="77777777" w:rsidTr="00E705DB">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255E7A3E" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="255E7A3E" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Example Community Resilience Priorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="28C29547" w14:textId="77777777" w:rsidTr="00E705DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF4FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FFE7FE" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57FFE7FE" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Too broad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F73D81D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="0F73D81D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address flooding caused by heavy rain events</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A368608" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="6A368608" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reduce impacts from extreme heat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C0D545" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="48C0D545" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expand food justice and food security</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="4B27A0B5" w14:textId="77777777" w:rsidTr="00E705DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF4FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE59D22" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BE59D22" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Too narrow:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42CA011C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="42CA011C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Create design plans to upgrade the culvert on North Street</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A996E41" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="5A996E41" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plant trees near the bus stops on Main Street</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="1FF183A8" w14:textId="77777777" w:rsidTr="00E705DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF4FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4D2B93" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A4D2B93" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Right level of focus:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D8D8EDB" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="0D8D8EDB" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Priority 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
@@ -803,84 +828,84 @@
               </w:numPr>
               <w:ind w:left="1420"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Launch e</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ducation and home retrofit program with homeowners and renters.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5580AC3B" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="5580AC3B" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00872CD4" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Priority 2:</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Expand tree canopy within targeted areas prioritized by EJ and other priority populations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="445C445A" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="445C445A" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Priority 3:</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
@@ -1058,51 +1083,51 @@
               </w:numPr>
               <w:ind w:left="1420"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ork with vendors to accept SNAP payments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61922D28" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="61922D28" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Priority 4:</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
@@ -1192,51 +1217,51 @@
               </w:numPr>
               <w:ind w:left="1420"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>stablish a program to implement resilience upgrades to affordable housing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0F8C7F" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000" w:rsidP="00872CD4">
+          <w:p w14:paraId="5B0F8C7F" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA" w:rsidP="00872CD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D721CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Priority 5:</w:t>
             </w:r>
             <w:r w:rsidRPr="00872CD4">
               <w:rPr>
@@ -1369,163 +1394,163 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> equity and climate justice trainings for all municipal staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F548A8B" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3953A70D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593C6C2C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="593C6C2C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Reflecting on Community Findings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0EB4A3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
-    <w:p w14:paraId="1534DD8F" w14:textId="706DC192" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1534DD8F" w14:textId="706DC192" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Spend some time reviewing and reflecting on what you heard and learned through the Uncovering Social Resilience process (i.e., Step </w:t>
       </w:r>
       <w:r w:rsidR="0016291E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). Use your findings from each of the sections of the Social Resilience Roadmap to fill out the table below. As you identify priorities, consider: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282472AB" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194FDB0C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="194FDB0C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What are some of the assets or existing resources that already support community resilience? How could those be supported, expanded, or strengthened? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2793156E" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2793156E" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What are some of the key factors that contribute to vulnerability for people who live and work in your community or region? What would it take to address that vulnerability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A9EE08" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="50A9EE08" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>How would you describe what community resilience could look like for your community? What would be needed to get there?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221D9747" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="221D9747" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What do these answers tell you about priorities for building resilience in your community? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6441479F" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
@@ -1569,51 +1594,51 @@
         <w:gridCol w:w="70"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="4E00D8E3" w14:textId="77777777" w:rsidTr="00CE1248">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="EFEFEF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="EFEFEF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFEFEF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="EFEFEF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37658DE2" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00CE1248" w:rsidRDefault="00000000" w:rsidP="00E705DB">
+          <w:p w14:paraId="37658DE2" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRPr="00CE1248" w:rsidRDefault="009E7BDA" w:rsidP="00E705DB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE1248">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>What will be needed to build community resilience?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE1248" w14:paraId="71C2FB05" w14:textId="77777777" w:rsidTr="00CE1248">
         <w:trPr>
@@ -4045,51 +4070,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6985BAAA" w14:textId="10F3CD9E" w:rsidR="00872CD4" w:rsidRDefault="00872CD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="71A47F23" w14:textId="77777777" w:rsidR="004F1F25" w:rsidRDefault="004F1F25">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="382ABE21" w14:textId="177B1FF5" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="382ABE21" w14:textId="177B1FF5" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Resetting Community Resilience Priorities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACCC756" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
     <w:p w14:paraId="3A38E7A3" w14:textId="688CA026" w:rsidR="00BE6023" w:rsidRDefault="00774CD9" w:rsidP="00EA27CF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4134,51 +4159,50 @@
         <w:t>What were your community’s resilience priorities from MVP 1.0? If your community has since updated your community resilience priorities in another planning process, use your most recent community resilience priorities instead.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="5ABED416" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="341B186E" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E8500FE" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4343,51 +4367,50 @@
         <w:t>(Actions could be related to the original MVP 1.0 priorities or more recent priorities if updated since.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F429C" w14:paraId="086DF883" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A7B0A14" w14:textId="77777777" w:rsidR="007F429C" w:rsidRDefault="007F429C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D3E6A78" w14:textId="77777777" w:rsidR="007F429C" w:rsidRDefault="007F429C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4621,51 +4644,50 @@
         <w:t>Are there any that no longer feel like priorities? Why?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="459B7C48" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FAF77F9" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="599A4094" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4766,51 +4788,50 @@
         <w:t>Are there any that should be modified or updated? Why?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="520AD03B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DD94126" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52A52AAA" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4918,51 +4939,50 @@
         <w:t>Are there any that should be added? Why?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="23674CF2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58EAB614" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F57F8C1" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -5218,51 +5238,50 @@
         <w:t>You should end up with one list of priorities that combines the priorities from MVP 1.0 that are still relevant (or updated), along with any new priorities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="5A707D17" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AB7EC0C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CE7583C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -5364,51 +5383,50 @@
         <w:t>Who stands to benefit most from addressing each of these priorities? If the answer is “everyone,” how might that continue to reinforce the way that climate change affects certain populations more than others? How could the priorities be updated to make sure they specifically address the needs of people who will be most affected, and help to reduce the disproportionate impacts of climate change?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="5869E06F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1314371D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09930B83" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -5438,51 +5456,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48F775AA" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C472726" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
     <w:p w14:paraId="3741655F" w14:textId="77777777" w:rsidR="004F1F25" w:rsidRDefault="004F1F25"/>
     <w:p w14:paraId="2E6C93E3" w14:textId="77777777" w:rsidR="004F1F25" w:rsidRDefault="004F1F25"/>
-    <w:p w14:paraId="20B59FA5" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20B59FA5" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vetting the Community Resilience Priorities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BA3150" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
     <w:p w14:paraId="6C02C8FD" w14:textId="58E9EF21" w:rsidR="00BE6023" w:rsidRDefault="00872CD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5490,59 +5508,59 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reach back out to community members to share the updated priorities and to get their feedback.</w:t>
       </w:r>
       <w:r w:rsidR="003C50A3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> You may want to also see if community members have any preliminary ideas for Seed Projects.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>In particular, make</w:t>
+        <w:t>In particular, make sure</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sure to consult with community members who will be most impacted by climate change, and specifically those who </w:t>
+        <w:t xml:space="preserve"> to consult with community members who will be most impacted by climate change, and specifically those who </w:t>
       </w:r>
       <w:r w:rsidR="000B310D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>you talked to as part of Step 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EA27CF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Revisit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -5600,51 +5618,50 @@
         <w:t xml:space="preserve">What feedback did you hear? Outline any modifications to your community resilience priorities below. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="44F46DD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3614E8D5" w14:textId="26A0020E" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B3504C0" w14:textId="7D8F12CA" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -5713,76 +5730,76 @@
           <w:p w14:paraId="267336B1" w14:textId="035B333C" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72F8918B" w14:textId="2097A4F6" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7026C3F8" w14:textId="53CB3207" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
     <w:p w14:paraId="1A38EC65" w14:textId="105E54D3" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
-    <w:p w14:paraId="14D1965E" w14:textId="3DDE581F" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14D1965E" w14:textId="3DDE581F" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_2et92p0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Updated Community Resilience Priorities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4782460D" w14:textId="3738956E" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C365EB8" w14:textId="0B21AD43" w:rsidR="00BE6023" w:rsidRDefault="00000000" w:rsidP="005121EA">
+    <w:p w14:paraId="6C365EB8" w14:textId="0B21AD43" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA" w:rsidP="005121EA">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">List your updated community resilience priorities </w:t>
       </w:r>
       <w:r w:rsidR="005121EA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:r w:rsidR="007F7226">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>following page</w:t>
       </w:r>
       <w:r w:rsidR="005121EA">
@@ -5835,51 +5852,51 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67F69521" wp14:editId="5296B152">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5718175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-193353</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="775335" cy="723332"/>
             <wp:effectExtent l="0" t="0" r="5715" b="635"/>
             <wp:wrapNone/>
             <wp:docPr id="265689947" name="Image 50" descr="A black and white logo&#10;&#10;Description automatically generated with low confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="265689947" name="Image 50" descr="A black and white logo&#10;&#10;Description automatically generated with low confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="775335" cy="723332"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -5909,93 +5926,94 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6679935" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0A7EE317" w14:textId="48E1579E" w:rsidR="00087D91" w:rsidRPr="001C1559" w:rsidRDefault="00636D85" w:rsidP="001C1559">
+                          <w:p w14:paraId="0A7EE317" w14:textId="48E1579E" w:rsidR="00087D91" w:rsidRPr="001C1559" w:rsidRDefault="009E7BDA" w:rsidP="001C1559">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
                                 <w:id w:val="-46615088"/>
                                 <w:placeholder>
                                   <w:docPart w:val="CD83D5770B104C8FAE0D44FAF87A06D5"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="001C1559">
+                                <w:r w:rsidR="00636D85" w:rsidRPr="001C1559">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="48"/>
                                     <w:szCs w:val="48"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Municipality</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:r w:rsidRPr="001C1559">
+                            <w:r w:rsidR="00636D85" w:rsidRPr="001C1559">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00087D91" w:rsidRPr="001C1559">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                               <w:t>Community</w:t>
                             </w:r>
                             <w:r w:rsidR="00087D91" w:rsidRPr="001C1559">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
@@ -6047,93 +6065,94 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="022992D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-51.6pt;width:526pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO1pz6/AEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd24kFy0Ga1EWB&#10;9AGk/YA1RVlESS5L0pbSr++SchyjvRXVgSC13Nmd2eH6ZjCaHaUPCm3Np5OSM2kFNsrua/792/bN&#10;NWchgm1Ao5U1f5KB32xev1r3rpIz7FA30jMCsaHqXc27GF1VFEF00kCYoJOWgi16A5GOfl80HnpC&#10;N7qYleWy6NE3zqOQIdDf+zHINxm/baWIX9o2yMh0zam3mFef111ai80aqr0H1ylxagP+oQsDylLR&#10;M9Q9RGAHr/6CMkp4DNjGiUBTYNsqITMHYjMt/2Dz2IGTmQuJE9xZpvD/YMXn46P76lkc3uFAA8wk&#10;gntA8SMwi3cd2L289R77TkJDhadJsqJ3oTqlJqlDFRLIrv+EDQ0ZDhEz0NB6k1QhnozQaQBPZ9Hl&#10;EJmgn8vl1Wr1dsGZoNh0Xs6XszyWAqrndOdD/CDRsLSpuaepZng4PoSY2oHq+UqqZnGrtM6T1Zb1&#10;NV8tZouccBExKpLxtDI1vy7TN1ohsXxvm5wcQelxTwW0PdFOTEfOcdgNdDHR32HzRAJ4HA1GD4I2&#10;HfpfnPVkrpqHnwfwkjP90ZKIq+l8ntyYD/PFFTFm/jKyu4yAFQRV88jZuL2L2cGJa3C3JPZWZRle&#10;Ojn1SqbJ6pwMnlx5ec63Xp7h5jcAAAD//wMAUEsDBBQABgAIAAAAIQCjBxRo3QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctqRFwFSaThPaxhEYFeesMW1F40RN1pV/j3eC&#10;m+339Py9cj27QUw4xt6ThmypQCA13vbUaqg/dosViJgMWTN4Qg0/GGFdXV+VprD+TO84HVIrOIRi&#10;YTR0KYVCyth06Exc+oDE2pcfnUm8jq20ozlzuBtkrtSDdKYn/tCZgM8dNt+Hk9MQUtg/voyvb5vt&#10;blL1577O+3ar9e3NvHkCkXBOf2a44DM6VMx09CeyUQwauEjSsMjUXQ7ioqv7nG9HnrKVAlmV8n+F&#10;6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBO1pz6/AEAAM4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjBxRo3QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="0A7EE317" w14:textId="48E1579E" w:rsidR="00087D91" w:rsidRPr="001C1559" w:rsidRDefault="00636D85" w:rsidP="001C1559">
+                    <w:p w14:paraId="0A7EE317" w14:textId="48E1579E" w:rsidR="00087D91" w:rsidRPr="001C1559" w:rsidRDefault="009E7BDA" w:rsidP="001C1559">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="48"/>
                             <w:szCs w:val="48"/>
                           </w:rPr>
                           <w:id w:val="-46615088"/>
                           <w:placeholder>
                             <w:docPart w:val="CD83D5770B104C8FAE0D44FAF87A06D5"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="001C1559">
+                          <w:r w:rsidR="00636D85" w:rsidRPr="001C1559">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="48"/>
                               <w:szCs w:val="48"/>
                               <w:highlight w:val="yellow"/>
                             </w:rPr>
                             <w:t>Municipality</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:r w:rsidRPr="001C1559">
+                      <w:r w:rsidR="00636D85" w:rsidRPr="001C1559">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00087D91" w:rsidRPr="001C1559">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                         <w:t>Community</w:t>
                       </w:r>
                       <w:r w:rsidR="00087D91" w:rsidRPr="001C1559">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
@@ -6238,60 +6257,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0097676E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Learn More about MVP 2.0:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0097676E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-                              <w:t>https://www.mass.gov/info-details/mvp-20</w:t>
+                              <w:t xml:space="preserve"> https://www.mass.gov/info-details/mvp-20</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="76356CC9" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:686.7pt;width:433.85pt;height:22.55pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlJE7FGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwksoRARVnRXVJXQ&#10;7krsas/GsUkkx+PahoT++o4dvrTtqeplMvZM5uO95/l91yhyENbVoAs6HKSUCM2hrPWuoG+vqy9T&#10;SpxnumQKtCjoUTh6v/j8ad6aXIygAlUKS7CIdnlrClp5b/IkcbwSDXMDMEJjUIJtmMej3SWlZS1W&#10;b1QyStNJ0oItjQUunMPbxz5IF7G+lIL7Zymd8EQVFGfz0dpot8EmiznLd5aZquanMdg/TNGwWmPT&#10;S6lH5hnZ2/qPUk3NLTiQfsChSUDKmou4A24zTD9ss6mYEXEXBMeZC0zu/5XlT4eNebHEd9+gQwID&#10;IK1xucPLsE8nbRO+OCnBOEJ4vMAmOk84XmZZOstmQ0o4xkbTyd00C2WS69/GOv9dQEOCU1CLtES0&#10;2GHtfJ96TgnNNKxqpSI1SpO2oJO7LI0/XCJYXGnscZ01eL7bdqQub/bYQnnE9Sz0zDvDVzXOsGbO&#10;vzCLVONGKF//jEYqwF5w8iipwP76233IRwYwSkmL0imo+7lnVlCifmjkZjYcj4PW4mGcfR3hwd5G&#10;trcRvW8eANWJ+OF00Q35Xp1daaF5R5UvQ1cMMc2xd0H92X3wvaDxlXCxXMYkVJdhfq03hofSAdWA&#10;8Gv3zqw50eCRwCc4i4zlH9joc3s+lnsPso5UBZx7VE/wozIj2adXFKR/e45Z17e++A0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhADhJ4P/hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyo099EaZyqilQhITi09MJtE2+TqLEdYrcNPD3LCY47M5r9JtuMphNXGnzrrILpJAJBtnK6tbWC&#10;4/vuKQHhA1qNnbOk4Is8bPL7uwxT7W52T9dDqAWXWJ+igiaEPpXSVw0Z9BPXk2Xv5AaDgc+hlnrA&#10;G5ebTs6iaCUNtpY/NNhT0VB1PlyMgpdi94b7cmaS7654fj1t+8/jx1Kpx4dxuwYRaAx/YfjFZ3TI&#10;mal0F6u96BTwkMDqPJ4vQLCfrOIYRMnSYposQeaZ/D8h/wEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAlJE7FGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4SeD/4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
@@ -6303,60 +6313,51 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0097676E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Learn More about MVP 2.0:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0097676E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-                        <w:t>https://www.mass.gov/info-details/mvp-20</w:t>
+                        <w:t xml:space="preserve"> https://www.mass.gov/info-details/mvp-20</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0097676E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C373E83" wp14:editId="1DCA20C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -6766,153 +6767,149 @@
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="1255151098" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3282567" y="716630"/>
                                   <a:ext cx="3035185" cy="1035141"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="7840E1B3" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="00962EDA" w:rsidRDefault="00087D91" w:rsidP="00087D91">
+                                  <w:p w14:paraId="7840E1B3" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00087D91">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="1403801464"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00087D91" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="1639091357" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="-138255" y="716918"/>
                                   <a:ext cx="3339901" cy="1034456"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="10F2E45C" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="007C4DA2" w:rsidRDefault="00087D91" w:rsidP="00087D91">
+                                  <w:p w14:paraId="10F2E45C" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00087D91">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="-840470444"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00087D91" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                         <wpg:grpSp>
                           <wpg:cNvPr id="1542701018" name="Group 8"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="180754" y="42513"/>
                               <a:ext cx="4784878" cy="342741"/>
@@ -7502,153 +7499,149 @@
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="1648832949" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3282567" y="716630"/>
                                   <a:ext cx="3035185" cy="1035141"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="444498E7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="444498E7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="340438361"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="1891376464" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="-138255" y="716918"/>
                                   <a:ext cx="3339901" cy="1034456"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="40B1BF39" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="40B1BF39" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="760568130"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                         <wpg:grpSp>
                           <wpg:cNvPr id="1748373098" name="Group 8"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="180754" y="42513"/>
                               <a:ext cx="4784878" cy="342741"/>
@@ -8248,153 +8241,149 @@
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="1256007897" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3282567" y="716630"/>
                                   <a:ext cx="3035185" cy="1035141"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="60C968F4" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="60C968F4" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="-1082058480"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="2131579905" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="-138255" y="716918"/>
                                   <a:ext cx="3339901" cy="1034456"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="4718559B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="4718559B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="1402486243"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                         <wpg:grpSp>
                           <wpg:cNvPr id="1626741467" name="Group 8"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="180754" y="42513"/>
                               <a:ext cx="4784878" cy="342741"/>
@@ -8994,153 +8983,149 @@
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="448427594" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3282567" y="716630"/>
                                   <a:ext cx="3035185" cy="1035141"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="076E9CE7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="076E9CE7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="893864027"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="1656141294" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="-138255" y="716918"/>
                                   <a:ext cx="3339901" cy="1034456"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="43FEFC0A" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="43FEFC0A" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="1930152747"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                         <wpg:grpSp>
                           <wpg:cNvPr id="356690852" name="Group 8"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="180754" y="42513"/>
                               <a:ext cx="4784878" cy="342741"/>
@@ -9740,153 +9725,149 @@
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="781880911" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3282567" y="716630"/>
                                   <a:ext cx="3035185" cy="1035141"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="7FA07F49" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="7FA07F49" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="-41911065"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="906861444" name="Text Box 2"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="-138255" y="716918"/>
                                   <a:ext cx="3339901" cy="1034456"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="5A7A7F9B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                                  <w:p w14:paraId="5A7A7F9B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="000000" w:themeColor="text1"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:sz w:val="24"/>
                                           <w:szCs w:val="24"/>
                                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                             <w14:noFill/>
                                             <w14:prstDash w14:val="solid"/>
                                             <w14:bevel/>
                                           </w14:textOutline>
                                         </w:rPr>
                                         <w:id w:val="-1770002078"/>
-                                        <w:placeholder>
-[...1 lines deleted...]
-                                        </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
+                                      <w:sdtEndPr/>
                                       <w:sdtContent>
-                                        <w:r w:rsidRPr="00E816C7">
+                                        <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                           <w:rPr>
                                             <w:rStyle w:val="PlaceholderText"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:highlight w:val="yellow"/>
                                           </w:rPr>
                                           <w:t>Click here to enter text.</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                         <wpg:grpSp>
                           <wpg:cNvPr id="1111524998" name="Group 8"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="180754" y="42513"/>
                               <a:ext cx="4784878" cy="342741"/>
@@ -10101,130 +10082,126 @@
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="3C373E83" id="Group 5" o:spid="_x0000_s1028" style="position:absolute;margin-left:-35.45pt;margin-top:52.4pt;width:537.8pt;height:622.5pt;z-index:251670528" coordsize="68300,79054" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk1gAi2RMAAHniAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVtv4ziWfl9g/4Ph9+qIpCiJQacHVakL&#10;FqidaXT3Yp4VW06MsSWPrKqk5tfvd3iRZJdNxYmr4iTsBsp2TNHk4eG5fjz89W93y8Xoa1Gv51V5&#10;MWa/RONRUU6q6by8vhj/318f32Tj0brJy2m+qMriYvytWI//9tt//9evt6vzglc31WJa1CN0Uq7P&#10;b1cX45umWZ2fna0nN8UyX/9SrYoSX86qepk3+Fhfn03r/Ba9LxdnPIqSs9uqnq7qalKs1/jre/Pl&#10;+Dfd/2xWTJp/zGbrohktLsYYW6P/rfW/V/Tv2W+/5ufXdb66mU/sMPIHjGKZz0v8aNvV+7zJR1/q&#10;+XddLeeTulpXs+aXSbU8q2az+aTQc8BsWLQ1m0919WWl53J9fnu9askE0m7R6cHdTv7+9VO9+nP1&#10;ew1K3K6uQQv9ieZyN6uX9IpRju40yb61JCvumtEEf0wygVUAZSf4LlWRjEVsiDq5AeW/e25y82Hg&#10;yTP3w2cbw2k/mGFi3L/Xo/kUPMdlzEWSCAyizJfgMU22EWM0DnrsqHNkkqWJtIxznzmKNDbUYSJT&#10;qZA0qoPnmCWZYmks2NYc9TiONcddI83Pjz5HbPR1x8vrx/Hynzf5qtBbZE3rbHmCM55lMUt40tHL&#10;bHHHFbp1y/br8zV2wA6el4IRc+/g+zRNOfOsLAj3Zd18Kiq9hfKvn9eNkTVT9y6/ce8md6V7W0Ni&#10;kaxaaFnVjEeQVfV4BFl1ZbbVKm/oORorvR3dYg+mPM24HI9uLsaYOZNgMvp+WX0t/qp0y4Y2YhLT&#10;/xgzpkPtIq4sM3YtF2X/CZ4kaWTmv/mAa+ZeV/oHQJCYSK77ZzKTme3fNXOvpjnDcAT0g24eRSkf&#10;aM6yFMJFN4/ShHO9wbGVXK/u1fSeZozWhzqPYq6Y23iulXs1reM4i+xQoohz5W/NIxFhK6JvpmQi&#10;lH8kkBiucZQkkfASxVCbZRCkkGhGVrihulczZLsuZol8Ddvft+vja9ubmVkdX+OOaMysja9xtx7m&#10;na+t7Y4IbH7D27jHRnpdfI17LKrJ4m3bcb9/JWhbuY010FKyRDHDaIO/n0gagN1PgzNLEsaTSGmu&#10;HCZakkgBNteth9cjSTK0h4Qhjh9e6iRlLIqFaT7MRpBfCUu5bn4PFiVxl8RmR2EK+ODdJv3mLMN2&#10;jQeWKGVxIg1lmIpToQbaJypWwoyeqSxTEGk+rkqImNxu3ggzT/zSA5ZNEmOORpJJ2Ft+2YSxKy4N&#10;8XmUxSCtfzxSpmnktAKWDRrCO34Jiytz7VmSCr9A62+O3UpksqjWhflJUmnaPGrVHOR7X5Guq8V8&#10;+nG+WJBaW9fXV5eLevQ1h8a8fP9BfHSs0GsGM9Kpd3p3VU2/wUq4hcl/MV7/+0teF+PR4n9K2CFY&#10;k8a9qd2bK/embhaXlfYitEat181fd//M69VohbcX4wYW8d8rZ47k507jY/zUwLSlJ8vq7Zemms3J&#10;HNBjMyOyH2AakdH6E2wkWKORlFym35lInNafxgCDathEMpys90h+7twCEcuECWwicgt2Gb6bq+qI&#10;Bf/p+OaRSFOZMgxzwDyidiIBObRad5t+r2kEeyVO3LZ3rZ2Gdq9GU3Ns8wjbVvcsYAz49hf5gak0&#10;HQ90e1/9xCGyU7NO8ZD4YCmJGzNUSCq/7GCCR8oMFU9xvyBQcZYYsZrwFOaqjwimBdHLPOVra37Z&#10;0FYPx9eY6TnpxmaivsaaWNTWEtDX1pDXGszDDY2B5+xvxy7u1dqktFZ6qAomKWjn67Y3Ma209Cbe&#10;axz3aEYqCwvu67tbDeJkBlbyte7WmUdQVzDCfa17LKS11ZAT0LEnHJhYyIHN1HE+Z6Sr/IPZ9ncg&#10;wXxj729VrdqG2zMBD9SwFHg1G+g/g7dAAlqz4D3aqyhT1l/FdFXKBvqHNaTgj5j+mVQwe3zzRagn&#10;Zs5NYpGCEzbQXiIgZHcGixi4Z6C9SiD8zHgijAzxDu94WBylqTN14JBz//IKlsWwh2z/CVMDpgss&#10;5DSCK6jpE8Wx5APj5zDthBs/l1Hil3Lw8BSkve0/EskA8wsRZ4g/6fYwNSM+sG+FAAPZ/uGoSqyA&#10;n54xKKis8IdhrQbEP7Q8VKuVURnMzgGXXMQKm9CYsgwhrTQd4DfJoWCMt8Qy6GbQ1ssPEgrc0p9l&#10;kWBD6yszHlv+R1QvixK/6S7gXyGUYOifCiYH24sY5rtpnygBBvWPP5E0attewoYaGk+qYqtT4UbE&#10;RCsvfRJIHGbHI+F1YS287VOWCOwp4n9ElaJoQJ4I0ITiG7o9tP2QK4GAY4wNZtsjXjcQSBGplKCQ&#10;aS8gKwYsDkF+opU/DMyXDrhOsAAhcyy/CWwvNcCfaRpDCprxIAwNaTpAz56FCeWIHXP/9t+5ocdx&#10;m96Jy3fvP9hhPHe3yaYv2rC/DQfD3U5jrCZWtp8h0MQ/MHgO+aUQ1iQOFzE4RPfR+T1JLKFg8L32&#10;eyKhIOGJtr0w+hu4Q1waoYn9RXkL26DNjICREA5tO5EM0Q6zT01KZjsz8hO8Rfj8EqoHJouj4V/k&#10;672r7kaWjK27OGru8GdIDB2EXq8+V5N/rUdldXmTl9fF27qubm+KfAqH28yq52kat5Ni8aOr2/+t&#10;pkjm5HCWdUdb2SjBQUXrrfXJ2HqgsJxgZO8novHLKUBvPXgKvetfct6odd1dDL+sKO6g12pRUtxd&#10;wXvWD/S+Wc4b5DMX8+XFOIvoP7O4NOEP5VQ/3OTzhXmvzXPr+JsEBNGiubu605mtlrA2ZlFXJn2J&#10;dCve3FT1f8Y74xgKYXgISRPLgIqmYJOJZ9hvTEzDfpOXE3SFAMZ4ZN5eNvgU2YmdRqwCakhF0Fxd&#10;sOKJuW9rE1NIV69ty31CKJh2LffBdnSq1vExRYVOmfu0M0/8eMrc10lCvY025L/OZG+rAoZkcQqb&#10;mGR0Xxfo9TtUF2QI1BjrKOYSdtUGC8RpFmepVQUCv2qEeE8TGEPmjYnP0t+dAtjzKMTFbvm/Me0u&#10;C8o4RzpHIXK/OVdtRB84V7ge8P1MqKcdseN2yBv4VbDrSevRVI0f1pvqG0Epyr0T3tPB3gn/BIWX&#10;pTrUDg/d8skfUA9QYIvifPRH9aWcFtPRZVWXgL6MtJfXU2PgA/q0J6e8kxabpLRqqyNlS4nvtRaN&#10;hcbmU109u24ras7fxVJdWutio9miNNFqq/R266p1821RULtF+Ucxg9aC3ud6JBrBU7TR+XwyKcrG&#10;mgQ3+bQwQXsmrYpE9+0T2Mq2Q+p5BqXb9m07IHTQ932D7HjQtqdHCw0Aah82Oq39GTMCNzDzcPuE&#10;/uWqbNqHl/OyqnfNbIFZ2V827Z1CN6TZIUHXq8nHOaT/53zd/J7XwBthY5BS/wf+mS0qmBbI3Ot3&#10;CFpDze/6+3GNgPLLUic3oLEwOv2WjIY25TGa1dXyn4BavSXTA185q2HS1O6DtRtGAGtNirdvdTOA&#10;nJDJ+Vz+uZo4g7DLhjzXzAmZVzyJNeTC6BCyRq5gChuQQU8SdLbwgEygyBHJGu1pIxSxqUvgMkhB&#10;+VcSsFwhv+pC7Q+yJrZSYq3BqaNnPYZ9TJJsg0NoN90j79XX5qSfdmpwBDkySlwp6Ju+Bn+IVjMK&#10;ydroTgQjDYTYl0eZbTzVae3dz0Ei7VbaP0GHwWAWFAemEIsh1dGU2AYN/JRrKRB0F7aBV/0E3aWz&#10;7Yc5sEF3TXeBhx0UwWojGwpD8g5hYiRu4LccSXcBI2nhMsiBmYxHFxBDaAZphB+tuFoD/Ajojscq&#10;rr4S67/fq9AY8gJI1AC/5Zbk0QBmgdQWUD2bRsQGVBuxvIxn2nLtuWkbUr3TbPQkYvVmFXehObp5&#10;Eop2/0xTgCWRoiFoWF91I0WlzaPjQLV3jfQHzPFn6G+A/rKUK6xkS68AY94PKNuL1emAMrsRaJu4&#10;ix5GFNZTgDGfGzhKCyOGQRlgzDjtogHmxvV3DOReDcUCjFkfOwgwZnOmYpM5+rjkAGOGZ7RFngBj&#10;hrPYoZ1hYrmI8pEiNBSUef7BOICYAeRCduU7E6lNnwYYc/8s2OY2gy8YYMw9DGqAMVMIOsCYHfBc&#10;UyPAmDdPhUYswJhtknKXZQfMV4Ax++gTYMw2Y+x0sXs1bqMIMGY/fQKM2U+fAGNuD4k+S7dpT+Yb&#10;RxQ44vqCDgf2w+fW0Tkoev5qcczAbWSC48i2o+ETI0lfAY5ZI197QYtXjGOm4zc4lJK00Yon5r5X&#10;gGO2uKCXhmNO4wzHrXrnMUzS+CXimEVKpyrVVtL4IXivV4dixgnlGHA2gYOc1mQ4GgIswJgDjDnA&#10;mJ9xARieslSlANM60fBCUMxWBbYK/yRRzDinjgp2kiqt9F25hyi1DdCWH4o7DIM6PRAzii6Q+m+5&#10;9GgK7AC6BQizOdoTjt+4Yznh+I2Tr/a4088rXIZSnhnOEnai89F66wQQzLpKQC9G8pRKq0Pz6rXd&#10;iEbuPJJDhVBQa5fFW4dqXbHdgyKTRiwDUp7ANqE4dwcmPwEEc5ZR5VmU7tjU2wHBvOe4gUwVzxSq&#10;dHb0CgjmgGA2J3x3Jc+7msIo7w9cpL+CFs63h0LMrkiyPjw6XJ03FGKmWuihEDNp1k3gQSjE7EPz&#10;h0LMoRDzj7isAhV3zdEaFwiyBlLAL+N2BX0yEOGXvUe7An4ZhTVCGWYcZdBXkBjvMeCXA355v4uB&#10;pGjAL/vwuQG/7MdXBvyynz4Bv+ynT8Av++kT8MsvE7+MGswoiI4a/F0wGBdcugLCB2UJXi1+GUWP&#10;URsaN0k6Gj4xgvQV4JddcsdlPEevF8DMYTgjpYND1yfCfq8AwOyyqKfNfocnjZExRk3kmGq4u8gX&#10;aYOXiGDOWJJBbm9O9CFYr9cHYAaoQOKSk9ZkOBr8K+CXA3454JefMX4Zl7OirptCYXonVx8NBHtz&#10;EmWYzS1dJwIG21/METdc4JpffYN3X38/RK2ZqP2LrcOMS9JS3ArU1Sg6mhI7gHABwxwwzJtXCwQM&#10;s3OpfjqGmTHYtQoXMrZF7B+tu04AxGxuJTgRxXWwQ8oj3D8INw2XWG44pM7/Pig+aQRznOIS0+2S&#10;2CeAYkbJPFzUiIt6t2Ya6jDf5KsCt7wQD/cvUqITtChb3eOMgGIOKOb9EIOAYjZwnB4+G+widGwP&#10;hqiDnbpX07gjmi2c7ENjBhRzQDE79nGvho0Citm3bwKKOaCYfwiKGeakTDMZtZH6T3UAMuPOenOn&#10;WwAyA6acJKhD4xNOAchMNdkDkHmj3DDc1MTcjIhzt5lg+pbCvUZkj4VwU2CccL/NicMXCZ0kp6LX&#10;LIpxEsPLoBxRXCpFoZvjaivhH4zFoZvm6F/oY957xw5gMm4UNpfs6otqhtsHIHMAMrcyQ6AeHFjI&#10;sGeEyNMA8wNNkOEiMKuhsohjJ/jEs8A1Za5/piTCl/qM0l5+xv3FPCakGrYL3dGgBsS/gAWB/037&#10;TCmOUJx3PDEyUHTvNPWP+1PT1L+/UDkVJ2UQ9NLtoZvFwHwDkNlP/wBk9tMnAJlfJpBZxnSRIS7X&#10;3Yyfh0LM97+IFMG+mKM0ZesuBhyzklzqG+bL6iMuvYfmw7nXeVPUo8V8eTHOIvqPBE5+flPk0w/l&#10;VL9v8vnCvNeK2OYy1ytzFef6vL3e21jOvfTc68UxswQpsJihDrjbwU/Mfq8Bx7x9S+9Jst/BaWOB&#10;6w1VlG0X5X+JMGZylXGAp6vFaGpOPwTx9eqAzCg4EzHYg63JcDQMWAAyByBzADI/ZyAzTlVJ1DHp&#10;Djk8Ggx2IkDm7Zs/nrKq5X4gM0dYK+GyO1L5cLV2AB73OdZiZrESQsUia83mo2mxAygHN+duVi/J&#10;D6L7az8V1XJEby7GdfWlnNKQtBuVf/28bkz80LWjZ3qX6uJDfX11uahHX/MFMgDvYqkubUhno9mi&#10;pCdbv2y3o7Vuvi0Karco/yhmBm3M9UjWk5tiWbS/k08mRdnYYspBeQXl9YyVFy4QjikcRmF7cwzk&#10;0crrFJDM1qdxAPHRU2qug11SFMeGs8FjSnX0j+Y8AskM7F7KpDDRJ3fJwAkgmVFMIkqQ820VktHd&#10;7sj+AzDbW6eQaI6CTu5MKGkkUHhB6DjGsPre92Srvrp1daE6FFEf3S0X5focUbofgtLJYiVjFSEx&#10;2HJGQDIHJHNAMsdcOyvasttVlzogmbW9rbFJPViLlpZ7idbfWAMtQz1m4zkY3gtIZlwnkfjRHwHJ&#10;HJDMP8RGAgQpEzjx1YbqA5I5lQHJ3IOKBiSzoApg8IgsINZE2dw5HPcakMyblAhI5n1H/0JJ5gEk&#10;bSjJ7EdaBiSznz4ByeynT0Ay++kTkMwvEsmsMjolwrNeYYtQkfm2qqf3BzKjEAHu0MZBFBdRf2Ik&#10;6WsoyGzBlW127iSRpAS0/uEJHRXh6lUWdyXVn5j7XgOOefuu3pPkvi65qA8E3OMSX9Qkkziup3qp&#10;wZdaj5mlCbLGkepwTA+HfL06JDMTQDErHARtGeVoILAAZQ5osIAGe8ZoMIYKCjLjKmqL+j8aDXYa&#10;UGau09e9s3NPCQjbC2WWAueQcDS1lcwPV2sH4HGHoVApDnpysARhqFAUIAVcy2QMDI63s1V+GhBK&#10;wtoRKDAgnNd2NB12AOFaJFgAMhMuezdI2jDKDAdiAaomjEQxmwHh3SKsIx/C2jzcPkGPz6qye3g5&#10;L6t6VwcLwLPtL5v27litwXj3BIGz/terSVBdz1h1oUI7jujheKOTCI/WXCeAYzYFVHrc+pRqqxPz&#10;my6p/vvt9Qp/zc+vTdW493mT9z/rJ84LXt1Ui2lR//b/AAAA//8DAFBLAwQUAAYACAAAACEAH8p5&#10;MOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeIPdShWo3RJC1BMhEUyM&#10;t6Ed2obubtNd2vLvHU56m5f35c176Wo0jeip87WzGqKpAkE2d0VtSw1fh/fJAoQPaAtsnCUNV/Kw&#10;yu7vUkwKN9hP6vehFBxifYIaqhDaREqfV2TQT11Llr2T6wwGll0piw4HDjeNfFLqRRqsLX+osKVN&#10;Rfl5fzEaPgYc1rPord+eT5vrz+F5972NSOvHh3H9CiLQGP5guNXn6pBxp6O72MKLRsNkrpaMsqFi&#10;3nAjlIrnII58zeLlAmSWyv8rsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApNYAItkT&#10;AAB54gAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH8p5&#10;MOMAAAANAQAADwAAAAAAAAAAAAAAAAAzFgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AEMXAAAAAA==&#10;">
                 <v:group id="_x0000_s1029" style="position:absolute;width:68300;height:15176" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCodvzozAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvgt9hGcGb3fyxQWK3pRQVD0VoK4i3ITtNQrOzIbsm6bd3DoLHmXnz3vutNrPr1EhDaD0bSBcJ&#10;KOLK25ZrA5+n14cnUCEiW+w8k4ErBdisb29WWFo/8YHGY6yVmHAo0UATY19qHaqGHIaF74nldvaD&#10;wyjjUGs74CTmrtNZkhTaYcuS0GBPu4aqy/HHGXibcNrm6cu4v5x31+/T8uNrn5Ix93fz9hlUpDn+&#10;i/++363Uz5aPWV4UuVAIkyxAr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqHb86MwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:group id="Group 10" o:spid="_x0000_s1030" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmS1zxyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubaXRzXTWKyDb2IIOpIHs7mrMtNpfSZG399stA2OP9/t9yPdhadNT6yrEGNUlAEOfO&#10;VFxoOB7eHlIQPiAbrB2Thit5WK9Gd0vMjOv5i7p9KEQMYZ+hhjKEJpPS5yVZ9BPXEEfu7FqLIZ5t&#10;IU2LfQy3tZwmyVxarDg2lNjQtqT8sv+xGt577Dcz9drtLuft9fvw9HnaKdL6fjxsFiACDeFffHN/&#10;mDg/nacv6vlxpuDvpwiAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZktc8ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="Graphic 11" o:spid="_x0000_s1031" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDpxeKygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZQq9lLpJkBCiq1ix2p5KrQePQ3ZMQrOzITtq/PbdQqHHx/vz482Xo+vUhYbQejaQThJQ&#10;xJW3LdcGDl+vzwWoIMgWO89k4EYBlov7uzmW1l/5ky57qVUc4VCigUakL7UOVUMOw8T3xNE7+cGh&#10;RDnU2g54jeOu01mS5Nphy5HQYE/rhqrv/dlFrt+1xxesPno5b3C9Fdq8r56MeXwYVzNQQqP8h//a&#10;b9ZAlmZFMU3zLIffT/EP6MUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIOnF4rKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:shape id="Graphic 12" o:spid="_x0000_s1032" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqKhTWygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvBd9hOYJ3dmM1scZuiyhqbgT78wCH7Gk2mD0bsscm+vSuUPBymJlvmOV68p060hDbwAauZxko&#10;4jrYlhsD+93L1QJUFGSLXWAy8E0R1qvzsyWWNoy8oeNWGpUgHEs04ET6UutYO/IYZ6EnTt4hDB4l&#10;yaHRdsAxwX2n51lWaI8tpwWHPT05qj+3X97AW+Gq181YvYvv8aO6LX4O4p6NubyYHh9ACU3yHz61&#10;K2vgZnGf5fk8v4O/S+kO6NUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGoqFNbKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:group id="Group 2" o:spid="_x0000_s1033" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7cgx8yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrrTSVK1bZpRRFS6kEK1ULq7ZG4emLkTMmMS/76zELo8nHe2Hk0jeupcbVlBPItAEOdW&#10;11wq+D7vp68gnEfW2FgmBTdysF49TDJMtR34i/qTL0UIYZeigsr7NpXS5RUZdDPbEgeusJ1BH2BX&#10;St3hEMJNI5MoWkqDNYeGClvaVpRfTlej4DDgsHmOd/3xUmxvv+fF588xJqWeHsfNOwhPo/8X390f&#10;WsEyiV7myfwtbA6Xwh2Qqz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe3IMfMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                       <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAo0WxyygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8Mw&#10;DMXvg30Ho8Fuq52yjDatW8bGYKeV9R/0JmI1CY3lEHtN9u2rw2BH6T2999NyPfpWXamPTWAL2cSA&#10;Ii6Da7iysN99PM1AxYTssA1MFn4pwnp1f7fEwoWBv+m6TZWSEI4FWqhT6gqtY1mTxzgJHbFo59B7&#10;TDL2lXY9DhLuWz015kV7bFgaauzorabysv3xFg5f59Px2Wyqd593QxiNZj/X1j4+jK8LUInG9G/+&#10;u/50gj/N8yzPzFyg5SdZgF7dAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACjRbHLKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="7840E1B3" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="00962EDA" w:rsidRDefault="00087D91" w:rsidP="00087D91">
+                            <w:p w14:paraId="7840E1B3" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00087D91">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="1403801464"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00087D91" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyU28JxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWd32b1FWkRehJaaqF3obsmIRmZ0N2a9J/7wqCx/nes1z3thZnan3lWMNwoEAQ585U&#10;XGg4fG1fFiB8QDZYOyYN/+RhvXp8WGJqXMefdM5CIWII+xQ1lCE0qZQ+L8miH7iGOHIn11oM8WwL&#10;aVrsYrit5UipmbRYcWwosaG3kvLf7M9qOO5OP98TtS/e7bTpXK8k20Rq/fzUb15BBOrDXXxzf5g4&#10;fzZOVDIcT+dw/SkCIFcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJTbwnHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="10F2E45C" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="007C4DA2" w:rsidRDefault="00087D91" w:rsidP="00087D91">
+                            <w:p w14:paraId="10F2E45C" w14:textId="77777777" w:rsidR="00087D91" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00087D91">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="-840470444"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00087D91" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                   <v:group id="Group 8" o:spid="_x0000_s1036" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBM9MIzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3d1qVWK3pRQVD0WwFcTbkJ0modnZkF2T9N87B8HjzHvz3jfL9RRaNVCfmsgO7MyA&#10;Ii6jb7hy8Hl4uXkElTKyxzYyOThTgvXq8mKJhY8jf9Cwz5WSEE4FOqhz7gqtU1lTwDSLHbFox9gH&#10;zDL2lfY9jhIeWj035l4HbFgaauxoW1N52v8EB68jjptb+zzsTsft+fuweP/aWXLu+mraPIHKNOV/&#10;89/1mxf8xd38wVhjBVp+kgXo1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgTPTCMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:group id="Group 7" o:spid="_x0000_s1037" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARH3H7yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHrTzQPFpq4iUksPIqgF8TZkxySYnQ3ZNYn/vlsoeJzvPYvVYGrRUesqywriSQSCOLe6&#10;4kLBz2k7noNwHlljbZkUPMjBavkyWmCmbc8H6o6+ECGEXYYKSu+bTEqXl2TQTWxDHLirbQ36cLaF&#10;1C32IdzUMomimTRYcWgosaFNSfnteDcKvnrs12n82e1u183jcpruz7uYlHp7HdYfIDwN/in+d3/r&#10;MD9Jkih9n01T+PspACCXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARH3H7yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                       <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1038" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAphW6eygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW8FN1YUWN0lVCICKUH/90f2WeSNvs2ZleN394VCj0OM/MbZrHqTC2u1LrKsoLhIAJB&#10;nFtdcaHgsM/6MQjnkTXWlknBnRyslq8vC0y0vfGWrjtfiABhl6CC0vsmkdLlJRl0A9sQB+9kW4M+&#10;yLaQusVbgJtafkTRRBqsOCyU2NBnSfnv7mIUFPT9lR3fm/PPXZ6zajhNN+ttqlTvrUvnIDx1/j/8&#10;195oBfF0HI+icTyD56VwB+TyAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmFbp7KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                       <v:shape id="Textbox 15" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8t5yEyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr1I3TREkdRNsEqtlx5i+wBDdkyC2dmQXZO0T98VhB7n+59NPplWDNS7xrKCl0UEgri0&#10;uuFKwffX+/MahPPIGlvLpOCHHOTZw2yDqbYjFzScfCVCCLsUFdTed6mUrqzJoFvYjjhwZ9sb9OHs&#10;K6l7HEO4aWUcRStpsOHQUGNHu5rKy+lqFNC2sL+fF3cwxdt+dzg3THP5odTT47R9BeFp8v/iu/uo&#10;w/wkieJVso6XcPspACCzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8t5yEyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="212DC2FC" w14:textId="5F2C4014" w:rsidR="00087D91" w:rsidRPr="00827E84" w:rsidRDefault="00636D85" w:rsidP="00087D91">
                               <w:pPr>
                                 <w:spacing w:before="38"/>
                                 <w:rPr>
@@ -10279,130 +10256,126 @@
                                   <w:spacing w:val="-16"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>Priority 1</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                 </v:group>
                 <v:group id="_x0000_s1043" style="position:absolute;top:31935;width:68300;height:15183" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY6KSsyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJgajRFcRaUsPIqiF4m3IjkkwOxuy2yS+vVsoeJzvf1abwdSio9ZVlhXEkwgEcW51&#10;xYWC7/PHeAHCeWSNtWVScCcHm/XLaIWZtj0fqTv5QoQQdhkqKL1vMildXpJBN7ENceCutjXow9kW&#10;UrfYh3BTy2kUpdJgxaGhxIZ2JeW3069R8Nljv03i925/u+7ul/Ps8LOPSam312G7BOFp8E/xv/tL&#10;h/nJfJos0jSN4e+nAIBcPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAY6KSsyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:group id="Group 10" o:spid="_x0000_s1044" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwBf8ryQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCt7qJo1JS+oqIm3xIIVqofQ2ZMckmJ0N2TWJb+8KBY/z/c9iNZpG9NS52rKCeBaBIC6s&#10;rrlU8HP4eHoF4TyyxsYyKbiQg9XyYbLAXNuBv6nf+1KEEHY5Kqi8b3MpXVGRQTezLXHgjrYz6MPZ&#10;lVJ3OIRw08jnKMqkwZpDQ4UtbSoqTvuzUfA54LBO4vd+dzpuLn+H9Ot3F5NS08dx/QbC0+jv4n/3&#10;Vof5L2mWpEk2T+D2UwBALq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsAX/K8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="Graphic 11" o:spid="_x0000_s1045" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzpXa8ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;EIXvJvyHzZh4MbIrJhQrC0GCAicjevA46Y5tQ3e26Q5Q/71LQsJx5r1535vpvPeNOlIX68AWHocG&#10;FHERXM2lhe+vt4cJqCjIDpvAZOGPIsxng5sp5i6c+JOOOylVCuGYo4VKpM21jkVFHuMwtMRJ+w2d&#10;R0ljV2rX4SmF+0aPjBlrjzUnQoUtLSsq9ruDT9ywrn9esfho5bDC5bvQaru4t/butl+8gBLq5Wq+&#10;XG9cqm+ezCQbPWcZnH9KC9CzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzpXa8ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:shape id="Graphic 12" o:spid="_x0000_s1046" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAL22u1ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfBf/DsULf7KWlpjb2WsSi5qXQVn/Aktvmgrm9kFub6K/3BMHHYWa+Ydbb0bfqQn1sAhuYTTNQ&#10;xFWwDdcG3t+eb+9BRUG22AYmA18UYbu5vlpjYcPAR7qcpFYJwrFAA06kK7SOlSOPcRo64uSdQ+9R&#10;kuxrbXscEty3ep5lufbYcFpw2NGTo+rj9OkNvOaufDkO5V58h4dykX+fxe2MmdyMjw+ghEb5D/+1&#10;S2tgld3ls9V8uYDfS+kO6M0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvba7XKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:group id="Group 2" o:spid="_x0000_s1047" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXzdYCyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirmwexNbqKiC09iFAtiLchOybB7GzIbpP477uFQo/zvWe5Hk0jeupcbVlBPI1AEBdW&#10;11wq+Dq9Pb+CcB5ZY2OZFNzJwXr1+LDEXNuBP6k/+lKEEHY5Kqi8b3MpXVGRQTe1LXHgrrYz6MPZ&#10;lVJ3OIRw08gkimbSYM2hocKWthUVt+O3UfA+4LBJ412/v12398spO5z3MSk1eRo3CxCeRv8v/nN/&#10;6DD/ZZbM0yzNEvj9KQAgVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA183WAskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                       <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTIU1JxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubia5K2xlFNgZ7csyp4NvRnG1ZcylNZrtvbwaCj/f7f8v1YBtxoc7XjjVMJwoEceFM&#10;zaWG/ff7UwrCB2SDjWPS8Ece1qvRwxJz43r+ossulCKGsM9RQxVCm0vpi4os+olriSN3dp3FEM+u&#10;lKbDPobbRs6UWkiLNceGClt6raj42f1aDYft+XRM1Gf5Zudt7wYl2WZS68fxsHkBEWgId/HN/WHi&#10;/EWSps+zLMng/6cIgFxdAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANMhTUnHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="444498E7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="444498E7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="340438361"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmG1M9xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g2E7WrWo0yNgSfNuZU8O1ozrbYXEqT2frtzWCwx/v9v+W6t7W4UusrxxpGQwWCOHem&#10;4kLD/nvzPAPhA7LB2jFpuJGH9erxYYmZcR1/0XUXChFD2GeooQyhyaT0eUkW/dA1xJE7u9ZiiGdb&#10;SNNiF8NtLcdKpdJixbGhxIbeSsovux+r4fBxPh0T9Vm825emc72SbOdS68FT/7oAEagP/+I/99bE&#10;+bP5aDJNkzSB358iAHJ1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYbUz3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="40B1BF39" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="40B1BF39" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="760568130"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                   <v:group id="Group 8" o:spid="_x0000_s1050" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEPeyszQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoI3u0mjtsZuSymteCiCrSDehuw0Cc3OhuyapP/eOQgeZ96b975ZrkfXqJ66UHs2kE4T&#10;UMSFtzWXBj5P+/sFqBCRLTaeycCVAqxXk5sl5tYP/EH9MZZKQjjkaKCKsc21DkVFDsPUt8SinX3n&#10;MMrYldp2OEi4a/QsSZ60w5qlocKWthUVl+OPM/A64LDJ0l1/uJy31+/T4/vXISVj7m7HzQuoSGP8&#10;N/9dv1nBnz8ssnmWPAu0/CQL0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQ97KzN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
                     <v:group id="Group 7" o:spid="_x0000_s1051" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnhIN5ygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredJMG/6WuImKlBylUBfH2yD6TYPZtyG6T+O27hYLHYWZ+wyzXvalES40rLSuIxxEI&#10;4szqknMF59PHaA7CeWSNlWVS8CAH69XLYImpth1/U3v0uQgQdikqKLyvUyldVpBBN7Y1cfButjHo&#10;g2xyqRvsAtxU8i2KptJgyWGhwJq2BWX3449RsO+w2yTxrj3cb9vH9TT5uhxiUmr42m/eQXjq/TP8&#10;3/7UCpLZfJrMFgn8PQpvQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOeEg3nKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                       <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1052" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDw7Ga/zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReSt3EamNTVwmFFEE8+Kf3R/Y1iWbfxuxW47fvCoUeh5n5DTNf9qYRF+pcbVlBPIpA&#10;EBdW11wqOOzz5xkI55E1NpZJwY0cLBeDhzmm2l55S5edL0WAsEtRQeV9m0rpiooMupFtiYP3bTuD&#10;PsiulLrDa4CbRo6j6FUarDksVNjSR0XFafdjFJS0WedfT+35eJPnvI6TbPW5zZR6HPbZOwhPvf8P&#10;/7VXWsE4iifJ9O1llsD9U/gDcvELAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8Oxmv8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                       <v:shape id="Textbox 15" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvVbSNyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NbsIw&#10;EIX3SL2DNUjdIHBgQdKAQRRUYMMiKQcYxUMSEY+j2EDa0+MFEsun96dvue5NI+7UudqygukkAkFc&#10;WF1zqeD8+zNOQDiPrLGxTAr+yMF69TFYYqrtgzO6574UYYRdigoq79tUSldUZNBNbEscvIvtDPog&#10;u1LqDh9h3DRyFkVzabDm8FBhS9uKimt+Mwpok9n/09XtTfa92+4vNdNIHpT6HPabBQhPvX+HX+2j&#10;VjCLp/FXnCQBIiAFHJCrJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvVbSNyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="7E01D10F" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00827E84" w:rsidRDefault="00636D85" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:spacing w:before="38"/>
                                 <w:rPr>
@@ -10467,130 +10440,126 @@
                                   <w:spacing w:val="-16"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>3</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                 </v:group>
                 <v:group id="_x0000_s1057" style="position:absolute;top:15967;width:68300;height:15183" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgQ8V1zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasNA&#10;DITvhb7DokJvzdppY4KbTQghLT2EQn4g9Ca8im3i1RrvxnbevjoUepRmNPNpsRpdo3rqQu3ZQDpJ&#10;QBEX3tZcGjgdP17moEJEtth4JgN3CrBaPj4sMLd+4D31h1gqCeGQo4EqxjbXOhQVOQwT3xKLdvGd&#10;wyhjV2rb4SDhrtHTJMm0w5qlocKWNhUV18PNGfgccFi/ptt+d71s7j/H2fd5l5Ixz0/j+h1UpDH+&#10;m/+uv6zgz7J5Ns3SN4GWn2QBevkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoEPFdcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:group id="Group 10" o:spid="_x0000_s1058" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAM5tbwyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJinamLqKSC09iFAtFG9DdkyC2dmQXZP49t2C4HG+/1msBlOLjlpXWVYQTyIQxLnV&#10;FRcKfo7bcQrCeWSNtWVScCMHq+XTaIGZtj1/U3fwhQgh7DJUUHrfZFK6vCSDbmIb4sCdbWvQh7Mt&#10;pG6xD+GmlkkUzaTBikNDiQ1tSsovh6tR8Nljv36NP7rd5by5nY7T/e8uJqVenof1OwhPg3+I7+4v&#10;Hean6dssSaLpHP5/CgDI5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADObW8MkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="Graphic 11" o:spid="_x0000_s1059" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzPtjJywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZQq9FN00UGtSV7FirT2Jfw4eh+w0Cc3Ohuyo8dt3hUKPM+/N+72ZzHrXqDN1ofZs4HmY&#10;gCIuvK25NHDYfwzGoIIgW2w8k4ErBZhN7+8mmFt/4S2dd1KqGMIhRwOVSJtrHYqKHIahb4mj9u07&#10;hxLHrtS2w0sMd41Ok2SkHdYcCRW2tKio+NmdXOT6z/r4jsWmldMSFyuh5df8yZjHh37+Bkqol3/z&#10;3/Xaxvovr1k6ztIshdtPcQF6+gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzPtjJywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:shape id="Graphic 12" o:spid="_x0000_s1060" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtxfmbxAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bSsNA&#10;EH0v+A/LCL61m3hJJXZbRFHzUmirHzBkp9lgdjZkxyb69a4g9PFw7qvN5Dt1oiG2gQ3kiwwUcR1s&#10;y42Bj/eX+T2oKMgWu8Bk4JsibNYXsxWWNoy8p9NBGpVCOJZowIn0pdaxduQxLkJPnLhjGDxKgkOj&#10;7YBjCvedvs6yQntsOTU47OnJUf15+PIG3gpXve7Haiu+x111W/wcxT0bc3U5PT6AEprkLP53VzbN&#10;X97c5csc/g4lBHr9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO3F+ZvEAAAA4AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:group id="Group 2" o:spid="_x0000_s1061" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnO1DpyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqrm+hWJLqKSFs8SMEHlN6G7JgEs7Mhu03iv3cLBY/zvWe5HmwtOmp95VhDOk5AEOfO&#10;VFxoOJ8+XucgfEA2WDsmDTfysF49Py0xM67nA3XHUIgYwj5DDWUITSalz0uy6MeuIY7cxbUWQzzb&#10;QpoW+xhuazlJkpm0WHFsKLGhbUn59fhrNXz22G+m6Xu3v162t5/T29f3PiWtX0bDZgEi0BAe4n/3&#10;zsT5aqKmajZXCv5+igDI1R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnO1DpyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                       <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqTyIGxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjTRPFZjSKK4Mll3VXwNjRjW2wmpYm2++83wsIe53vPct3aUjyp9oVjDYO+AkGcOlNw&#10;puH7a9+bgfAB2WDpmDT8kIf16q2zxMS4hj/peQqZiCHsE9SQh1AlUvo0J4u+7yriyN1cbTHEs86k&#10;qbGJ4baUQ6Um0mLBsSHHirY5pffTw2o4H2/Xy0h9ZDs7rhrXKsl2LrXuvrebBYhAbfgX/7kPJs4f&#10;jidKTWfzKbx+igDI1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqk8iBsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="60C968F4" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="60C968F4" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="-1082058480"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5+OK8ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjeQ0bmonSggthZwamp9Cbou1sU2slbHU2Hn7qFDocZiZb5j5crCNuFDna8cakpEC&#10;QVw4U3OpYb/7eHoF4QOywcYxabiSh+Xi/m6OuXE9f9FlG0oRIexz1FCF0OZS+qIii37kWuLonVxn&#10;MUTZldJ02Ee4beRYqRdpsea4UGFLbxUV5+2P1XD4PB2/J2pTvtu07d2gJNtMav34MKxmIAIN4T/8&#10;114bDePkOUmnWaZS+P0U/4Bc3AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5+OK8ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="4718559B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="4718559B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="1402486243"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                   <v:group id="Group 8" o:spid="_x0000_s1064" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDr+HTzyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LCL3VTayNEl1FpBUPUqgK4m3IjkkwOxuy2yS+vSsUPM73P/NlbyrRUuNKywriYQSCOLO6&#10;5FzB8fD9PgXhPLLGyjIpuJGD5eL1ZY6pth3/Urv3uQgh7FJUUHhfp1K6rCCDbmhr4sBdbGPQh7PJ&#10;pW6wC+GmkqMoSqTBkkNDgTWtC8qu+z+jYNNht/qIv9rd9bK+nQ+fP6ddTEq9DfrVDISn3j/F/+6t&#10;DvOTUTIZx+NkAo+fAgBycQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr+HTzyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:group id="Group 7" o:spid="_x0000_s1065" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBE1V3axwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3wrxDuAOz07QOltIxisgoLkQYFcTdpbm2xeamNLGtb28WwiwP549vvhxMLTpqXWVZQTyJQBDn&#10;VldcKDifNuMUhPPIGmvLpOBJDpaLj9EcM217/qPu6AsRRthlqKD0vsmkdHlJBt3ENsTBu9nWoA+y&#10;LaRusQ/jppbTKEqkwYrDQ4kNrUvK78eHUbDtsV99x7/d/n5bP6+n2eGyj0mpr89h9QPC0+D/w+/2&#10;TitI4ySdJQEhAAUYkIsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAETVXdrHAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                       <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1066" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGClBnywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim4iqX9SVwlCilA8aPX+yD6T1OzbmN1q/PbdQqHHYWZ+wyzXvWnEjTpXW1YQjyMQ&#10;xIXVNZcKjp/5aA7CeWSNjWVS8CAH69XgaYmptnfe0+3gSxEg7FJUUHnfplK6oiKDbmxb4uCdbWfQ&#10;B9mVUnd4D3DTyEkUTaXBmsNChS1tKiouh2+joKTdR356aa9fD3nN63iWbd/3mVLPwz57A+Gp9//h&#10;v/ZWK5jEyfx1kUwT+L0U7oBc/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGClBnywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                       <v:shape id="Textbox 15" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmWqFqywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsJA&#10;DETvSP2HlSv1UsGmBaUlZUEUVODSQ6AfYGVNEpH1RtktBL6+PlTiaHs8M2+26F2jztSF2rOBl1EC&#10;irjwtubSwM/ha/gOKkRki41nMnClAIv5w2CGmfUXzum8j6USEw4ZGqhibDOtQ1GRwzDyLbHcjr5z&#10;GGXsSm07vIi5a/RrkqTaYc2SUGFLq4qK0/7XGaBl7m/fp7Bx+ed6tTnWTM96a8zTY7/8ABWpj3fx&#10;//fOSv3pJE3fpuOJUAiTLEDP/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmWqFqywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="0B98FE4B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00827E84" w:rsidRDefault="00636D85" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:spacing w:before="38"/>
                                 <w:rPr>
@@ -10655,130 +10624,126 @@
                                   <w:spacing w:val="-16"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                 </v:group>
                 <v:group id="_x0000_s1071" style="position:absolute;top:47903;width:68300;height:15183" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvRN5XywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91c2mGDS6ikhbepBCVRBvj+wzCWbfhuw2if++Wyj0OMzMN8xqM9pG9NT52rEGNU1A&#10;EBfO1FxqOB3fnucgfEA22DgmDXfysFk/PqwwN27gL+oPoRQRwj5HDVUIbS6lLyqy6KeuJY7e1XUW&#10;Q5RdKU2HQ4TbRqZJkkmLNceFClvaVVTcDt9Ww/uAw/ZFvfb723V3vxxnn+e9Iq2fJuN2CSLQGP7D&#10;f+0PoyFNsoWaz7JUwe+n+Afk+gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvRN5XywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:group id="Group 10" o:spid="_x0000_s1072" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFocZozAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3azaYGO3pRQVD0WwFYq3ITtNQrOzIbsm6b93DoLHmffmvW+W68m3aqA+NoEtmFkG&#10;irgMruHKwtfh9e4JVEzIDtvAZOFCEdar66slFi6M/EnDPlVKQjgWaKFOqSu0jmVNHuMsdMSinULv&#10;McnYV9r1OEq4b/V9luXaY8PSUGNH25rK8/7HW3gbcdw8mJdhdz5tL9+H+cdxZ8ja25tp8wwq0ZT+&#10;zX/X707w57kxebZ4FGj5SRagV78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARaHGaMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:shape id="Graphic 11" o:spid="_x0000_s1073" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnzynzywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6qcqGH1EILAgQLe2pKu2Bo5U1SUTWG2UNpG/frYTE0Z7xfOP5snWVulATSs8G+r0E&#10;FHHmbcm5gZ/v1+cJqCDIFivPZOCXAiwXnYc5ptZf+Ysue8lVDOGQooFCpE61DllBDkPP18RRO/rG&#10;ocSxybVt8BrDXaUHSTLWDkuOhAJr2hSUnfZnF7l+Vx7WmH3Wct7i5k1o+7F6Muax265moIRauZtv&#10;1+821h9Mh5OX8WjYh/+f4gL04g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnzynzywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:shape id="Graphic 12" o:spid="_x0000_s1074" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEYefDxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9conR11mVDFLUvgpt+gKO5NcXmUppzrX56Iwg+3u//rbdz6NWRxtRFtnC5MKCIm+g6&#10;bi28vz1erEAlQXbYRyYLX5Rguzk9WWPl4sQ7Ou6lVTmEU4UWvMhQaZ0aTwHTIg7EmTvEMaDkc2y1&#10;G3HK4aHXV8aUOmDHucHjQPeemo/9Z7DwXPr6aTfVLxIGfK2L8vsg/sHa87P57haU0Cz/4j937fJ8&#10;c1Msr1dLU8DvTxkAvfkBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARGHnw8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:group id="Group 2" o:spid="_x0000_s1075" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwECfDyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDfY209pFRmcUETf2IMJ0IL4dzdkWm0tpsrZ++2Ug7PF+/2+xGm0jeup87VhDOk1AEBfO&#10;1Fxq+D6+P7+C8AHZYOOYNNzIw2o5eVhgbtzAX9QfQiliCPscNVQhtLmUvqjIop+6ljhyF9dZDPHs&#10;Smk6HGK4beQsSebSYs2xocKWNhUV18OP1fAx4LDO0m2/u142t/NR7U+7lLR+ehzXbyACjeFffHd/&#10;mjhfvah5plQ2g7+fIgBy+QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwECfDyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                       <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPYJqhyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIXeNKnEqlujiCJ4alHbQm+PzXN36eZl2aTu+u9NQehxmJlvmMWqd7W4UBsqzwaeRwoE&#10;ce5txYWBj9NuOAMRIrLF2jMZuFKA1XLwsMDM+o4PdDnGQiQIhwwNlDE2mZQhL8lhGPmGOHln3zqM&#10;SbaFtC12Ce5qOVbqRTqsOC2U2NCmpPzn+OsMfL6dv7+0ei+2btJ0vleS3Vwa8/TYr19BROrjf/je&#10;3lsDWs/0eDqZa/i7lO6AXN4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD2CaockAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="076E9CE7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="076E9CE7" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="893864027"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCu/wucxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfamSaUW7YwijoFPE3Ub7O1ozrasuZQms/XbL4Lg4/3+33I92EZcqPO1Yw3JRIEgLpyp&#10;udTweXofz0H4gGywcUwaruRhvXoaLTE3rucDXY6hFDGEfY4aqhDaXEpfVGTRT1xLHLmz6yyGeHal&#10;NB32Mdw2cqpUJi3WHBsqbGlbUfF7/LMavj7OP9+p2pdvdtb2blCS7UJq/fI8bF5BBBrCQ3x370yc&#10;n82yJE2mixRuP0UA5OofAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArv8LnMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="43FEFC0A" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="43FEFC0A" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="1930152747"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                   <v:group id="Group 8" o:spid="_x0000_s1078" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWbdZvygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredBMlwaauIlJLDyJUC6W3R/aZBLNvQ3abxH/vCoLHYWa+YZbrwdSio9ZVlhXE0wgE&#10;cW51xYWCn9NusgDhPLLG2jIpuJKD9epltMRM256/qTv6QgQIuwwVlN43mZQuL8mgm9qGOHhn2xr0&#10;QbaF1C32AW5qOYuiVBqsOCyU2NC2pPxy/DcKPnvsN/P4o9tfztvr3yk5/O5jUmr8OmzeQXga/DP8&#10;aH9pBfMkTd+iRTKD+6VwB+TqBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJZt1m/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                     <v:group id="Group 7" o:spid="_x0000_s1079" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDk6sF3ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dZLGRkkdRaQtLkTwAtLdIXNMgpkzITNN4ts7i4LLn//Gt1gNphYdta6yrCCeRCCI&#10;c6srLhScT99vcxDOI2usLZOCOzlYLUcvC8y07flA3dEXIoywy1BB6X2TSenykgy6iW2Ig3e1rUEf&#10;ZFtI3WIfxk0t36MolQYrDg8lNrQpKb8d/4yCnx77dRJ/dbvbdXP/PX3sL7uYlHodD+tPEJ4G/wz/&#10;t7daQZJOZ8k0nQWIgBRwQC4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOTqwXfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                       <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1080" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQycTIygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN2NoJHUVUIhIkgPant/ZF+TtNm3MbuN8d93CwWPw8x8w6y3o23FQL1vHGtIZgoE&#10;celMw5WG93MxXYHwAdlg65g03MjDdvP4sMbMuCsfaTiFSkQI+ww11CF0mZS+rMmin7mOOHqfrrcY&#10;ouwraXq8Rrht5VyppbTYcFyosaPXmsrv04/VUNHbofh47i5fN3kpmiTN97tjrvXkacxfQAQawz38&#10;394bDctFopI0VXP4uxTvgNz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJDJxMjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                       <v:shape id="Textbox 15" o:spid="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF+eY/yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL0j8Q/WIPVSFYe0pFWIQUDFcukhtB8wiieLiMdR7ELar8eVKnGct0+2GkwrLtS7xrKC2TQCQVxY&#10;3XCl4Otz9/QGwnlkja1lUvBDDlbL8SjDVNsr53Q5+UqEEHYpKqi971IpXVGTQTe1HXHgStsb9OHs&#10;K6l7vIZw08o4ihJpsOHQUGNH25qK8+nbKKB1bn8/zm5v8s37dl82TI/yoNTDZFgvQHga/F387z7q&#10;MD+ePc+j1zh5gb+fAgByeQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDF+eY/yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="2817DD15" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00827E84" w:rsidRDefault="00636D85" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:spacing w:before="38"/>
                                 <w:rPr>
@@ -10843,130 +10808,126 @@
                                   <w:spacing w:val="-16"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                 </v:group>
                 <v:group id="_x0000_s1085" style="position:absolute;top:63871;width:68300;height:15183" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAibXzpyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f7D+EM9jbTNI5GdUoIm7sQQZeYPh2aI5tsTkpTWzrv18eBnv8+O6L1ega0VMXas8G9ESBIC68&#10;rbk0cDp+vLyDCBHZYuOZDNwpwGr5+LDA3PqB99QfYilSCIccDVQxtrmUoajIYZj4ljhxF985jAl2&#10;pbQdDincNTJTaiYd1pwaKmxpU1FxPdycgc8Bh/Wr3va762VzPx/fvn92mox5fhrXcxCRxvgv/nN/&#10;WQOZmmqls6lKo9On9Afk8hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAibXzpyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:group id="Group 10" o:spid="_x0000_s1086" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSmFwHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlBG+6iUaR6CoirfQgQrVQehuyYxLMzobsNolv3xUEj/P9z3rbm0q01LjSsoJ4EoEgzqwu&#10;OVfwffkYL0E4j6yxskwK7uRgu3kbrDHVtuMvas8+FyGEXYoKCu/rVEqXFWTQTWxNHLirbQz6cDa5&#10;1A12IdxUchpFC2mw5NBQYE37grLb+c8oOHTY7Wbxe3u8Xff338v89HOMSanRsN+tQHjq/Uv8dH/q&#10;MH+ZJNEink0TePwUAJCbfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSmFwHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:shape id="Graphic 11" o:spid="_x0000_s1087" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbgv+3ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NTwJB&#10;DIbvJv6HSU28GJiVIIGFgSBBhZMRPHhsdsruxp3OZqfA+u/twcRj2/fj6WLVh8ZcqEt1ZAePwwwM&#10;cRF9zaWDz+PLYAomCbLHJjI5+KEEq+XtzQJzH6/8QZeDlEZDOOXooBJpc2tTUVHANIwtsd5OsQso&#10;Onal9R1eNTw0dpRlExuwZm2osKVNRcX34Ry0N77VX89YvLdy3uLmVWi7Xz84d3/Xr+dghHr5F/+5&#10;d17xp+PZ03iWjRRaf9IF2OUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFuC/7fKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:shape id="Graphic 12" o:spid="_x0000_s1088" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqGMqhxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LvsMygje7sbUxjd0WUdRcBFv7AEN2mg1mZ0N2bKJP7wqCx/n+Z72dfKdONMQ2sIHrWQaKuA62&#10;5cbA4f3pqgAVBdliF5gMfFGE7eb8bI2lDSPv6LSXRqUQjiUacCJ9qXWsHXmMs9ATJ+4YBo+SzqHR&#10;dsAxhftOz7Ms1x5bTg0Oe3pwVH/sP72Bl9xVz7uxehXf41t1k38fxT0ac3kx3d+BEprkX/znrmya&#10;v7xdFovVopjD708JAL35AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGoYyqHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                       <v:path arrowok="t"/>
                     </v:shape>
                     <v:group id="Group 2" o:spid="_x0000_s1089" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgs9MxygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U0ilTR1FZFWehBBLYi3R/aZBLNvQ3abxH/vCoLHYWa+YWaLwdSio9ZVlhXE4wgE&#10;cW51xYWCv8PPewrCeWSNtWVScCUHi/nrywwzbXveUbf3hQgQdhkqKL1vMildXpJBN7YNcfDOtjXo&#10;g2wLqVvsA9zUMomiqTRYcVgosaFVSfll/28UrHvsl5P4u9tczqvr6fCxPW5iUmr0Niy/QHga/DP8&#10;aP9qBZ9pNJkmSRrD/VK4A3J+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACCz0zHKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                       <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4zQYEyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdTeiNUZXEaXgyaK2hd4e2WcSzL4N2a1J/31XKPQ4zMw3zGrT21rcqfWVYw3JWIEg&#10;zp2puNDwfnl9TkH4gGywdkwafsjDZj14WmFmXMcnup9DISKEfYYayhCaTEqfl2TRj11DHL2ray2G&#10;KNtCmha7CLe1nCj1Ii1WHBdKbGhXUn47f1sNH8fr1+dUvRV7O2s61yvJdiG1Hg377RJEoD78h//a&#10;B6NhniZpqhZJAo9L8Q7I9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeM0GBMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="7FA07F49" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="7FA07F49" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="-41911065"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlCH5eyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81V1LGjS6kdJS8GRRW8HbI/vyB7NvQ3Zr4rfvFgSPw8z8hlmtR9uKC/W+caxhNlUg&#10;iAtnGq40fB8+n+cgfEA22DomDVfysM4fH1aYGTfwji77UIkIYZ+hhjqELpPSFzVZ9FPXEUevdL3F&#10;EGVfSdPjEOG2lS9KpdJiw3Ghxo7eayrO+1+r4Wdbno6J+qo+7Gs3uFFJtgup9eRpfFuCCDSGe/jW&#10;3hgNC5XO01mSJPB/Kd4Bmf8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5Qh+XskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="5A7A7F9B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="00636D85" w:rsidP="00636D85">
+                            <w:p w14:paraId="5A7A7F9B" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:bevel/>
                                     </w14:textOutline>
                                   </w:rPr>
                                   <w:id w:val="-1770002078"/>
-                                  <w:placeholder>
-[...1 lines deleted...]
-                                  </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:r w:rsidRPr="00E816C7">
+                                  <w:r w:rsidR="00636D85" w:rsidRPr="00E816C7">
                                     <w:rPr>
                                       <w:rStyle w:val="PlaceholderText"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:highlight w:val="yellow"/>
                                     </w:rPr>
                                     <w:t>Click here to enter text.</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </v:group>
                   <v:group id="Group 8" o:spid="_x0000_s1092" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACr3wGyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm9haNLqKSFt6EKEqiLchOybB7GzIbpP47zuHQuc272veLNeDq1VHbag8G0jHCSji&#10;3NuKCwOn48fzDFSIyBZrz2TgTgHWq8eHJWbW9/xN3SEWSkI4ZGigjLHJtA55SQ7D2DfEwl196zDK&#10;2hbatthLuKv1JEnetMOK5UKJDW1Lym+HH2fgs8d+85K+d7vbdXu/HKf78y4lY55Gw2YBKtIQ/8V/&#10;7i8r9WWmk9f5XErLTwKAXv0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAq98BskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:group id="Group 7" o:spid="_x0000_s1093" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsEYEPyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJt1mp9UoItvwQQR1MPZ2NGdbbC6lydr67Y0w2OP9/t98OdhadNT6yrGGZKRAEOfO&#10;VFxo+Dp+PE1A+IBssHZMGi7kYbm4v5tjZlzPe+oOoRAxhH2GGsoQmkxKn5dk0Y9cQxy5k2sthni2&#10;hTQt9jHc1vJZqVRarDg2lNjQuqT8fPi1Gj577FcvyXu3PZ/Wl5/jePe9TUjrx4dhNQMRaAj/4j/3&#10;xsT5b6lKEzWdvMLtpwiAXFwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbBGBD8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                       <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1094" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXs8FzzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGL2N1UaGvstgQhUigeWut9yI5JNDubZtc2/fedg+Bx5r1575vlevSdOtEQ28AWsokB&#10;RVwF13Jt4fBRPi5AxYTssAtMFi4UYb26vVli7sKZd3Tap1pJCMccLTQp9bnWsWrIY5yEnli0rzB4&#10;TDIOtXYDniXcd3pqzEx7bFkaGuzptaHqZ//rLdT0vi0/H/rj90UfyzabF5u3XWHt/d1YvIBKNKZ/&#10;89/1xgn+09xMn2cmE2j5SRagV1cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV7PBc8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                       <v:shape id="Textbox 15" o:spid="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgydoZyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL1X6j9YU6mXCpyylDTFIAqC9tJDaD9gFE8WEY+j2A2Br8dISBzn7TNf9qYWHbWusqzgdRiBIM6s&#10;rrhQ8Pe7HcQgnEfWWFsmBSdysFw8Pswx0fbIKXV7X4gQwi5BBaX3TSKly0oy6Ia2IQ5cbluDPpxt&#10;IXWLxxBuajmKojdpsOLQUGJD65Kyw/7fKKBVas8/B7cz6edmvcsrphf5pdTzU7/6AOGp93fxzf2t&#10;w/zJeDqNR+/RDK4/BQDk4gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgydoZyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="287E320E" w14:textId="77777777" w:rsidR="00636D85" w:rsidRPr="00827E84" w:rsidRDefault="00636D85" w:rsidP="00636D85">
                               <w:pPr>
                                 <w:spacing w:before="38"/>
                                 <w:rPr>
@@ -11676,153 +11637,149 @@
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="922753777" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="3282567" y="716630"/>
                                 <a:ext cx="3035185" cy="1035141"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="2B41CF06" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="2B41CF06" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="1777829531"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="351336139" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="-138255" y="716918"/>
                                 <a:ext cx="3339901" cy="1034456"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="25F33213" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="25F33213" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="-450623154"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="615364245" name="Group 8"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="180755" y="42513"/>
                             <a:ext cx="4784877" cy="342740"/>
@@ -12038,130 +11995,126 @@
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="5E367ACF" id="Group 11" o:spid="_x0000_s1101" style="position:absolute;margin-left:-35.45pt;margin-top:545.9pt;width:537.8pt;height:133.25pt;z-index:251678720;mso-height-relative:margin" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEaz2ywgoAAHAuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu20gSfV9g/oHQe+K+sJukEWeQOBcs&#10;kJ0JkizmmaYoS1iK1JJ05OzX76m+kJQiN53EmckASQCLEquL1XU9Vc0nv95uq+hj2Xabpr5Y8Mds&#10;EZV10Sw39fXF4t8fXj1KF1HX5/Uyr5q6vFh8KrvFr09/+ceT/e68FM26qZZlG4FJ3Z3vdxeLdd/v&#10;zs/OumJdbvPucbMra9xcNe027/G1vT5btvke3LfVmWBMn+2bdrlrm6LsOvz6wt5cPDX8V6uy6H9f&#10;rbqyj6qLBWTrzd/W/L2iv2dPn+Tn122+W28KJ0b+FVJs802Nhw6sXuR9Ht20m89YbTdF23TNqn9c&#10;NNuzZrXaFKXZA3bD2dFuXrfNzc7s5fp8f70b1ATVHunpq9kWv3183e7e79620MR+dw1dmG+0l9tV&#10;u6VPSBndGpV9GlRW3vZRgR91KmEFaLbAPa4zIRJllVqsofnP1hXrl5OVMondSplmiTQrz/yDzw7E&#10;Gb5YMSH32zbaLC8WIkm0xh+5iOp8CxczWou4sS2teogtnhI0P3/wLSIGutHM3beZ+f0635XGezrS&#10;gVMXV6kSLEk5AtPry3o/52S4/c5QDx7RnXdwjhPuoCQnu59wiSRJBA8YFoq76frXZWO8K//4putt&#10;GC79Vb72V8Vt7S9bBDOFcWXCuF9ECON2ESGMr6zH7fKe1pGsdBnt4Z6JSFKhFtEajsIFV/Axur9t&#10;PpYfGkPZk4/qmP5DZmyH6JjIiCd8caSs6ukKoXXC7P4PF3gy/7kzD4BCYqEdf7JB6vh7Mv9pyTnE&#10;kbCQEYexRMyQ8zSRTnqWaCGMKSG95+o/LXdYn+xDzFksMu7jzlP5T0sdxylzojAmRBamFkwybnjz&#10;TGmZhSVRPPHETGsmg0qx2uapiqU00X3nBp1drImsHf2e/Kfd2/B8Z58Q7WRn1joh4lFp3NomRDza&#10;w16FaB07Mp59RpB44kbGLiHiiYsatQRpR+8PW4LCygfWDKVC+aCshJ3NPl8rEsDF0+zOtOZCs8yw&#10;nlea1krCzQ31vD20TkGPDAOx72FqnXDOYtQqIp93I+QvzRNhyO/hopTudGwjClvAl2BATcl5inCN&#10;Z0yU8FgrqxmexYnMZuh1FmfSSs+zNM2Q0kJepUmZwgUvw851OHtoLXWMPZIyBVOAIuHcBNkzoazy&#10;BUtjqDYsj1JJwnxVgNlQIYLyKy5U6um5TmQ4oU2D43QRKaqmK+0jqaSZijSUOaS/aSHtmmqzfLWp&#10;KiprXXt9dVm10cccFfPyxUv5yrvChAwIy5d3urpqlp+AEvZAwxeL7r83eVsuouqfNXAIbNL7i9Zf&#10;XPmLtq8uGwOwTUVtu/7D7R95u4t2uLxY9ACLvzUejuTnvuJDfiKwtLSybp7d9M1qQ3DAyGYlcl8A&#10;jSw8+f4YiaUMniVSuO4RRhLkAPfGSNaVTZDk5x4yy1hpLhFFBjKfAL6HZvXaQm/x8PhIJolKAJXn&#10;8BHRSZ3YtDVE/Z3YCIAl1j7uwzlCIM4Z4tYkRAk0EAow6pESZRnPsL1vgRIoz4m1UzyXP3hC+caK&#10;ilQVTh5cCpZZUcmXwpkgi1Nt8ypaGeDVkBIsBenLrgrR2idb3RpxQsTc7MkQ242GiI2yiNYpMERr&#10;1esQ8zyhRXgegHvA5j8dKCVbGVEzYFLoLsR2sjFTtUwQ3wkeJzqjmgWDh3iP1iBP5nClEPVoZ1Ov&#10;gMJD1BMXMuVqrgsY3RMdTCzVTDCNni84FauwMMcNDzJYSPZpqJraNk/PJVpQ61Lw1XSGf4p2Qdlg&#10;BP95+oylmWtYsd0s4TP8AYcyNCRWHq4y4J7QfjEGibnvkzjL0IXN0CumgLcsf4YdzNFnGsnP0jNI&#10;JsPWlTxmZihisBE6chE2r+RpDEDk+GuezWAXQOSEoRc08rM4VmJGfgFsJ738QjEdznJo8TJke8cf&#10;5XjG+aWMUw6PJ3mANZmYiVsp4UCOPzpVBQuE7RVDg5lL/kDW2Uz6R5VHaXU5KgXunOnJZZwhCC2W&#10;5SmKSzLjb0qgwNh2iaeozdBt0D8VCrjTPwe84XP2VamInf/zRKdMh7G7RIOFWYLVfyK5mqWXMfC7&#10;pdeZhIOG5deKpHb0ChhqTp4ki11NRR8Rk66C+tHIONzJo9B2wRZB+oRriZgy/qYQ/TP5REInNOAw&#10;9Kj2c70EJo4xAszRx9Qbz8ijFDRk6SVyxQzikNQouvzD4XzJTO8EBIic4/xNIryyGf9MkhhZ0Moj&#10;yF6z9CPCRHFExMzs9xQi9SDhYfqm5/Ly+YuXToy/e9/kRvvH43OuU0rkqULq8b0OTh0io/0vHJ8j&#10;gWUYbJKLyxguYniMjY+OFSoM7pvGh8kMKZ6UOxmkP+IS41qbNRFg2s75iGA4NoAnYSA6MFEc8w4b&#10;qPa84vjY4E+YqZtTDwQIpLIq/EC93vPm1mtxGKlH/S1+RoUyU+hu96Yp/tNFdXO5zuvr8lnbNvt1&#10;mS/RcdtNTTpN23bSMD662v+rWeKkI0e3bBgdndRIdK7KdWtTLQ4dKJATQPbdOrSNOU3oXQtPs3fz&#10;JN+Nut7dD/HrhgYPxpZVTYP3TKGLsT39cGe76XHWV222F4uU0T9rfNrwy3ppFvf5prLXBp67zt+e&#10;QJAu+turW3vqY9AM/eSmFm1jz/ZwFomLddP+b3FykpFhEI8saacZqNE0brITDXfHTjXcnbwuwAoj&#10;jEVkLy97fGNuZz/GtAK2lNJOFH4I7zuKYZrpGtsO3idlBmg3eB+woy+13o9pLPRDe5/Brj+6942Z&#10;0MTRQQEwx7zHtUDjfAyjihiZYVoKjP2+tBSkGNTYPB4LOOihC8RJGgPhWheQsQBUsATDiaoFeo/s&#10;gHaa/+9YinRxOv0f7HpyDMqASdBz0XR3ulcDor9wr2g90PvZUc8gsfd2pBv0VSiuVPRoq7YPm9Y8&#10;SWeUFrkNy8eCdweDOzf8Z9S7NIP9cObudfcO5QEFrCrPo3fNTb0sl9Fl09Z4LSQaIgW6nz9UfnRK&#10;F4eqdGVrVOWgic+rFslCsoVK1wTXHY3NxfNYZZfkmHjEAVlVH5Q23KZfjsbpXf+pKomuqt+VK1Qt&#10;1H1hJDFvt5TDeD4virLuHSRY58vSTu25ciWSnk7vw9AKI4thSJxXKLoDb8fAU1omnrfdhKOnpaV5&#10;OWZYbEva8JhTi4cV5slN3Q+Lt5u6aU/trMKu3JMtvVeSVc2JBNrtilcbZP83ede/zVu8i4PAoJr+&#10;O/6sqgbQAkf35gpDa1T5U78/LAaob7bmdAMpCdKZS8IMw5lHtGqb7R94DekZIQ/c8qCh6Fv/xcGG&#10;CC8yFeWzZ4YMLwDhKOdN/X5XeEA4Hof8bY9O0CNmSIdA+SMYuQISti8ZkMVdIhihMDyEfr/jPZNH&#10;NDjCMNA22phEHJYSNAxK0vkr5VeR4XzVT9q/CkwcxfCINw1EmTjst5ySHXgIRdM9Dr6mxZzq08kC&#10;jpkWhhg0FfrWmubr76GycYAb04zkzlp2uGwsYqcXDpl73By9akRa/v5nfDgtxtm0ohGgVdaDFbFD&#10;JfjqNaOCn8ULcRCsPz+Llzlv/7IG9mfxWp56s9a/jODqkX+VlKGWcE1T3QcqXmDn3pfBGZU98Rjn&#10;YSnexFR41neuXK6lGSYlf2XlGhO9QYLmtWYDad0r2PTe9PS7oRpfFH/6fwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALBldDvjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiD3VoR&#10;qN0SQtQTIRFMjLehHdqG7m7TXdry7x1OepuX9+XNe+lqNI3oqfO1sxqiqQJBNndFbUsNX4f3yQKE&#10;D2gLbJwlDVfysMru71JMCjfYT+r3oRQcYn2CGqoQ2kRKn1dk0E9dS5a9k+sMBpZdKYsOBw43jXxS&#10;6kUarC1/qLClTUX5eX8xGj4GHNZx9NZvz6fN9ecw231vI9L68WFcv4IINIY/GG71uTpk3OnoLrbw&#10;otEwmaslo2yoZcQjbohSz3MQR77i2SIGmaXy/4zsFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMRrPbLCCgAAcC4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALBldDvjAAAADgEAAA8AAAAAAAAAAAAAAAAAHA0AAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAAsDgAAAAA=&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1102" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5fVYayAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwBXc6idIo0VFErHQhBR9Qurtkrkkwcydkpkn8+06h4ObA4bw4621vKtFS40rLCuJpBII4&#10;s7rkXMHt+j5ZgnAeWWNlmRQ8ycF2MxysMdW24zO1F5+LUMIuRQWF93UqpcsKMuimtiYO2t02Bn2g&#10;TS51g10oN5WcRVEiDZYcFgqsaV9Q9rj8GAXHDrvdPD60p8d9//y+vn1+nWJSajzqdysQnnr/Mv+n&#10;P7SC2WKRJAHm8Hcp3AG5+QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5fVYayAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:shape id="Graphic 11" o:spid="_x0000_s1103" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDat91qygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI89b8JA&#10;DIb3Sv0PJ1diqcoFJNoocCCKoB9TVcrAaOVMEjXni3IG0n9fD5U62n4/Hi9WQ2jNhfrURHYwGWdg&#10;iMvoG64cHL52DzmYJMge28jk4IcSrJa3NwssfLzyJ132UhkN4VSgg1qkK6xNZU0B0zh2xHo7xT6g&#10;6NhX1vd41fDQ2mmWPdqADWtDjR1taiq/9+egvfG1OT5j+dHJeYubF6Ht+/reudHdsJ6DERrkX/zn&#10;fvOKP8tn0+wpnyi0/qQLsMtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANq33WrKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:shape id="Graphic 12" o:spid="_x0000_s1104" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqZfeDxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsQw&#10;EL4LvkMYwZubWJdS6mYXUdReBHf1AYZmtik2k9KM2+rTG0HwON//bHZLGNSJptRHtnC9MqCI2+h6&#10;7iy8vz1eVaCSIDscIpOFL0qw256fbbB2ceY9nQ7SqRzCqUYLXmSstU6tp4BpFUfizB3jFFDyOXXa&#10;TTjn8DDowphSB+w5N3gc6d5T+3H4DBaeS9887efmRcKIr826/D6Kf7D28mK5uwUltMi/+M/duDzf&#10;VOamXBdVAb8/ZQD09gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqZfeDxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:group id="Group 2" o:spid="_x0000_s1105" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVBeuSyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHrTTSymMXUVkVZ6EKEqiLchOybB7GzIbpP49m5B6HG+/5kvB1OLjlpXWVYQjyMQxLnV&#10;FRcKjoevUQrCeWSNtWVScCMHy8Xz0xwzbXv+oW7vCxFC2GWooPS+yaR0eUkG3dg2xIG72NagD2db&#10;SN1iH8JNLSdRlEiDFYeGEhtal5Rf979GwabHfvUWf3bb62V9Ox+mu9M2JqVeX4bVBwhPg/8XP9zf&#10;OsxP0sl7NEunCfz9FACQizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFQXrkskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBdJvQygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6q6xGo2uUhShp4r/Cr09ss8kNPs2ZLcm/fbdQqHHYWZ+w6w2va3FnVpfOdYwHikQ&#10;xLkzFRcaLuf90xyED8gGa8ek4Zs8bNaDhxVmxnV8pPspFCJC2GeooQyhyaT0eUkW/cg1xNG7udZi&#10;iLItpGmxi3Bby0SpmbRYcVwosaFtSfnn6ctquL7dPt6f1aHY2WnTuV5Jtgup9eOwf1mCCNSH//Bf&#10;+9VoWCRJOp2kaQq/l+IdkOsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEF0m9DKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="2B41CF06" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="2B41CF06" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="1777829531"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                     <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIgGLlyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6m6aKhpdRVqEniq1Knh7ZJ9JMPs2ZFeT/vtuQfA4zMw3zGLV21rcqPWVYw3JSIEg&#10;zp2puNCw/9m8TEH4gGywdkwafsnDajl4WmBmXMffdNuFQkQI+ww1lCE0mZQ+L8miH7mGOHpn11oM&#10;UbaFNC12EW5r+arURFqsOC6U2NB7Sflld7UaDl/n0/FNbYsPO2461yvJdia1fh726zmIQH14hO/t&#10;T6MhHSdpOknSGfxfindALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyIBi5ckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="25F33213" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="25F33213" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-450623154"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </v:group>
                 </v:group>
                 <v:group id="Group 8" o:spid="_x0000_s1108" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNabPMygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredBM1oaSuIlJLDyJUC6W3R/aZBLNvQ3abxH/vCoLHYWa+YZbrwdSio9ZVlhXE0wgE&#10;cW51xYWCn9Nu8gbCeWSNtWVScCUH69XLaImZtj1/U3f0hQgQdhkqKL1vMildXpJBN7UNcfDOtjXo&#10;g2wLqVvsA9zUchZFqTRYcVgosaFtSfnl+G8UfPbYb+bxR7e/nLfXv1Ny+N3HpNT4ddi8g/A0+Gf4&#10;0f7SCtI4maeL2SKB+6VwB+TqBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE1ps8zKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:group id="Group 7" o:spid="_x0000_s1109" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPF5gLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfamSTsdozOKyDb2IIJ1MPZ2NGdbbC6lydr67RdB8PF+/2+5Hm0jeup87VhDMlMgiAtn&#10;ai41fB8/pq8gfEA22DgmDRfysF49TJaYGTfwgfo8lCKGsM9QQxVCm0npi4os+plriSN3cp3FEM+u&#10;lKbDIYbbRqZKvUiLNceGClvaVlSc8z+r4XPAYfOcvPe782l7+T0u9j+7hLR+ehw3byACjeEuvrm/&#10;TJyv0sU8Vamaw/WnCIBc/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPF5gLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1110" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyyZM9ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTeKNDF1lSCkCNKDtt4f2dckbfZtzG41/ntXEDwOM/MNs1z3phFn6lxtWcF0EoEg&#10;LqyuuVTw/ZWPExDOI2tsLJOCKzlYrwYvS0y1vfCezgdfigBhl6KCyvs2ldIVFRl0E9sSB+/HdgZ9&#10;kF0pdYeXADeNnEXRmzRYc1iosKVNRcXf4d8oKOlzlx9f29PvVZ7yehpn2499ptRo2GfvIDz1/hl+&#10;tLdawSJZJPNkFsdwvxTugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLJkz3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                     <v:shape id="Textbox 15" o:spid="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAb9rG2xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyhV6kbqwiNnUVtfhz8RDbBxiyYxLMzobsqqlP3zkUPH58//Nl52p1ozZUng2Mhgko4tzb&#10;igsDP9/btxmoEJEt1p7JwC8FWC76vTmm1t85o9spFkpCOKRooIyxSbUOeUkOw9A3xMKdfeswCmwL&#10;bVu8S7ir9XuSTLXDiqWhxIY2JeWX09UZoFXmH8dL2Lls/bXZnSumgd4b8/rSrT5BReriU/zvPliZ&#10;Px7PPibJRDbLJcGgF38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG/axtsYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="666801C2" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00827E84" w:rsidRDefault="0097676E" w:rsidP="0097676E">
                             <w:pPr>
                               <w:spacing w:before="38"/>
                               <w:rPr>
@@ -12650,153 +12603,149 @@
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="2066029805" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="3282567" y="716630"/>
                                 <a:ext cx="3035185" cy="1035141"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6CF2DC20" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="6CF2DC20" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="534698304"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="1233668562" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="-138255" y="716918"/>
                                 <a:ext cx="3339901" cy="1034456"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="75FAF005" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="75FAF005" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="449821477"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="443041597" name="Group 8"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="180754" y="42513"/>
                             <a:ext cx="4784878" cy="342741"/>
@@ -13012,130 +12961,126 @@
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="03943487" id="_x0000_s1115" style="position:absolute;margin-left:-35.45pt;margin-top:-6.75pt;width:537.8pt;height:133.25pt;z-index:251674624;mso-height-relative:margin" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZbt0DwAoAAHEuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu20gSfV9g/4HQe2J2N7ubNOIMEueC&#10;BbIzQZLFPNMUZQlDkRqSjpz5+j3VF5JS5KaTOIMMkBkgoqxis7pu51Q1n/xyu62ij2XbbZr6YsEe&#10;x4uorItmuamvLxb/+/DqUbqIuj6vl3nV1OXF4lPZLX55+u9/PdnvzkverJtqWbYRFqm78/3uYrHu&#10;+9352VlXrMtt3j1udmWNH1dNu817fG2vz5Ztvsfq2+qMx7E62zftctc2Rdl1+OsL++PiqVl/tSqL&#10;/rfVqiv7qLpYQLfe/Nuaf6/o37OnT/Lz6zbfrTeFUyP/Ci22+abGQ4elXuR9Ht20m8+W2m6Ktuma&#10;Vf+4aLZnzWq1KUqzB+yGxUe7ed02Nzuzl+vz/fVuMBNMe2Snr162+PXj63b3fve2hSX2u2vYwnyj&#10;vdyu2i19Qsvo1pjs02Cy8raPCvxRpQJegGUL/MZUxrmW1qjFGpb/7L5i/XJyp9CJu1OkmRbmzjP/&#10;4LMDdYYvVk3o/baNNsuLhU5TmYk0xUp1vkWIGatFzPiW7nqILZ5SND9/8C0iB7rRzd23ufn9Ot+V&#10;Jno6soEzVyq5UJlK4TJvLhv8jJHf9jsjPAREd94hNk5EgxSM3H4iIrTWnAX8CrvddP3rsjHBlX98&#10;0/U2C5f+Kl/7q+K29pctcpmyuDJZ3C8iZHG7iJDFVzbgdnlP95GudBntEZ2a65TLRbS+WHDGmUSI&#10;0e/b5mP5oTGSPYWoSuh/6IztkFzMM1oToThKVvX0Dq6Uju3+D2/wYv5zZx4AgyRcufWZTGXq1vdi&#10;/tOKM6gjUDmNOnGs+Yw4S7Vw2sdacW5cCe39qv7Trq5TRv6hxeOEZ8ynnZfyn1Y6SdLYqRLHnGdh&#10;aR6LmJm1WSaVyMKaSKa9cKxULIJGsdZmqUyEMMl95wadX6yLrB/9nvyn3dvwfOefkOxkZ9Y7IeHR&#10;aMz6JiQ8+sNehWTdcuQ8+4yg8CSMjF9CwpMQNWYJyo7RH/YEpZVPrBlJCfRgNtBmn68kKeDyaXZn&#10;SjGu4sxE5bzRlJICYW6k5/2hVAp5VBg45B6uVpqxOBFWfD6MUL8U09yI3yNEqdypxGYUtoAvwYSa&#10;irMU6ZrMuEizRElrGZYlWmQz8ipLMmG1Z1maAqXD+pAxuUveGDtX4eqhlFAJ9mgrmQQTCdcm6J5x&#10;aY3P4zSBacP6SKl17FEBbgNChLJCScYl8RBTtpnSIlzQpslxGkSKqulK+0iCNINIA8yh/E2BtGuq&#10;zfLVpqoI1rr2+uqyaqOPORDz8sVL8cqHwkQMBMvDO11dNctPIAl7kOGLRffnTd6Wi6j6Tw0aAp/0&#10;/qL1F1f+ou2ry8bwa4Oobdd/uP09b3fRDpcXix5c8dfGs5H83CM+9CcBK0t31s2zm75ZbYgOGN2s&#10;Ru4LmJGlJ9+dIsEXiVQyBYwecyROAXBvjmRD2SRJfu4Zs8DaTCCLDGM+wXsP3eqthdbi4fmR0Fpq&#10;MOU5fkRyQmlbtoasv5MbgbAkyud9uEZw5HmMvDX1U4ANhBKMWiQt7cIzy94XoDjgWVs/JXP1g2mq&#10;N1ZVlKpw8WCCx5lVFXfxcCXIklTZuqq4Bl8NGcFKkL3sXSFZ+2RrW6NOSJiZPRlhu9GQsDEWyToD&#10;hmSteR1jnhe0DM8TcE/Y/KcjpeQro2oGTgrbhZadbMyglkniO8njxGaEWXB4aO3RGxTJDKEUkh79&#10;zGPgFVh4SHoSQgau5rqAMTzRwSRCziTTGPmcEViFlTlueFDBQrpPU9Vg27w8E2hBbUghVtOZ9VO0&#10;C9ImI9afl8/iNHMNK7abaTazPuhQhobE6sNkBt4T2i+mIAnzfRKLM3RhM/IyluBbdv0YO5iTzxSK&#10;n5WPoZkIexexFWvtuQ46ch52r2BpAkLk1lcsm+EuoMg6Ri9o9I+TRPIZ/Tm4nfD6cxmrcJVDi5eh&#10;2rv1Y6Fmgl+IJGWIeNIHXDPmM3krBALIrY9OVcIDYX8lsGDmij+YdTZT/oHygFZXo1LwzpmeXCQZ&#10;ktByWZYCXPRMvEkOgLHtEkuBzbBtMD4lANzZn6WxYHP+Bf1JXPwzjXGRCnN3gQYLswRrfy2YnJUX&#10;Cfi7lVeZQICG9Qcfg9ZOXoJDzemjs8RhKvqIhGwVtI9CxWFOH4m2C74IymumBHLKxJtE9s/UEwGb&#10;0IDDyAPt53oJDBwTJJiTT6g3ntFHSljIygvUihnGIahRdPWHIfj0TO8EBoia4+JNIL2ymfjUOkEV&#10;tPpw8tes/MgwAY7ImJn9nmKkniQ8TN/0XFw+f/HSqfFP75vcZP94es4wvUDdQRsy9jo4dIiM9b9w&#10;eo4ClmGwSSEuEoSIWWNsfFQigTD43TQ+schQ4sm4kzn6IyYwrrVVEwmm7JyPBIZTA0QSBqLDIpJh&#10;3mET1R5XHJ8a/A0jdU6zSw7QgeJ2pv6Bmr3nza034zBTj/pb/BkQZcbQ3e5NU/zRRXVzuc7r6/JZ&#10;2zb7dZkv0XLbXU1aTdt30jQ+utr/t1nipCNHu2wWOjqpERxWdO3a1IxDCwrqBJZ9txFtZ04jetfD&#10;0/DdPMm3o65591P8uqHJg3FmVdPkPZNoY2xTP/yy3fQ466s224tFGtN/1vu04Zf10tzc55vKXht+&#10;7lp/ewRBtuhvr27NqY+lA/QnN7ZoG3u2h7NIXKyb9q/FyVFGhkk8yqQdZwCkad5kRxruFzvWcL/k&#10;dYGlMMNYRPbysse32O3sxxhXoNQLtG6SOu4fIvyOspimusa5Q/gJkYHcDeEH9ujB1gcyDYZ+6PAz&#10;letHD7+xFppEOoAAc857jAYJ2voEzQ7qqz8cJDAw/vtSMEgxqrH8KOESzOogBBKdJql2WCASrm0V&#10;n0CBpTKP7Ih2igB33Ip6cRoADnY9noMyoUFqwRGh43SvhkZ/4V7RfMBsdtgzaOyjHfUGnRWYPcEe&#10;bdV2YpOtPhJ0Snnnhu9Y4M4N/w2Ih44pS2QMyu+N9w4AAQiryvPoXXNTL8tldNm0NV4MiUyjNwEy&#10;BAJ9u+Nc+aQxDm3pgGu05WCKz3GLdCHdQuA1oXZHk3P+PJHZpeMXB2JVfQBup9Gq6z9VJclV9bty&#10;BdwC8nOjiXm/pRwm9HlRlHXvSME6X5Z2cM9gYj9QGu5AKrsFaeUVYHdY2y1A7858vjbMjhudPN1a&#10;mtdjhpstqA2PsRp4xezNwx3myU3dDzdvN3XTntpZhV25J1t5D+nWNCcqaLcrXm1Q/t/kXf82b/E2&#10;DjKDUP03/LOqGpALnN6bK8ytgfOn/v6wLKC+2ZoDDkAWtDOXxBqGY49o1Tbb3/Ei0jPiHvjJ04ai&#10;b/0XRxwivMpUlM+eGTG8AoTTnDf1+13hKeF4IvJPPT3B9CWLMYwh/jnSkSuQYfuiwaQSjGx4pibQ&#10;8Ig6FBruSEwjDsEETYMUdAZLFZZnOGP10/avohNHx2ID5bTNyCRiv+Wk7CBEKJ3ucfg1hXNCqJMQ&#10;zmKMdlA36KDiW3HNQpKj6b4G4ygI868AnB3cNXZup+8bSve4OXrdiKz83c/5MFNUIAEE3NZSDwZi&#10;ByYIG24wwE/sQhYE4ecndpkT9y/rYH9i1/LUq7X+dQSHRu7lSI4ZFU4F6B2XB4IuTNfcGzM4pbJn&#10;HuNEDLMZHCR8d9wyDOwHwa2xzLuWFO81G2Lq3sGmF6en343U+Kb40/8DAAD//wMAUEsDBBQABgAI&#10;AAAAIQCIiHVe4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3U1jrMZs&#10;SinqqQi2gnibJtMkNDsbstskfXu3J73NMB//fH+2mkwrBupdY1lDNFcgiAtbNlxp+Nq/zZ5AOI9c&#10;YmuZNFzIwSq/vckwLe3InzTsfCVCCLsUNdTed6mUrqjJoJvbjjjcjrY36MPaV7LscQzhppULpR6l&#10;wYbDhxo72tRUnHZno+F9xHEdR6/D9nTcXH72ycf3NiKt7++m9QsIT5P/g+GqH9QhD04He+bSiVbD&#10;bKmeAxqGKE5AXAmlHpYgDhoWSaxA5pn8XyL/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABlu3QPACgAAcS4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIiIdV7iAAAADAEAAA8AAAAAAAAAAAAAAAAAGg0AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAApDgAAAAA=&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1116" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAa8MvlywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iZa2210FZG29CCFqiC9PbLPJJh9G7LbJP77bkHocZiZb5jlerC16Kj1lWMN6SQB&#10;QZw7U3Gh4Xh4e1AgfEA2WDsmDVfysF6N7paYGdfzF3X7UIgIYZ+hhjKEJpPS5yVZ9BPXEEfv7FqL&#10;Icq2kKbFPsJtLadJ8iQtVhwXSmxoW1J+2f9YDe899ptZ+trtLuft9fsw/zztUtL6fjxsFiACDeE/&#10;fGt/GA3PSs1fZko9wt+leAfk6hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAa8MvlywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:shape id="Graphic 11" o:spid="_x0000_s1117" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA0twNyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8NA&#10;EIbvgv9hGaEXsZtWDDF2W9rS+nESqwePQ3ZMgtnZkJ228d87B8Hjy/vFs1iNoTMnGlIb2cFsmoEh&#10;rqJvuXbw8b6/KcAkQfbYRSYHP5Rgtby8WGDp45nf6HSQ2ugIpxIdNCJ9aW2qGgqYprEnVu8rDgFF&#10;5VBbP+BZx0Nn51mW24At60ODPW0bqr4Px6C/8an93GD12stxh9tHod3L+tq5ydW4fgAjNMp/+K/9&#10;7B0Ud/Pb/D4vFEKRFAfs8hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA0twNyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:shape id="Graphic 12" o:spid="_x0000_s1118" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQEgpqyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfBf/DsQXf7CWhDSX2Woqi5kWw1R+w5La5YG4v5NYm+us9QfBxmJlvmO1+9r260Bi7wAbyZQaK&#10;uAm249bA+9vj7QZUFGSLfWAy8EUR9rvrqy1WNkx8pMtJWpUgHCs04ESGSuvYOPIYl2EgTt45jB4l&#10;ybHVdsQpwX2viywrtceO04LDge4dNR+nT2/guXT103GqX8QP+Fqvyu+zuAdjbhbz4Q6U0Cz/4b92&#10;bQ0UebFal+tNkcPvp/QH9O4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUBIKaskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:group id="Group 2" o:spid="_x0000_s1119" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY+j+QyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyBW+6icFgU1cRqeJBCtWCeBuyYxLMzobsNolv3y0Uepzvf1abwdSio9ZVlhXEswgEcW51&#10;xYWCr8t+ugThPLLG2jIpeJKDzXo8WmGmbc+f1J19IUIIuwwVlN43mZQuL8mgm9mGOHB32xr04WwL&#10;qVvsQ7ip5TyKUmmw4tBQYkO7kvLH+dsoOPTYb5P4vTs97rvn7bL4uJ5iUmryMmzfQHga/L/4z33U&#10;YX66SOI0TZav8PtTAECufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBY+j+QyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANlNkVygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6q6hBk3diLQUelK0WujtkX35Q7NvQ3Zr0m/vCkKPw8z8hllvRtuKC/W+caxhPlMg&#10;iAtnGq40nD7fn5YgfEA22DomDX/kYZNPHtaYGTfwgS7HUIkIYZ+hhjqELpPSFzVZ9DPXEUevdL3F&#10;EGVfSdPjEOG2lYlSqbTYcFyosaPXmoqf46/VcN6V31/Pal+92UU3uFFJtiup9eN03L6ACDSG//C9&#10;/WE0JCpNVbJaqgXcPsU/IPMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA2U2RXKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="6CF2DC20" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="6CF2DC20" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="534698304"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                     <v:shape id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR6gDXxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NxDqLVqOMyWBPG3Mq+HY0Z1tsLqXJbP32ZjDw8X7/b7XpbS2u1PrKsYbJWIEgzp2p&#10;uNCw/3l/noPwAdlg7Zg03MjDZj14WmFmXMffdN2FQsQQ9hlqKENoMil9XpJFP3YNceTOrrUY4tkW&#10;0rTYxXBby0SpVFqsODaU2NBbSfll92s1HD7Pp+OL+iq2dtZ0rleS7UJqPRr2r0sQgfrwEP+7P0yc&#10;n0ynaTqfpQn8/RQBkOs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFHqANfHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="75FAF005" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="75FAF005" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="449821477"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </v:group>
                 </v:group>
                 <v:group id="Group 8" o:spid="_x0000_s1122" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzuuwfywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRONVqOriLSlBxGqQuntkX0mwezbkN0m8d93C0KPw8x8w6y3valES40rLSuIxxEI&#10;4szqknMFl/Pb8wKE88gaK8uk4E4OtpvB0xpTbTv+pPbkcxEg7FJUUHhfp1K6rCCDbmxr4uBdbWPQ&#10;B9nkUjfYBbip5CSK5tJgyWGhwJr2BWW3049R8N5ht5vGr+3hdt3fv8+z49chJqVGw363AuGp9//h&#10;R/tDK0iSaZTEs+UL/F0Kd0BufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzuuwfywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:group id="Group 7" o:spid="_x0000_s1123" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCY8HzgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr2ZTaqmNnUVkSoepFAtlN6G7JgEs7Mhu03i23cLgsf5/mexGkwtOmpdZVlBEsUgiHOr&#10;Ky4UfJ224zkI55E11pZJwZUcrJYPowVm2vb8Sd3RFyKEsMtQQel9k0np8pIMusg2xIE729agD2db&#10;SN1iH8JNLZ/jOJUGKw4NJTa0KSm/HH+Ngl2P/XqSvHeHy3lz/TnNPr4PCSn19Dis30B4GvxdfHPv&#10;dZg/eZnH6es0ncL/TwEAufwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmPB84MkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1124" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrI4bVyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xlaOLQaTujlEGHMHzQ6fvRnG235lKbTOu3N8LAx/v9v/myt404UedrxxpGQwWCuHCm&#10;5lLD7jsfzED4gGywcUwaLuRhuXh8mGNq3Jk3dNqGUsQQ9ilqqEJoUyl9UZFFP3QtceQOrrMY4tmV&#10;0nR4juG2ka9KvUmLNceGClv6qKj43f5ZDSWtv/L9S3v8uchjXo+m2epzk2n9/NRn7yAC9eEu/nev&#10;TJyfTJLxRKlkDLefIgBycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrI4bVyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                     <v:shape id="Textbox 15" o:spid="_x0000_s1125" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSrrq+yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHopzcZSNKau4g+1Xjwk7QMM2TFZzM6G7KrRp3cLhR7n+5/ZYrCtOFPvjWMFoyQFQVw5&#10;bbhW8PP9+ZqB8AFZY+uYFFzJw2L++DDDXLsLF3QuQy1iCPscFTQhdLmUvmrIok9cRxy5g+sthnj2&#10;tdQ9XmK4beVbmo6lRcOxocGO1g1Vx/JkFdCycLf90W9tsdqstwfD9CK/lHp+GpYfIAIN4V/8597p&#10;OH+aTdP3bDSewO9PEQA5vwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSrrq+yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="6DD42C38" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00827E84" w:rsidRDefault="0097676E" w:rsidP="0097676E">
                             <w:pPr>
                               <w:spacing w:before="38"/>
                               <w:rPr>
@@ -13624,153 +13569,149 @@
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="1514111309" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="3282567" y="716630"/>
                                 <a:ext cx="3035185" cy="1035141"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="379C5724" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="379C5724" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="-1932276957"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="252973017" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="-138255" y="716918"/>
                                 <a:ext cx="3339901" cy="1034456"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="32C8EE43" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="32C8EE43" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="1169138764"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="2115967795" name="Group 8"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="180754" y="42513"/>
                             <a:ext cx="4784878" cy="342741"/>
@@ -13986,130 +13927,126 @@
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="04B4C952" id="_x0000_s1129" style="position:absolute;margin-left:-35.45pt;margin-top:269.6pt;width:537.8pt;height:133.25pt;z-index:251675648;mso-height-relative:margin" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAALjhHxgoAAHMuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zgS/n7A/QfB39uIpEhJQdNFm77g&#10;gN5u0fawnxVZjo2zJZ+k1On++nuGQ0py6lDtNl10gbZALFtDcjivzwz55Jfb3Tb6WLXdpqkvFuJx&#10;vIiqumyWm/r6YvGfD68eZYuo64t6WWyburpYfKq6xS9P//mPJ4f9eSWbdbNdVm2ESeru/LC/WKz7&#10;fn9+dtaV62pXdI+bfVXj5appd0WPr+312bItDph9tz2TcWzODk273LdNWXUdfn3BLxdP7fyrVVX2&#10;v61WXdVH24sFeOvt39b+vaK/Z0+fFOfXbbFfb0rHRvEnuNgVmxqLDlO9KPoiumk3n02125Rt0zWr&#10;/nHZ7M6a1WpTVnYP2I2I7+zmddvc7O1ers8P1/tBTBDtHTn96WnLXz++bvfv929bSOKwv4Ys7Dfa&#10;y+2q3dEnuIxurcg+DSKrbvuoxI8mU9ACJFvinTC5VFKyUMs1JP/ZuHL9cjJSpYkbqbI8VZpGnvmF&#10;z47YGb4wm+D7bRttllhUZCpTeabMIqqLHWzMii0SVrk07CH2eIrT4vzB9wgn6EY9d9+m5/frYl9Z&#10;8+lIBl5eiY7zROcSnunlxeYvBMn/sLfUg0l05x2s44Q9aCVI8SdsIk1TKQKaheBuuv511VjzKj6+&#10;6Xr2w6V/Ktb+qbyt/WMLbyY/3lo/7hcR/LhdRPDjKza5fdHTOOKVHqMD7DOVaSb1IlpfLKSQQsPI&#10;6P2u+Vh9aCxlT0ZqEvoPnrEdootl7oxxpNzW0xHSmDTm/R8P8GT+c28XgEASCRO18wud6czN78n8&#10;J5MLsKOgIUsexym0xb7hyfynIxdZqhz3cWqktKqEK3ky/8nkaSZIPzR5nMhceMfzVP6TqZMkix0r&#10;cSxlHqaWsYqFnVvk2qg8zIkWqSeOjYlVcJcsbZHpRCnr3fdu0OmFVRQS3LC+00+IdrIz1k6IeBQa&#10;AhTpJkQ86oOfQrRuOlIerxEknpiR1UuIeGKiVixB2tH6w5ogt/KONUOpkT8EG9rs+kYTA86fZndm&#10;jJAmzq1VzgvNGI0sxtTz+jAmAz0iDBTyBao2qRBxoph83owQv4xIpSX/AhOlcGcS9ihsAV+Cdjcl&#10;FxncNZlRUSoSo1kyIk9Slc/QmzzJFXMv8izLEdJCVmVImNI5b4ydm3D0MEaZBHvkSKaBRcKxCbzn&#10;UrPwZZwlEG2YH63TNPZZAWpDhgjyr4XUmacXJlXhgDZ1jtNJpNw2XcVLUkqz8GhIcwh/00TaNdvN&#10;8tVmu6W01rXXV5fbNvpYIGNevnipXnlTmJABYvn0Tk9XzfITUMIBcPhi0f3vpmirRbT9Vw0cAp30&#10;/qH1D1f+oe23l41F2Dajtl3/4fb3ot1HezxeLHqgxV8bD0eKc5/xwT8RMC2NrJtnN32z2hAcsLwx&#10;R+4LoBHDk++OkYDF8zzNkL0+w0gW3X4xRmJTtk5SnHvMrBJtBE1tMfMJ5HusVi8tFBcPj49UmuoU&#10;UHkOHxGdMimHrcHr78VGACyJ8X4fjhESfh7Db238VEADIQejIinVPPHMtF+aoCTSc8p6Subih0gp&#10;3jCrCFXh4CGUjHNmFaNkOBLkSWY4rhqZAq+GhMAUJC8eFaLllVm2lp0QsbB7ssS80RCxFRbROgGG&#10;aFm8DjHPEzLC8wDcg1H/6UAp6cqymgOTQnahaScbs1nLOvG94HEiM8pZUHho7lEbZMkCphSiHvUs&#10;Y+QroPAQ9cSEbLqaqwJG80QFkyg940yj5UtBySrMzN2CBxEsxPvUVW1um6cXCiUomxRsNZuZP0O5&#10;oNkZMf88fR5nuStYsd08FTPzAw7lKEiYH6Fz4J7QftEHSYSvk0ScowqbodexBt7i+WPsYI4+Nwh+&#10;TB+DMxXWLmwrTlOPdVCRy7B6lcgSACI3vxH5DHYBRE5j1IKW/zhJNDd+7vcqCWynPP9SxyYc5VDi&#10;5Yj2bv5YmRnjVyrJBCye+AHWjOWM3yoFA3Lzo1LV0EBYXwkkmLvgD2Sdz4R/ZHmkVhejMuDOmZpc&#10;JTmckLGsyJBc0hl70+i1OXtDCwzuG45TSiOBO/mLLFZiTr86k4mzf5GaLDZh7K5QYKGXwPJPldCz&#10;9CoBfmd6kysYaFj+RhPXjl4DQ83xk+aJy6moIxKSVdB/DSKOcPxolF3QRZA+FUbBp6y9aXj/TDxR&#10;kAk1OCw9sv1cLYGOYwIHc/QJ1cYz/GgNCTG9QqyYQRyKCkUXfwSML52pnYAAEXO4PBcK7pXP2Gea&#10;JoiCzI8kfc3SjwgTyREeM7PfU4jUg4SHqZueq8vnL146Nv7udZPr7X/WP08pDMbAAmOtg2OHyEr/&#10;K9vnCGA5Gptk4iqBidg5xsLHJBoZBu9t4ROrHCGehDtppD8SCu1ajppwMMN9PiIYzg1gSWiIDpNo&#10;gX4HOyofWNw9N/greurEhIBXwF25p/6Bir3nza0X49BTj/pb/IwUZdvQ3f5NU/63i+rmcl3U19Wz&#10;tm0O66pYouTmXU1KTS5+qRsfXR3+3Sxx1FGgXLYT3TmrURJSdOXaVIxDCQroBJR9vxC5MqcWvavh&#10;qfluV/LlqCvefRe/bqjzYJW5ranznmuUMVzUD292mx6nfdvN7mKRxfSPtU8bflkv7eC+2Gz52SIJ&#10;V/rzEQTJor+9urXnPmgrYQD95NoWbcOneziNxMO6af9YnGxl5OjEI0xyOwNJmvpN3NJwb7it4d4U&#10;dYmp0MNYRPx42eNb7Hb2g7QrtMTpWYxm1o9hfXecmJq6VreD9SmVA9sN1gfw6HOtt2PqC/3Q1mfL&#10;+R/d+sZQaP3oKAPYg967yQCFkc4NoCdCgz8cpGRgFfi1ySBDq4bxUSI1kNWRDSRplmSpywUqkSlH&#10;8UkqYCjziFu00wxwz1DEi9MJ4Gjb40Eojr4Etfdhe0d7tTD6K/eK4gOzcbNn4NibO+INKiusQmmP&#10;tsqV2GSrjxSdUt674XsmuHfDf0XGQ3kDzEAnmmwn75AfkMG21Xn0rrmpl9UyumzaGjdDIlvnTfKY&#10;C9sc073ShmsGJ2VxLEqXt0ZRDpL4PG0RL8RbKHdNkN2dxrl8jpPyS7JcLHFEtq2Pchte0y93Gupd&#10;/2lbEd22fletkLaQ+KXlxF5wqYYGfVGWVd07TLAulhX37YV2OZJWpysxNMLyYiekmVfIusPcbgJP&#10;yZP4uXkTjp6GVvZ+zDCYc9qwzKnBwwi7clP3w+Ddpm7aUzvbYlduZab3QmLRnIig3b58tUH4f1N0&#10;/duixXUcOAYl9d/wZ7VtgC1weG+f0LZGmj/1+8OCgPpmZ883kLLAnX0k0DCcekSrttn9jptIzwh6&#10;4JVHDWXf+i8ON0S4y1RWz55ZMtwBwmHOm/r9vvSIcDwQ+bsenqCLh4yPY1bE/hEMXwEL8z2DSSQY&#10;wfBMTKDeEfqBXGujGXGcS1AzaEVHsBRgJfIXJ5tAVAgGhDtOPCJO20CbWOy3HJQdmQi50xecfU3T&#10;OSWokylcoM+JdpCBsL85rXFGcijdx2CcBKH9FchmR6PGwu30uEFJ4+bothFJ+fsf86GpmyFxI28/&#10;cBI7EkFYcIMAfuYueEEw/fzMXfbA/esK2J+5a3nqbq2/jeCykb8ciaZUhjYtXdB5oNyFa5LuxgxO&#10;qfjMY+yIoTeDg4TvnrgGBP4ANzy+NXGNcd4iQXuz2UJadwubrk5Pv1uq8a740/8DAAD//wMAUEsD&#10;BBQABgAIAAAAIQCdzbjq4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbq&#10;DexA00CIgxBqe0KVCpUqbiZekoh4HcUmCX9fc2qPq3maeZutR9OwHjtXW5IQTQUwpMLqmkoJ34f3&#10;yQKY84q0aiyhhBs6WOePD5lKtR3oC/u9L1koIZcqCZX3bcq5Kyo0yk1tixSys+2M8uHsSq47NYRy&#10;0/CZEK/cqJrCQqVa3FZYXPZXI+FjUMNmHr31u8t5ezse4s+fXYRSPj+NmxUwj6P/g+GuH9QhD04n&#10;eyXtWCNhkohlQCXE8+UM2J0Q4iUBdpKwEHECPM/4/yfyXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAALjhHxgoAAHMuAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCdzbjq4wAAAAwBAAAPAAAAAAAAAAAAAAAAACANAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAMA4AAAAA&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1130" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdTVLTyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyQm+6SUMlRlcRaUsPUqgWxNuQHZNgdjZkt0l8e1coeJzvf1abwdSio9ZVlhXEswgEcW51&#10;xYWC3+PHNAXhPLLG2jIpuJGDzXo8WmGmbc8/1B18IUIIuwwVlN43mZQuL8mgm9mGOHAX2xr04WwL&#10;qVvsQ7ip5WsUzaXBikNDiQ3tSsqvhz+j4LPHfpvE793+etndzse379M+JqVeJsN2CcLT4J/if/eX&#10;DvPjNEmTRZrM4fFTAECu7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdTVLTyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:shape id="Graphic 11" o:spid="_x0000_s1131" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwGZM1ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NTwJB&#10;DIbvJv6HSUm8GJiVgIGVgSBBxRMBPXhsdsruxp3OZqfA+u/twcRj2/fj6WLVh8ZcqEt1ZAcPowwM&#10;cRF9zaWDz4+X4QxMEmSPTWRy8EMJVsvbmwXmPl75QJejlEZDOOXooBJpc2tTUVHANIotsd5OsQso&#10;Onal9R1eNTw0dpxljzZgzdpQYUubiorv4zlob3yrv56x2Ldy3uLmVWj7vr537m7Qr5/ACPXyL/5z&#10;77ziT6bZfDKdjxVaf9IF2OUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPAZkzXKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:shape id="Graphic 12" o:spid="_x0000_s1132" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjEe+IygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfBf/DsYJv9tIqsUl7LaKoeSnY6g9YcttcaG4v5NYm+us9QfBxmJlvmPV28p060xDbwAbmswwU&#10;cR1sy42Bj/fnmyWoKMgWu8Bk4IsibDeXF2ssbRh5T+eDNCpBOJZowIn0pdaxduQxzkJPnLxjGDxK&#10;kkOj7YBjgvtOL7Is1x5bTgsOe3p0VJ8On97Aa+6ql/1Y7cT3+Fbd5d9HcU/GXF9NDytQQpP8h//a&#10;lTWwyOZFcb/Mbwv4/ZT+gN78AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGMR74jKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:group id="Group 2" o:spid="_x0000_s1133" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwMLzFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE3ybSSZTqUYRmbIHGUwHY29Hc7bF5lKarK3ffhkMfLzf/1ttBleLjtpQeTagJwoEce5t&#10;xYWBz/P+aQEiRGSLtWcycKMAm/Xjwwoz63v+oO4UC5FCOGRooIyxyaQMeUkOw8Q3xIm7+NZhTGdb&#10;SNtin8JdLZ+VmkmHFaeGEhvalZRfTz/OwKHHfjvVr93xetndvs8v719HTcaMR8N2CSLSEO/if/eb&#10;TfPnM6WV0os5/P2UAJDrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwMLzFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:shape id="_x0000_s1134" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj43IhxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/Q9hCr1pEquiW6NIS6Eni69Cb8Nm3F26mSyb1N3+e1MQPM73nuW6d7W4UBsqzwb0SIEgzr2t&#10;uDBwPLwP5yBCRLZYeyYDfxRgvXoYLDGzvuMdXfaxECmEQ4YGyhibTMqQl+QwjHxDnLizbx3GdLaF&#10;tC12KdzVcqzUTDqsODWU2NBrSfnP/tcZOG3P318T9Vm8uWnT+V5JdgtpzNNjv3kBEamPd/HN/WHT&#10;/KmeaK2f1QL+f0oAyNUVAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY+NyIcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="379C5724" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="379C5724" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-1932276957"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                     <v:shape id="_x0000_s1135" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCazHuryQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW86a5Rq6auUhTBU0utCr09ss8kNPs2ZFcT/71bEHocZuYbZrHqbCWu1PjSsYbhQIEg&#10;zpwpOddw+N72ZyB8QDZYOSYNN/KwWj4/LTA1ruUvuu5DLiKEfYoaihDqVEqfFWTRD1xNHL2zayyG&#10;KJtcmgbbCLeVTJR6lRZLjgsF1rQuKPvdX6yG48f55zRWn/nGTurWdUqynUutey/d+xuIQF34Dz/a&#10;O6MhmSTz6UgNp/B3Kd4BubwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmsx7q8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="32C8EE43" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="32C8EE43" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="1169138764"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </v:group>
                 </v:group>
                 <v:group id="Group 8" o:spid="_x0000_s1136" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAm4KpzzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91c1aojV1FREtPUihWhBvj+wzCWbfhuyaxH/fLRR6HGbmG2axGmwtOmp95ViDGicg&#10;iHNnKi40fB93z68gfEA2WDsmDXfysFqOHhaYGdfzF3WHUIgIYZ+hhjKEJpPS5yVZ9GPXEEfv4lqL&#10;Icq2kKbFPsJtLSdJMpUWK44LJTa0KSm/Hm5Ww3uP/fpFbbv99bK5n4/p52mvSOunx2H9BiLQEP7D&#10;f+0Po2GiVDqfzmbzFH4/xT8glz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJuCqc8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:group id="Group 7" o:spid="_x0000_s1137" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCue1V1ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6083aaiW6ikhbPIhQFcTbI/tMgtm3IbtN4r/vCkKPw8x8w8yXva1ES40vHWtQwwQE&#10;ceZMybmG4+FrMAXhA7LByjFpuJGH5eL5aY6pcR3/ULsPuYgQ9ilqKEKoUyl9VpBFP3Q1cfQurrEY&#10;omxyaRrsItxWcpQkE2mx5LhQYE3rgrLr/tdq+O6wW72pz3Z7vaxv58N4d9oq0vr1pV/NQATqw3/4&#10;0d4YDaPkXX1MlRpP4P4p/gG5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCue1V1ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1138" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDallQdxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF5K3cRalegqQYgIpQdtvQ/ZMYlmZ2N21fjvuwWhx8f7Xqw6U4sbta6yrCAeRiCIc6sr&#10;LhT8fGdvMxDOI2usLZOCBzlYLXsvC0y0vfOObntfiBDCLkEFpfdNIqXLSzLohrYhDtzRtgZ9gG0h&#10;dYv3EG5qOYqiiTRYcWgosaF1Sfl5fzUKCvr6zA6vzeX0kJesiqfpdrNLlRr0u3QOwlPn/8VP91aH&#10;+e/jjyiejSbwdylgkMtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANqWVB3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                     <v:shape id="Textbox 15" o:spid="_x0000_s1139" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzkkZbxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLwU3cQGidFV1FL14iG2DzBkxySYnQ3ZVVOf3hUKPc73P/Nlbxpxpc7VlhXEowgEcWF1&#10;zaWCn++vYQrCeWSNjWVS8EsOlovXlzlm2t44p+vRlyKEsMtQQeV9m0npiooMupFtiQN3sp1BH86u&#10;lLrDWwg3jRxH0UQarDk0VNjSpqLifLwYBbTK7f1wdluTrz8321PN9C53Sg3e+tUMhKfe/4v/3Hsd&#10;5n/E0zhNkjSB508BALl4AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPOSRlvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="1D711987" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00827E84" w:rsidRDefault="0097676E" w:rsidP="0097676E">
                             <w:pPr>
                               <w:spacing w:before="38"/>
                               <w:rPr>
@@ -14598,153 +14535,149 @@
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="2082504903" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="3282567" y="716630"/>
                                 <a:ext cx="3035185" cy="1035141"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="64241679" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="64241679" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="-684970251"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="1656624965" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="-138255" y="716918"/>
                                 <a:ext cx="3339901" cy="1034456"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="057C88CF" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="057C88CF" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="-2127682642"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="940924958" name="Group 8"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="180754" y="42513"/>
                             <a:ext cx="4784878" cy="342741"/>
@@ -14960,130 +14893,126 @@
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="471A34F1" id="_x0000_s1143" style="position:absolute;margin-left:-35.45pt;margin-top:131.6pt;width:537.8pt;height:133.25pt;z-index:251676672;mso-height-relative:margin" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApLh/TvgoAAHIuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zgS/n7A/QfB39vwRaTEoOmiTV9w&#10;QG+3aHvYz4osx8bJkk9SmnR//T3kkLKcOFRfst0u0BaIJXtIDYcz8zwz1JNfbrZ18rHq+k3bnC34&#10;Y7ZIqqZsl5vm8mzxnw+vHuWLpB+KZlnUbVOdLT5V/eKXp//8x5Pr3Wkl2nVbL6suwSRNf3q9O1us&#10;h2F3enLSl+tqW/SP213V4MdV222LAbfd5cmyK64x+7Y+EYzpk+u2W+66tqz6Ht++oB8XT938q1VV&#10;Dr+tVn01JPXZAroN7m/n/l7YvydPnxSnl12xW29Kr0bxFVpsi02Dh45TvSiGIrnqNnem2m7Kru3b&#10;1fC4bLcn7Wq1KSu3BqyGs1ured21Vzu3lsvT68vdaCaY9padvnra8tePr7vd+93bDpa43l3CFu7O&#10;ruVm1W3tJ7RMbpzJPo0mq26GpMSXOpfYBVi2xG9cGyGFIKOWa1j+zrhy/XIyUmapHylzk0llR56E&#10;B58cqDPekJrQ+22XbJZ4qEyZyoS2SjTFFj7mzJZwt7l22EOs8ZimxemDrxFB0O/3uf+2fX6/LnaV&#10;c5/e2sDby2iJfZIwz2gu8n7Orfmvd0549Ij+tIdzHHEHhWkwxxGXyLJM8MjGwm5X/fC6ap13FR/f&#10;9AOF4TJcFetwVd404bJDMNswrl0YD4sEYdwtEoTxBXncrhjsOKurvUyu4Z6ZyHKhFsn6bCG44Ao+&#10;Zn/fth+rD62THKyP6tT+h85YjpVjwnhf3EvWzXQEHC5jtP7DAUEsfO7cA2CQVGg/P1e5yv38QSx8&#10;kjiHOhKp06nDWCZmxHmeSa89y7QQbisRSWHW8EmzZzm3+2MnZ6kwPMRdkAqfJJ2mOfOqMCaEiUsL&#10;Jhl3c3OjtDRxTRTPgjBDBMuoUcjaPFeplC64712g3xfaIsopYU3hk9Y2Pt/vT0x2sjLanZjw3mic&#10;9iYmvN8PuorJ+uns5tEzosITN3L7EhOeuKgzS1R27/3xnbBhFQJrRlIhLXFytNnna2UV8PE0uzKt&#10;udDMOK+cN5rWCiBG0vP7oXUOeWQYbMhnbLXOOGepJPF5N0L+0jwTTvwzXNSmO51SRGEJuIkG1FSc&#10;5wjXdGaLMp5qRZbhJs2kmZHXJjWStOcmzw1SWsyrtDWm8MHLsHIdzx5aS51ijZTJFKhIPDdBdyMU&#10;GV+wPIVp4/oolWUsoAK2DQgR1V9xofIgz3Um4wltGhzHQaSs276iR1pIc+xohDmkvymQ9m29Wb7a&#10;1LWFtb67vDivu+RjAcQ8f/FSvgquMBEDwwrwbq8u2uUnkIRrsOGzRf+/q6KrFkn9rwY0BHsyhIsu&#10;XFyEi26oz1tHsB2idv3w4eb3otslO1yeLQaQxV/bwEaK04D40N8KkKwd2bTProZ2tbF0wOlGGvkb&#10;MCOiJ386RRLGKJYCZu5QJMdtP5sikSe7GClOA2OWqdJcIogcYz7Cew93NRgLpcXD0yOZZSqzTHCG&#10;Hlk5qTPKWmPQ30uNwFdSHcI+niIEwpwhbF36lCADsfiyJVKmaOKZaT8XnwTQOaN9SufSB89suiFV&#10;kaniuYNLwQypilEinghMmmtKq1pkoKsxI5CEtReNisnSk8m2Tp2YMHdrcsK00JiwM5aV9QaMyZJ5&#10;PWGeFySCF/h34Gvh03NSu1dOVQNKCtvFpp0szIGWC+J7uePEZhaysOGxufe7YT2Zw5Vi0vt9Fgxw&#10;BRIek564kEOruSJg754oYFKpZoJp7/mCW6yKK3O73kEGi+k+DVUHbfPyXKICJZeCr+Yz8+eoFhQF&#10;I+aflzcsN75exXJNxmfmBxsyqEdIH64MaE9sveiCpDyUSZwZFGEz8oop0C2an2EFc/JGI/mRPINm&#10;Mr678C2WZYHqoCAX8e2VPE/Bh/z8mpsZ6gKGnDGUgk5/lqaK2j73R5UAtZNBf6GYjmc5VHgG2d7P&#10;z6SecX4p05zD460+oJpMzMStlHAgPz8KVYUdiO9XCgsan/xBrM1M+gfKA1p9jspBO2dKcpkaBCFR&#10;WZ4DXLIZf1PotHl/4zmwGbaN+qcCgHv785xJPre/Khep93+e6ZzpOHWXqK/QSiD7Z5KrWXmZgr6T&#10;PNpRcNC4/lpZrb28Aoea0yczqcdUlBGptVXUPhoZh3t9XDsx8OUAPOGTAAhURUvElPM3heifyScS&#10;NrH9DScPtJ8rJdBvTBFgXj61pXFc/0wpWIjkJXLFDOOQtk70+QcdVJPNlE5ggMg5VJ1zifAyM/6Z&#10;ZSmyIOkj7H7Nyu8ZJsARETOz3mOMNOzRw5RNz+X58xcvvRp/97LJd/bvdM9zxlHruKp+2j131v/C&#10;5jkSmEFf07o4evIidXPsCx+NikrbBo8rfJg0SPHWuJM2+iMu0a2lrIkA09TmswLjqQE8Cf3QcRLF&#10;0e6gwKbjitunBt+ho47cAkBLHV0gG36wxd7z9ibxZhxb6slwg68BUa4L3e/etOV/+6Rpz9dFc1k9&#10;67r2el0VS1TctKpJqUm1r23GJxfX/26XOOgoUC27iW6d1EgBhXy5NjXjWIKCOoFl329EKsxth96X&#10;8Lb37p4UylFfu4cmftPaxoPbzLqxjXejUMZQTT/+st0MOOurN9uzRc7sP9p9u+CXzdINHopNTdeO&#10;SfjKn04grC2Gm4sbd+ojXXq2X/muRdfS2R7OInGxbrs/Fkc7GQaNeKRJ6mYApG27iToa/hfqavhf&#10;iqbEVGhhLBK6PB9wx/zKfoxuBbfNUCRkMCp/ovMXu9+tKLZNXbe5o/tJaUDuRvcDewxgGxzZ9oV+&#10;aPdzbOtHd799LnSBdAAB7pz3NhoYYDY8ySbxKRi4/ftSMMjRqiF+lAoFZnXgAmmWp3nmsUCmIqMs&#10;PoECojKPqEM7RYB7hiJfHAeAg1Xvj0FR4WgmcmbAyaZr9Rv7RafGKD5Q/VGzZ9Q4eDvyDSorMHsL&#10;e3apVIlNlvpI2kPKexd8zwT3Lvg7IB7qZyOVwsFgMN47AAQgrK5Ok3ftVbOslsl52zV4MSRxhd4E&#10;yOAI9u6eY+Wjxji0pQeuvS1HU9zFLauL1S0GXhNqd6txLp6nypx7fnEgVjcH4HYcrfrhU11Zubp5&#10;V62AW0B+4TRx77dUY4O+KMuqGTwpWBfLivr2YGYEkph+HIFQ9hPamVeA3XFuP4F9d+bu3DA7Bnp5&#10;O7Ryr8eMgwnUxseQBkExGjyOcE9um2EcvN00bXdsZTVW5Z9M8gHSyTRHMmi/K19tkP7fFP3wtujw&#10;Ng6czKL6b/izqluQCxzeuyv0rYHzx75/WBbQXG3d+QYgC9q5S+i0P/VIVl27/R0vIj2z3AM/BdpQ&#10;Dl248cQhwatMZfXsmRPDK0A4zHnTvN+VgRLuD0T+rocn6FqCVCGhgaTv2fAFyDC9ZzDJBHs2PJMT&#10;bPMIDUEqttGNOAQTFA1K2iNYm2GFwRFr6LZ/FZ24dSq2p5weBkfK+S0HZQcuYsPpM86+pnAeeR2K&#10;M7ShOU5pvhnXMAUs6ml6yME4CkL/KwJnB6P2ldvxcUhJx2H7e6CYezUBbZaROD8Yih3YIG650QI/&#10;wQthEMWfn+DlTty/rIT9CV7LY+/WhtcRPByFlyN5hrNa9E9C8rSl9DdhF16T9G/M4JiKDj32LTE0&#10;Z3CS8KcDl2uzTajWXwlcUxBz13ix2TFT/xK2fXN6eu/44v5V8af/BwAA//8DAFBLAwQUAAYACAAA&#10;ACEALkh5IeMAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6g3shEIgjYMQ&#10;antClQqVUG8mXpKIeB3FJgl/X3Nqj6t5mnmbrUfTsB47V1uSEE0FMKTC6ppKCd+H98kSmPOKtGos&#10;oYQbOljnjw+ZSrUd6Av7vS9ZKCGXKgmV923KuSsqNMpNbYsUsrPtjPLh7EquOzWEctPwWIgFN6qm&#10;sFCpFrcVFpf91Uj4GNSwmUVv/e5y3t5+DvPP4y5CKZ+fxs0rMI+j/4Phrh/UIQ9OJ3sl7VgjYZKI&#10;VUAlxItZDOxOCPGSADtJmMerBHie8f9P5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;KS4f074KAAByLgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEALkh5IeMAAAAMAQAADwAAAAAAAAAAAAAAAAAYDQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAACgOAAAAAA==&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1144" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAM/CEyzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQre6iZa05K6ioiWHqRQLZTehuyYBLOzIbsm8d93DoUeZ+bNe+9brkfXqJ66UHs2kE4T&#10;UMSFtzWXBr5O+8cXUCEiW2w8k4EbBViv7u+WmFs/8Cf1x1gqMeGQo4EqxjbXOhQVOQxT3xLL7ew7&#10;h1HGrtS2w0HMXaNnSZJphzVLQoUtbSsqLserM/A24LCZp7v+cDlvbz+nxcf3ISVjJg/j5hVUpDH+&#10;i/++363Unz8li+dZlgmFMMkC9OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADPwhMswA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:shape id="Graphic 11" o:spid="_x0000_s1145" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMLbXzyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8NA&#10;EIbvQv/DMoIXsZtYCDZ2W9pSrZ7E6sHjkB2TYHY2ZKdt/PfOoeDx5f3iWazG0JkTDamN7CCfZmCI&#10;q+hbrh18fjzdPYBJguyxi0wOfinBajm5WmDp45nf6XSQ2ugIpxIdNCJ9aW2qGgqYprEnVu87DgFF&#10;5VBbP+BZx0Nn77OssAFb1ocGe9o2VP0cjkF/47792mD11stxh9tnod3r+ta5m+tx/QhGaJT/8KX9&#10;4h3Mi1lezGe5QiiS4oBd/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMLbXzyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:shape id="Graphic 12" o:spid="_x0000_s1146" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8M8DoyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfBf/DsYJv9mJNg017LaKoeSnY6g9YcttcaG4v5NYm+us9QfBxmJlvmPV28p060xDbwAZuZxko&#10;4jrYlhsDH+/PN/egoiBb7AKTgS+KsN1cXqyxtGHkPZ0P0qgE4ViiASfSl1rH2pHHOAs9cfKOYfAo&#10;SQ6NtgOOCe47Pc+yQntsOS047OnRUX06fHoDr4WrXvZjtRPf41uVF99HcU/GXF9NDytQQpP8h//a&#10;lTUwXy4XWb7I7+D3UroDevMDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPDPA6MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:group id="Group 2" o:spid="_x0000_s1147" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvpgn5yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWd9M2oqmriLTFgxR8gPQ2ZMckmJ0N2W0S/70rCD3O957ZYrC16Kj1lWMNyUiBIM6d&#10;qbjQcNh/vUxA+IBssHZMGi7kYTF/fJhhZlzPW+p2oRAxhH2GGsoQmkxKn5dk0Y9cQxy5k2sthni2&#10;hTQt9jHc1vJVqbG0WHFsKLGhVUn5efdnNXz32C/fks9ucz6tLr/79Oe4SUjr56dh+QEi0BD+xXf3&#10;2sT5E5Wk6n2cTuH2UwRAzq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr6YJ+ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="_x0000_s1148" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoqj53yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91d2mKhpdRVoKnhT/grdH9pkEs29Ddmvit3eFQo/DzPyGmS06W4kbNb50rOGjr0AQ&#10;Z86UnGs47H/exyB8QDZYOSYNd/KwmPdeZpga1/KWbruQiwhhn6KGIoQ6ldJnBVn0fVcTR+/iGosh&#10;yiaXpsE2wm0lE6VG0mLJcaHAmr4Kyq67X6vhuL6cTwO1yb/tsG5dpyTbidT67bVbTkEE6sJ/+K+9&#10;MhoSNU6GajBRn/D8FP+AnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6Ko+d8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="64241679" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="64241679" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-684970251"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                     <v:shape id="_x0000_s1149" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA99mIvxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8X/B/CCXvTZGLD7IwiymBPE90H7O1ozrasuZQm2u6/XwRhj/f7vtVmcI24UhdqzwYeZwoEceFt&#10;zaWBj/eX6ROIEJEtNp7JwC8F2KzHoxXm1vd8pOspliKFcMjRQBVjm0sZioochplviRN39p3DmM6u&#10;lLbDPoW7Rs6V0tJhzamhwpZ2FRU/p4sz8Pl2/v5aqEO5d1nb+0FJdktpzMNk2D6DiDTEf/Hd/WrT&#10;fJ1pPV8sdQa3nxIAcv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPfZiL8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="057C88CF" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="057C88CF" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-2127682642"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </v:group>
                 </v:group>
                 <v:group id="Group 8" o:spid="_x0000_s1150" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBphUCAyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwhe7qJL4w0VFEbOlCClVB3F0y1ySYuRMy0yT+fWdRcHk47/W2N5VoqXGlZQXxOAJBnFld&#10;cq7gcv54X4JwHlljZZkUPMnBdjMcrDHVtuMfak8+FyGEXYoKCu/rVEqXFWTQjW1NHLi7bQz6AJtc&#10;6ga7EG4qOYmihTRYcmgosKZ9Qdnj9GsUfHbY7abxoT0+7vvn7Tz/vh5jUupt1O9WIDz1/iX+d39p&#10;BcksSiazZB42h0vhDsjNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBphUCAyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:group id="Group 7" o:spid="_x0000_s1151" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADa6JgyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqruzFUNLqKSFt6EMEHlN6G7JgEs7Mhu03iv+8WBI/zvWe5HmwtOmp95VhDMlYgiHNn&#10;Ki40nE8frzMQPiAbrB2Thht5WK+en5aYGdfzgbpjKEQMYZ+hhjKEJpPS5yVZ9GPXEEfu4lqLIZ5t&#10;IU2LfQy3tZwoNZUWK44NJTa0LSm/Hn+ths8e+02avHe762V7+zm97b93CWn9Mho2CxCBhvAQ391f&#10;Js6fp1M1mal5Cv8/RQDk6g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADa6JgyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1152" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7iht1zQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8JA&#10;EMXvJnyHzZB4MbJFRaCwkMakhoR44I/3SXdsi93Z0l2hfHvnYOJxZt68937Lde8adaEu1J4NjEcJ&#10;KOLC25pLA8dD/jgDFSKyxcYzGbhRgPVqcLfE1Por7+iyj6USEw4pGqhibFOtQ1GRwzDyLbHcvnzn&#10;MMrYldp2eBVz1+inJHnVDmuWhApbequo+N7/OAMlfWzzz4f2fLrpc16Pp9nmfZcZcz/sswWoSH38&#10;F/99b6zUn0/nz5PJy0wohEkWoFe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHuKG3XN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                     <v:shape id="Textbox 15" o:spid="_x0000_s1153" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCajf23yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NaoNA&#10;EL4X8g7LFHIpzVoLNdiskh+a9JKDSR9gcCcqcWfF3art02cLhRzn+59VPplWDNS7xrKCl0UEgri0&#10;uuFKwdf543kJwnlkja1lUvBDDvJs9rDCVNuRCxpOvhIhhF2KCmrvu1RKV9Zk0C1sRxy4i+0N+nD2&#10;ldQ9jiHctDKOojdpsOHQUGNH25rK6+nbKKB1YX+PV7c3xWa33V8apid5UGr+OK3fQXia/F387/7U&#10;Yf5rnMRRsowT+PspACCzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCajf23yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="30A6A614" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00827E84" w:rsidRDefault="0097676E" w:rsidP="0097676E">
                             <w:pPr>
                               <w:spacing w:before="38"/>
                               <w:rPr>
@@ -15572,153 +15501,149 @@
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="1137067704" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="3282567" y="716630"/>
                                 <a:ext cx="3035185" cy="1035141"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="56A7E910" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="56A7E910" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="-865678068"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="451171458" name="Text Box 2"/>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="-138255" y="716918"/>
                                 <a:ext cx="3339901" cy="1034456"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1FDCF350" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                                <w:p w14:paraId="1FDCF350" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                           <w14:noFill/>
                                           <w14:prstDash w14:val="solid"/>
                                           <w14:bevel/>
                                         </w14:textOutline>
                                       </w:rPr>
                                       <w:id w:val="427633197"/>
-                                      <w:placeholder>
-[...1 lines deleted...]
-                                      </w:placeholder>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
+                                    <w:sdtEndPr/>
                                     <w:sdtContent>
-                                      <w:r w:rsidRPr="00E816C7">
+                                      <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                         <w:rPr>
                                           <w:rStyle w:val="PlaceholderText"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:highlight w:val="yellow"/>
                                         </w:rPr>
                                         <w:t>Click here to enter text.</w:t>
                                       </w:r>
                                     </w:sdtContent>
                                   </w:sdt>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="960809250" name="Group 8"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="180754" y="42513"/>
                             <a:ext cx="4784878" cy="342741"/>
@@ -15934,130 +15859,126 @@
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="562647AA" id="_x0000_s1157" style="position:absolute;margin-left:-35.45pt;margin-top:407.65pt;width:537.8pt;height:133.25pt;z-index:251677696;mso-height-relative:margin" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnmjZKuQoAAHEuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zgS/n7A/QfB39uI71LQdJGmLzig&#10;t1u0PexnRZZj42TJJylNer/+HnJIWU4dKu1me12gLRDL1pAaDmfmeWaoZ7/cbuvkU9X1m7Y5W7Cn&#10;6SKpmrJdbpqrs8W/Pr5+ki2SfiiaZVG3TXW2+Fz1i1+e//1vz252pxVv1229rLoEkzT96c3ubLEe&#10;ht3pyUlfrqtt0T9td1WDm6u22xYDvnZXJ8uuuMHs2/qEp6k+uWm75a5ry6rv8etLurl47uZfrapy&#10;+G216qshqc8W0G1wfzv399L+PXn+rDi96ordelN6NYpv0GJbbBo8dJzqZTEUyXW3+WKq7abs2r5d&#10;DU/LdnvSrlabsnJrwGpYemc1b7r2eufWcnV6c7UbzQTT3rHTN09b/vrpTbf7sHvXwRI3uyvYwn2z&#10;a7lddVv7CS2TW2eyz6PJqtshKfGjzgR2AZYtcY/pnAvOyajlGpb/Yly5fjUZKYz0I0WWG6HsyJPw&#10;4JMDdcYvpCb0ftclm+XZAl4gDR6bYqqm2MLHnNkS5jbXDnuMNR7TtDh99DUiCPr9Pvd/bJ8/rItd&#10;5dyntzbw9mIZy1LFuZrYi9yfMWv/m52THl2iP+3hHUf8QQlmN/6ITxhjOIvsLAx33Q9vqta5V/Hp&#10;bT9QHC7DVbEOV+VtEy47RLON49rF8bBIEMfdIkEcX5LL7YrBjrO62svkBv5puMm4WiRreArjTMHJ&#10;7P1t+6n62DrJwTqplvY/dMZyrFzKc++Me8m6mY7gWpuU1n84IIiFz517AAwiufbzM5WpzM8fxMIn&#10;iTOoI5A7nTppaviMOMuM8NqnRnPuthKhFGYNnzS7yZjdHzt5KnnOQuAFqfBJ0lJmqVclTTnP49I8&#10;FSlzc7NcaZHHNVHMBOFU61REjULWZpmSQrjovneBfl9oiyiphDWFT1rb+Hy/PzHZycpod2LCe6Mx&#10;2puY8H4/6Com66ezm0fPiApP3MjtS0x44qLOLFHZvffHd8KGVQisGUkF/GDkaLPP18oq4ONpdmVa&#10;M67T3HnlvNG0VkAxkp7fD60zyCPDYEMesNXaMJZKQeLzboT8pZnhTvwBLmrTnZYUUVgCvkQDairO&#10;MoSrnNkiw6RWZBmWSyPyGXmdy1yQ9izPshwpLeZV2hqT++BNsXIdzx5aCy2xRspkClwknpuge84V&#10;GZ+nmYRp4/ooZYwlFpSGpQBCRPVXjKssyDNtRDyhTYPjOIiUddtX9EgLaY4ejTCH9DcF0r6tN8vX&#10;m7q2sNZ3V5cXdZd8KoCYFy9fidfBFSZioFgB3u3VZbv8DJZwAzp8tuj/c1101SKp/9GAh2BPhnDR&#10;hYvLcNEN9UXrGLZD1K4fPt7+XnS7ZIfLs8UAtvhrG+hIcRoQH/pbAZK1I5v2/HpoVxtLB5xupJH/&#10;AmpE9OTP50hKw5kQb3D1wCk9R3Ls9sEciVzZBUlxGjizkEozgakdZz7CfA+3NVgLxcXj8yNhjDKg&#10;ynP8yMoJbShtjVF/LzcCYZE6xH08R3DEeYq4dflTgA3EAswWSUbRxDPTPhSgOODZ0D7JufzBjM03&#10;pCpSVTx5MNQkOamKUTyeCXKZacqrmhvw1ZgRSMLai0bFZOnJZFunTkyYuTU5YVpoTNgZy8p6A8Zk&#10;ybyeMc8LEsMLBDwQtvDpSandK6dqDk4K28WmnSzMoZYL4nvJ48RmFrOw4bG597thPZnBlWLS+33m&#10;KVIMWHhMeuJCDq7mqoC9e6KCkULNBNPe8zmzYBVX5m7BgwwW030aqg7b5uWZQAlKLgVfzWbmz1Au&#10;KApGzD8vn6dZ7gtWLDc3bGZ+0KEcBQnpw1QO3hNbL/ogkoU6iaU5qrAZeZUq8C2aP8UK5uRzjeRH&#10;8ik0E/HdhW+lxgSug4qcx7dXsEyCEPn5NctnuAsosklRCzr9UynRUoivl4PbiaA/V6mOZzmUeDmy&#10;vZ8/FXrG+YWQGYPHW33ANVM+E7dCwIH8/KhUFXYgrr+EBXOf/MGs85n0D5QHtPoclYF3ztTkQuYI&#10;QuKyLAO4mBl/U7bpReUSy4DNsG3UPxUA3NsfHSDB5vZXZVx6/2dGZ6mOc3eBAgu9BLK/EUzNygsJ&#10;/k7yOhdw0Lj+oGTQ2ssrcKg5fUwuPaaijpDWVlH7aGQc5vVRKLuwF1F5w7RATDl/U4j+mXwiYBPb&#10;4HDyQPu5WgIdR4kA8/LS1sYz+igFC5G8QK6YYRzCFoo+/zA4n5mpncAAkXO8vwmEVz7jn8ZIZEHS&#10;B91GZNMZ/ScME+CIiHm4/MhIA0l4nLrphbh48fKVV+OvXjf53v7d/jkSvZECfQ6kqlDr4Nghcdb/&#10;yvY5EliOxqZ1cSHhIm6OfeGjpQLC4L4rfFKRI8Vb404a6U+YQLuWsiYCTFOfzwqM5wbwJDREx0kU&#10;Q7+DApUOLO6eG3yPnjoTaEZRq4Bs+NEWey/a22DGsaeeDLf4GRDl2tD97m1b/rtPmvZiXTRX1XnX&#10;tTfrqlii5KZVTUpNKn5tNz65vPlnu8RRR4Fy2U1056xGcFjRl2tTM44lKKgTWPb9RqTK3LbofQ1v&#10;m+/uSaEc9cV76OI3re08uM2sG9t5zxXKGCrqxzvbzYDTvnqzPVtkqf1Hu28X/KpZusFDsanp2vFz&#10;X/rTEYS1xXB7eevOfahVZX/ybYuupdM9nEbiYt12/10cbWXk6MQjTVI7AyBt+03U0vB3qK3h7xRN&#10;ianQw1gkdHkx4FvqV/ZjtCukYmijSxt5P4T33Qli29R1ezt6nxA5uN3ofSCPAWuDH9u+0A/tfS46&#10;f3Tv26dCF0cHCOAOeu+CAQqkDE0LhZCYYoHbv6/FggydGqJHkisQqwMXkCaTmfFQICQ3lMQnSEBM&#10;5gl1aKcAcM9QpIvj+f9g1ZNzUCARzqdw0ne4Vseiv3KtqD1Q/FGvZ9Q4eDvSDQorEHuLenapVIhN&#10;lvpE2EPKexd8zwT3Lvh7AF6Kasso9D6C8d4DH4BgdXWavG+vm2W1TC7arsGbIYmr8yY4Bkew3+45&#10;Vj5qjENbetza23I0xZewZXWxusWwa8Ls7jTO+Qup8gtPLw7E6uYA246DVT98risrVzfvqxVgC8DP&#10;nSbuBZdqbNAXZVk1g+cE62JZUd+eKY+RmH4cgVD2E9qZV0DdcW4/gX155su5YXYM9PJ2aOXejxkH&#10;E6aNjyENgmI0eBzhntw2wzh4u2na7tjKaqzKP5nkA6KTaY5k0H5Xvt4g/b8t+uFd0eF1HESGBfXf&#10;8GdVt+AWOLx3V2hbA+aP/f64JKC53rrzDUAWtHOX0Gl/6pGsunb7O95EOrfUA7cCayiHLnzxvCHB&#10;u0xldX7uxPAOEA5z3jYfdmVghPsDkb/s4Yk9WDOZtoecezpyCS5M7xlMMsGeDM/kBNs7Qj+Qam00&#10;Iw7BBDWDEvYI1mZYnuOINTTbv4lO3DkV2zNOXxKNjPOPHJQduIgNpwecfU3h3CLUUQjXSMq2/TWS&#10;QXod6ltgjRDJk/SQgnEQhO5XBM0ORu3rtuPjkJGOo/Z3ADF09tEHFrYnQ376aBh2YIK44UYD/IQu&#10;BEEUfX5Clztv/7r69Sd0LY+9WhteRvBg5N+NFAqvEuFQADj/SMiFlyT9+zI4o6ITj30/DJ0ZpOo/&#10;HbYcGE6I1v8TtqYQ5q7xXrPjpf4dbPvi9PS7Y4v7N8Wf/w8AAP//AwBQSwMEFAAGAAgAAAAhAO9F&#10;YIbjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bEsZYKU2naQJOExIb&#10;EuKWNV5brXGqJmu7tyc9wc2WP/3+/mw92ob12PnakQI5F8CQCmdqKhV8Hd5mCTAfNBndOEIFV/Sw&#10;zm9vMp0aN9An9vtQshhCPtUKqhDalHNfVGi1n7sWKd5OrrM6xLUruen0EMNtwx+EeOJW1xQ/VLrF&#10;bYXFeX+xCt4HPWwW8rXfnU/b689h+fG9k6jU/d24eQEWcAx/MEz6UR3y6HR0FzKeNQpmK/EcUQWJ&#10;XC6ATYQQjytgx2lKZAI8z/j/FvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKeaNkq5&#10;CgAAcS4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO9F&#10;YIbjAAAADQEAAA8AAAAAAAAAAAAAAAAAEw0AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAAjDgAAAAA=&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1158" style="position:absolute;width:68303;height:13897" coordsize="68303,13897" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBFIepywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq96SbRtpK6iogtHkTwD4i3R/aZBLNvQ3abxG/vFoQeh5n5DTNb9KYSLTWutKwgHkUg&#10;iDOrS84VnI7fwykI55E1VpZJwZ0cLOaDlxmm2na8p/bgcxEg7FJUUHhfp1K6rCCDbmRr4uBdbWPQ&#10;B9nkUjfYBbipZBJFH9JgyWGhwJpWBWW3w69R8NNhtxzH63Z7u67ul+P77ryNSam31375BcJT7//D&#10;z/ZGKwjEyWcyTqIJ/H0Kf0DOHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBFIepywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:shape id="Graphic 11" o:spid="_x0000_s1159" style="position:absolute;left:531;width:67772;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6727825,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX7QJ7ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQq9SN0YqoTUVazYWk9S9dDjkB2TYHY2ZEdN/71bEHqceW/e92Y6712jLtSF2rOB0TAB&#10;RVx4W3Np4LD/eMlABUG22HgmA78UYD57fJhibv2Vv+myk1LFEA45GqhE2lzrUFTkMAx9Sxy1o+8c&#10;Shy7UtsOrzHcNTpNkol2WHMkVNjSsqLitDu7yPXr+ucdi20r5xUuP4VWm8XAmOenfvEGSqiXf/P9&#10;+svG+tkoS8ZpOn6Fv5/iAvTsBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJftAnvKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6464644,2121029r-6197944,l214426,2115858r-49788,-15130l118734,2076221,78114,2042915,44808,2002295,20301,1956391,5171,1906603,,1854330,,266700,5171,214426,20301,164638,44808,118734,78114,78114,118734,44808,164638,20301,214426,5171,266700,,6464644,r52274,5171l6566706,20301r45903,24507l6653229,78114r33306,40620l6711043,164638r15129,49788l6727641,229276r,1666364l6714659,1947390r-19727,41548l6668620,2026161r-32144,32144l6599253,2084617r-41549,19727l6512584,2116733r-47940,4296xe" fillcolor="#cde3f6" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:shape id="Graphic 12" o:spid="_x0000_s1160" style="position:absolute;width:34561;height:13897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3775710,2121535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCU55qixwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LfYdlCt7sprUNNXZbSkXNRbDVBxiy02wwOxuyYxN9elcQPM73P5vd6Ft1oT42gQ3MZxko4irY&#10;hmsD72+PN2tQUZAttoHJwBdF2G0nVxssbBj4SJeT1CqFcCzQgBPpCq1j5chjnIWOOHHn0HuUdPa1&#10;tj0OKdy3epFlufbYcGpw2NHBUfVx+vQGnnNXPh2H8kV8h6/lMv8+i3sw5no67u9BCY3yL/5zlzbN&#10;X+Wr9e1ivryD358SAHr7AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJTnmqLHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m3775367,190r-1702905,l2026005,1371,2010752,,266700,,218770,4305,173647,16687,132092,36423,94869,62725,62725,94869,36423,132092,16687,173647,4305,218770,,266700,,1854339r4305,47930l16687,1947392r19736,41555l62725,2026170r32144,32144l132092,2084628r41555,19723l218770,2116734r47930,4305l2010752,2121039r559,-50l2860357,2120989r48603,-1270l2956903,2115959r47205,-6197l3050540,2101202r45567,-10871l3140773,2077224r43688,-15291l3227095,2044522r41542,-19457l3309010,2003628r39141,-23381l3386010,1955012r36487,-27025l3457575,1899221r33591,-30442l3523208,1836737r30429,-33604l3582403,1768068r27026,-36500l3634663,1693722r23368,-39154l3679469,1614208r19444,-41542l3716324,1530019r15279,-43675l3744709,1441691r10871,-45568l3764140,1349705r6198,-47206l3774097,1254569r1270,-48577l3775367,190xe" fillcolor="#b3cbde" stroked="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                   <v:group id="Group 2" o:spid="_x0000_s1161" style="position:absolute;left:1169;top:3402;width:64546;height:10393" coordorigin="-1382,7166" coordsize="64560,10351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCawH+AyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLzVTRptNHUVkVZ6EKFaKN6G7JgEs7Mhuybx7bsFocf5/mexGkwtOmpdZVlBPI5AEOdW&#10;V1wo+D5+PM9AOI+ssbZMCm7kYLV8fFhgpm3PX9QdfCFCCLsMFZTeN5mULi/JoBvbhjhwZ9sa9OFs&#10;C6lb7EO4qeVLFL1KgxWHhhIb2pSUXw5Xo2DbY79O4vdudzlvbqfjdP+zi0mp0dOwfgPhafD/4rv7&#10;U4f58ySdJOksnsLfTwEAufwFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmsB/gMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                     <v:shape id="_x0000_s1162" type="#_x0000_t202" style="position:absolute;left:32825;top:7166;width:30352;height:10351;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYugsuxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VXa0aja5SWgo9KfUF3obsmASzsyG7Nem/7wpCj/O9Z7nubCVu1PjSsYbhQIEgzpwp&#10;Oddw2H++zED4gGywckwafsnDetV7WmJqXMvfdNuFXMQQ9ilqKEKoUyl9VpBFP3A1ceQurrEY4tnk&#10;0jTYxnBbyZFSU2mx5NhQYE3vBWXX3Y/VcNxczqex2uYfdlK3rlOS7Vxq/dzv3hYgAnXhX/xwf5k4&#10;f/iaqGmSqDHcf4oAyNUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJi6Cy7HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="56A7E910" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="56A7E910" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00962EDA" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-865678068"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                     <v:shape id="_x0000_s1163" type="#_x0000_t202" style="position:absolute;left:-1382;top:7169;width:33398;height:10344;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDeCMkgxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0X+g9iAr0lkoudxY0SSkshp5Ss0NtgTWwTa2QsNXb+PjoUeny8fbkebCNu1PnasYZkokAQF87U&#10;XGo4Hr7GcxA+IBtsHJOGO3lYr56flpgb1/OObvtQihjCPkcNVQhtLqUvKrLoJ64ljtzFdRZDhF0p&#10;TYd9DLeNfFVqKi3WHBsqbOmjouK6/7UaTtvLzzlV3+WnzdreDUqyXUitX0bD+xuIQEP4F/+5N0ZD&#10;miXJLEmzuDleindArh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3gjJIMYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="1FDCF350" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+                          <w:p w14:paraId="1FDCF350" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="007C4DA2" w:rsidRDefault="009E7BDA" w:rsidP="0097676E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="427633197"/>
-                                <w:placeholder>
-[...1 lines deleted...]
-                                </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="00E816C7">
+                                <w:r w:rsidR="0097676E" w:rsidRPr="00E816C7">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:highlight w:val="yellow"/>
                                   </w:rPr>
                                   <w:t>Click here to enter text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </v:group>
                 </v:group>
                 <v:group id="Group 8" o:spid="_x0000_s1164" style="position:absolute;left:1807;top:425;width:47849;height:3427" coordorigin="" coordsize="47848,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnUshByQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3hb7DcAR3dSaKotFRRNrShQheoHR3yByTYOZMyEyT+PbOQnD589/4VpveVqKlxpeONSQjBYI4&#10;c6bkXMPl/PUxB+EDssHKMWm4k4fN+v1thalxHR+pPYVcxBH2KWooQqhTKX1WkEU/cjVx9K6usRii&#10;bHJpGuziuK3kWKmZtFhyfCiwpl1B2e30bzV8d9htJ8lnu79dd/e/8/Twu09I6+Gg3y5BBOrDK/xs&#10;/xgNi5maq8V4GiEiUsQBuX4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp1LIQckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:group id="Group 7" o:spid="_x0000_s1165" style="position:absolute;left:33404;width:14444;height:3427" coordorigin="-3278" coordsize="14444,3427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBervAOyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHrTzSoGSV1FpJUepOADpLchOybB7GzIrkn8991CweN871muB1uLjlpfOdagJgkI4tyZ&#10;igsN59PneAHCB2SDtWPS8CAP69XLaImZcT0fqDuGQsQQ9hlqKENoMil9XpJFP3ENceSurrUY4tkW&#10;0rTYx3Bby2mSpNJixbGhxIa2JeW3491q2PXYb2bqo9vfrtvHz2n+fdkr0vrtddi8gwg0hKf43/1l&#10;4vxULebpTCVT+PspAiBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBervAOyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:roundrect id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1166" style="position:absolute;left:-3278;width:14444;height:3427;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD73+cKyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLxI3fiokdRVghARxIO2vQ/ZaZI2Oxuzq8Z/7wpCj/O9Z7HqTC0u1LrKsoLRMAJBnFtd&#10;caHg6zN7m4NwHlljbZkU3MjBavnSW2Ci7ZUPdDn6QoQQdgkqKL1vEildXpJBN7QNceB+bGvQh7Mt&#10;pG7xGsJNLcdRNJMGKw4NJTa0Lin/O56NgoL2u+x70Jx+b/KUVaM43W4OqVL91y79AOGp8//ip3ur&#10;w/xoMp3H77NxDI+fAgByeQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD73+cKyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#2b459c" stroked="f" strokeweight="2pt"/>
                     <v:shape id="Textbox 15" o:spid="_x0000_s1167" type="#_x0000_t202" style="position:absolute;left:-2686;top:157;width:13852;height:2967;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDq8Y9yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlCr2IbmwlhjSrqKW2lx6S9gGG7JiEZGdDdtXUp3cLQo/z/U+2GU0nzjS4xrKCxTwCQVxa&#10;3XCl4Of7fZaAcB5ZY2eZFPySg8168pBhqu2FczoXvhIhhF2KCmrv+1RKV9Zk0M1tTxy4ox0M+nAO&#10;ldQDXkK46eRzFMXSYMOhocae9jWVbXEyCmib2+tX6w4m373tD8eGaSo/lHp6HLevIDyN/l98d3/q&#10;MD9KlvEqiZcv8PdTAECubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDq8Y9yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="1301F25B" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="00827E84" w:rsidRDefault="0097676E" w:rsidP="0097676E">
                             <w:pPr>
                               <w:spacing w:before="38"/>
                               <w:rPr>
@@ -16468,51 +16389,51 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0525B640" id="_x0000_s1173" style="position:absolute;margin-left:-82.55pt;margin-top:-80.6pt;width:627.4pt;height:820.95pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH7KY5cwIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1r2zAQfx/sfxB6Xx0nadKGOiW0dAxK&#10;G9aOPiuylBhknXZSEmd//U5y7HRdoTD2Yt/pfvf9cXXd1IbtFPoKbMHzswFnykooK7su+I/nuy8X&#10;nPkgbCkMWFXwg/L8ev7509XezdQQNmBKhYyMWD/bu4JvQnCzLPNyo2rhz8ApS0INWItALK6zEsWe&#10;rNcmGw4Gk2wPWDoEqbyn19tWyOfJvtZKhketvQrMFJxiC+mL6buK32x+JWZrFG5TyWMY4h+iqEVl&#10;yWlv6lYEwbZY/WWqriSCBx3OJNQZaF1JlXKgbPLBm2yeNsKplAsVx7u+TP7/mZUPuye3RCrD3vmZ&#10;JzJm0Wis45/iY00q1qEvlmoCk/Q4vZxMp6MxZ5Jk+WA8nIxGqZ7ZSd+hD18V1CwSBUdqR6qS2N37&#10;QD4J2kGiOw+mKu8qYxKD69WNQbYT1Lr8fDK4yGO3SOUPmLERbCGqteL4kp2ySVQ4GBVxxn5XmlUl&#10;xZ+nSNKgqd6PkFLZ0DlK6KimyXivOPpY8YiPqioNYa88/Fi510iewYZeua4s4HsGTB+ybvFdBdq8&#10;YwlCs2oo8YKPJ7GM8WkF5WGJDKHdCu/kXUV9uhc+LAXSGtDC0GqHR/poA/uCw5HibAP46733iKfp&#10;JClne1qrgvufW4GKM/PN0txe5uNx3MPEjM+nQ2LwtWT1WmK39Q3E9tMRcTKRER9MR2qE+oUuwCJ6&#10;JZGwknwXXAbsmJvQrjvdEKkWiwSj3XMi3NsnJ7tBiHP43LwIdMdhDTToD9CtoJi9mdkWG1tkYbEN&#10;oKs00Ke6HltAe5uG9nhj4mF4zSfU6RLOfwMAAP//AwBQSwMEFAAGAAgAAAAhAAagd/nkAAAADwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bkgm2UppOE4IDQkJQJg1uWes2hcap&#10;mnQrb0/GBW6/5U+/P2fryXbsgINvHSmQcwEMqXRVS42C7dvDLAHmg6ZKd45QwTd6WOfnZ5lOK3ek&#10;VzwUoWGxhHyqFZgQ+pRzXxq02s9djxR3tRusDnEcGl4N+hjLbccXQiy51S3FC0b3eGew/CpGq2AU&#10;T5vHXW3C84v83BbvO2Hqj3ulLi+mzS2wgFP4g+GkH9Uhj057N1LlWadgJpfXMrK/SS6AnRiR3KyA&#10;7WO6SsQKeJ7x/3/kPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH7KY5cwIAAFEFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGoHf55AAAAA8B&#10;AAAPAAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#156081" stroked="f">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3A289D73" w14:textId="139FF58F" w:rsidR="0097676E" w:rsidRDefault="0097676E" w:rsidP="0097676E"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F72FA7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B12AEC4" w14:textId="63ADBDF2" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B12AEC4" w14:textId="63ADBDF2" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Documentation of Engagement Activities</w:t>
       </w:r>
       <w:r w:rsidR="005121EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C759C3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023"/>
     <w:p w14:paraId="38CB6F66" w14:textId="02AA30ED" w:rsidR="00BE6023" w:rsidRDefault="00402D6D">
       <w:r>
         <w:rPr>
@@ -16570,416 +16491,408 @@
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="6780"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE6023" w14:paraId="4B4476E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="383B053B" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="383B053B" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="06ACD827" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C919CC3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C919CC3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1937A475" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="1168899B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FECF3C3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FECF3C3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date(s) of activity:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30503E08" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="34EC18AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7273CAD5" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7273CAD5" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief description </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of the activity. Who were the participants?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F39512D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="22E84A42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="607B327C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="607B327C" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Add a link </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to a folder with documentation of the activity (e.g., notes, photos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="714C9B22" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6023" w14:paraId="0E19B218" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="447596D3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00000000">
+          <w:p w14:paraId="447596D3" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="009E7BDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How successful was this engagement activity?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consider your engagement goals and use the metrics or evaluation approach you outlined in your Engagement Plan to answer this question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E27F61D" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="333601FF" w14:textId="77777777" w:rsidR="00BE6023" w:rsidRDefault="00BE6023" w:rsidP="00EA27CF"/>
     <w:sectPr w:rsidR="00BE6023">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4ABA5AC9" w14:textId="77777777" w:rsidR="00F03614" w:rsidRDefault="00F03614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="405F96FA" w14:textId="77777777" w:rsidR="00F03614" w:rsidRDefault="00F03614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -17230,50 +17143,103 @@
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="51CDE56F" w14:textId="77777777" w:rsidR="00F03614" w:rsidRDefault="00F03614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6CC5979C" w14:textId="77777777" w:rsidR="00F03614" w:rsidRDefault="00F03614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A7131A5" w14:textId="77777777" w:rsidR="009E7BDA" w:rsidRPr="00F73116" w:rsidRDefault="009E7BDA" w:rsidP="009E7BDA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NOTE: Please refrain from including any personal or </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>identifying</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> details, such as names, phone numbers, addresses, etc., related to individuals in these deliverables.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0E81FB6D" w14:textId="77777777" w:rsidR="009E7BDA" w:rsidRDefault="009E7BDA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20214C65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2BC0B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -17705,125 +17671,127 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1823308769">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="198129105">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1557468126">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="140077124">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE6023"/>
     <w:rsid w:val="0001433C"/>
     <w:rsid w:val="00082121"/>
     <w:rsid w:val="00087D91"/>
     <w:rsid w:val="000B310D"/>
     <w:rsid w:val="000D6771"/>
     <w:rsid w:val="000F2EF4"/>
     <w:rsid w:val="0016291E"/>
     <w:rsid w:val="001A022D"/>
     <w:rsid w:val="001B72AA"/>
     <w:rsid w:val="001C1559"/>
     <w:rsid w:val="001C68E0"/>
     <w:rsid w:val="001E1166"/>
+    <w:rsid w:val="00212B4A"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002C35A1"/>
     <w:rsid w:val="003327F3"/>
     <w:rsid w:val="00342F7D"/>
     <w:rsid w:val="00346408"/>
     <w:rsid w:val="003C50A3"/>
     <w:rsid w:val="00402BB1"/>
     <w:rsid w:val="00402D6D"/>
     <w:rsid w:val="00413EE9"/>
     <w:rsid w:val="00417AB3"/>
     <w:rsid w:val="004C5337"/>
     <w:rsid w:val="004F1F25"/>
     <w:rsid w:val="004F3023"/>
     <w:rsid w:val="004F69DE"/>
     <w:rsid w:val="005079D0"/>
     <w:rsid w:val="005121EA"/>
     <w:rsid w:val="00512D49"/>
     <w:rsid w:val="00513D10"/>
     <w:rsid w:val="00523BE6"/>
     <w:rsid w:val="005443BA"/>
     <w:rsid w:val="005D1F59"/>
     <w:rsid w:val="005D638E"/>
     <w:rsid w:val="005F713A"/>
     <w:rsid w:val="00636D85"/>
     <w:rsid w:val="006D4CDB"/>
     <w:rsid w:val="00774CD9"/>
     <w:rsid w:val="007D2EDF"/>
     <w:rsid w:val="007D7260"/>
     <w:rsid w:val="007F429C"/>
     <w:rsid w:val="007F7226"/>
     <w:rsid w:val="008139BE"/>
     <w:rsid w:val="00872CD4"/>
     <w:rsid w:val="008B29CD"/>
     <w:rsid w:val="008C2DE5"/>
     <w:rsid w:val="00971251"/>
     <w:rsid w:val="0097676E"/>
     <w:rsid w:val="009A0BBB"/>
     <w:rsid w:val="009A3FE8"/>
+    <w:rsid w:val="009E7BDA"/>
     <w:rsid w:val="00A724B8"/>
     <w:rsid w:val="00A77975"/>
     <w:rsid w:val="00BE6023"/>
     <w:rsid w:val="00C1585A"/>
     <w:rsid w:val="00CE1248"/>
     <w:rsid w:val="00D60CB3"/>
     <w:rsid w:val="00D721CD"/>
     <w:rsid w:val="00D9067D"/>
     <w:rsid w:val="00DC7ADD"/>
     <w:rsid w:val="00DF6198"/>
     <w:rsid w:val="00E705DB"/>
     <w:rsid w:val="00E937FC"/>
     <w:rsid w:val="00EA27CF"/>
     <w:rsid w:val="00EB1C98"/>
     <w:rsid w:val="00EB305A"/>
     <w:rsid w:val="00F03614"/>
     <w:rsid w:val="00F72FA7"/>
     <w:rsid w:val="00F81FAD"/>
     <w:rsid w:val="00FE7AD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -18719,77 +18687,77 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F7226"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD83D5770B104C8FAE0D44FAF87A06D5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C6E4EA8F-1B64-4D89-945A-7E67E6318A92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0042612A" w:rsidP="0042612A">
+        <w:p w:rsidR="00B43985" w:rsidRDefault="0042612A" w:rsidP="0042612A">
           <w:pPr>
             <w:pStyle w:val="CD83D5770B104C8FAE0D44FAF87A06D52"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>M</w:t>
           </w:r>
           <w:r w:rsidRPr="00636D85">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>unicipality</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
@@ -18850,53 +18818,55 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042612A"/>
+    <w:rsid w:val="00212B4A"/>
     <w:rsid w:val="00342F7D"/>
     <w:rsid w:val="0042612A"/>
     <w:rsid w:val="005C2899"/>
+    <w:rsid w:val="00B43985"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -19313,268 +19283,64 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0042612A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B268F25413584E5BA93D3959EA65B463">
-[...100 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD83D5770B104C8FAE0D44FAF87A06D52">
     <w:name w:val="CD83D5770B104C8FAE0D44FAF87A06D52"/>
     <w:rsid w:val="0042612A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...100 lines deleted...]
-    <w:rsid w:val="0042612A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -19875,101 +19641,130 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd737b2a685f1d111d3b79c7de69bd9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -19992,141 +19787,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -20193,116 +20006,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35AAAEF2-83F6-4FBD-A748-547FB61E6FB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C7A5D9C-FA7D-4849-9BE9-FC976F6539E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D07CE406-A938-4E64-91DE-62BB8C2230D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D07CE406-A938-4E64-91DE-62BB8C2230D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C7A5D9C-FA7D-4849-9BE9-FC976F6539E3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CDA269-7487-4583-9550-EABCDDBF18A5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
+  <Pages>14</Pages>
   <Words>1353</Words>
   <Characters>7715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Murad, Emily (EEA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>