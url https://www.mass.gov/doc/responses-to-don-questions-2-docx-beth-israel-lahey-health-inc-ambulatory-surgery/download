--- v0 (2026-04-04)
+++ v1 (2026-08-27)
@@ -6,3529 +6,3781 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="150DEB1A" w14:textId="77777777" w:rsidR="0060745D" w:rsidRPr="00665920" w:rsidRDefault="0060745D" w:rsidP="00A40ABE">
+    <w:p w14:paraId="150DEB1A" w14:textId="77777777" w:rsidR="0060745D" w:rsidRPr="008027A2" w:rsidRDefault="0060745D" w:rsidP="00A40ABE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D9C4F2" w14:textId="2C30C129" w:rsidR="00D45CF3" w:rsidRPr="00665920" w:rsidRDefault="001348C0" w:rsidP="005F5325">
+    <w:p w14:paraId="26D9C4F2" w14:textId="6C6C8DC2" w:rsidR="00D45CF3" w:rsidRPr="008027A2" w:rsidRDefault="001348C0" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D45CF3" w:rsidRPr="005F5325">
-[...5 lines deleted...]
-      <w:r w:rsidR="006F73FB">
+      <w:r w:rsidR="0088248E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions </w:t>
+      </w:r>
+      <w:r w:rsidR="006F73FB" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B653DC0" w14:textId="77777777" w:rsidR="00D45CF3" w:rsidRPr="00665920" w:rsidRDefault="00D45CF3" w:rsidP="00A40ABE">
+    <w:p w14:paraId="0B653DC0" w14:textId="77777777" w:rsidR="00D45CF3" w:rsidRPr="008027A2" w:rsidRDefault="00D45CF3" w:rsidP="00A40ABE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00665920">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Responses should be sent to DoN staff at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00665920">
+        <w:r w:rsidRPr="008027A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DPH.DON@State.MA.US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A15505A" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="00665920" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="2A15505A" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> you may submit each answer as available, please </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While you may submit each answer as available, please </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB864AA" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="00665920" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="0EB864AA" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List question number and question for each answer you provide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FA8AAC" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="00665920" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="52FA8AAC" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit responses as a separate word document, using the above application title and number as a running header and page numbers in the footer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A6DC2C" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="00665920" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="70A6DC2C" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When providing the answer to the final question, submit all questions and answers in one final document </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C596F35" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="00665920" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="4C596F35" w14:textId="45165883" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:t>. If “cutting and pasting” charts, provide them in a PDF so they can be clearly seen</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit responses in </w:t>
+      </w:r>
+      <w:r w:rsidR="0088248E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="0088248E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Excel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; only use PDF’s if absolutely necessary. If “cutting and pasting” charts, provide them in a PDF so they can be clearly seen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D4A8CE" w14:textId="77777777" w:rsidR="005F5325" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="44D4A8CE" w14:textId="77777777" w:rsidR="005F5325" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whenever possible, include a table with the response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A81B0B9" w14:textId="29F55BEF" w:rsidR="0066604A" w:rsidRPr="005F5325" w:rsidRDefault="005F5325" w:rsidP="005F5325">
+    <w:p w14:paraId="0A81B0B9" w14:textId="29F55BEF" w:rsidR="0066604A" w:rsidRPr="008027A2" w:rsidRDefault="005F5325" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For HIPAA compliance Do not include numbers &lt;11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E542D62" w14:textId="6685CFFC" w:rsidR="00332060" w:rsidRDefault="00332060" w:rsidP="005F5325">
+    <w:p w14:paraId="6E542D62" w14:textId="6685CFFC" w:rsidR="00332060" w:rsidRPr="008027A2" w:rsidRDefault="00332060" w:rsidP="005F5325">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Panel Need</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Factor 1a: Patient Panel Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3F9D9C" w14:textId="551909EE" w:rsidR="004C541B" w:rsidRPr="004C541B" w:rsidRDefault="004C541B" w:rsidP="002D45FD">
+    <w:p w14:paraId="7C3F9D9C" w14:textId="4827A0D3" w:rsidR="004C541B" w:rsidRPr="008027A2" w:rsidRDefault="004C541B" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Responses to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D45FD">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="004C6267">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions 1 states Winchester Hospital patients comprise 64</w:t>
+      </w:r>
+      <w:r w:rsidR="007268AD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Center’s patients and Atrius patients comprise the remaining 36</w:t>
+      </w:r>
+      <w:r w:rsidR="007268AD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of patients (pg.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6267" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C541B">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C541B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1770D3D8" w14:textId="4FF97FEB" w:rsidR="00A72F1E" w:rsidRPr="00A40ABE" w:rsidRDefault="00DE1BCE" w:rsidP="00A40ABE">
+    <w:p w14:paraId="1770D3D8" w14:textId="4FF97FEB" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00DE1BCE" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are DHA patients counted separately from Winchester Hospital’s GI groups’ patients?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5E4BF6" w14:textId="7944F75E" w:rsidR="00A72F1E" w:rsidRPr="00BF516A" w:rsidRDefault="00DA7EC9" w:rsidP="00BF516A">
+    <w:p w14:paraId="4E5E4BF6" w14:textId="7944F75E" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00DA7EC9" w:rsidP="00BF516A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AE71E2" w14:textId="7FD07044" w:rsidR="0059776A" w:rsidRPr="00A40ABE" w:rsidRDefault="000201BE" w:rsidP="00A40ABE">
+    <w:p w14:paraId="03AE71E2" w14:textId="7FD07044" w:rsidR="0059776A" w:rsidRPr="008027A2" w:rsidRDefault="000201BE" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Digestive Health Associates </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1BCE" w:rsidRPr="0059776A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DE1BCE" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patients </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comprise what percentage of the Center’s patients?</w:t>
       </w:r>
-      <w:r w:rsidR="00C422D6" w:rsidRPr="0059776A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C422D6" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C7B7FF" w14:textId="21EF4E9D" w:rsidR="000201BE" w:rsidRPr="00BF516A" w:rsidRDefault="0059776A" w:rsidP="00BF516A">
+    <w:p w14:paraId="41C7B7FF" w14:textId="23027D57" w:rsidR="000201BE" w:rsidRPr="008027A2" w:rsidRDefault="0059776A" w:rsidP="00BF516A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">30%. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00211BE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3076B30F" w14:textId="5888EFFF" w:rsidR="00920031" w:rsidRPr="00DC156C" w:rsidRDefault="006F73FB" w:rsidP="002D45FD">
+    <w:p w14:paraId="3076B30F" w14:textId="5888EFFF" w:rsidR="00920031" w:rsidRPr="008027A2" w:rsidRDefault="006F73FB" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC156C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Explain </w:t>
       </w:r>
-      <w:r w:rsidR="00A504CE" w:rsidRPr="00DC156C">
+      <w:r w:rsidR="00A504CE" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the reason for the decrease in Medicaid, in the Center’s payer mix from </w:t>
       </w:r>
-      <w:r w:rsidR="00920031" w:rsidRPr="00DC156C">
+      <w:r w:rsidR="00920031" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">FY23 to FY25, as well as strategies that Applicant is </w:t>
       </w:r>
-      <w:r w:rsidR="00411826" w:rsidRPr="00DC156C">
+      <w:r w:rsidR="00411826" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">implementing </w:t>
       </w:r>
-      <w:r w:rsidR="00920031" w:rsidRPr="00DC156C">
+      <w:r w:rsidR="00920031" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to increase Medicaid in the Center’s payer mix. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CB117E" w14:textId="7201A917" w:rsidR="00356ACD" w:rsidRDefault="00DC156C" w:rsidP="00356ACD">
+    <w:p w14:paraId="72CB117E" w14:textId="769CDDA4" w:rsidR="00356ACD" w:rsidRPr="008027A2" w:rsidRDefault="00DC156C" w:rsidP="00356ACD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicaid, inclusive of Managed Medicaid, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF516A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BF516A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>increased from 298</w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> covered patients in FY23</w:t>
       </w:r>
-      <w:r w:rsidR="00BF516A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BF516A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 442 </w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">covered patients in FY25, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF516A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BF516A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">demonstrating increased access to endoscopy by patients with Medicaid.  </w:t>
       </w:r>
-      <w:r w:rsidR="00356ACD">
-[...31 lines deleted...]
-      <w:r w:rsidR="00356ACD">
+      <w:r w:rsidR="00356ACD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Applicant further notes that the decrease in Medicaid patients as a percentage of the Center’s payer mix is reflective of payer mix in Massachusetts overall. In 2025, fewer patients were enrolled with MassHealth statewide compared to 2023. For reference, 1,590,000 individuals were enrolled in MassHealth in 2023 and the number decreased to 1,270,000 in 2025, reflecting a 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00211BE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00211BE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00356ACD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decline.</w:t>
+      </w:r>
+      <w:r w:rsidR="00356ACD" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00356ACD" w:rsidRPr="00356ACD">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00356ACD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Applicant attributes the decline at Winchester Hospital to the decline at the state level. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5E330F" w14:textId="77777777" w:rsidR="00356ACD" w:rsidRPr="002D45FD" w:rsidRDefault="00356ACD" w:rsidP="002D45FD">
-[...9 lines deleted...]
-    <w:p w14:paraId="725DBCCD" w14:textId="77777777" w:rsidR="00356ACD" w:rsidRPr="00356ACD" w:rsidRDefault="00356ACD" w:rsidP="00356ACD">
+    <w:p w14:paraId="725DBCCD" w14:textId="77777777" w:rsidR="00356ACD" w:rsidRPr="008027A2" w:rsidRDefault="00356ACD" w:rsidP="00356ACD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7647E3BB" w14:textId="1CFBA3C7" w:rsidR="00A40ABE" w:rsidRPr="00A40ABE" w:rsidRDefault="00F15A55" w:rsidP="002D45FD">
+    <w:p w14:paraId="7647E3BB" w14:textId="1CFBA3C7" w:rsidR="00A40ABE" w:rsidRPr="008027A2" w:rsidRDefault="00F15A55" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A40ABE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">For comparison purposes, please provide current wait times for endoscopy procedures at Winchester Hospital – Main Campus Endoscopy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF5E7CF" w14:textId="00A7E269" w:rsidR="00C74738" w:rsidRPr="007E437C" w:rsidRDefault="00A40ABE" w:rsidP="007E437C">
+    <w:p w14:paraId="6CF5E7CF" w14:textId="00A7E269" w:rsidR="00C74738" w:rsidRPr="008027A2" w:rsidRDefault="00A40ABE" w:rsidP="007E437C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wait time for endoscopy at the Hospital’s main campus are one to three months depending on when the patient’s GI physician has available block time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BC8D2F" w14:textId="4C3373FF" w:rsidR="00C74738" w:rsidRPr="007E437C" w:rsidRDefault="00462480" w:rsidP="002D45FD">
+    <w:p w14:paraId="49BC8D2F" w14:textId="3D07BAB0" w:rsidR="00C74738" w:rsidRPr="008027A2" w:rsidRDefault="00462480" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C74738" w:rsidRPr="007E437C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions 1 states, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74738" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Winchester GI, DHA, and Atrius each have 90 hours of block time a week (pg.3). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF05B72" w14:textId="618118F7" w:rsidR="00301D2C" w:rsidRPr="007E437C" w:rsidRDefault="006D3382" w:rsidP="00A40ABE">
+    <w:p w14:paraId="6CF05B72" w14:textId="618118F7" w:rsidR="00301D2C" w:rsidRPr="008027A2" w:rsidRDefault="006D3382" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What will be the allotted block time for Winchester GI, DHA and Atrius after implementation of the Proposed Project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EBF9D3" w14:textId="52DB1C67" w:rsidR="00C74738" w:rsidRPr="00DB422B" w:rsidRDefault="00880E0B" w:rsidP="00DB422B">
+    <w:p w14:paraId="70EBF9D3" w14:textId="52DB1C67" w:rsidR="00C74738" w:rsidRPr="008027A2" w:rsidRDefault="00880E0B" w:rsidP="00DB422B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Block time has not been determined at this time because it will be driven by utilization trends reflective of the period of time </w:t>
+      </w:r>
+      <w:r w:rsidR="007E437C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when t</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E437C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he additional rooms</w:t>
       </w:r>
-      <w:r w:rsidR="007E437C" w:rsidRPr="007E437C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007E437C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> open</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E437C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A480149" w14:textId="6F9C815A" w:rsidR="002E277C" w:rsidRPr="002E277C" w:rsidRDefault="00462480" w:rsidP="002D45FD">
+    <w:p w14:paraId="3A480149" w14:textId="6C91D60A" w:rsidR="002E277C" w:rsidRPr="008027A2" w:rsidRDefault="00462480" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00570FC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions 1 states, </w:t>
+      </w:r>
+      <w:r w:rsidR="00570FC5" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00343328" w:rsidRPr="00343328">
+      <w:r w:rsidR="00343328" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>he Hospital anticipates most positions will be filled by internal applicants. To the extent external applicants are needed, the Hospital will recruit internally from its medical/surgical service. The Center offers career advancement from medical/surgical positions that are highly sought after by staff. As a result, the Hospital does not anticipate any staffing challenges for the proposed expansion</w:t>
       </w:r>
-      <w:r w:rsidR="002E277C">
+      <w:r w:rsidR="002E277C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.4)</w:t>
       </w:r>
-      <w:r w:rsidR="00343328" w:rsidRPr="00343328">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00343328" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487966C2" w14:textId="77777777" w:rsidR="00DE230B" w:rsidRPr="00DE230B" w:rsidRDefault="00DE230B" w:rsidP="00A40ABE">
+    <w:p w14:paraId="487966C2" w14:textId="77777777" w:rsidR="00DE230B" w:rsidRPr="008027A2" w:rsidRDefault="00DE230B" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the difference between an internal candidate and an external candidate, for the purposes of recruiting and staffing the Center, including differences in affiliation to Winchester Hospital. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326E2321" w14:textId="46C48FBD" w:rsidR="00DE230B" w:rsidRPr="005D2727" w:rsidRDefault="00A72F1E" w:rsidP="00A40ABE">
+    <w:p w14:paraId="326E2321" w14:textId="46C48FBD" w:rsidR="00DE230B" w:rsidRPr="008027A2" w:rsidRDefault="00A72F1E" w:rsidP="00A40ABE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center is part of the </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">licensed </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and operated by the same legal entity</w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Therefore, internal candidates </w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all individuals currently employed by Winchester Hospital. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE7BAF8" w14:textId="54C45E72" w:rsidR="00A72F1E" w:rsidRPr="00A40ABE" w:rsidRDefault="00451296" w:rsidP="00A40ABE">
+    <w:p w14:paraId="6AE7BAF8" w14:textId="54C45E72" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00451296" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How will the recruitment of staff from Winchester Hospital to the Center impact Winchester Hospital’s staffing? </w:t>
       </w:r>
-      <w:r w:rsidR="008E4ABE">
-[...21 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E4ABE" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will Winchester Hospital experience any staffing challenges as a result of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00462480" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
-      <w:r w:rsidR="008E4ABE">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E4ABE" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">recruitment of </w:t>
       </w:r>
-      <w:r w:rsidR="00462480">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00462480" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medical/surgical staff to the Center</w:t>
       </w:r>
-      <w:r w:rsidR="004136F7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004136F7" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00462480">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00462480" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F9B6C7" w14:textId="65E43D2F" w:rsidR="00DE04D6" w:rsidRPr="007E437C" w:rsidRDefault="005D2727" w:rsidP="007E437C">
+    <w:p w14:paraId="43F9B6C7" w14:textId="65E43D2F" w:rsidR="00DE04D6" w:rsidRPr="008027A2" w:rsidRDefault="005D2727" w:rsidP="007E437C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
-      <w:r w:rsidR="00DA7EC9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DA7EC9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of new staff needed at the Center is unlikely to impact staffing at the Hospital. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D33D92C" w14:textId="695E7E92" w:rsidR="00A35827" w:rsidRPr="00A40ABE" w:rsidRDefault="00AC3721" w:rsidP="002D45FD">
+    <w:p w14:paraId="4D33D92C" w14:textId="695E7E92" w:rsidR="00A35827" w:rsidRPr="008027A2" w:rsidRDefault="00AC3721" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Given that </w:t>
       </w:r>
-      <w:r w:rsidR="0010649D">
+      <w:r w:rsidR="0010649D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOPD’s </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>higher reimbursement</w:t>
       </w:r>
-      <w:r w:rsidR="0010649D">
+      <w:r w:rsidR="0010649D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00557583">
+      <w:r w:rsidR="00557583" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="006B288B">
+      <w:r w:rsidR="006B288B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>common</w:t>
       </w:r>
-      <w:r w:rsidR="0010649D">
+      <w:r w:rsidR="0010649D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> procedures </w:t>
       </w:r>
-      <w:r w:rsidR="00557583">
+      <w:r w:rsidR="00557583" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>when</w:t>
       </w:r>
-      <w:r w:rsidR="0010649D">
+      <w:r w:rsidR="0010649D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> performed in the ASC setting</w:t>
       </w:r>
-      <w:r w:rsidR="00C873A2">
+      <w:r w:rsidR="00C873A2" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00557583">
+      <w:r w:rsidR="00557583" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and ASCs lower operating costs,</w:t>
       </w:r>
-      <w:r w:rsidR="0060775A">
+      <w:r w:rsidR="0060775A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF41B7">
-[...2 lines deleted...]
-      <w:r w:rsidR="004160EF">
+      <w:r w:rsidR="00EF41B7" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how does the Proposed Project, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF41B7" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>including the expansion of</w:t>
+      </w:r>
+      <w:r w:rsidR="004160EF" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> access to endoscopy services in the HOPD setting</w:t>
       </w:r>
-      <w:r w:rsidR="00EF41B7">
+      <w:r w:rsidR="00EF41B7" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D02B5" w:rsidRPr="00EF41B7">
-[...10 lines deleted...]
-      <w:r w:rsidR="00A31FC4">
+      <w:r w:rsidR="002D02B5" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>compete on the basis of price?</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31FC4" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002536DC" w:rsidRPr="002536DC">
-        <w:rPr>
+      <w:r w:rsidR="002536DC" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002536DC">
+      <w:r w:rsidR="002536DC" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E15371" w14:textId="39BBFD44" w:rsidR="007B121A" w:rsidRPr="00A40ABE" w:rsidRDefault="007B121A" w:rsidP="00DB422B">
+    <w:p w14:paraId="17E15371" w14:textId="39BBFD44" w:rsidR="007B121A" w:rsidRPr="008027A2" w:rsidRDefault="007B121A" w:rsidP="00DB422B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">While the Center is a hospital outpatient department, cost implications other than price were important considerations for the Applicant in determining that the proposed expansion of the Center is needed for its Patient Panel. </w:t>
       </w:r>
-      <w:r w:rsidR="00A35827" w:rsidRPr="00A35827">
-[...19 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A35827" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Center is a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> well-</w:t>
       </w:r>
-      <w:r w:rsidR="00A35827">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A35827" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">established </w:t>
       </w:r>
-      <w:r w:rsidR="00A72F1E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A72F1E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>endoscopy provider</w:t>
       </w:r>
-      <w:r w:rsidR="00A35827">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A35827" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the staffing and payer contracting infrastructure and physical space for an</w:t>
       </w:r>
-      <w:r w:rsidR="00A35827">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A35827" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> expansion. </w:t>
       </w:r>
-      <w:r w:rsidR="00A72F1E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A72F1E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Constructing </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a new freestanding ASC would require </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>significant</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ly higher</w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">expenditure </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and more time</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">resulting in costly and unnecessary delays in </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>expanding access to diagnostic and preventative health care.</w:t>
       </w:r>
-      <w:r w:rsidR="00A72F1E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A72F1E" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D2727">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005D2727" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0F3F0D" w14:textId="3392FFAE" w:rsidR="00373C87" w:rsidRPr="0017766A" w:rsidRDefault="007B121A" w:rsidP="0017766A">
+    <w:p w14:paraId="0E0F3F0D" w14:textId="3392FFAE" w:rsidR="00373C87" w:rsidRPr="008027A2" w:rsidRDefault="007B121A" w:rsidP="0017766A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...54 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As noted in the Application, the Center’s expansion will lower health care spending and total medical expenditure through the provision of preventative care. Early detection of colorectal and other gastrointestinal cancers via routine endoscopic screening enables the identification and removal of precancerous polyps, significantly reducing the incidence of advanced-stage cancers that are far more costly to treat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preventative endoscopy not only improves patient outcomes and survival rates but also reduces the need for later expensive interventions, potential hospital admissions, and complex oncologic treatments associated with late-stage disease.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Ref213767237"/>
-      <w:r w:rsidRPr="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
         <w:t>[2]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="007B121A">
-[...19 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Increasing procedural capacity at the Endoscopy Center will support earlier, less invasive, and more cost-effective care, ultimately decreasing the overall financial burden on patients, payers, and the Commonwealth’s healthcare system. Whereas the establishment of a new ASC would add years to the timeline for bringing expanded access to the Patient Panel. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastly, a</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s an existing provider of endoscopy services, there will be no change in price </w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B" w:rsidRPr="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>because of</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Proposed Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A6828E" w14:textId="1EC69F3E" w:rsidR="00E640CD" w:rsidRDefault="003A2162" w:rsidP="002D45FD">
+    <w:p w14:paraId="58A6828E" w14:textId="1EC69F3E" w:rsidR="00E640CD" w:rsidRPr="008027A2" w:rsidRDefault="003A2162" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>The application states i</w:t>
       </w:r>
-      <w:r w:rsidR="00E640CD" w:rsidRPr="00E640CD">
+      <w:r w:rsidR="00E640CD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>nterpreter services are available for more than 100 languages, including American Sign Language, and can be used 24 hours a day 7 days a week</w:t>
       </w:r>
-      <w:r w:rsidR="000B75A8">
+      <w:r w:rsidR="000B75A8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.16)</w:t>
       </w:r>
-      <w:r w:rsidR="00E640CD" w:rsidRPr="00E640CD">
+      <w:r w:rsidR="00E640CD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AC0AFA" w14:textId="6389E7CB" w:rsidR="00A72F1E" w:rsidRPr="00A40ABE" w:rsidRDefault="00E640CD" w:rsidP="00A40ABE">
+    <w:p w14:paraId="78AC0AFA" w14:textId="6389E7CB" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00E640CD" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please confirm that interpreter services are available during the Center’s hours of operation (</w:t>
       </w:r>
-      <w:r w:rsidR="008E5502" w:rsidRPr="008E5502">
-[...13 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E5502" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monday-Friday, 7am-5pm)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B75A8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DAB7FF" w14:textId="25C2F97B" w:rsidR="005654C9" w:rsidRPr="00880E0B" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
+    <w:p w14:paraId="17DAB7FF" w14:textId="25C2F97B" w:rsidR="005654C9" w:rsidRPr="008027A2" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, as </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Center is a service of the</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hospital, interpreter services are available </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>during the Center’s hours of operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250CF34B" w14:textId="54605D4D" w:rsidR="00A72F1E" w:rsidRPr="00A40ABE" w:rsidRDefault="00C823C4" w:rsidP="00A40ABE">
+    <w:p w14:paraId="250CF34B" w14:textId="54605D4D" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00C823C4" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the Center’s patients (Winchester Hospital GI group, DHA, and Atrius)? </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are interpreter services available to all of the Center’s patients (Winchester Hospital GI group, DHA, and Atrius)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7503BAC1" w14:textId="6B07FE94" w:rsidR="00A72F1E" w:rsidRPr="00880E0B" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
+    <w:p w14:paraId="7503BAC1" w14:textId="6B07FE94" w:rsidR="00A72F1E" w:rsidRPr="008027A2" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9E4646" w14:textId="0B29AB8A" w:rsidR="009C3595" w:rsidRDefault="00136C17" w:rsidP="00A40ABE">
+    <w:p w14:paraId="6A9E4646" w14:textId="0B29AB8A" w:rsidR="009C3595" w:rsidRPr="008027A2" w:rsidRDefault="00136C17" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide the number of interpreter service requests in the past year by the Center’s patients, as well as top languages requested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0D93F4" w14:textId="22613F4C" w:rsidR="00607AE3" w:rsidRPr="00880E0B" w:rsidRDefault="00A40ABE" w:rsidP="00880E0B">
+    <w:p w14:paraId="4F0D93F4" w14:textId="22613F4C" w:rsidR="00607AE3" w:rsidRPr="008027A2" w:rsidRDefault="00A40ABE" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpreter services are available by </w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>service,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this case, outpatient endoscopy. Therefore</w:t>
       </w:r>
-      <w:r w:rsidR="00880E0B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00880E0B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the data previously provided is inclusive of </w:t>
       </w:r>
-      <w:r w:rsidR="00880E0B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00880E0B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patients at the main campus and </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00DB422B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DB422B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Center and</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot be further broken down. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D166817" w14:textId="792306BC" w:rsidR="00CF716C" w:rsidRPr="00CF716C" w:rsidRDefault="00CF716C" w:rsidP="002D45FD">
+    <w:p w14:paraId="3D166817" w14:textId="792306BC" w:rsidR="00CF716C" w:rsidRPr="008027A2" w:rsidRDefault="00CF716C" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF716C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The application states staff also receive ongoing training on health equity, disability, interpreter services, and social determinants of health through department meetings and online learning modules (pg. 17). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E27E1D" w14:textId="355DD8A2" w:rsidR="005654C9" w:rsidRPr="00A40ABE" w:rsidRDefault="00CF716C" w:rsidP="00A40ABE">
+    <w:p w14:paraId="07E27E1D" w14:textId="355DD8A2" w:rsidR="005654C9" w:rsidRPr="008027A2" w:rsidRDefault="00CF716C" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does this include the Center’s staff?</w:t>
       </w:r>
-      <w:r w:rsidR="00607AE3">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00607AE3" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If not, please discuss any required training for the Center’s staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0324A8" w14:textId="4A12E240" w:rsidR="00607AE3" w:rsidRPr="00880E0B" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
+    <w:p w14:paraId="4C0324A8" w14:textId="4A12E240" w:rsidR="00607AE3" w:rsidRPr="008027A2" w:rsidRDefault="00F270AD" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes. </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Center is part of the Hospital and as such the</w:t>
       </w:r>
-      <w:r w:rsidR="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007B121A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center</w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff are employed by the Hospital and subject to the same training as all hospital staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19739C27" w14:textId="6BFB8CC0" w:rsidR="00607AE3" w:rsidRPr="00D02FF0" w:rsidRDefault="00607AE3" w:rsidP="002D45FD">
+    <w:p w14:paraId="19739C27" w14:textId="6BFB8CC0" w:rsidR="00607AE3" w:rsidRPr="008027A2" w:rsidRDefault="00607AE3" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D02FF0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002B18CD" w:rsidRPr="00D02FF0">
+      <w:r w:rsidR="002B18CD" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">pplicant states that all Winchester Hospital patients are screened for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D02FF0">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>SDoH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D02FF0">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> during the initial consultation by nurse staff</w:t>
       </w:r>
-      <w:r w:rsidR="002D45E3" w:rsidRPr="00D02FF0">
+      <w:r w:rsidR="002D45E3" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.16)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5EC357" w14:textId="5F2006F0" w:rsidR="00A35827" w:rsidRDefault="00607AE3" w:rsidP="00880E0B">
+    <w:p w14:paraId="7F5EC357" w14:textId="5F2006F0" w:rsidR="00A35827" w:rsidRPr="008027A2" w:rsidRDefault="00607AE3" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidR="00407189" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00407189" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Winchester Hospital’s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00407189" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00407189" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDoH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00407189" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00407189" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> screening and referral processes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A11A57" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...14 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11A57" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Center’s patients (Winchester Hospital GI group, DHA, and Atrius)? If not, please explain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532B09EF" w14:textId="4C57BD84" w:rsidR="00D02FF0" w:rsidRPr="00D02FF0" w:rsidRDefault="00D02FF0" w:rsidP="00D02FF0">
+    <w:p w14:paraId="532B09EF" w14:textId="4C57BD84" w:rsidR="00D02FF0" w:rsidRPr="008027A2" w:rsidRDefault="00D02FF0" w:rsidP="00D02FF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>All Center patients are screened for safety at home and BILH Find Help Resources included on every patient After Visit Summary at discharge.</w:t>
       </w:r>
-      <w:r w:rsidR="009E401B" w:rsidRPr="0017766A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="009E401B" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If an issue is disclosed </w:t>
       </w:r>
-      <w:r w:rsidR="0017766A" w:rsidRPr="0017766A">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0017766A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Center staff, referrals will be made to the appropriate resource. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A50D89F" w14:textId="719C595A" w:rsidR="00B04069" w:rsidRDefault="00C234A6" w:rsidP="002D45FD">
+    <w:p w14:paraId="6A50D89F" w14:textId="06B3D019" w:rsidR="00B04069" w:rsidRPr="008027A2" w:rsidRDefault="00C234A6" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="009741E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions 1 states BILH Performance Network (BILHPN) is committed to advancing population health and achieving quality performance measures outlined in at-risk payor contracts, including colon cancer screening</w:t>
+      </w:r>
+      <w:r w:rsidR="009741E2" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.</w:t>
       </w:r>
-      <w:r w:rsidR="00436B48">
+      <w:r w:rsidR="00436B48" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C605E5" w14:textId="117601BD" w:rsidR="005654C9" w:rsidRPr="00A40ABE" w:rsidRDefault="00436B48" w:rsidP="00A40ABE">
+    <w:p w14:paraId="57C605E5" w14:textId="3B42F67F" w:rsidR="005654C9" w:rsidRPr="008027A2" w:rsidRDefault="00436B48" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does BILHPN’s work to advance population health and achieve performance measures</w:t>
       </w:r>
-      <w:r w:rsidR="002D45E3">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002D45E3" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3788">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AB3788" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">described on page 5 of Responses to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB3788" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB3788" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include all patients of the Center (Winchester Hospital GI group, DHA, and Atrius patients)?</w:t>
       </w:r>
-      <w:r w:rsidR="00585CF8">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00585CF8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If not, please explain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4230B535" w14:textId="68A4533E" w:rsidR="00F877E8" w:rsidRPr="009E401B" w:rsidRDefault="00F270AD" w:rsidP="009E401B">
+    <w:p w14:paraId="4230B535" w14:textId="68A4533E" w:rsidR="00F877E8" w:rsidRPr="008027A2" w:rsidRDefault="00F270AD" w:rsidP="009E401B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as the Center is </w:t>
       </w:r>
-      <w:r w:rsidR="007B121A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007B121A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a satellite of the</w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hospital, it is</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in BILHPN’s work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709E715A" w14:textId="3C23BD2A" w:rsidR="00F43A28" w:rsidRPr="001413CF" w:rsidRDefault="00F43A28" w:rsidP="002D45FD">
+    <w:p w14:paraId="709E715A" w14:textId="4ECBAC4F" w:rsidR="00F43A28" w:rsidRPr="008027A2" w:rsidRDefault="00F43A28" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The benchmark for ADRs is 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00D806FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overall, 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00D806FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in men, and 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D806FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in women.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="001413CF">
-        <w:rPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001413CF">
-        <w:rPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="004335AF" w:rsidRPr="001413CF">
+      <w:r w:rsidR="004335AF" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10491329" w14:textId="4D2A177F" w:rsidR="006A5A96" w:rsidRPr="001413CF" w:rsidRDefault="0034351B" w:rsidP="00A40ABE">
+    <w:p w14:paraId="10491329" w14:textId="4D2A177F" w:rsidR="006A5A96" w:rsidRPr="008027A2" w:rsidRDefault="0034351B" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How is</w:t>
       </w:r>
-      <w:r w:rsidRPr="001413CF">
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the Center’s ADR</w:t>
       </w:r>
-      <w:r w:rsidRPr="001413CF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> calculated?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5869B32E" w14:textId="5D700EF0" w:rsidR="001413CF" w:rsidRPr="001413CF" w:rsidRDefault="001413CF" w:rsidP="001413CF">
+    <w:p w14:paraId="5869B32E" w14:textId="5D700EF0" w:rsidR="001413CF" w:rsidRPr="008027A2" w:rsidRDefault="001413CF" w:rsidP="001413CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of colonoscopies with at least one polyp finding/total number of colonoscopies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0306CC11" w14:textId="20AC4BFF" w:rsidR="005D0E04" w:rsidRPr="00D02FF0" w:rsidRDefault="00F43A28" w:rsidP="00A40ABE">
+    <w:p w14:paraId="0306CC11" w14:textId="769E3BD2" w:rsidR="005D0E04" w:rsidRPr="008027A2" w:rsidRDefault="00F43A28" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Explain the reason for the Center’s</w:t>
       </w:r>
-      <w:r w:rsidR="005C4329" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C4329" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADR</w:t>
       </w:r>
-      <w:r w:rsidR="00D56479" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D56479" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00264C5C" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00264C5C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005C4329" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C4329" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lower </w:t>
       </w:r>
-      <w:r w:rsidR="00264C5C" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00264C5C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">than the benchmark) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as reported in Responses to </w:t>
       </w:r>
-      <w:r w:rsidR="005D0E04" w:rsidRPr="00D02FF0">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D0E04" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D0E04" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00043BF7" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pg.5)</w:t>
       </w:r>
-      <w:r w:rsidR="00264C5C" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00264C5C" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and any </w:t>
       </w:r>
-      <w:r w:rsidR="005D0E04" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005D0E04" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>strategies in place to improve the Center’s ADR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0006ED40" w14:textId="1EEADFA8" w:rsidR="00F877E8" w:rsidRPr="00F877E8" w:rsidRDefault="00F877E8" w:rsidP="00F877E8">
+    <w:p w14:paraId="0006ED40" w14:textId="1EEADFA8" w:rsidR="00F877E8" w:rsidRPr="008027A2" w:rsidRDefault="00F877E8" w:rsidP="00F877E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Center historically has been unable to capture Atrius </w:t>
       </w:r>
-      <w:r w:rsidR="0017766A" w:rsidRPr="00D02FF0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0017766A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>results,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so the ADR provided did not include Atrius patients in the numerator, but did capture all procedures in the denominator, thus skewing the ADR negatively. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1C42FA" w14:textId="6CBC4416" w:rsidR="00E34200" w:rsidRPr="00D02FF0" w:rsidRDefault="00E34200" w:rsidP="002D45FD">
+    <w:p w14:paraId="2D1C42FA" w14:textId="6CBC4416" w:rsidR="00E34200" w:rsidRPr="008027A2" w:rsidRDefault="00E34200" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC156C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The application states that </w:t>
       </w:r>
-      <w:r w:rsidR="00C40E16" w:rsidRPr="00DC156C">
-[...5 lines deleted...]
-      <w:r w:rsidR="002C55FE" w:rsidRPr="00D02FF0">
+      <w:r w:rsidR="00C40E16" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Proposed Project will address a need for endoscopy services in the BILH system, particularly among </w:t>
+      </w:r>
+      <w:r w:rsidR="002C55FE" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lahey and BIDMC GI patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D00CE5B" w14:textId="77777777" w:rsidR="006F4CD8" w:rsidRPr="00D02FF0" w:rsidRDefault="002C55FE" w:rsidP="006F4CD8">
+    <w:p w14:paraId="5D00CE5B" w14:textId="77777777" w:rsidR="006F4CD8" w:rsidRPr="008027A2" w:rsidRDefault="002C55FE" w:rsidP="006F4CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the referral process for Lahey and BIDMC GI patients. Are patients referred directly to the Center </w:t>
       </w:r>
-      <w:r w:rsidR="00755D92" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00755D92" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for a procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00755D92" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00755D92" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00755D92" w:rsidRPr="00D02FF0">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00755D92" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y screened by Winchester Hospital GI providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61941F31" w14:textId="31EDE68D" w:rsidR="00F877E8" w:rsidRPr="00B846D1" w:rsidRDefault="006F4CD8" w:rsidP="00B846D1">
+    <w:p w14:paraId="61941F31" w14:textId="31EDE68D" w:rsidR="00F877E8" w:rsidRPr="008027A2" w:rsidRDefault="006F4CD8" w:rsidP="00B846D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F4CD8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BILH is currently utilizing two processes to facilitate care for BIDMC and Lahey patients at the Center. First, Winchester Hospital is providing block time (seven days per month) at the Center to one BIDMC GI provider which will allow approximately 1,000 BIDMC patients annually to receive their care at the Center with their existing GI provider.</w:t>
       </w:r>
-      <w:r w:rsidR="00B846D1">
+      <w:r w:rsidR="00B846D1" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F877E8" w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F877E8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Second, Winchester Hospital is working directly with Lahey Primary Care patients who have colonoscopy orders to schedule their procedures at the Center with the next available provider. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46595173" w14:textId="16C989A2" w:rsidR="00EC3375" w:rsidRPr="006F4CD8" w:rsidRDefault="00755D92" w:rsidP="00DB422B">
+    <w:p w14:paraId="46595173" w14:textId="16C989A2" w:rsidR="00EC3375" w:rsidRPr="008027A2" w:rsidRDefault="00755D92" w:rsidP="00DB422B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BIDMC and Lahey patients will make up what percentage of </w:t>
       </w:r>
-      <w:r w:rsidR="008B5134" w:rsidRPr="006F4CD8">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008B5134" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Center’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4CD8">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projected new procedure volume?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE28CBB" w14:textId="37DB858D" w:rsidR="00F877E8" w:rsidRPr="00F877E8" w:rsidRDefault="00F877E8" w:rsidP="006F4CD8">
+    <w:p w14:paraId="6BE28CBB" w14:textId="37DB858D" w:rsidR="00F877E8" w:rsidRPr="008027A2" w:rsidRDefault="00F877E8" w:rsidP="006F4CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lahey patients currently make up approximately </w:t>
       </w:r>
-      <w:r w:rsidR="00F24DAA">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F24DAA" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>one-third (1/3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4CD8">
-[...29 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Center’s screening colonoscopy referral volume and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B846D1" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Applicant </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">anticipates </w:t>
       </w:r>
-      <w:r w:rsidR="006F4CD8" w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006F4CD8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lahey patients will similarly comprise </w:t>
       </w:r>
-      <w:r w:rsidR="00F24DAA">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F24DAA" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>one-third (</w:t>
       </w:r>
-      <w:r w:rsidR="006F4CD8" w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006F4CD8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1/3</w:t>
       </w:r>
-      <w:r w:rsidR="00F24DAA">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F24DAA" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="006F4CD8" w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006F4CD8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of additional screening volume through</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Proposed Project. </w:t>
       </w:r>
-      <w:r w:rsidR="006F4CD8" w:rsidRPr="006F4CD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006F4CD8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Applicant anticipates an additional 1,000 BIDMC will have access to endoscopy at the Center</w:t>
       </w:r>
-      <w:r w:rsidR="00B846D1">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B846D1" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> following the proposed expansion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F09EEE" w14:textId="158768C5" w:rsidR="00052B53" w:rsidRDefault="00052B53" w:rsidP="002D45FD">
+    <w:p w14:paraId="67F09EEE" w14:textId="158768C5" w:rsidR="00052B53" w:rsidRPr="008027A2" w:rsidRDefault="00052B53" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (pg.17)</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The application states all BILH-affiliated providers receive case notes following the endoscopy procedure at the Center (pg.17)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6673B0" w14:textId="1101B70B" w:rsidR="005654C9" w:rsidRPr="00880E0B" w:rsidRDefault="00052B53" w:rsidP="00880E0B">
+    <w:p w14:paraId="6C6673B0" w14:textId="1101B70B" w:rsidR="005654C9" w:rsidRPr="008027A2" w:rsidRDefault="00052B53" w:rsidP="00880E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does this include for DHA and Atrius </w:t>
+      </w:r>
+      <w:r w:rsidR="00F155B4" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>providers</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? If not, please explain processes for sharing case notes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516BBE91" w14:textId="07C61942" w:rsidR="00880E0B" w:rsidRDefault="00A35827" w:rsidP="00DB422B">
+    <w:p w14:paraId="516BBE91" w14:textId="07C61942" w:rsidR="00880E0B" w:rsidRPr="008027A2" w:rsidRDefault="00A35827" w:rsidP="00DB422B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, DHA and Atrius providers are BILH-affiliated providers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35891D58" w14:textId="77777777" w:rsidR="00B846D1" w:rsidRPr="00660283" w:rsidRDefault="00B846D1" w:rsidP="00DB422B">
+    <w:p w14:paraId="35891D58" w14:textId="77777777" w:rsidR="00B846D1" w:rsidRPr="008027A2" w:rsidRDefault="00B846D1" w:rsidP="00DB422B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="004B5E10" w14:textId="2462FD83" w:rsidR="004D2FCA" w:rsidRDefault="004D2FCA" w:rsidP="002D45FD">
+    <w:p w14:paraId="004B5E10" w14:textId="2F69E16C" w:rsidR="004D2FCA" w:rsidRPr="008027A2" w:rsidRDefault="004D2FCA" w:rsidP="002D45FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00086271">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions 1 states that the Applicant’s fiscal year</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F4D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is from October 1 – September 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.1)</w:t>
       </w:r>
-      <w:r w:rsidR="00F42F4D" w:rsidRPr="00F42F4D">
+      <w:r w:rsidR="00F42F4D" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF7B8D8" w14:textId="230D159E" w:rsidR="005654C9" w:rsidRPr="00DC156C" w:rsidRDefault="00983CFB" w:rsidP="00DC156C">
+    <w:p w14:paraId="5AF7B8D8" w14:textId="230D159E" w:rsidR="005654C9" w:rsidRPr="008027A2" w:rsidRDefault="00983CFB" w:rsidP="00DC156C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
-      <w:r w:rsidR="00086271">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the fiscal years referenced in the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applica</w:t>
       </w:r>
-      <w:r w:rsidR="00585CF8">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00585CF8" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086271">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow-up questions </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the same as the</w:t>
       </w:r>
-      <w:r w:rsidR="00086271">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicant’s fiscal year (Oct 1-Sept 30). If not, please provide fiscal years for the data where </w:t>
       </w:r>
-      <w:r w:rsidR="00CB316A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB316A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="00086271">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> differ</w:t>
       </w:r>
-      <w:r w:rsidR="00CB316A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB316A" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00086271">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00086271" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Applicant’s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2E41AB" w14:textId="3775CFB6" w:rsidR="00A35827" w:rsidRPr="005654C9" w:rsidRDefault="007B121A" w:rsidP="00A40ABE">
+    <w:p w14:paraId="6A2E41AB" w14:textId="3775CFB6" w:rsidR="00A35827" w:rsidRPr="008027A2" w:rsidRDefault="007B121A" w:rsidP="00A40ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Yes. The</w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicant </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is the provider organization and all entities within that organization </w:t>
       </w:r>
-      <w:r w:rsidR="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005654C9" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are on the same fiscal year</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A35827" w:rsidRPr="005654C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A35827" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> October 1 – September 30.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A35827" w:rsidRPr="005654C9" w:rsidSect="00C04577">
+    <w:sectPr w:rsidR="00A35827" w:rsidRPr="008027A2" w:rsidSect="00C04577">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C0FB76B" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047" w:rsidP="00E45D1C">
+    <w:p w14:paraId="31661BC9" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E49EB53" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047" w:rsidP="00E45D1C">
+    <w:p w14:paraId="2BC5284F" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02035DFF" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047">
+    <w:p w14:paraId="604EC628" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="386CD1E3" w14:textId="7F252B4C" w:rsidR="00EC35E4" w:rsidRPr="0059776A" w:rsidRDefault="00A31FC4">
+    <w:p w14:paraId="4DB2A97A" w14:textId="13979A2F" w:rsidR="00A31FC4" w:rsidRPr="00D806FB" w:rsidRDefault="00A31FC4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0059776A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor=":~:text=Commercial%20insurers%20paid%20an%20average,safely%20performed%20in%20ASC%20setting" w:history="1">
-        <w:r w:rsidR="00EC35E4" w:rsidRPr="0088273D">
+        <w:r w:rsidR="00EC35E4" w:rsidRPr="00D806FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>Commercial prices 78% higher in HOPDs than ASCs: Study</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EC35E4" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35E4" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35E4" w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Becker’s ASC Review. </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="2203F2CB" w14:textId="7EA9FB2D" w:rsidR="00E054AC" w:rsidRPr="008027A2" w:rsidRDefault="002536DC">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00E054AC" w:rsidRPr="008027A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
-            <w:sz w:val="16"/>
-[...106 lines deleted...]
-            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Hospital outpatient prices far higher, rising faster than physician sites</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E054AC" w:rsidRPr="0088273D">
+      <w:r w:rsidR="00E054AC" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2203F2CB" w14:textId="30676DE7" w:rsidR="00E054AC" w:rsidRPr="0059776A" w:rsidRDefault="00E054AC">
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="2D9E0994" w14:textId="77777777" w:rsidR="00F43A28" w:rsidRPr="008027A2" w:rsidRDefault="00F43A28" w:rsidP="00F43A28">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0059776A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liem B, Gupta N. Adenoma detection rate: the perfect colonoscopy quality measure or is there more? Transl Gastroenterol Hepatol. 2018 Mar 21;3:19. doi: 10.21037/tgh.2018.03.04. PMID: 29682626; PMCID: PMC5897691.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="22E2312F" w14:textId="77777777" w:rsidR="00F43A28" w:rsidRPr="008027A2" w:rsidRDefault="00F43A28" w:rsidP="00F43A28">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anderson JC, Rex DK, Mackenzie TA, Hisey W, Robinson CM, Butterly LF. Endoscopist adenomas-per-colonoscopy detection rates and risk for postcolonoscopy colorectal cancer: data from the New Hampshire Colonoscopy Registry. Gastrointest Endosc. 2024 May;99(5):787-795. doi: 10.1016/j.gie.2023.11.014. Epub 2023 Nov 21. PMID: 37993057; PMCID: PMC11039365.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="6">
+    <w:p w14:paraId="1BDD1DA6" w14:textId="15853DD1" w:rsidR="00CB1F74" w:rsidRPr="008027A2" w:rsidRDefault="004335AF" w:rsidP="00CB1F74">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008027A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="00CB1F74" w:rsidRPr="00D806FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>https://www.bcbs.com/news-and-insights/white-paper/ambulatory-payment-classifications-site-neutral-analysis</w:t>
+          <w:t>Quality indicators for colonoscopy</w:t>
         </w:r>
-      </w:hyperlink>
-[...223 lines deleted...]
-        <w:r w:rsidR="00CB1F74" w:rsidRPr="008C1243">
+        <w:r w:rsidR="007B252A" w:rsidRPr="00D806FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Quality indicators for colonoscopy</w:t>
-[...10 lines deleted...]
-          <w:t>.</w:t>
+          <w:t xml:space="preserve">. </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B252A" w:rsidRPr="008C1243">
+      <w:r w:rsidR="00CB1F74" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CB1F74" w:rsidRPr="008C1243">
+        </w:rPr>
+        <w:t>Rex, Douglas K.Anderson, Joseph C.Butterly, Lynn F.Day, Lukejohn W.Dominitz, Jason A.Kaltenbach, TonyaLadabaum, UriLevin, Theodore R.Shaukat, AasmaAchkar, Jean-PaulFarraye, Francis A.Kane, Sunanda V.Shaheen, Nicholas J. et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B252A" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00CB1F74" w:rsidRPr="008C1243">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1F74" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00CB1F74" w:rsidRPr="008C1243">
+        </w:rPr>
+        <w:t>Gastrointestinal Endoscopy, Volume 100, Issue 3, 352 - 381</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421CB7D8" w14:textId="4473747D" w:rsidR="004335AF" w:rsidRDefault="00D806FB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1243" w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-[...299 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3636,299 +3888,231 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38584798" w14:textId="77777777" w:rsidR="005E5080" w:rsidRDefault="005E5080">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56016FC6" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047" w:rsidP="00E45D1C">
+    <w:p w14:paraId="4C93328B" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3158230C" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047" w:rsidP="00E45D1C">
+    <w:p w14:paraId="101C079D" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="092F1E0A" w14:textId="77777777" w:rsidR="00510047" w:rsidRDefault="00510047">
+    <w:p w14:paraId="6B6D7D97" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="006B4CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="44C0D516" w14:textId="6049E310" w:rsidR="00356ACD" w:rsidRDefault="00356ACD">
+    <w:p w14:paraId="44C0D516" w14:textId="19C8B155" w:rsidR="00356ACD" w:rsidRDefault="00356ACD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00356ACD">
+        <w:r w:rsidR="00C7349A" w:rsidRPr="00DC73D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.chiamass.gov/enrollment-in-health-insurance/</w:t>
+          <w:t>CHIA-</w:t>
+        </w:r>
+        <w:r w:rsidR="00DC73D0" w:rsidRPr="00DC73D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Enrollment in Health Insurance</w:t>
+        </w:r>
+        <w:r w:rsidR="00DC73D0" w:rsidRPr="00DC73D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00356ACD">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="72ED2ADE" w14:textId="1292565D" w:rsidR="007B121A" w:rsidRPr="0059776A" w:rsidRDefault="007B121A" w:rsidP="007B121A">
+    <w:p w14:paraId="72ED2ADE" w14:textId="5634976B" w:rsidR="007B121A" w:rsidRPr="008027A2" w:rsidRDefault="007B121A" w:rsidP="007B121A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0059776A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">See, e.g., </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> et al., </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Mehak Gul Mastoi et al., </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C53372">
+        <w:r w:rsidRPr="008027A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Advances In Endoscopic Techniques For Early Detection And Treatment of Gastrointestinal Cancers: A Systematic Review</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C53372">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53372">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53372">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Oct. 2025).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="0F926D3B" w14:textId="77777777" w:rsidR="007B121A" w:rsidRDefault="007B121A" w:rsidP="007B121A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>[2]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Goede SL, Kuntz KM, van Ballegooijen M, et al. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost Savings to Medicare from Pre-Medicare Colorectal Cancer Screening. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Medical Care</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059776A">
+      <w:r w:rsidRPr="008027A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. 2015;53(7):630–638.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B9F4985" w14:textId="219650E4" w:rsidR="00101DAD" w:rsidRDefault="00510047">
+  <w:p w14:paraId="4B9F4985" w14:textId="219650E4" w:rsidR="00101DAD" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4C792961">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -7622,51 +7806,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -7890,50 +8074,51 @@
     <w:rsid w:val="001D6F95"/>
     <w:rsid w:val="001D775B"/>
     <w:rsid w:val="001D7789"/>
     <w:rsid w:val="001E39D5"/>
     <w:rsid w:val="001E4287"/>
     <w:rsid w:val="001E739B"/>
     <w:rsid w:val="001E7FB4"/>
     <w:rsid w:val="001F1181"/>
     <w:rsid w:val="001F1A68"/>
     <w:rsid w:val="001F1E8A"/>
     <w:rsid w:val="001F1F84"/>
     <w:rsid w:val="001F67A3"/>
     <w:rsid w:val="001F798F"/>
     <w:rsid w:val="001F7F58"/>
     <w:rsid w:val="00200E76"/>
     <w:rsid w:val="0020210C"/>
     <w:rsid w:val="00202897"/>
     <w:rsid w:val="00203870"/>
     <w:rsid w:val="002047A2"/>
     <w:rsid w:val="002059BD"/>
     <w:rsid w:val="002059E0"/>
     <w:rsid w:val="00207205"/>
     <w:rsid w:val="002076B6"/>
     <w:rsid w:val="00210EBE"/>
     <w:rsid w:val="0021156F"/>
+    <w:rsid w:val="00211BE6"/>
     <w:rsid w:val="00215F63"/>
     <w:rsid w:val="00216515"/>
     <w:rsid w:val="002179EC"/>
     <w:rsid w:val="00220612"/>
     <w:rsid w:val="00220874"/>
     <w:rsid w:val="002215BB"/>
     <w:rsid w:val="00221DD3"/>
     <w:rsid w:val="0022759C"/>
     <w:rsid w:val="0023173B"/>
     <w:rsid w:val="002318C5"/>
     <w:rsid w:val="00234610"/>
     <w:rsid w:val="0023702D"/>
     <w:rsid w:val="00237494"/>
     <w:rsid w:val="00237D71"/>
     <w:rsid w:val="00241771"/>
     <w:rsid w:val="00245ECA"/>
     <w:rsid w:val="002468A2"/>
     <w:rsid w:val="00247513"/>
     <w:rsid w:val="00250A27"/>
     <w:rsid w:val="00251C67"/>
     <w:rsid w:val="002536DC"/>
     <w:rsid w:val="002538FB"/>
     <w:rsid w:val="00253A90"/>
     <w:rsid w:val="002549E8"/>
     <w:rsid w:val="0025668D"/>
@@ -7980,68 +8165,70 @@
     <w:rsid w:val="002C2587"/>
     <w:rsid w:val="002C4CDD"/>
     <w:rsid w:val="002C55FE"/>
     <w:rsid w:val="002C6757"/>
     <w:rsid w:val="002D02B5"/>
     <w:rsid w:val="002D05D8"/>
     <w:rsid w:val="002D1749"/>
     <w:rsid w:val="002D3A78"/>
     <w:rsid w:val="002D3C8E"/>
     <w:rsid w:val="002D40AC"/>
     <w:rsid w:val="002D45E3"/>
     <w:rsid w:val="002D45FD"/>
     <w:rsid w:val="002D7BFC"/>
     <w:rsid w:val="002E1DF0"/>
     <w:rsid w:val="002E2029"/>
     <w:rsid w:val="002E258F"/>
     <w:rsid w:val="002E277C"/>
     <w:rsid w:val="002E5E09"/>
     <w:rsid w:val="002F04D1"/>
     <w:rsid w:val="002F1A9F"/>
     <w:rsid w:val="002F40F6"/>
     <w:rsid w:val="002F4542"/>
     <w:rsid w:val="002F4573"/>
     <w:rsid w:val="002F4F3C"/>
     <w:rsid w:val="002F5E31"/>
+    <w:rsid w:val="002F62B2"/>
     <w:rsid w:val="002F7CAF"/>
     <w:rsid w:val="00301D2C"/>
     <w:rsid w:val="00304A69"/>
     <w:rsid w:val="003054CD"/>
     <w:rsid w:val="00305770"/>
     <w:rsid w:val="003065B2"/>
     <w:rsid w:val="00306967"/>
     <w:rsid w:val="00310C77"/>
     <w:rsid w:val="00311F78"/>
     <w:rsid w:val="00312975"/>
     <w:rsid w:val="0031310D"/>
     <w:rsid w:val="00313D95"/>
     <w:rsid w:val="00313E62"/>
     <w:rsid w:val="00314A9A"/>
     <w:rsid w:val="0031511B"/>
     <w:rsid w:val="00316561"/>
     <w:rsid w:val="00316EC3"/>
     <w:rsid w:val="00317099"/>
+    <w:rsid w:val="00317B25"/>
     <w:rsid w:val="00321BD4"/>
     <w:rsid w:val="003237E9"/>
     <w:rsid w:val="003250DC"/>
     <w:rsid w:val="00330446"/>
     <w:rsid w:val="003316C4"/>
     <w:rsid w:val="00332060"/>
     <w:rsid w:val="0033289B"/>
     <w:rsid w:val="0033773E"/>
     <w:rsid w:val="0034188E"/>
     <w:rsid w:val="00342413"/>
     <w:rsid w:val="00342927"/>
     <w:rsid w:val="00343328"/>
     <w:rsid w:val="0034351B"/>
     <w:rsid w:val="003435C8"/>
     <w:rsid w:val="00344E2B"/>
     <w:rsid w:val="003538AF"/>
     <w:rsid w:val="00356ACD"/>
     <w:rsid w:val="00356B68"/>
     <w:rsid w:val="003606D6"/>
     <w:rsid w:val="00360E9D"/>
     <w:rsid w:val="0036169E"/>
     <w:rsid w:val="00363CE2"/>
     <w:rsid w:val="003662A0"/>
     <w:rsid w:val="003666E4"/>
     <w:rsid w:val="003671CE"/>
@@ -8390,50 +8577,51 @@
     <w:rsid w:val="006813D8"/>
     <w:rsid w:val="00682421"/>
     <w:rsid w:val="006832D4"/>
     <w:rsid w:val="00685792"/>
     <w:rsid w:val="006878B8"/>
     <w:rsid w:val="0068795C"/>
     <w:rsid w:val="00687DF5"/>
     <w:rsid w:val="006900CC"/>
     <w:rsid w:val="006911C3"/>
     <w:rsid w:val="006979BE"/>
     <w:rsid w:val="006A0B44"/>
     <w:rsid w:val="006A0E12"/>
     <w:rsid w:val="006A15F2"/>
     <w:rsid w:val="006A2082"/>
     <w:rsid w:val="006A2C18"/>
     <w:rsid w:val="006A4298"/>
     <w:rsid w:val="006A5A96"/>
     <w:rsid w:val="006A6499"/>
     <w:rsid w:val="006A680C"/>
     <w:rsid w:val="006B00BA"/>
     <w:rsid w:val="006B063E"/>
     <w:rsid w:val="006B11D2"/>
     <w:rsid w:val="006B288B"/>
     <w:rsid w:val="006B28E2"/>
     <w:rsid w:val="006B416A"/>
+    <w:rsid w:val="006B4CEC"/>
     <w:rsid w:val="006B7D5A"/>
     <w:rsid w:val="006C18E2"/>
     <w:rsid w:val="006C1C43"/>
     <w:rsid w:val="006C427A"/>
     <w:rsid w:val="006C44F3"/>
     <w:rsid w:val="006C46DC"/>
     <w:rsid w:val="006C4AFF"/>
     <w:rsid w:val="006C5DC0"/>
     <w:rsid w:val="006C6604"/>
     <w:rsid w:val="006C6F27"/>
     <w:rsid w:val="006C7E6B"/>
     <w:rsid w:val="006D06AC"/>
     <w:rsid w:val="006D2806"/>
     <w:rsid w:val="006D3382"/>
     <w:rsid w:val="006D5FA5"/>
     <w:rsid w:val="006D61EB"/>
     <w:rsid w:val="006D67BA"/>
     <w:rsid w:val="006D67C1"/>
     <w:rsid w:val="006D6EFC"/>
     <w:rsid w:val="006D7B04"/>
     <w:rsid w:val="006E49A5"/>
     <w:rsid w:val="006F0FDE"/>
     <w:rsid w:val="006F272F"/>
     <w:rsid w:val="006F4CD8"/>
     <w:rsid w:val="006F508A"/>
@@ -8442,50 +8630,51 @@
     <w:rsid w:val="00701397"/>
     <w:rsid w:val="00702AC9"/>
     <w:rsid w:val="00702D67"/>
     <w:rsid w:val="0070429A"/>
     <w:rsid w:val="00704AF2"/>
     <w:rsid w:val="00705F72"/>
     <w:rsid w:val="007073E9"/>
     <w:rsid w:val="007077C0"/>
     <w:rsid w:val="00710539"/>
     <w:rsid w:val="007111FF"/>
     <w:rsid w:val="007117A4"/>
     <w:rsid w:val="0071227F"/>
     <w:rsid w:val="00714363"/>
     <w:rsid w:val="0071442D"/>
     <w:rsid w:val="007163BC"/>
     <w:rsid w:val="007204F8"/>
     <w:rsid w:val="007214CD"/>
     <w:rsid w:val="0072181F"/>
     <w:rsid w:val="00722009"/>
     <w:rsid w:val="0072258B"/>
     <w:rsid w:val="007227E7"/>
     <w:rsid w:val="007231BB"/>
     <w:rsid w:val="00723C74"/>
     <w:rsid w:val="007245D3"/>
     <w:rsid w:val="00725E86"/>
+    <w:rsid w:val="007268AD"/>
     <w:rsid w:val="007312C2"/>
     <w:rsid w:val="0073551C"/>
     <w:rsid w:val="007370BC"/>
     <w:rsid w:val="0073766B"/>
     <w:rsid w:val="00742C46"/>
     <w:rsid w:val="00743517"/>
     <w:rsid w:val="007469D8"/>
     <w:rsid w:val="007503CE"/>
     <w:rsid w:val="00752C1B"/>
     <w:rsid w:val="007531A0"/>
     <w:rsid w:val="00754A13"/>
     <w:rsid w:val="00755D92"/>
     <w:rsid w:val="00757CD0"/>
     <w:rsid w:val="007629DA"/>
     <w:rsid w:val="00762C24"/>
     <w:rsid w:val="00763BCC"/>
     <w:rsid w:val="007641EC"/>
     <w:rsid w:val="00764B1F"/>
     <w:rsid w:val="0076651E"/>
     <w:rsid w:val="00766B15"/>
     <w:rsid w:val="00767DB8"/>
     <w:rsid w:val="00770D89"/>
     <w:rsid w:val="00770ECE"/>
     <w:rsid w:val="00772622"/>
     <w:rsid w:val="007741F5"/>
@@ -8523,97 +8712,99 @@
     <w:rsid w:val="007C392B"/>
     <w:rsid w:val="007C4499"/>
     <w:rsid w:val="007C627A"/>
     <w:rsid w:val="007C6BBF"/>
     <w:rsid w:val="007C719E"/>
     <w:rsid w:val="007C7AEE"/>
     <w:rsid w:val="007D0C4C"/>
     <w:rsid w:val="007D0F53"/>
     <w:rsid w:val="007D14E2"/>
     <w:rsid w:val="007D1DE6"/>
     <w:rsid w:val="007D309E"/>
     <w:rsid w:val="007D399B"/>
     <w:rsid w:val="007D4FB8"/>
     <w:rsid w:val="007D6F84"/>
     <w:rsid w:val="007D716F"/>
     <w:rsid w:val="007E03DC"/>
     <w:rsid w:val="007E2341"/>
     <w:rsid w:val="007E437C"/>
     <w:rsid w:val="007E515A"/>
     <w:rsid w:val="007F18F5"/>
     <w:rsid w:val="007F25A0"/>
     <w:rsid w:val="007F539B"/>
     <w:rsid w:val="007F5758"/>
     <w:rsid w:val="007F7113"/>
     <w:rsid w:val="00800525"/>
+    <w:rsid w:val="008027A2"/>
     <w:rsid w:val="00805000"/>
     <w:rsid w:val="00806316"/>
     <w:rsid w:val="008073AD"/>
     <w:rsid w:val="00807DB0"/>
     <w:rsid w:val="0081361A"/>
     <w:rsid w:val="00814BA2"/>
     <w:rsid w:val="008155E9"/>
     <w:rsid w:val="00816BF8"/>
     <w:rsid w:val="0081758A"/>
     <w:rsid w:val="00817A7B"/>
     <w:rsid w:val="00820E1A"/>
     <w:rsid w:val="008233CC"/>
     <w:rsid w:val="008249B3"/>
     <w:rsid w:val="008251A2"/>
     <w:rsid w:val="00826C1D"/>
     <w:rsid w:val="00832477"/>
     <w:rsid w:val="008325CF"/>
     <w:rsid w:val="00832690"/>
     <w:rsid w:val="008343FE"/>
     <w:rsid w:val="0084044F"/>
     <w:rsid w:val="00840898"/>
     <w:rsid w:val="008411DB"/>
     <w:rsid w:val="0084166A"/>
     <w:rsid w:val="00842A12"/>
     <w:rsid w:val="008441D2"/>
     <w:rsid w:val="00844887"/>
     <w:rsid w:val="00850B66"/>
     <w:rsid w:val="00853808"/>
     <w:rsid w:val="008547AC"/>
     <w:rsid w:val="008558AA"/>
     <w:rsid w:val="00856033"/>
     <w:rsid w:val="00856C65"/>
     <w:rsid w:val="008628D0"/>
     <w:rsid w:val="008636E7"/>
     <w:rsid w:val="00863DED"/>
     <w:rsid w:val="00865A56"/>
     <w:rsid w:val="00870B9C"/>
     <w:rsid w:val="00872985"/>
     <w:rsid w:val="00872E44"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="0087532E"/>
     <w:rsid w:val="008764FF"/>
     <w:rsid w:val="00876B13"/>
     <w:rsid w:val="0088088D"/>
     <w:rsid w:val="00880B05"/>
     <w:rsid w:val="00880E0B"/>
     <w:rsid w:val="008816DE"/>
+    <w:rsid w:val="0088248E"/>
     <w:rsid w:val="0088273D"/>
     <w:rsid w:val="00884889"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00885860"/>
     <w:rsid w:val="008858B5"/>
     <w:rsid w:val="0088594F"/>
     <w:rsid w:val="00886B1C"/>
     <w:rsid w:val="00890411"/>
     <w:rsid w:val="008A4663"/>
     <w:rsid w:val="008A4AAE"/>
     <w:rsid w:val="008A4D39"/>
     <w:rsid w:val="008A5D59"/>
     <w:rsid w:val="008A6940"/>
     <w:rsid w:val="008B0020"/>
     <w:rsid w:val="008B02DF"/>
     <w:rsid w:val="008B19DE"/>
     <w:rsid w:val="008B4A42"/>
     <w:rsid w:val="008B5134"/>
     <w:rsid w:val="008B64BA"/>
     <w:rsid w:val="008B762F"/>
     <w:rsid w:val="008C1243"/>
     <w:rsid w:val="008C13D3"/>
     <w:rsid w:val="008C1BC1"/>
     <w:rsid w:val="008C1D6D"/>
     <w:rsid w:val="008C2503"/>
@@ -8659,50 +8850,51 @@
     <w:rsid w:val="00926EC5"/>
     <w:rsid w:val="009277C0"/>
     <w:rsid w:val="009317C0"/>
     <w:rsid w:val="00931F5D"/>
     <w:rsid w:val="00932435"/>
     <w:rsid w:val="0093360D"/>
     <w:rsid w:val="00935A39"/>
     <w:rsid w:val="00935F5B"/>
     <w:rsid w:val="00942A8A"/>
     <w:rsid w:val="00943FBE"/>
     <w:rsid w:val="00945170"/>
     <w:rsid w:val="00950571"/>
     <w:rsid w:val="00950B02"/>
     <w:rsid w:val="0095274A"/>
     <w:rsid w:val="00953121"/>
     <w:rsid w:val="009565C2"/>
     <w:rsid w:val="00956827"/>
     <w:rsid w:val="00956A3F"/>
     <w:rsid w:val="00957375"/>
     <w:rsid w:val="0096109A"/>
     <w:rsid w:val="00961C88"/>
     <w:rsid w:val="009648F0"/>
     <w:rsid w:val="00964F5E"/>
     <w:rsid w:val="00964F91"/>
     <w:rsid w:val="00965110"/>
+    <w:rsid w:val="009657CE"/>
     <w:rsid w:val="0096675D"/>
     <w:rsid w:val="00967B5B"/>
     <w:rsid w:val="00971489"/>
     <w:rsid w:val="009717FD"/>
     <w:rsid w:val="00972FFF"/>
     <w:rsid w:val="009741E2"/>
     <w:rsid w:val="009748E0"/>
     <w:rsid w:val="00975185"/>
     <w:rsid w:val="0097558A"/>
     <w:rsid w:val="009764DF"/>
     <w:rsid w:val="00983CFB"/>
     <w:rsid w:val="009843AE"/>
     <w:rsid w:val="00985C39"/>
     <w:rsid w:val="00987943"/>
     <w:rsid w:val="00990F2E"/>
     <w:rsid w:val="00991C78"/>
     <w:rsid w:val="009925F8"/>
     <w:rsid w:val="00992C15"/>
     <w:rsid w:val="00995A03"/>
     <w:rsid w:val="009961E1"/>
     <w:rsid w:val="009964C9"/>
     <w:rsid w:val="00996619"/>
     <w:rsid w:val="009972E1"/>
     <w:rsid w:val="00997CD2"/>
     <w:rsid w:val="009A107B"/>
@@ -8977,88 +9169,90 @@
     <w:rsid w:val="00C36BC2"/>
     <w:rsid w:val="00C37224"/>
     <w:rsid w:val="00C37B96"/>
     <w:rsid w:val="00C40E16"/>
     <w:rsid w:val="00C422D6"/>
     <w:rsid w:val="00C4294C"/>
     <w:rsid w:val="00C4348D"/>
     <w:rsid w:val="00C44CC2"/>
     <w:rsid w:val="00C452E9"/>
     <w:rsid w:val="00C5137E"/>
     <w:rsid w:val="00C53372"/>
     <w:rsid w:val="00C54CC7"/>
     <w:rsid w:val="00C61A05"/>
     <w:rsid w:val="00C620A0"/>
     <w:rsid w:val="00C62870"/>
     <w:rsid w:val="00C62DA2"/>
     <w:rsid w:val="00C63FF9"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C6610D"/>
     <w:rsid w:val="00C668F3"/>
     <w:rsid w:val="00C66F5E"/>
     <w:rsid w:val="00C67427"/>
     <w:rsid w:val="00C675A0"/>
     <w:rsid w:val="00C7092D"/>
     <w:rsid w:val="00C7161C"/>
+    <w:rsid w:val="00C7349A"/>
     <w:rsid w:val="00C74738"/>
     <w:rsid w:val="00C74D28"/>
     <w:rsid w:val="00C77F12"/>
     <w:rsid w:val="00C80667"/>
     <w:rsid w:val="00C81D4B"/>
     <w:rsid w:val="00C823C4"/>
     <w:rsid w:val="00C828C4"/>
     <w:rsid w:val="00C829BD"/>
     <w:rsid w:val="00C82F9B"/>
     <w:rsid w:val="00C843C0"/>
     <w:rsid w:val="00C8546B"/>
     <w:rsid w:val="00C86D34"/>
     <w:rsid w:val="00C873A2"/>
     <w:rsid w:val="00C90E00"/>
     <w:rsid w:val="00C925C4"/>
     <w:rsid w:val="00C933BA"/>
     <w:rsid w:val="00C935BD"/>
     <w:rsid w:val="00C97C94"/>
     <w:rsid w:val="00CA1C1B"/>
     <w:rsid w:val="00CA36EF"/>
     <w:rsid w:val="00CA3E60"/>
     <w:rsid w:val="00CA4ABB"/>
     <w:rsid w:val="00CA68C1"/>
     <w:rsid w:val="00CB1F74"/>
     <w:rsid w:val="00CB316A"/>
     <w:rsid w:val="00CB3CD6"/>
     <w:rsid w:val="00CB5FD7"/>
     <w:rsid w:val="00CB64A6"/>
     <w:rsid w:val="00CB762D"/>
     <w:rsid w:val="00CB77EB"/>
     <w:rsid w:val="00CC1784"/>
     <w:rsid w:val="00CC1E0F"/>
     <w:rsid w:val="00CC47F4"/>
     <w:rsid w:val="00CC4822"/>
     <w:rsid w:val="00CC4F1C"/>
     <w:rsid w:val="00CC50AB"/>
     <w:rsid w:val="00CC5E40"/>
     <w:rsid w:val="00CC6C79"/>
+    <w:rsid w:val="00CD2BA6"/>
     <w:rsid w:val="00CD7788"/>
     <w:rsid w:val="00CD7BAE"/>
     <w:rsid w:val="00CE0E16"/>
     <w:rsid w:val="00CE0F2A"/>
     <w:rsid w:val="00CE32B2"/>
     <w:rsid w:val="00CE38D9"/>
     <w:rsid w:val="00CE53FD"/>
     <w:rsid w:val="00CE58FA"/>
     <w:rsid w:val="00CE5DCB"/>
     <w:rsid w:val="00CE603A"/>
     <w:rsid w:val="00CF0D93"/>
     <w:rsid w:val="00CF1812"/>
     <w:rsid w:val="00CF1E16"/>
     <w:rsid w:val="00CF310E"/>
     <w:rsid w:val="00CF38F9"/>
     <w:rsid w:val="00CF4088"/>
     <w:rsid w:val="00CF63B3"/>
     <w:rsid w:val="00CF6CE6"/>
     <w:rsid w:val="00CF716C"/>
     <w:rsid w:val="00CF7C97"/>
     <w:rsid w:val="00D02182"/>
     <w:rsid w:val="00D02FF0"/>
     <w:rsid w:val="00D05D9F"/>
     <w:rsid w:val="00D06A2B"/>
     <w:rsid w:val="00D07FD7"/>
@@ -9086,86 +9280,88 @@
     <w:rsid w:val="00D42BB5"/>
     <w:rsid w:val="00D42CC4"/>
     <w:rsid w:val="00D43E9B"/>
     <w:rsid w:val="00D45CF3"/>
     <w:rsid w:val="00D461CC"/>
     <w:rsid w:val="00D47F6A"/>
     <w:rsid w:val="00D50B19"/>
     <w:rsid w:val="00D50B4A"/>
     <w:rsid w:val="00D5322E"/>
     <w:rsid w:val="00D5329D"/>
     <w:rsid w:val="00D5504B"/>
     <w:rsid w:val="00D551E8"/>
     <w:rsid w:val="00D55E02"/>
     <w:rsid w:val="00D56479"/>
     <w:rsid w:val="00D57DA9"/>
     <w:rsid w:val="00D609DF"/>
     <w:rsid w:val="00D621FF"/>
     <w:rsid w:val="00D63837"/>
     <w:rsid w:val="00D63CB7"/>
     <w:rsid w:val="00D64489"/>
     <w:rsid w:val="00D66B98"/>
     <w:rsid w:val="00D67E1C"/>
     <w:rsid w:val="00D7003E"/>
     <w:rsid w:val="00D722DC"/>
     <w:rsid w:val="00D740C8"/>
+    <w:rsid w:val="00D806FB"/>
     <w:rsid w:val="00D81F53"/>
     <w:rsid w:val="00D82539"/>
     <w:rsid w:val="00D825B2"/>
     <w:rsid w:val="00D848CD"/>
     <w:rsid w:val="00D92955"/>
     <w:rsid w:val="00D93B6A"/>
     <w:rsid w:val="00D949B3"/>
     <w:rsid w:val="00D94F5E"/>
     <w:rsid w:val="00D95865"/>
     <w:rsid w:val="00DA0180"/>
     <w:rsid w:val="00DA0274"/>
     <w:rsid w:val="00DA13D0"/>
     <w:rsid w:val="00DA1F3A"/>
     <w:rsid w:val="00DA2F76"/>
     <w:rsid w:val="00DA3405"/>
     <w:rsid w:val="00DA3673"/>
     <w:rsid w:val="00DA4DF0"/>
     <w:rsid w:val="00DA763B"/>
     <w:rsid w:val="00DA7EC9"/>
     <w:rsid w:val="00DB023D"/>
     <w:rsid w:val="00DB1027"/>
     <w:rsid w:val="00DB1D96"/>
     <w:rsid w:val="00DB2779"/>
     <w:rsid w:val="00DB33F9"/>
     <w:rsid w:val="00DB422B"/>
     <w:rsid w:val="00DB4ECC"/>
     <w:rsid w:val="00DB5C66"/>
     <w:rsid w:val="00DB5EAB"/>
     <w:rsid w:val="00DC02B9"/>
     <w:rsid w:val="00DC099C"/>
     <w:rsid w:val="00DC156C"/>
     <w:rsid w:val="00DC33EB"/>
     <w:rsid w:val="00DC356D"/>
     <w:rsid w:val="00DC3594"/>
     <w:rsid w:val="00DC3FF1"/>
     <w:rsid w:val="00DC591D"/>
+    <w:rsid w:val="00DC73D0"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD129B"/>
     <w:rsid w:val="00DD1E79"/>
     <w:rsid w:val="00DD69D7"/>
     <w:rsid w:val="00DD7C1A"/>
     <w:rsid w:val="00DD7EC0"/>
     <w:rsid w:val="00DE04D6"/>
     <w:rsid w:val="00DE1BCE"/>
     <w:rsid w:val="00DE1FC1"/>
     <w:rsid w:val="00DE230B"/>
     <w:rsid w:val="00DE273B"/>
     <w:rsid w:val="00DE4555"/>
     <w:rsid w:val="00DE5271"/>
     <w:rsid w:val="00DE5B3F"/>
     <w:rsid w:val="00DE5D46"/>
     <w:rsid w:val="00DE6EF5"/>
     <w:rsid w:val="00DE7F77"/>
     <w:rsid w:val="00DF1384"/>
     <w:rsid w:val="00DF23A5"/>
     <w:rsid w:val="00DF382D"/>
     <w:rsid w:val="00DF46ED"/>
     <w:rsid w:val="00DF69BB"/>
     <w:rsid w:val="00E0090C"/>
     <w:rsid w:val="00E00C8A"/>
     <w:rsid w:val="00E01E4E"/>
@@ -9323,50 +9519,51 @@
     <w:rsid w:val="00F801D9"/>
     <w:rsid w:val="00F81BF6"/>
     <w:rsid w:val="00F8246A"/>
     <w:rsid w:val="00F8350F"/>
     <w:rsid w:val="00F84F51"/>
     <w:rsid w:val="00F877C0"/>
     <w:rsid w:val="00F877E8"/>
     <w:rsid w:val="00F9419E"/>
     <w:rsid w:val="00F94FAE"/>
     <w:rsid w:val="00F9581E"/>
     <w:rsid w:val="00F95D48"/>
     <w:rsid w:val="00FA0E87"/>
     <w:rsid w:val="00FA0F43"/>
     <w:rsid w:val="00FA1EDA"/>
     <w:rsid w:val="00FA2640"/>
     <w:rsid w:val="00FA2882"/>
     <w:rsid w:val="00FA40A9"/>
     <w:rsid w:val="00FA53AF"/>
     <w:rsid w:val="00FA5838"/>
     <w:rsid w:val="00FA7461"/>
     <w:rsid w:val="00FA7A7A"/>
     <w:rsid w:val="00FB0A84"/>
     <w:rsid w:val="00FB15A0"/>
     <w:rsid w:val="00FB3ED8"/>
     <w:rsid w:val="00FC0A23"/>
+    <w:rsid w:val="00FC17EA"/>
     <w:rsid w:val="00FC3EBF"/>
     <w:rsid w:val="00FC45B9"/>
     <w:rsid w:val="00FC610F"/>
     <w:rsid w:val="00FC67D7"/>
     <w:rsid w:val="00FC7B85"/>
     <w:rsid w:val="00FC7F89"/>
     <w:rsid w:val="00FD110B"/>
     <w:rsid w:val="00FD25A9"/>
     <w:rsid w:val="00FD2660"/>
     <w:rsid w:val="00FE02CA"/>
     <w:rsid w:val="00FE0CCE"/>
     <w:rsid w:val="00FE0CFB"/>
     <w:rsid w:val="00FE1525"/>
     <w:rsid w:val="00FE1D24"/>
     <w:rsid w:val="00FE2421"/>
     <w:rsid w:val="00FE245E"/>
     <w:rsid w:val="00FE3247"/>
     <w:rsid w:val="00FE431E"/>
     <w:rsid w:val="00FE5678"/>
     <w:rsid w:val="00FE6398"/>
     <w:rsid w:val="00FF69D9"/>
     <w:rsid w:val="00FF7E15"/>
     <w:rsid w:val="00FF7F68"/>
     <w:rsid w:val="33AE3F0D"/>
     <w:rsid w:val="515EF969"/>
@@ -10519,55 +10716,55 @@
     <w:div w:id="1963262220">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@State.MA.US" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbs.com/news-and-insights/white-paper/ambulatory-payment-classifications-site-neutral-analysis" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beckersasc.com/asc-coding-billing-and-collections/commercial-prices-78-higher-in-hopds-than-ascs-study/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beckersasc.com/asc-coding-billing-and-collections/commercial-prices-78-higher-in-hopds-than-ascs-study/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giejournal.org/action/showPdf?pii=S0016-5107%2824%2903164-X" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giejournal.org/action/showPdf?pii=S0016-5107%2824%2903164-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbs.com/news-and-insights/white-paper/ambulatory-payment-classifications-site-neutral-analysis" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giejournal.org/action/showPdf?pii=S0016-5107%2824%2903164-X" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbs.com/news-and-insights/white-paper/ambulatory-payment-classifications-site-neutral-analysis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beckersasc.com/asc-coding-billing-and-collections/commercial-prices-78-higher-in-hopds-than-ascs-study/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12537103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12537103/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chiamass.gov/enrollment-in-health-insurance/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12537103/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chiamass.gov/enrollment-in-health-insurance/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10831,76 +11028,76 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9435</Characters>
+  <Pages>6</Pages>
+  <Words>1661</Words>
+  <Characters>9469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>BILH Winchester Responses to Questions #2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11068</CharactersWithSpaces>
+  <CharactersWithSpaces>11108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>2293761</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:DPH.DON@State.MA.US</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471212</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10923,33 +11120,33 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.beckersasc.com/asc-coding-billing-and-collections/commercial-prices-78-higher-in-hopds-than-ascs-study/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>:~:text=Commercial%20insurers%20paid%20an%20average,safely%20performed%20in%20ASC%20setting</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>BILH Winchester Responses to Questions #2</dc:title>
+  <dc:title>BILH Winchester Responses to Questions 2</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>