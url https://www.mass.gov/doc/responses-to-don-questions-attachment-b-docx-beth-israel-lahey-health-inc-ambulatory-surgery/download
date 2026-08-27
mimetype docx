--- v0 (2026-04-04)
+++ v1 (2026-08-27)
@@ -6,74 +6,75 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CC9B8BF" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="60" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="152" w:right="2294"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487376384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9B0" wp14:editId="42EA33F9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487376384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9B0" wp14:editId="3D3F7AC8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9144000" cy="6506209"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
@@ -114,51 +115,51 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="5647944" y="5605271"/>
                             <a:ext cx="2968752" cy="900684"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="671C48A4" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:512.3pt;z-index:-15940096;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="91440,65062" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA7AnShV8CAAAgBwAADgAAAGRycy9lMm9Eb2MueG1s1FXJ&#10;btswEL0X6D8QvMdaIsm2YDkXN0aAoA26fABNURIRcQFJb3/foSQrrl0gbdAC7UHEUDMcvnnzSC7u&#10;DqJFO2YsV7LA0STEiEmqSi7rAn/7en8zw8g6IkvSKskKfGQW3y3fv1vsdc5i1ai2ZAZBEmnzvS5w&#10;45zOg8DShgliJ0ozCc5KGUEcTE0dlIbsIbtogzgMs2CvTKmNosxa+LvqnXjZ5a8qRt2nqrLMobbA&#10;gM11o+nGjR+D5YLktSG64XSAQd6AQhAuYdMx1Yo4graGX6USnBplVeUmVIlAVRWnrKsBqonCi2rW&#10;Rm11V0ud72s90gTUXvD05rT0425t9Bf9ZHr0YD4q+myBl2Cv6/zc7+f1S/ChMsIvgiLQoWP0ODLK&#10;Dg5R+DmPkiQMgXgKviwNszic95zTBhpztY42H15ZGZC837iDN8LRnObwDRSBdUXR61KCVW5rGB6S&#10;iF/KIYh53uob6KYmjm94y92xUyb0zYOSuydOPbt+Amw+GcTLAscYSSLgQDwIUjMUe1JOET7e83+1&#10;fNNyfc/b1rPu7QEoyPlCDj+ptZfaStGtYNL1Z8ewFjAraRuuLUYmZ2LDAJx5KCNoGZxbBwi14dL1&#10;TbPOMEcbv38FOD7D8fJAST46OtAvOH0JdhDX7+slSmazLPVbj10nuTbWrZkSyBuAFTAA1SQnu0c7&#10;oDmFDBz2ADpkgKfnGYz/Riu3P2rl9l/TCmj5L2slzZLpPEkwglskzcI0nka9IE/3TDzPZtPUA4GI&#10;ObwLs+SPy6a7cOAa7tQ4PBn+nj+fg33+sC2/AwAA//8DAFBLAwQKAAAAAAAAACEAA7bAEihBAQAo&#10;QQEAFQAAAGRycy9tZWRpYS9pbWFnZTEuanBlZ//Y/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgID&#10;AgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgS&#10;FBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQU/8AAEQgFQAqiAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAAB&#10;AgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNC&#10;scEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY&#10;2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//E&#10;ALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoW&#10;JDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWG&#10;h4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp&#10;6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A9Vooor91P5fCiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAr4v+K/hz/hFvHOpWirsi83zIv8AcavtCvBP2n/De+PTdbjX7v8Ao8v/ALLXqZdU5KvL&#10;/MdmFlyVbHzxRRRX1h7gUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVLbXMttL5kTMj/7NRUUAdfpX&#10;imKX93dfI/8Ae/hrfWVZE3LXmTKVrQ07XLjTm+Vt0f8AdasuU8mvl8Z+9SO8xRVHTdZt9R+VW2Sf&#10;3Wq8etSeJOEoS5ZhRRRVGYUUUUAFFFFABRRRQAqruqjquqRaVB5jffb7qf3qk1LUY9Mg8yT/AICv&#10;96uEv7+XULhppG+f/wBBqD08JhfbS5p/CMvLyS+naWRt7tUNFKBxW+x9H8IlFFFMQUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfo&#10;FRRRX5+fLhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVy3xO8Pr4l8D6pa7f3oj86L/e&#10;Wupoq4y5Jcw07HwA6OjsrffWmV1/xU8Of8It431WyVdkXm+bF/uN8y1yA619xGfPDnPpovnjzBRR&#10;RWowooooAKKKKACiiigAooooAKKKKACiiigAooooAA2x9y10Wk+KZIgsd3+9X+9/FXO9aMYrIzqU&#10;4VY8sj0m2uo7qLzI2V1/2alPPSvOrTUZ7GXfC2yur0rxLDeDZN+6k/8AHWqOU8KvgZ0vegbNFFFW&#10;eWFFFFACjk1Xvb2PT4Hmkb5f/Qqfc3EdlC8krbFWuE1bVZNUn3N8iL91f7tQehhsN7eX90TUtUk1&#10;CbfJ/wABX+7VKlVc0hGK0PpIxjH3YhRRRWgwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP0Cooor8/PlwooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKAPAf2oPDf/IN1uNOv+jyv/wCgV89jivtb4reHF8TeBNVt&#10;Nu+ZIvNi/wB5P8vXxXKmx9rV9Vl9Xmp8n8p7eEleHKNooor1jtCiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKANfSPEFxp42MfNg/uP/AA11tlqlvqC7oW+b+JH+9XnZGKkgneGRWjZk&#10;Zf4qy5Tjr4SFb3j0ojFMllW3jaSRtqr96ua03xeoGy8+6v8Ay1rP1jXTqb/u2/0Zfu/7VRynlQwF&#10;Xm5Z7EWs6y2qTY+5Gv3VrOHWjBo6VofQRjGEeWIUUUVoMKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/QKiiivz8+X&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAPv18VfE/w4fC/jXVbFV2RJLui/wBx&#10;vmSvtWvnz9p/w3sl0vW41++Ps8v/ALLXqZdU5KvL/MdmFlyVbHgFFFFfWHuBRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFACgUh+U0u6uf1XVTOfLj/1X97+9WUpHRSpSrSE1XUvtTeX&#10;H/q//Qqq2t/JaP8Au2/4DVbrRisT2I04xjynTWmqR3fyt8kv91qu1xoOK07TWZLf5ZP3qVpGRxVc&#10;N/Ib9FRwzJMu5G3VJWidzzWraMKKKKsQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6BUUUV+fny4UUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABXI/FfQP+El8B6pb7f3sMf2iL/eWuupXTeu1vuVcZcsuYadt&#10;T8/GTZRXVfEvw5/wi3jTVNP2bIll3Rf7jfcrlR1r7iM+ePOfTRfNHmCiiitRhRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAYzRQDisfWNVxugi/4E9Zm9KnKtLlQ3WNV84eTG3y/xNWQnWjYaPu1g&#10;ezCEYR5YjaKKKZqFFFFAD4JmhfdG2xq3LPXFY7Zjtb+9WBRikY1KcavxHZ0AZrmbPU5LY/K25f7t&#10;blpqEd191tjf3WrbnPLqYeUNS1RRRWpyBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAfPP7UHhvbdabrcS/JKnkSf+y14IDg19n/F/w5/wk3gLUodu&#10;+WJftEX++n/2G+vjBxg19TgKnPQ5P5T28JPnhyiUUUV652hRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRigdaztV1L7Mvlx8y/wDoNZmsISnLliN1fVfK3wxt838TVgE5oJzQq5rA9unTjSjZCUUUUzUK&#10;KKKACiiigAooooAKPu0UUAa9prRU7ZvnX+9W1DOsq7o23pXH7cVNb3cls26NtlVGRxVcNGfwnWEY&#10;oqhaavHc/LJ+6b/x2r45rRHlzhKHxBRRRWhmFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUADpvR0b7j18SfEfw8/hbxnqlht+RJXaL/db7lfbdfO37UHhvyb/AE3W&#10;4l+WVPs8v+8v3a9XLavJV5f5juwcuSrY8Gooor6s9oKKKKACiiigAooooAKKKKACiiigAoxQOtUt&#10;S1JbRdq/61vu1maRjKcuWI3VNR+yLtj/ANa3/jtc4W3v81OkkZ2Zm+dmpq1hI9ynS9lGwlFFFM1C&#10;iiigAooooAKKKKACiiigAooooAKKKKAAHBq/aas9p8rfPH/dqhS7SaREoxn8R1dvex3a/u25/u1P&#10;XHxyMjblbY1bVjrf8Nx/31VxkedVwvL8BrUU1WVl3K25adXQecFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6BUUUV+fny4UUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAVxnxg8O/8JJ4B1GFV3y26/aI/95f/ALDfXZ02REdXVl3o&#10;/wAjVdOXLLmGnZ3Pz/IxRXS/EPw83hbxhqmnsjbIp28rd/Erfcrmh1r7iE+eHOfTRfNHmCiiitRh&#10;RRRQAUUUUAFFFFAAeaVTikqC+u1tItzff/hSszSEef3Rl/frZR5+9L/Ctc1NM00ryN87NTp52uZG&#10;kb7zVGvNYSlzns0qXsojaKKKZ0BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFm&#10;zv5LRv3bYX+7W9Z6rHc/K3yyf3a5nbSZpcxz1KMau52mc0ba5+z1uWD5ZPmX/wAeratrmOdd0bb6&#10;2jI8qrQlSJaKKK1OcKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD&#10;9AqKKK/Pz5cKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAPnT9qDw3&#10;9n1PTdbiX5J08iR/9tfu14SDg19lfGXw5/wk3w/1KNV3y26/aIv+Af8A2FfGrjBr6nL6nPQ/wnt4&#10;SfPDlEooor1ztCiiigAooooAKKKjmmW2Te9RsNK+iEvLxbWPc3/AVrl7u4a4laRvvUXd893Lub/g&#10;NQ1nKR7dGj7JBRRRUHSFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAVJDM8L7o22PUdFBJv2mtK/yzfK39+tP79cbnFXbTU5LT5V+Zf7rVcZHFVw1/gOmIxRVW01GO7+&#10;62xv7r1aHNWebOEofEFFFFaGYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gV&#10;FFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFADXRZonVl3o6&#10;7GSviHx74fbwz4u1LTW3bIp2C/7S/wAFfcFfOH7T3hv7Nq2n6zGvyXUXlSf7617GW1OSry/zHdg5&#10;clU8Mooor6g9oKKKKACiimyMscbMzbVWgNwllW3iaST7tcxqF411Lub7v8K0++1Br2Tj/Vr91apg&#10;bjXPKR7VCh7P3pbiUUUVJ1hRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAOV8NWraa2U+Wb5l/vVkUu00jKVOM9JHXxTrMu5W3rUgXNcjbXclu26N&#10;tlb1jq8dx8snyP8A+OtW3MebUw0oaxL9FFFanCFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXD&#10;fGnw7/wkXw+v41XfcWv+lRf8B/8AsN9dzTZ4VmieOVN6Muxkq6cuSXMVB+zPz/Ix1oroPHOgt4Z8&#10;Valprbv9HnYL/tL/AA1gKMmvuIT5/fPpYvmjzCUUUM21dzVqMHZUVmZtirXOanqLXUny/wCrX7tO&#10;1TU/tTbV/wBWv/j1ZwG6ueUj16FDk96QlFFFSdwUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGlZ6pJa/K3zxf3K2ra8jul3&#10;Rt/wCuUANSI7I25W2tVcxyVKEZnXYxRWRaa6Cdtx/wB9LWojKy7lbetaXPMnSlD4h9FFFaGAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQB83/tO+G/smt2GsRL8l1F5Ur/7a/wD2NeHKcGvsX42+HP8AhI/h&#10;7fqq77i1/wBKi/4D/wDYV8dOMGvrMvq89A9vCS54colYGq6l9oby4/8AVL/49TtU1Pzf3MbfL/E/&#10;96soDdXbKR9HQocnvSEoooqDvCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAHFXLO+ktG/dt8v92qdGcUiWuY&#10;6a01OK7+X7sv91qu1xoOK07PWpLf5ZPnWtOY8+rhv5DfoqOOdJl3I26pK0Tuea1bcKKKKsQUUUUA&#10;FFFFABRRRQAUUUUAfoFRRRX5+fLhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAMuYUuYHjkXfE67GSvz/wDiMn9ieJNU0yCXzIoJ3TzU/iX/AGa+r/ih8R/J83Rd&#10;Kl/e/dubhP4f9ha+WPiZpvlXsF2q/LIu1q+gwFKVGPPP7R7GVVI/WeSZwtFFFesfahRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQA+CZoX3Rtsat2w1tZDtmOxv79c/RikY1KcavxHZ/foAzXM&#10;2mpyWp+X5l/utW5aX0d191tjf3XrbnPLqYeUC1RRRWpyBRRRQAUUUUAFFFFAH6BUUUV+fny4UUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFeafFH4kf2UkukaVL/pr/JP&#10;Kn/LL/Y/3qt/Ev4ip4eifT9Pl36nKvzOn/LBf/iq8Nd2d3Zm3u333evYwWE5/wB7MylIapwc1h+N&#10;dO/tHQrjavzRfvVrcb7xpssazRsrfdb5a+gYUKnsasap4BSgZq/runtpupXNu38D1QVsVB+oRfNH&#10;miJRRRTKCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo3bPu0UUAa9prRU7ZvnX+9W1DO&#10;sq7lbetcftxU1vdyWzbo22VUZHFVw0Z/CdYRiiqFjq8dx8snyNV8c1ojy5wlD4gooorQzCiiigD9&#10;AqKKK/Pz5cKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK4v4kfEGPwra/Z&#10;rNlfVZV+X/pkv99qn8f+PIPB9h5UW2bU5V/dQ/3P9t6+fby8nv7qW5uZWmuJW3s7/wAderhMJ7X3&#10;p/CZSkNmmkuZXllZnldtzO/8VR0UV9Kc4UUUUwPN/idpvl3tvdqvyyLtb/eriM5GK9i8aad/aGhT&#10;4+9H+8WvHU+8KxP0HKa3tsKo/wAolFFFM9kKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAAcGtG01Z7f5W+eP8AuVnUu0mkRKMZ/Edbb3cd2u6Nsf7FSgZrkI5GhbcrbWrYs9d/&#10;hm/77q4yPNq4aUfgNeimebH/AM9F/wC+qKs4eVn6C0UUV8IfKhRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFc1458bW3g/Tdz7Zr2X/AFFv/wCz/wC7Vjxh4vs/CGlvcz/PcP8AJBb7&#10;vnZq+dtb1q78Q6lLfXku+WX/AMd/2a9LCYT2vvz+EzlLlI9V1K51e/lu7uRpriVtzPVSiivqErHM&#10;FFFFMAooooAbMqTQsjfcb5a8Q1qwfTdTnt2/5ZtXuWOcV5v8TtOEN7HdL92Rdrf73FYn0eR1uWu6&#10;X8xw1FFFM+3CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKAP01ooor4k/MgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKx/E/iez8K6Y95eP/sRR&#10;fxytUviHXrTw3p0t9eS7FX7qfxs/9xK+ePFXim88W6o13ctsT7kUP8ES134TDfWJf3SZS5Cv4k8Q&#10;3nifVJb68fezfdT+FF/u1mUUV9PGPJ7kDjCiiitRhRRRQAUUUUAKpwc1z/jvTv7R0KXavzR/vFro&#10;G+8abPCs0LRt9xl2tUM6MPV9hVjVPAKUDNXdXsW02+nt26xtsqkrYqD9Qi+aPNESiiimUFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFUtY1i20HTpby8l8m3iWpdS1K20qzlu7yVYbeJd7O9fPfjzxx&#10;c+L9R/ih0+Jv3EX/ALM3+1XZhsNLES/ukylyFfxn4wufGGqefL+5t0/1Fv8A3V/+KrnqKK+qhCMI&#10;8kDjCiiitRhRRRQAUUUUAFFFFABRRRQB5p8TNOMGpQ3ar8sy/N/vVxrn5AK9e8d6b9u0OVlX5oP3&#10;i14+oycVifoWU1/a4aP90SiiimewFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVFc3MFhBLPPKsMUS73d&#10;/wCGnzTLDE8srKkSLvZ3/grwf4kfEFvE9w1jZsyaVE3/AH/b+/XThqEsRImUuQqfELx/P4tvfIg3&#10;Q6ZE37pP7/8AttXH0UV9VTpRox5IHMFFFFdBIUUUUAFFFFABRRRQAUUUUAFFFFADZYlmiaJvusu1&#10;q8O1iyew1Ge3b/lm22vc8c15r8S9N+zalFcL92df/HuKxPpsjrctd0f5jiaKKKZ9oFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABSu6om522JSV438UPiR9vaXSNKk/0T7k9wn/AC1/2F/2a6aFCWIlyQJlLkKPxO+J&#10;Da/K+maZL/xL0b97Kn/Ldv8A4mvPB1oxRX1VKlClDkgc0pc4UUUV0EhRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFAAOK53x7p32/QpWVfmh/eLXRsMHFMmhW5gaNvuuu1qlnVh6vsKsKp4EBSHrVzU7NrC8&#10;nt2+/E22qdZn6cpc3vBRRRTKCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigD9NaKKK+JPzIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK8w+KHxI+wLLpGlS/6W3yz3CN/qv9hP8Aaran&#10;TlVlyxJlIqfFD4kf63RdKl/2Lm4Rv/HFryQcUYxRX1VChGlHkgc0pcwUUUV1khRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAeY/EvTjBqiXKr8k6/wDj1cgTlBXrXxA037doTyKvzQNuryNR&#10;k4rE/RMrr+2wsP7olFFFM9YKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBdtLjFQ&#10;zXMcC/M1ZtzqDTnj5F/u1nKRpGlKZpfa4f8AnotFYdFTzHV7CB+qtFFFfHn5IFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUVwvxI+IS+GIPsNiyvqsq/9+F/v1tTpyqy5IElT4nfEj+wYn0zTJf8AiYP/AK2VP+Xdf/iq8QZ2&#10;dtz/ADu1Pmme4leWVmeV23Mz/wAVR19VQoRw8eWJzSlzBRRRXWSFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAJcRLcW0sTfdZdteFX1m2n6jPbv96Jtte7CvMviPpwt9UW5VflnXP/&#10;AAKsT6bI6/LVlS/mOMooopn2gUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUu6hqhuLtbf733v&#10;7tA4xciU/J96qM+o4+VP++qqXF7Jcfe+7/dqDrWEpHZCjbWQruzt81JRRWZ0hRRRQB+qtFFFfKH4&#10;4FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRXMePPHNr4P07+GbUJV/cW//ALO/+zVxjKcuSBJX+IXj+DwlZ+RA6zalKv7pP7n+&#10;29fP9zdT3lxLPPK00srbmdv46dqV/c6reS3d5K01xK25neq9fVYbDRw8TmlPmCiiiu4kKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAAcVzXj/AE77ZojyKvzwtu/4DXTMMHFR&#10;XMK3FvLC33ZF2tUs6sPV9hVhVPA8UoOKtahZtYXc9s/34m21UrM/Tl7wUUUUygooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAXGKGdVXczbVqtc3iw/dO9qzZbt7h/maonI2hRlMs3Opbvlj+T/aqiTmkoxWJ3xjGI&#10;UUUVIwooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAoorF8VeKrPwjpb3ly29vuRRfxyvVxjKcuSAEPjPxhbeE&#10;NL8+XbNdt8kFv/eb/wCJr541fWLnXtRlvruTzriWn69rt54k1SW+vJd8rfdT+FF/urWdX0+Gw0MP&#10;H+8cs5cwUUUV6JAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQB5d8SdONrrMc6r8ky7/wDgVcmTlBXrHxC037XonnL96Bt3/Aa8lUZOKxP0XK67rYWH90Siiime&#10;qFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAdTTtlIRiqlxqCw/KvztSHGMpfCWZ7hYl3M1ZlxftL8sfyrVaaZ5m3M2+mVzy&#10;kd0aMYhRRRUm4UUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFUtb1uz8PadNfXkuyKL/x//Yoj74EX&#10;iTxBZ+GNLlvrxvkX7ifxu39xK+dPE/ie88Vao95eN/sxQ/wRL/cqbxh4wu/GGqNcz/Jbr8kFvu+R&#10;FrBr6fCYT2UeefxHPKXOFFFFeoZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAy6gW7tJYW+7Iu2vDLy2ayvJYX+9E22vdhXlvxF077Jq3nqvyzrv/wCB&#10;VifT5HX5ak6X8xyNFFFM+zCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigApJbhYF+Zqp3Oo7Plj+f/AG6z3dnfczb2rGUjphR5viLV&#10;zetKNq/KtUqKKg7Ix5QoooqRhRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUVHeXkFhay3NzKsNvEu&#10;53f+CgCHVdSttHsJbu7lWG3iXczvXz1458bXPi/UvNbdDZRf6i3/ALv+23+1U/j/AMeT+ML/AMqP&#10;dDpkTfuof73+21clX0mEwnsvfl8RzykFFFFeuZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAKODXLfEPTftuh+cq/PC27/gNdS3BqK7tlu7WWFv&#10;uyLtqDqwtX6vVhVPA6KmvLZrO6lgf70TbahqT9OCiiigoKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKAF20Y96SQ7PvVQudS/hi/76rPmLjTlPYtXNzHb/&#10;AH2+b+5Wbc3klx/sL/dqtvLtuajBrKUjvjTjAKKKKk0CiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKR3VEdmbYifed6AEmmitrd5JWWGJF3u7/wV4D8SPiFJ4quvslmzJpUTfL/ANNW/vvVv4l/&#10;ERvENw+n6ezJpsTfM6f8t2/+Jrz+vocDhOT97M55SCiiivaMgooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA8s+I+nm11sTr9yZd//&#10;AAKuVJygr1b4iab9r0fzl+9A27/gNeTqMnFYn6Lldd1sLD+6JRRRTPVCiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKRmWNdxbbQA4jFQXF7Hb/wC0392qdxqRf5Y/&#10;kX+9VM/NzWEpHVCh/MSTXLXDfN/3zUNFFZnYFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFAB9yvFfid8SP7VZtK0qX/Qk+SeZH/1v+x/u1b+KPxI8/zdG0qX919y5uE/j/2FrymvewOE&#10;/wCXtU55SCiiivdMgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKAI723W7s5YT92RdteFXNs9leSwv96Jtte815V8QtOFlrLS&#10;qvyzLv8A+BVifU5HX5ak6X8xylFFFM+xCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigBdtLjFRzTLEu5mrNuNQaQ7V+VazlIuNOUy3c36x/KvztWZNcNK25mqOjBrKUjvhTjAK&#10;KKKk0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAry34o/Ej7MkujaVL+9+5PcJ&#10;/D/sJVv4nfEj+xIn0rTJf+Jg/wDrZU/5Zf8A2VeI+Zvr28FhOf8AezMpSCiiivoDnCiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKAFU4Ncp8SNN+26Mtwq/PC27/AIDXVVDqFot9ZzW7fdkXbUM68LV+r14VTwWiprmF7aeW&#10;J/vI21qhqT9NCiiigoKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiio5JxCvzNQO19iSqlxq&#10;Kp8sZ3NVO4vZLj5fur/dqt1rGUjrhQt8Y93aVtzNuplFFZHUFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAVwXxL+Iq+G7dtPsWV9TlX5n/wCeCf8AxVWfiJ8QovCVn9ltmWbV&#10;ZV+VP+eX+21eA3NzLeTvPPI00srb3d/4q9jCYTn/AHszKUgd2md2Zmd2+ZnamUUV9Ec4UUUUwCii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigDyr4h6d9i1xpVX5Jl82uUr1P4l6b5+krcKvzwNhv8AdavLmXArE/R8&#10;ure2wsGNooopnphRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABjFH3KiuLtbdf77f3ay7i7af733f7t&#10;RKRtClKe5audRH3Y/wDvqs95GdtzNSUu2seY74RjASiiipGFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAVyvj/wAcweD7Dau2bU5V/dQ/3P8AberHjbxnbeD9L81ts13L/qLf&#10;+/8A/Y1876pqlzrd/NeXkrTXErfM9elhMJ7X35/AZSlyjL+/n1K5lubmVpriVtzO9V6KK+oSsc4U&#10;UUUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAg1C1W+sZ7dvuyKy14beQNbXLxsvzK21q97Vcg15N4&#10;/wBO+xa7LIq/LOvm/wDxVYn1OR1uWpOictRRRTPsQooooAKKKKACiiigAooooAKXdQ1Vri9WL5fv&#10;tQOMXLYsu6om5m2LWZc6iG+WP5P9qq8t09w3zVF1rGUjuhQ5PiEooorI3CiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACsXxb4ts/B+lvc3Pzyv8AJFb/AMcr1L4k8SWf&#10;hXS3vLx/+uUP8cr/ANyvnXxJ4kvPFWqPfXjfP9xE/giX+6td+Ew3tZc8/hM5S5SLXdbu/EOoy315&#10;Jvlf/vhV/urWdRRX08Ichy7hRRRWowooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAHFcj8StN+1&#10;aTHcIvzwNhv91q66odSs11Cxnt2+7Iu2oZ24Wv8AV68Kp4LRUk0LQyvG/wB5W2tUdSfpYUUUUFBR&#10;RRQAUUUUAOI20yW4WBdzNVe5v1i+WM72rLmmaZ9zNWcpG9OjzfEWrm9aUbV+VapUUVkd0Y8oUUUV&#10;IwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArP17W7Pw9p0t9eS7&#10;Ik/77Z/7iVNquq22i2Et5eS+TbxL8z187+NvGd14x1Tz5d0NpF/qLf8Auf8A2Vd+Gw0sRL+6TKXK&#10;V/Fviy88W6o1zctsiX5Irfd8kS1iUUV9PCEYR5IHGFFFFajCiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooA8n+IOnfYtckdV+Sb96tcvXqPxK03z9LjulX54Gw3+61eYMuBWKP0jL63ts&#10;NBjaKKKZ6QuDSUu6qNzqKp8sfz/7dZ8xcYynsXJ7hYl+Zqybm+aX7vyLUTsztuZqjIxWMpHbTpRi&#10;FFFFI2CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAqvf38G&#10;m2UtzcyLDbxLvZ3p9zcxWdu888iwxRLvZ3/hrwL4iePpfFt75FszJpUTfKn/AD1/22rsw2GliJEy&#10;lyFfx545n8YX+1d0OnxN+6i/9mb/AGq5SiivqoQjCPJA4wooorUYUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQBV1OxXUNPnt26yLtrw6eFoJ3jb7yttavfQMoa8j8fWP8AZ+vS&#10;t9yOf97WJ9Vkdb3p0Tm24qCa6jtvvfe/uVVudR/hj/77rOPz1lKR9zTo/wAxZubxrk/7H92q1FFQ&#10;dgUUUVIwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKbNMs&#10;MTyysqIvzs7/AMNPd9i7m+5XiXxO+I/9tyvpWmS/8S9f9bMn/Lf/AOxrpoUJYiXJAmUuQqfEv4it&#10;4nnexsXZNKib7/8Az3f/AOJrgaKK+qpUo0Y8kDmkFFFFdBIUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQApOaSorm7jtI/MmZVWuW1TxPJNujt/3UX97+Jqk6qGGnW+E2tU1+DT&#10;ztX97L/dWvMPiFNNqkC3UjZ8tsbV/u1rk5Oag1C1+1WcsP8AfWlKPun1eBpwwlSMzzKih0ZHZW/h&#10;oriPuwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;ivKPih8R9nm6LpUvzfcurhP4f9hK2oUJVZckCZS5Cp8UfiR9s83RdKl/0f7k9wjfe/2E/wBmvLKK&#10;K+toUo0o8sDmlLmCiiiugkKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAPNKFzSV&#10;XvtSh06PdM2z/Y/vVJcIyn7sSx0NY+qeJYLTdHF+9k/8dWsPVPEk17uWP91F/wChVjfeOarlPZoZ&#10;fb3qpavL2a+l8yZ971VoorVI9pLlCiiigRwfii0+yapJ/dk+Zayc4Fdj41sg1rHMv3o22NXGnoK8&#10;6pHkkfZYWp7WhEKKKKzOkKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKK8/+J3xFXw9E+mafKr6m6/M/wDzwT/4qtqdOVWXJAkp/FD4kf2UkukaVL/prfLPcJ/yy/2F&#10;/wBqvFqV2Z3d2be7/edqSvqqFCOHjyxOacuYKKKK6yQooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACh/kTc1U9Q1W309f3jfN/CqferkNR1y5vztZtsX91am56FDBzram7qfihIt8dr+&#10;9b+//DXLXVzJcytLIzO/+1UOKKux71GjCjpAKKKK0NwooooAKKKKAK99bG7s5Yf7y15syeXKytXq&#10;aLkGuB8S2n2TVZf7snzLXJXie9ltS0pUjIooorlPdCiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWi&#10;iivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKK5Lx/wCPIPB9h5Ue2bU5V/dQ/wB3/berjTlWlyQJKvxI+IUfhW1+x2bK&#10;+qyr8v8A0yX++9eCTTyXMryyszyu25nf+Kn3l3Pf3UtzcyNNcStvd3/iqGvqsNho4eJzylzBRRRX&#10;cQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRigdaztV1u309NrNvk/urUmkISnLkgX3&#10;dYVdmbYq/wAT1zeqeK8Hy7X/AL+1j6lrM+oN87fL/Cq/dqiqlqrlPeoYGEPeqjndpnZnZndv4qZR&#10;RWp6YUUUUAFFFFABRRRQAUUUUAFc94zsy9rFcL/yzba1dCetQ6nbfarGSH+8tZSjzxOvD1PY1YzP&#10;MqKHTY+2ivPPsAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKwvGHjCz8H6W9&#10;1P8APcN8kFv/AH3q4xlOXJACv458bW3hDTd3yzXsv+ot/wD2d/8AZr561LUrnWL+W8vJWmuJW3M7&#10;0/WNXude1KW+vJPOuJf/AB3/AGao19PhsNDDx/vHJOXMFFFFeiSFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFACgZqK4uo7SPzJHVE/wBqs3VfEMOnho4x5s/9z+Ba5G8v59Qk3TNu/wDZajlP&#10;ToYGdX35fCbOreKZJQ0dp+6X+9/FXOh99GM0dKs96nTjSjywCiiitTQKKKKACiiigAooooAKKKKA&#10;CiiigAooooA4HxLafZNUk/ut8y1l5wK7HxrZbreO4VfutsauNPQV51SPJI+ywtX2tCIUUUVmdIUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRWb4h8Q2fhvS5b68l2RL91P43b+4lXGPP7gEPirx&#10;PZ+FdLe7u2/2Iov45Wr528QeIbzxPqkt9ePvd/up/Ai/3VqXxV4pvPFupvd3LYX7sUK/ciWsavp8&#10;Jhvq8eeXxHLKXMFFFFeiQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFYereJI7UNHb/AL2X&#10;+9/CtSbUqU60uWBrXd/DZReZNJsWuV1XxHLdbo4P3Uf/AI81ZFzfS3knmSMztUIGarlPoKGChR96&#10;QUUUVqd4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFfUbT7dYyw92WvNlHltg16mq5U&#10;1594htPseqyr/C3zLXJXie9ltS3NSMuiiiuU90KKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiodS1&#10;K20ewlu7yVYbeJd7O9AEGsavZ6Dp0t9dy+TbxV87+M/GFz4w1Tz5/kt0+SC3/uJVjx542ufGGpbv&#10;mh0+L/UW/wD7O3+1XL19PhMJ7L35fEc8pBRRRXqGQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRTW&#10;ZVXczbFpAPxtqrfalDp67pmw38KL95qxdV8Uqm6O1+dv+etc1NO88rSSMzs38TVPKevQwMp+9VNH&#10;VvEM2pfKP3UX9xKyR1owaOlaHuxjGEeWIUUUVoMKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAD1rm/Gdnvt4rhf4W2tXSHrVfUrP7bYzw/3l+WspR54nXhansqsZnmlFJ9ylrzz7AK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKSaZYYnllZURV3s7/AMNAEd5eQWFrLPPKsMUS72d/4K+f/iF4&#10;8n8YXvlQbodMib90n9//AG3qx8SPiC/iq6+x2bMmlRN/39f++1cPX0mEwnsv3s/iOeUgooor1zIK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAops0q28bSSMqqn96uY1TxQxLR2vyJ/z0apudNDDzrfAbWo&#10;63baanzNvl/upXJ6lq82pt87bIv7i1nySPK+5m3vScqarlPoqGEhR/xCUUUVqdQUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQBwHiKz+yarKv8AA3zLWYe1dd41&#10;ssxx3C/w/K1ciegry5R5JH2WFqe1pRkJRRRSOkKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAd0RNztsRK8N+J3xFb&#10;Xpn03T5dmmK3zv8A892/+Jq18UfiR/aTS6RpUv8Aoi/JPcJ/y1/2E/2a8yr3sFhOT97VOeUgooor&#10;3TIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiio57lLaPzJpFVfalctRb0RJ0NZeq+IINP3Kp82f+6tYmqe&#10;J5LjdHbfuYv738bVg/eOafKezQy/7VUu6hqk2oybpW/4D/CtUqVVzSEYpnsKMY+7EKKKK0GFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFXVLT7Xp88P8&#10;bL8tecDhq9SAyDXnmvWn2PU5V/hb5lrkrxPoMtqW5qRnUUUVynthRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0U&#10;UV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV5L8UfiR/&#10;rdF0qX/YubhP/QEq38UfiR9gSXRdKk/0j7k9wn/LL/YT/arxmvbwWE/5e1TKUgooor6A5wooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKgvdQhso90zbf7qf3q5PVPEk95ujX91F/cT+KpudtDCzram3qniWC13x&#10;w7Zpf/HVrk768mvpfMmbe1VqKux9DRw8KXwBRRRWhuFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAB61zfjOzzDBcL/AA/K1dIetVtXs/tu&#10;nzQ/xMvy1lKPPE68LU9lVjM81ooorzz7AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK86+J3xIXQYn0zTJd+oN/rZU/5d//ALKr&#10;fxI+ISeGLf7DYsr6tKv/AH6X+9/vV4PNM00ryyszu7b2d/4q9jBYTn/ezMpSGu7O+5qSiivojnCi&#10;iimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRigdap6lq9vp6/vG+f+FUqS4QlOXJAusfLXc1YGq+KEh3R2p3N/e/hrB1&#10;PXbnUPlY7I/7qVn8sarlPdoZeoe/VJJrmW5leWVmd2/jqKiitT1QooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigDz7X7&#10;P7Jqc8f8DNuWs9uQK6vxvZYWC4X/AHWrlDyK8uUeSR9nhqvtaUZDaKKKR0BRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqr&#10;RRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVxvxC8fxeErLyINr6n&#10;Kv7pP7n+29W/HnjmDwfp3y7ZtQlX9xF/7O/+zXzzf38+q3st5cyNNcStvZ3r1cJhPbe/P4TKUhtz&#10;cy3k8s88rTSytvZ3/jqGiivpUrHOFFFFMAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAFA3Ux5lt1ZmdUVf42qhqut2+mDBG&#10;6T+6tclqGrT6k26Rvk/hVPu1HKejQwcqvvP4TY1XxQPmjs/+/rVzbu0z7mbc1MoHFaH0FOjGlH3A&#10;ooorQ0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigClq1p9u0+eP8Ai271rzocNXqYGQa881+0+x6nPH/Du3LX&#10;DXifQZbV+KkZ1FFFYHthRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABWB428ZW3g/S/Pl+e7l+SC3/vP/APE1L4t8VWnhLS3vLlt7t8kUSfflavnXXdev&#10;PEuqS314++V/4P4FX+6telhMJ7WXPP4TOUuUj1jVbnW7+W+u5fNuJW3NVKiivpfgOUKKKK0GFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRWRqviKGwHlx/vp//ABxak2pUpVpcsDSubmO0iaSRlRa5nVPFDz7o7X91F/e/irHv9Rn1&#10;CXdM2/8A9lqrjNVyn0FDBQp+/IT770tFFaneFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAB61z&#10;HjWz+WC4X/daunPWqms2f23TZk/i27lrKceeB14Wp7KrGZ5vRRRXnn2AUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UU&#10;V8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABWb4k8Q2fhjS3vrxvkX7qfxs39xKl1vX&#10;LPw9pst9eS7Iov8Ax/8A2Er518X+Lbvxhqj3M/yRJ8kEP8ES134bDfWJf3SZS5Sv4n8TXnirU3vL&#10;tv8AZiiT7kS/3KyaKK+njHk9yBx7hRRRWowooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAOhqC7vobKPzJm2rWVqviWO23R2372X+/&#10;/CtcrcXct3I0kjMz1HKetQwMp+9M1tW8Ry3geOL91H7feasKiitD3adOFKPLAKKKK0KCiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooA8712z+w6nPH/Du3LVJuQK6nxvZY8m4X/dauWPI&#10;ry5R5JH2eHq+1pRkNooopHQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFVdV1K20ewlvLyXybeJd7PUt5eQabay3NzKsNvEu9nevn3x947n8YX+2LdDpkTfuov73+21dmGw&#10;0sRImUuQr+OPG1z4w1HzW3Q2UX+ot/7v+1/vVzNFFfVQhGEeSBxhRRRWowooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBR1oYc0juqLuZti&#10;Vzmq+KFjLR2vzf8ATVqk3pUJ1pe4bN9q0GmRbpH/AN1F+9XI6rrs2p/ID5UX91azrid7h2aRmZm/&#10;iaox8pquU+ioYSFH3vtBRRRWp2BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQBS1m0+16bPH/Ft3rXnQ4avUwMg151rVp9h1GeP+HduWuGvE+gy2ppKkUKKKKwPbCiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKbNNFbW7yyuqRIu9nf+Gh3WFHdm2Inzu7&#10;14Z8SviK3iSV9P09mTTIm+Z/+e7f/E100KEsRLlJlLlKvxF+IUviq6+zWzMmlRN8qf8APX/beuJo&#10;or6qlSjRjyQOYKKKK6CQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiikkkSCNndlVV/iak3YNx3SqGpa5Dp6/M+6X/AJ5LWJqvilm3R2nyL/z1&#10;aucd2kfczbmp8p7NDAc3vVTR1TWJ9Rb9422L+FVrNHWjBo6Uz24xjCPLEKKKK0GFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAHrXK+NbTmC4/4C1dW3BrP12zF3&#10;ps8Z+9t3LXPKPPA7sHU9jWjI87oooriPrQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKK8g+KfxH+0+boulSfuvuXVwn8f+wtdNChKrLlgTKXKVPij8SP7Zd9I0yT/Ql/18yf8tf/ALGv&#10;NB1oxRX1VKlClDkgc0pc4UUUV0EhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAKTmkqK5u47SPzJmVVrltU8TyXP7u3HlR/3v4mqTqoYWdb4Tb1P&#10;X4dP3Kv72f8AurXI6hqc2oS7pm/4D/dqoWJpKux9DRw8KOwUUUVodQUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHnGs2f2DUJ4/4Vb5aqHo&#10;K6nxvZYaC4H8XytXK9hXmSjySPtcPV9rSjMKKKKk2CiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;K83+J3xI/sdX0rTJf9Nf/WzJ/wAsv/sq2p05VpcsSZSKXxR+JH2ZJdG0qX979y6uE/g/2Frx8cUY&#10;xRX1VChGlHkgc0pcwUUUV1khRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAHmlC5pKq32pQ6fHumb/AIB/eqS4RlP3YlqsbVPE0VpujhPnSf8Ajq1hap4h&#10;m1DeqfuoP7n96sjqarlPcoZfb36pNeXk19L5k7b3qGilA4rTY9f4RKKKKYgooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigChrdp9r02d&#10;f4lXcteeDhq9TAyDXnGr2n2HUZ4f4Vb5f92uGvE+hy2ppKkUqKKKwPaCiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooriviL8QovCtr9mtmV9VlX5U/wCeX+29XTpyqy5IElT4l/EVPDcTafp7K+pyr8z/APPu&#10;v/xVeGs7SuzM292+87Us9xLc3DzyszzStuZ2/iqOvraFCOHjynPOXMFFFFdZAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFDvsXc1U9R1a309f3jb3/h&#10;VK5DUdcnv32s2yP+6tTc9Chg51tWb2p+KEi/d2vzN/f/AIa5O4uZLiVpJGZ2ao8UVVj3qNGFHSAU&#10;UUVqbhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAB61yfjW02vBcf3vlautbg1n69Z/a9LmX+JV3LXPOPPA7sHU9jWjI&#10;87oooriPrQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAoornfG3ja28H6d5rbZr2X/UW/wDf/wDsauMZTlyQJK/j&#10;/wAeweD7DZFtm1OVf3UX9z/bevnq8vZ9Supbm5laa4lbc7tUuq6pc6xfy3d3L51xK25nqpX1WGw0&#10;cPE5pS5goooruJCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACjFA61narrlvp+5T+9k/urUmkISnLkgX5plhV2kbYq/wAT1zeqeKQD5dr/AN/GrH1LV59QbdI3&#10;y/wqv3aoqpaq5T3qGBhD3qo53aZ9zNvdqZRRWp6YUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHn&#10;GrWf2HUZ4f4Vb5aqHoK6fxpZ+XPBcL/F8rVy/YV5co8kj7XD1fa0ozCiiikbBRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUVl&#10;eKPEln4V0t768f8A2IoU+/K39yrjHn9yAFfxh4ts/B+lvcz/ADyt8sUP8bNXzxrWt3fiHUZr68l3&#10;yy/+O/7K0/xJ4jvPE+qS314/zt91P4Yl/u1l19PhsN9Xj/eOWUuYKKKK9EgKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAUcdaiurqO1iaSRlRazdV8RQ2IeOP9&#10;9L/44tcjd6jPfS+ZM2//ANlqOU9OhgZVfembOreKZJf3dr+6X+9/FXOjmjGaOlaHvU6caUeWIUUU&#10;VoaBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGdr1r9r0uRf4l+Za8+HDV6mBkGvN9VtPs&#10;N/LD/dauGvE+hy2rpKkU6KKKwPaCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiq2sarbaJpst9eS+TbxL81AEGva9Z+GtLlvryXZEv&#10;8H8bt/cSvnXxZ4qvPFuqNd3LbET5Iok+5EtWPG3jK58Yap58v7m0i+SC3/ur/wDFVzlfT4TCey9+&#10;fxHPKXMFFFFeoZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;YereJ47XdHb/AL2X+9/CtSbUqU60uWBq3d/DZR+ZM2yuW1XxHNe7o4/3cf8A481ZNzeS3cnmSNvb&#10;/bqADNVyn0FDBQo+9IKKKK1O8KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;PWuT8Z2myWK4VfvLtausHWs/xLZfatLl2/eX5lrnqx54ndg6nsq8WeeUUUVxH1oUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRUdzcxWdvLP&#10;PKsMUS72d/4KAI7+/g0qzlubmVYbeJd7u9fPfjzxzP4wv/l3Q6fE37iL/wBnb/aq18RfH8vi298i&#10;Bmh02Jv3Sf3/APbauMr6TCYT2Xvz+I55SCiiivXMgooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKazKq7mbYtIB+NtVb7VYdPXdI/z/AMKJ96sXVfFSpujtf+/rVzU07zvu&#10;kZmZv4mqeU9ehgZT96qX9W16bURt/wBVF/cSssdaMGjpWh7sYxhHliFFFFaDCiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAChzuXa1FFAHmup2f2O/nh/utUBOVro/Gln5d&#10;zFcL/wAtF2tXN/w15co8sj7WjV9rSjISiiikbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQB+qtFFFfKH44FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRTnfYm5/uUARzTLDE8srqiJ87O/8NeD/Ev4iN4nnexsWZNK&#10;ib/v+39//dq18TviR/bcr6Vpkv8AxL0/1sqf8vDf/E151X0OCwnL+9mc8pBRRRXtGQUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFNmljto2kkZVVf4mrmNU8Us5aO1Gxf8A&#10;nr/HU3Omhh51vhNvUdat9NX5m3y/88lrj9S1ibUH/eNlf7q1QeV3bc33qKo+ioYWFEKKKK1OoKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAzvEVp9r&#10;0qX+9H8y15+nDCvUXHmIVavNdQtvsd7LD/dauGvE+jy2r7kqRWooorA9gKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK8a+KPxI+2PLoulS/6P8AcnuE/wCW&#10;v+wn+zV34o/EjZ52jaVL8/3Lq4T/ANASvIq97BYT/l7MylIKKKK905wooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigApQcUlRT3UdrH5kzKq1Jajz7EvQ1l6p4gh0/5VPmz/AN1axNV8&#10;TyXe+K2/cxf+PtWD945quU9mhl/2qpd1DVJtRkzK3+6v92qQ5pVXNDDFaI9hRjH3YiUUUUxhRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAHrX&#10;I+M7TZcxTL92RdrV1w61m+KLL7Vpcv8Aej+Za56sfdO/B1PZV4s8+oooriPrAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACvMvij8SP7NWXSNKl/0tvknmT/ll/sL&#10;/tVb+J3xFTw9E+mafLv1N1+Z/wDngv8A8VXhjuzu7M292/jr2MFhOf8AezMpSCiiivoznCiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiq17qENhHumb/gH96uT1TxDNeFlX91B/cW&#10;pudtDCzram7qniaK13xw/vpfX+Fa5G+vJr6XzJpGdqgoq7H0NDDwor3AooorQ3CiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACh&#10;lVlZW+61FFAHmuoW32O8khb+FqgJytdH4zs/Ju4pl/5aLtb/AHq5v+GvLlHlkfa0antaUZiUUUUj&#10;YKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8c&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK4j4kfEFfCtr9js2V9VlX5f8A&#10;pkv9+rHxC8eQeD7PyoNs2pyr+6i/uf7bV8/3l5Pf3U11PK00srb2d/469XCYT23vy+EylIbNM1zK&#10;8srM7s25nf8AiqOiivpTnCiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFGKB1qnqWr22&#10;nKfMbfL/AAqtSXCEpy5YF1pFjTc3yLXPar4pSE+Xa/O//PX+GsTUdcudRbazbY/7q1nKpaq5T3aG&#10;Xxh71UdNNLcS+ZKzO3+3TKKK1PVCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAMzxJafa9Kl/vR/vFrgU4Y&#10;V6i8ayI6t9xq80vrdrO7lhb+FttcNeJ9JllX3JUivRRRWB64UUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+qtFFFfKH44FFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABXMePPHNt4P03d8s2oS/6i3/APZ3/wBmrHjPxhZ+ENL8+f57hvlgt/42avnf&#10;V9Xude1GW+vJfOuJf/Ha9LCYT23vz+AzlLlIdS1K51e8lu7uVpriVtzO1V6KK+kORu4UUUVqUFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFACgbqZNMsCs0jqir/E1UNW1uHTBtx5sv91a5K+1abUm&#10;3SN8v8K/w1HKejQwcqvvP4TY1XxTu3R2v/f2ubd2mfczb2/2qZQOK0PoKdGNKPuBRRRWhoFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFAAetcf4ztPKu0mX7si/wDj1dgOtZniqy+0aW7fxR/NXPVj7p34&#10;Or7KvE8/oooriPrAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKx/FXiq08JaW95ct8/wBy&#10;KL+OVqm8Q+IbPwxpct9eS7FT7qfxu39xK+dPFXie78Xao95eN8v3Iov4IlrvwmG+sS9/4SZS5SLx&#10;D4gvPEmqS315Jvdvup/Aq/3VrMoor6eMeT3IHGFFFFajCiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiisjVfEcNgPLj/fS/8Aji1JtSpSrS5YGnc3UdpF5kkiotcvq3imSfdFafuo/wC9/G1Y95qM99Lu&#10;mbf/AOy1WAzVcp79DBRpe9IPv0UUVqegFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FNZVZWVvutTqKAPM762azupYW/hbbUROVrofGdn5N4ky/dkXP/Alrnf4a8uUeWR9tRq+1pxmJRRR&#10;SNQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACqWsaxbaDp0t9eS7LeL/x+pdS1K20ezlvLuVYbeJd7O9f&#10;PHjnxtc+L9R3fNDZRf6i3/8AZ2/2q7MNhpYiX90mUuQh8Z+MLvxhqnnz/Jbp8kFv/cWufoor6qEI&#10;wjyQOMKKKK1GFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAHQ1Bd30NlHumk2e1ZWq+KI7bfHb/AL2X&#10;+/8Aw1ytxeS3cvmTMzNUcp61DAyn70zW1bxHLfBooP3UP/jzVhUUVoe7TpwpR5YBRRRWhQUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGT4ltftGls38UfzVwY616g6LNGyt&#10;91l215teWzWl3LC331bbXDXifSZbV9yUCvRRRWB64UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFRXl5BYWss88&#10;qwxRLvZ3/gp000VtE8srqkSLuZ3/AIK8F+JHxCk8VXX2SzZk0qJv+/rf367MNQliJEylyEHxC8fz&#10;+ML/AMqLdDpkTfuof73+09cdRRX1VKlGlHkgcwUUUVqSFFFFABRRRQAUUUUAFFFFABRRRQAUU2Rl&#10;hXc7bE/vtXO6p4o8stHa9P8Anq9Tc6aVCdb4DavtVh01N0jfN/Ci/erkdV12bVPkD+VF/dWs6ed7&#10;h90jMzf3mqMfKarlPoKGEhR977QUUUVqdgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAB61x3jG08q+SZfuyL/wCPV2NZPiqy+06a7fxR/NXPVj7p6OBq+yrx&#10;OCoooriPqgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5&#10;Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigApruqI7O2xF/jenV4x8UPiP8A2k8ukaVL/oSfJPcJ/wAtf9j/&#10;AHa6aFCWIlyQJlLkKfxL+IreIZW03T5GTTIm+Z/+fhv/AImvPaKK+qpUo0Y8kDmlIKKKK6CQoooo&#10;AKKKKACiiigAooooAKKKSSRII/Mcqq/7VJuwbjulUNU1y309drPul/55LWJqvilpN0dp8i/89f46&#10;5t3eR9zfep8p7NDAc3vVS/qWsy6i37xtq/wqtUKVVzSEYpntxjGPuxCiiitBhRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFJKqyI0Z+6y7WpaKA2PM7&#10;uBrW4ljb76ttqE9BW/4xs/Jv0mX7si/+PVz/AGFeXKPJI+4o1Pa04zCiiikWFFFOSGSZ9sas7f7K&#10;0ANoroNK8A+J9ek8vTPDmrai39y0sZZX/wDHVru9E/ZK+M3iBlW0+GfiRN3/AD96e1r/AOjdtc1b&#10;FUMP/EqWHY8lyRRk19NaD/wTp+O+uDLeEotO/wCv2/iX/wBmrvNG/wCCT/xc1BC97q3hnSf9iS6l&#10;lb/x2Jq82rnWXUVeeIidEaFWe0T4pGaMmv0Y0P8A4I+anIitrHxKtYP70VlpLP8A+PtKv/oNd7pH&#10;/BIjwLbbW1Lxnrt8f4liiiiU/h81cNTifKoq6q/+SyNo4KvL7J+Ve0U2v2U0T/gl18ENKdXubHWd&#10;VH8SXepuit+EWyu+0b9hT4EeHmza/DbS5j/0+yT3X/o12rzJ8ZZfH4YTkbRy6sz8L8KO9XbLQdS1&#10;J0Wz0+7uXb7vlQO1f0CaF8B/hx4ZTbpfgTw9YD/phpkQ/wDZa7DT9KsdLh8uxs4bOL+5BGqL+S15&#10;lTjen/y6w/8A5MbxyyX2pH8/+jfs7/FLxAqNp/w38VXcT/dmTSLjZ/31s2132ifsEfHfWnXb4AvL&#10;NG/ju7iKL/2ev3OC47YoP1xXn1ONMW/gpQ/E3jlkftSPxy0X/gln8bdUkVbxNC0hW/iuNR37f+/S&#10;NXe6H/wSF8Z3Lf8AE68faHp//Xjaz3f/AKF5Vfqln8KQhj3rzavFmZz+Bxj/ANuo2jl1A/PDQ/8A&#10;gj/oUS/8Tj4h6lct/wBOVikX/oTvXd6L/wAEo/hBYqn2+98Qaoy/89LxYlb8FWvtXHvR0rzauf5n&#10;W+OszaODoR+yfKI/4JmfAUAf8U3qB9/7Xuv/AIuivq7Jorn/ALZzH/oIn/4Ey/qlD+Q+A6KKK/YD&#10;+agooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiivLvih8R/siy6RpUv+kfcnuE/g/2F/wBqtqdOVWXJAmUuUp/FH4kb&#10;/N0XSpfk+5dXCf8AoCV5OOKMYor6qhQjSjyQOaUuYKKKK6yQooooAKKKKACiiigAooooAUnNJUVz&#10;dQ2sfmTMqrXKap4nkuS0cO6KL/x5qi51UMLOt8Ju6nr0NluVf3s/91f4a5HUNTm1GXdM28/wr/dq&#10;oWJpK0sfQ0cPCjsFFFFaHUFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRs3&#10;/drTs/Der6nKsVppV7cO33UigZqzlLkAzvlpfkr0DS/2evidrWwWfw98SsrfdeTTZYl/76Za7bR/&#10;2HfjLqzL/wAUe9nu/wCfu7iT/wBnrzKmZYGl8VaH/gZ2xw1eXwQkeD80Zavq7Sf+CbfxZ1If6Vca&#10;Fpn/AF3vGf8A9ARq7XSP+CXHiGZP+Jr4606yb0srGScf+POleZV4lyih8eIj9z/yOuOUY6e1I+Gq&#10;XOK/RnSf+CW/hq3Rf7T8aarcv/F9mtoolP8A31vrstN/4JxfCew2tcnWdRcf89r3av5KorhrcZZV&#10;T+GUp/8Abp2RyDHS+yflttYUm4+tfsHpX7EPwW0dlkh8C21y6dDd3dxOP++XkK/pXb6P8Afhv4fZ&#10;WsPAugWjL/FHYRA/+g15FXjvCf8ALqjI7Y8NYn7U4n4nW2n3N1/qIJpv9xN1dNpXwk8d66ivp3g3&#10;xBfI38cGlTyr/wCOpX7c6boGl6SP9B0y1sv+veFU/wDQRWn8w6cV5dXjupb9zh//ACY7I8M/zVf/&#10;ACU/GjR/2PvjBrG02/gHUYVb+K7ZIP8A0Jq7XS/+CeHxg1La02n6ZYK3/PzqC/8Asm6v1hBPc5pd&#10;oPUV5lTjjMpfDGMTsXDeG6zkfmDN/wAEqvHeuwRrf+LtA07a24vbpPO36qlb+jf8Ee7GKXOr/Ey4&#10;uV/uWOkrF/6FK9fo/tU96NmK8qpxVm9Xer/5LH/I9ijlWGpR5Inw/of/AASY+FtiP+Jjr3iPVfpP&#10;FD/6Cld3o3/BNX4CaQhE3hS61Rv795qlzn/yG619S5FLx6V5lXOszrfHiJfedccHQj9k8Y0T9j34&#10;LeHokWz+Gvh5in3XubMXD/8Afcm5q77TPhj4R0VEXT/C2j2YT7vk2MSbfp8tdRt9RSmvNqYmvW+O&#10;pL7zaNGnD4YjY0WNdqqqqv8ACtS0UVkbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAf&#10;ANFFFfup/L4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFcF8SPiKnhi3+w2LK+pyp9/wD54L/f/wB6tqdOVWXJAkr/ABO+&#10;JH9iQvpWmS/8TB/9bMn/ACw/+yrw9nZ33P8Aep80zzStLIzO7tuZ2plfVUKEcPHlic0pcwUUUV1k&#10;hRRRQAUUUUAFFFFACk5pBRiqt9qEOnx7pm/3U/iapLjBzfLEtVjap4mitN0cO2aT+/8AwrWFqniK&#10;bUPlQeVB/cT+KsjqarlPcoZfb36pPc3k15J5kzs7+tQHmigc1rsevy8oUUUUCCiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKMVbttHv&#10;rz/j2sbm5/64xM9dTpPwV+IOuKjad4H8RXcTf8tYtKnZP++tlc1SvRw6vUnY0hCU/gOMyPT9aOK9&#10;s0n9jL4y6wVEXgS8t1b+K7nii/8AQnrttJ/4Jz/F3UWT7Ta6Tpyt/FcX+/b/AN8bq82pnWXUtZYi&#10;P/gR3RwOJn8NKR8u5Io3n1r7X0j/AIJd+MrmRf7V8ZaLZp/06W8s7f8Aj2yu00n/AIJZ6Ug/4mvj&#10;6+uT/wBOmnpF/wChO9eVPirJqe1X/wBKOuOS46X/AC7Pz22OO1G16/UDSP8Agmj8MLNR9t1DXNRY&#10;dzcrF/6CtdlpP7BnwX0pRv8ACZv2Xo91f3B/8dV1X9K8qrxtltP4VOX/AG7/AME7o8PY2X8p+RpC&#10;ev6VJDbPcvtiiaZ/9hd1ftLpf7M3wr0UqbT4f6CjJ/E1ijN/301dlp3gzw/pPNlolhZn1t7VU/kK&#10;82tx5RX8LDy+87I8M1H8dU/ETSPhz4r8QNt0vwvrGot/dtNPll/9BWuz0f8AZY+Lmu/8e3w+1uP/&#10;AK+7f7P/AOjdlftJsA7UEGvMqcdYl/wsPBHXHhil9uofklpH7AXxl1RNzaBaWP8A19X0S12mn/8A&#10;BMn4jXQV73WvD9mv8SCWSR/0jFfpx5gPvSkbv4f1rzqvGeaT+Dlj/wBu/wCZ2R4dwcfi5j4A0r/g&#10;llOQjan8QwP7yWml/wDs7S/+y12ekf8ABMLwLatuvvEmu3/+yPKi/ktfZ3NG5q8qrxRm1ZWeIf4f&#10;5HbHJcDH/l2fNGj/APBPX4NaVzcaNf6t/wBfeoSj/wBFlK7TRv2QPg9oQxbfD7SZP+vxWuf/AEaz&#10;V7DuHpmjj+7+teZUzXMKvx4if/gTO2OX4SHw0onKaV8JfBehJt0/wpotmv8A0xsIl/8AZa6e2tIb&#10;OPy4Io4k/uou2rGfekyPWvNlOU95HZGnGHwxH0UUUGgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwDRRRX7qfy+FFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFcr488cweD7D5ds2oSr+4h/8AZ3/2auMZTlyQJK/xC8fxeErPyINs2qyr+6T/AJ5f7b14Fc3U&#10;l5cSzzytNLK25nf+OnX9/Pqt5Lc3MrTXErbmd6r19VhsNHDxOaUuYKKKK7iQooooAKKKKACiiigA&#10;od1Rd7N8tU9Q1W309f3jb2/hiX71chqOuTX77WbZH/zySpuehQwc62rNvU/FCQ7o7U72/wCev8Nc&#10;tcTSXMnmSMzt/tVHRVWPepUYUVaAUUUVqbhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RUttZz3h2wQSTP8A7C7qgCLcaME11GkfC/xrr/Ol+D9f1Ef9OumTy/8AoKV2uj/sm/GDXBm38Bat&#10;Evpdolv/AOjdlcdTG4Si7Va0Iv8AxnRGhVn8ETyPI9P1pcr6V9J6R/wT2+MOpqjSaRp9gG7XV+vy&#10;/wDfNdnpn/BMTx9OVa98Q6FZL/cRpZW/9BryKuf5XR+PERO2OW4yfwUpHxviiv0A0j/glhGr7tV+&#10;IMkyf3bTSwn/AI88rV2Ok/8ABMn4fWb7tQ13XNRX+4Wii/ktcFXi3KIL+Jz/APbsjtjkWOl9k/ND&#10;ym9KPmFfrRpH/BPv4L6V/rvD91qp/wCnvUJv/ZGWu20n9k74RaIuLX4e6I3+3cwfaG/8ibq8qpx1&#10;go/DTnI7Y8OYuXxSifjIib22oGd/9mtTTvCGu6vKkdjoepXbN91bezlb/wBBWv2+074Z+E9IRUsf&#10;DWk2ar90QWUafyWt+G0hgjVI41jQfdVRtArzJ8dRf8LD2/7e/wDtTsjwxL7dU/FTSP2a/iprboLX&#10;4d+IgW/juNPlt1/76dVrt9H/AGEfjLrH3vCqWP8A19XsS/8As1fryCR3ozXl1eOMwl8NOH4nZHhv&#10;D/anI/LnSf8Agmt8Ub8H7VqGg6YfSS5dv/QUauz0f/glrrEg3ar4+tLZv7tppxm/8eZ1r9E87qay&#10;A98V5c+MM2n8FTl/7dO6PD+Cj8SPijSv+CXXhGEq2o+MNYvPVIYIolP/AKFXZaX/AME5vhFYMr3M&#10;Or6iw7XN7tX/AMcVa+qM+9Jg151XiDNa3x4iX3nZHKcDD/l0eH6T+xh8FtDKvb+ArKZ/W7nnn/8A&#10;Q3au00n4I/D/AEAY07wToNl/1xsIh/7LXejPpQSa8urjsXX/AIlWUvWTOmODw0PhpR/8BKWn6RY6&#10;YhWysbezT0t4lT/0GtGmBqdmuN+8dqXKLRRRTGFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQB8A0UUV+6n8vhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFYvi3xbZ+EtLe5uW3yt8kUW755Wq4xlOXJA&#10;Cv4z8Z23g/TvNl2zXcv+ot/7/wD9jXzvqmq3Ot3819eS+dcStuZqm17XbzxJqMt9eS75X/75Rf7q&#10;1nV9PhsNDDx/vnJOXMFFFFeiSFFFFABRRRQAdaXbSVnarrlvp3y/62X+6tSaQpSnLkgX5plhV2kZ&#10;URf4nrm9U8U5LR2v/f2sW/1ebUG3SN8v8Kr92qaqWquU9+hgYQ96qOd2mfczb3amUUVqekFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU9&#10;IZJn2xIzv/sLW1pngHxPrUvl6b4d1a+k/u2tjLL/AOgrWU5wp6zHYw8j0/WjivUtH/Zg+LGvNttf&#10;hx4gT/r7s2tf/Ruyu20f9gj4zaty3hiCw/6+r+Jf/QWry6mbYCn8WIj/AOBnfHB4mfw05Hzvgiky&#10;a+vtJ/4Jn/E2+Xdd6v4e07/YaeWX/wBBSu10z/gllfMEfU/iDCh/ijtNKLH/AL7ab/2WvMqcT5RS&#10;+LEfn/kdccox0/8Al0fBoBpMmv0n0v8A4Jf+CLYK2oeJ9bu3/iEYhiU/ktdlpP8AwTx+DulurT2G&#10;pakR/wA/d+//ALJtrz6vGWVU/h5pf9unVHh7HS+yflR8wpN59a/ZTR/2Ofg1oTZtvh9pkx/6fXlu&#10;v/RrtXaaR8HPAmgDGm+DdEsv+uNjEn8lryKvHeHX8KjL7zvjw3X+1OJ+I9noOo3/APx7add3O7/n&#10;lA711WmfAj4k6wU+x+APElwr/wDLVdLnCf8AfW3bX7bWul2mnpttrWK3X+7CgUfpVnZ7V5lbjutb&#10;9zQt/wBvP/gHZHhiH26p+POlfsT/ABl1Z1CeCrizVv4ru5ii/wDZ67XR/wDgm78Wb/b9oGiacv8A&#10;02v9/wD6CjV+qefxprKM/d/WvOq8bZlP4Yxj8jrjw5hI7ykfnJpP/BLnxTP/AMhXxxpdp/152ck/&#10;/oZSu00n/glroUSf8TPxxqNy/wD062aRf+hO9fdQUGgrivKqcV5xP/l7/wCSxO6OR4GP2D5M0n/g&#10;mt8LLJB9qutc1F/WS7WP/wBAUV2mk/sL/BfS2Rh4LhvGXo93eXEn/jpfb+le97cfwY/Gl4/u/rXn&#10;VM6zOr8eIn/4Edccswcf+XUTzjR/2dfhloTo9j4E8PWzJ91k02Lf/wB9YrstP8KaPpI/0LSbK1/6&#10;4W6J/IVsD60jYPVv0ry5V6tTWUuY7o0acPhiSUUUVmbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFAHwDRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRWfrmuWfh7TZb68l2RRf8Afbf7CUfGBH4k8SWfhjS5b67f5F+4n8crf3Er&#10;508TeJLvxVqj3l43/XKL+CJf7tWPGHiy88Yao9zP8kSfJFb7vkiWsGvp8JhvZR5p/Ec8pc4UUUV6&#10;hkFFFFABRRRQAoGaiuLqOxj8ySVUWszVfEMOnho4f3sv/jq1yV5qE+oS+ZNJuf8A9BqOU9OhgZ1f&#10;en8Js6t4pkuA0dv+6X+//E1c6OaMZo6Voe9TpwpR5YBRRRWhoFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUffoAXefWjJNadh4X1nUnRbPR767Z/u+TbO26uv0j9nv4nayUFr8P/ABIytysj6bKiN/wJ&#10;l21xVsTQw/8AEmoG0aU6nwRPPcr6UfLXvWjfsN/GXV5FH/CHGxVurXV3EuP/AB+u30n/AIJsfFW+&#10;P+lT6Fpn/XW9Z/8A0FWrzaueZXRV54iP/gR2xy/GT+GlI+Tc0u8+tfcmj/8ABLXX5v8AkK+OtPs/&#10;+vGxkn/9DdK7PSf+CXPhmBP+Jl401a7b/p3tYol/8e3151TivJ4q6q3/AO3ZHbHJMdL/AJdn50/N&#10;S5ev1N0v/gm/8JrHY0/9tag6/wDPa92q34Ktdrpf7EvwY0d1aPwNa3LKPvXVzPLu/wCAs+39K8mp&#10;xvl8fhhOR2x4dxkv5T8fSE9anttMur//AI9rWe5/65RO1ftpo/wF+HOgsH0/wJ4es2/vQ6dEP/Za&#10;6zT9A0zS1/0LTrazH/TvEqf+g15lTjyn/wAusP8A+THZHhip9uqfiJpPwf8AHmvJv0zwX4h1CP8A&#10;v2ulTyJ/46ldpo37IPxi1tVaLwHqUKN1+1slvj/gLutfsttXtRn3rzZ8dYx/w6UF951R4apL4qp+&#10;UWl/8E7PjBqO3z9P0uxX0nvlP/oFdppP/BMHxvOy/wBpeK9EtE/i+zJJO6/mqV+lPmD1zS7c/wAP&#10;615lXjHNp/w3GP8A26v1O6PD+Dj8XMfB2k/8EsrNGU6r8Qbm5X+5aaWkX/oUr12Wkf8ABMv4bWn/&#10;AB/axr+on3mji/8AQUr7CDZ70ZzXlVeJc2rfHiGdkcmwMf8Al2fOmkfsC/BjTEXzfDM2oMvR7rUJ&#10;8j/vl1rs9I/Zb+E+jIotPh5oAK/daazWVh/wJ9xr1X/gP60bR/cz+NebVzPG1lapiJf+BHZHAYaH&#10;wUomDp3w+8NaQiLZaBpdmq/d8mzjT+S10CRqibVXatOGO9OrgcpS+I7IxjH4QooopFhRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FAHwDRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFQ39/BptlLc3Mqw28S72d6AI9U1W20Sxlu7uVYbeJfmevnfxt4zuvGGpea26Gyi/1Fv/&#10;AHP/ALKrHj/x5P4wv9q7odNib91D/f8A9tq5SvpMJhPZe9L4jnlIKKKK9cyCiiigAoorB1bxPHa7&#10;o4Nsr/3v4VqTalSnWlywNe7v4bKLdNJsrk9W8RS3m5I/3cf/AI81Zlzdy3cnmSMzP/t1ABmq5T6C&#10;hgoUfeluFFFFaneFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRV2z0fUNQ/49rG5uf+uMTPUAUsk0bTXb6T8E/iJrab7HwL4juk/vwaVOyf99bK7XSf&#10;2M/jNrO3Z4Ju7ZW/ju5oYsf99PurgqY/BUnapWhF/wCM64YWvP4YHinFLlfSvqPSv+Ccnxd1DaLm&#10;30fTl/6a3+//ANBWuy0n/glz4ukb/iZ+MNItF9LaCS4/9C2V5NXiPKaPx4iJ2RyzHS/5dSPinBo5&#10;r9DdG/4JZaREP+Jr48v7v/r009IP/Qneuz0n/gmn8MLBf9Nvtc1FvV7lY/8A0Fa86rxhlUPglz/9&#10;unXHIcbL7J+YJRlpCzCv110f9hL4K6Yke7wh9ucD793fTt+iuFrt9M/Zr+Fmh7DafD7w+rJ91jYR&#10;u/8A301eXV45wUf4dGR2x4bxP2pxPxYitpLl9sCNM/8AcRN1bmk/DjxdrbbdN8NaxqTf3bXTpZf/&#10;AEFa/b7T/B+h6Vt+xaNp9rt+75NsiY/IVs4b0rzKvHTa/dYe3/b3/wBqd0eGP5qv/kp+L+j/ALKX&#10;xd1z/j1+Hmtp/wBfdv8AZf8A0bsrttI/4J//ABk1VVaTQrOw/wCvu/iX/wBA3V+tgNG0dx+teXU4&#10;4zCfwxh+J2LhvDfanI/MbSP+CZnxGvEVr3XtB0/+8nmSyt/46mK7jSv+CWUx2PqfxDA/vQ2mk/8A&#10;s7S/+y1+gAGf4v0pSoHWvMlxdm8/hmo/9uxO2OQ4GPxRPjTSP+CYngCzfffeItev/wDZ3RR/yWuy&#10;0b/gnr8G9MbdNo97qXtd38uP/HCtfTHXvS49q82rn2Z1vjxEvvOyOU4KG1JHjuj/ALIXwe0Mf6P8&#10;PtIl/wCvyNrn/wBGs1dppfws8G6Em3T/AAno1kv/AExso0/9lrq9+aUDd2rzKuLxNbWrVlL/ALe/&#10;4J2Rw9GHwwiNtbOCzi8uCGOFP7sS7RViiiuY6gooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooA+AaKKK/dT+XwooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiikd1hRmZlRF+dnegBLm5is4HnnlWGJV3s7/w14D8RfiFL4qvf&#10;s1szQ6VE3yp/z1b++9WfiX8RW8STvp9i2zTIm+Z/+e7f/E1wNfQ4TCcn72ZzykFFFFe0ZBRRTWZY&#10;13Myqq/3qQD8bap32q2+nrulb5v7i/erG1XxT96O1/7+tXNSXDzvukZmZv4mqeU9ehgZT9+qaGra&#10;9NqI2/6qL+4lZY60YNHStD3YxjCPLEKKKK0GFFFFABRRRQAUUUUAFFFFABRRRQAUu2p7ewubx9sE&#10;Esz/APTJN1dFpPwp8aa9zpnhDXdRH/Trpssv/oK1zVK0KavUnZGkISn8Jy+V9KMr6V6/o37Ivxf1&#10;8Ztfh7qsQ/6fdlr/AOjWWu30j/gnt8YtSVDJpOn6avpd6gny/wDfO6vNqZxl1L4sRH/wI7I4HEy+&#10;GlI+aMkUbz619lab/wAEw/H9xta98TaFZr/EIxJK3/oNdppf/BLCJGR9T+Icsy/xR2mlBCf+BNM3&#10;/oNeZU4oyel/zEf+lHXHJ8dL/l0fARTHek4r9NdJ/wCCZPw6snVr7W9f1ED+EyxRf+gpXZ6R+wD8&#10;GtJ/1vh+51L/AK+9Qm/9kZa82rxrllP4eeX/AG7/AME7o8PY2fxH5MGMilRHdtiqzv8A7Ffs7pH7&#10;Kfwh0VFFt8PNDk29GurYXDD/AL+7q7PTfhv4T0aJY9P8NaVYov8ADb2cafyWvJq8d0P+XVGX3nXH&#10;hqt9qrE/Eaw8G+INVdVsdC1G8Zv4bezdv/Za7LSv2bPiprcix23w+8Q7n/iuLCS3T/vp9q1+1UNr&#10;FAm2KJY1/uqMVJsrzK3HeJ/5c0LesmdseGIfbqn5D6R+wh8ZtUdVbwqmn/7d5exL/wCgO1dppP8A&#10;wTR+KF8M3t9oOn/9dLl3/wDQUr9RuD15pjIvcV51XjbNJfDyx+R2x4cwkd5SPzz0j/glpq0vzar8&#10;QrW3b+5aaW0v/jzSqa7LSP8Agl34RgRP7Q8X6zeN/F5EUUKt+HzV9vbRSYFeVV4oziqrOr/5LE7Y&#10;5HgY/YPlvSv+CdHwi0wo9za6tqbL977TfFVb/vjbXaaT+xj8GdEbfB4C0+Zh1F1JLcfo7tXt2Qe2&#10;aOP7v6151TN8wq/HiJ/+BHXHLsHH4aUTidG+CXgDw82dN8GaBYH/AKd9NiT+S11djo1jpibbSygt&#10;f+uESp/Kr4JpDmvNlUnP4pHZGnTj8MR9FFFQbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8&#10;A0UUV+6n8vhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAH+r&#10;TdXiXxO+JH9sStpWmSf6Cn+tmT/l4/8Asat/FH4kfaXm0bSpf3X3Lm4T+P8A2FryyvewOE/5e1Tn&#10;lIKKKK90yCimzSx28fmSMqr/ALVc3f8AiKa6fyLCJv8AeRfnapudNDDzrfCa+o61baZwzb5f+eSV&#10;x+pa1PqL/vG2L/dT7taWneAvE+vS7bLw/q19K3/PvZytu/8AHK7LQ/2YPi1rTqtr8PteXd/z9WjW&#10;6/8AkXbXNUxeGofxpwgfU4XL+X4I80jy/K+lHy19E6P+wH8ZtV/1nhu203/r71CJf/QGauz0r/gm&#10;Z8SrxFa91bQdPP8AcaeSX/0Fa82rn+V0VeeIiexHLsZP4aUj5CK4oGRX3jov/BK+9ljV9U+IMULf&#10;xRWmlM//AI+0y/8AoNdppf8AwS/8E2u06h4o1u+buIliiU/htavPq8W5RBX9rz/9uyOuORY6X2D8&#10;2zEw7UfMtfq9pP8AwTx+DmnOrT6ZqOpgfwXd++3/AMc212ukfsd/BrRG3W3w90qVvW833X/o1mry&#10;KnG+XxXuQlL+v8R3x4cxcvilE/GwhfWr9n4e1TUv+PXTLy5/65QO1ft1pHwe8DaAMaZ4N0Ow/wCv&#10;ewiT+S101rpdrYJttrWK3T+7CgX+VeZU47j/AMusP/5MdkeGJfbqn4n6T8AviRrio1l4B8RXMT/d&#10;lXTZdn/fW3bXaaV+xN8Z9XCuPBU1mjfx3V3FF/47v3V+xA+lBUeleZU46x0v4dKH4nYuG6H2qkj8&#10;rtJ/4Jx/Fq+Zftkmiacv96S83/8AoCV2Okf8EuvEkzf8TXxzplmvpZ2Uk/8A6E6V+kH400/7+Pwr&#10;zKvGObT+CcY/9uo7IcP4KO58NaT/AMEtdBgH/E18d6lef9eljFb/APoTPXaaZ/wTX+Fdkg+1XGua&#10;gw7yXSr/AOgqK+scmjBNebV4jzat8eIl951xyfAx/wCXR4HpX7DvwW0tkY+Cobx1/iuryd//AB3f&#10;t/Su10v9nr4Y6IVNj4B8PW0i9JE02Ld/31tr0jBFLv8AevLq5hi638SrJ/8AbzOyOCw0fhpR/wDA&#10;TKsPC2laWF+yaZZ22P8Anjbqn8q18cYpBjvTq423L4jrjGMfhCiiikWFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwDRRRX7qfy+&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRVu30u+uf9RaTTf7sTNRz8m44xlP4CpRXQ2vw+8S3pAh0HUWU&#10;/wARtmRa3LL4GeNL3/mEiL/rrKi/+z1xSxmFj8dWJ308vxlX4aUv/ATgqK9Ws/2cfFFz/rpbK3/3&#10;pN9bFt+y9fH/AI+tcgg/65QM/wD7Otcc84wEP+Xp308gzOr8NA8Ror6KtP2XtLRc3OsXk3/XKJE/&#10;nurYtv2dvClqB5kd1cEf35iP5Vwy4hwMdkz0qfCWZy+OEY/9vHy7RX2BafBfwbafd0SORv78sjsf&#10;1atm18BeHLEf6NoOnw/7kCiuSfE9FfBCR6VPgzE/bqxPiyG2nuf9VFK/+4taFt4Q1y7CGDSL6Qeo&#10;tmavtqHT7e3H7q3ji/3F21YKt2bH4Vxz4nqfYpI7qfBUV8df/wAlPjiz+EHjC8+5oc6f9dSif+hV&#10;T8W/s3fEvW7MWOlQ2Nis3+vup7z51X+6m2vtYNmkKA9q5f8AWfGxlzQjE9KPB+B+1KR8CaX/AME7&#10;PFczZvfE2k2aesMcsrf+yV1unf8ABObT4h/xMvHFzN/sWmnLF/6FK9fZixZ/jz+FLsQdaipxVm8/&#10;+XvL/wBuxO+HC2VR/wCXXN/29I+YtN/4J++ALQf6XqOtX/8AvzIn/oK11Gm/sXfCrTlIk8PPfH1u&#10;buXP/jrLXu9GB6V5lXOcyrfFiJfeelTyXLaXwUInmNl+zb8MrEIU8BaG7p91rizSVl/4E+6uu0/w&#10;J4b0hFSx8P6ZZKv/ADxtI0/ktb+wL2/Wo2fHRsfhXmVMRWqfHOUj0aeHo0fghGJIkaou1VVV/wBm&#10;pKKKzOsKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor&#10;91P5fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoqaGznuf9VBI/+4ta&#10;tt4M1+6GY9E1CQeot2FZzrQp/wASZpClVn8EDEort7P4L+Mbw4TRZoV/6auif+z1s237O/i2YZlW&#10;0t/rPmuOWYYOPxVYnpU8px1X4cPL/wABPL6K9rsv2XdVf/j51m0h/wCuUTP/APE1sWf7Ltogzda/&#10;PIf+mVqqfzZq4Z57gIf8vfwPSp8N5rLel/6SfPlFfT9p+zZ4Xi/1095cf78mK2rP4GeDLP8A5g4m&#10;/wCuszt/7NXFPiLBw+DmO+nwhmE/i5YnyNT0haZ9iqz/AO4tfaFp8NPC9nkw6Fp6N/eNuprat9Ds&#10;LNcQ2UMQ/wCmaBa4pcT0/sUT06fBdT7dU+JbTwzq99/x7aVdy/7sDNWxZ/Cvxbf/AOq0K7T/AK6j&#10;yv8A0Kvs0DFOJzXFPiev9ikj0qfBmH+1VkfJVp8BPGN2Pms4Lf8A66Tqa27b9mfxFIMzXtjB7By/&#10;/stfTP4ZphH4Vxz4ixs/g5V8jtp8J5fD4+aR4LafstH/AJefEJx/dis//s62LX9mPQYB++1C+uPr&#10;tWvYw0lGJfT+Vck83x896p6VPh7KqW1L/wBKPOLT4AeDrb71nNcf9dpnP9a2bT4TeELNfk8PWTn/&#10;AKar5n/oVdfsNGz2rinjMTU+KrL7z0qeWYKl8FGP/gJmWnhXR7D/AI99Ms4f+ucCr/StJIY4U2xo&#10;qL6KKlyB3pMj1rlbcviO+NOMPhiPoooqTQKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor9&#10;1P5fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiipIYZZv9VEz/7i0AR0Vq2nhTW77/j30m9uP+uUDNW1Z/CLxfeDMWgXS/8AXUpF/wChVyTx&#10;eGp/HUOqlg8VW+ClKf8A26chRXpNp+z34vuBlra2tx/00nU1sW37M+tt/r9Ts4v+ue5q5JZrgI/F&#10;VPRp5JmVT4aEjx6ivfbX9lpF/wCPnxCzj+7HaAD/ANDrctf2Z/D0I/fX9/OfdkX/ANlrhnxFgIbS&#10;Z6lLhbM5/Z5f+3j5mor60tfgF4Pt+tg9x/12lc/1rXtfhV4TslITw/Yn/rpHv/8AQq5J8S4b7EJH&#10;dT4Ox0vjnE+NURnbai1dttE1C8bbBY3M3+5E719tWvh3TLH/AI99MtYP+ucKrV1IhGuFwn+6K458&#10;Tv7FL8T0qfBX81f/AMlPi21+G3im9OE0G+B/vPCyf+h1t2XwM8Z3XXTI7f8A663CV9e5ppjzzXA+&#10;JcU/hhE9Gnwbg4b1ZHzDZ/s1+J5v9bc2EH0lZ/8A2Wti2/ZfuSD9p1+OE+kVru/ky19Bhx/dz+NL&#10;tJ7Y/GuWee4+f/Lw76fC2WR+KHN/28eM2n7L+jwj9/q97P8A7qqla9r+zr4Uth88V1cf9dJjXqPH&#10;pRtH939a4Z5rjp71WenTyLLKXwYeJxFn8HvBtmPl0G2f/rqWf/0I1r2/gjQbH/j20Wxh/wByBRW/&#10;Rn2/WuGWJrT+KcvvPQp4HDUvgpRX/bo2C0htx+6hjj/3E21YoorI7gooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor91P5&#10;fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACinojO21V3t/sVdtvD+qXf+p027m/3IGaonOEPjNIxnP4DP&#10;orqbP4YeK77/AFeg3w/67R7P/Q63LP4BeMrr72nxW3/XW4T/ANlrllj8LH4qsTsp5bjKvw0pf+An&#10;nVFeu2n7NHiOUfvrywg/3XZ//Za2bb9l6U/8fPiAL/sxW2f/AGeuKWdYCH/L09Knw7mdX/l0eE0V&#10;9JW37MWiwD99qd9N/u7UrWtfgB4QtR89rcXP/XW4Y1wS4jwMdkelT4TzOXx8sf8At4+V6K+xrL4R&#10;eELQfL4ftH/67bpf/Qia2bPwdoun/wDHto9nb/8AXKFU/lXJLiaj9iiejT4MxP26sT4oh028uf8A&#10;UW083+5Ez1q23gPxDdD93ol7IP77W7CvtaO3ihH7uJY/90VKSexxXDPiap9ikj0KfBVJfHV/8lPj&#10;+z+CvjK9OBpDwr/elmRf/Z627T9nDxZKcyGzt/8Aem319ShR65oZR6frXJPiXGT+HlPRp8IYCHxy&#10;lI+dbP8AZf1J/wDj61y2h/65QM//AMTWxa/sw6dGv+ka7czH/plAifz3V7n5IoMeD1rjnnOOnvUP&#10;Sp8NZVDal/5NL/M8otP2b/CkA/eve3B/2piK27T4JeDrTONESY+s0rt/7NXeZ/2f1o3D+7+tcUsw&#10;xk/iqy+89CnlGX0vgoR/8BOcs/h34bsSDDomnRn1Fqm7+VbMOm2loP3VrDF/uRqtXKME1xynUl8U&#10;j0Y0adL4Yj6KKKg3CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;PgGiiiv3U/l8KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKt22j3t&#10;5/qLO5m/3InetW2+H3iW7OI9DvSf7xiZErCeIo0/jmdEKFWt8EDn6K7yz+BvjS86aSIl/wCmtwi/&#10;+z1uWv7N3imT/j4ms7b6Sb645Zng4fHViehTybMKvw4eR5PRXuVn+y7eP/x869DD/wBcoGf/ANnW&#10;tm2/Zf0xFzcaxdzH/pnEifz3VxTz/AQ+0ehT4ZzWW9L/AMmifOlFfU9p+zl4Ttx863Vx/wBdJia2&#10;bb4LeDrMfLocMjesru382rklxLg4/BCR6VPg7HS+OcYnx/U0NtPc/wCqilm/3F319qWngTw7YHNt&#10;oWnQt/eW2X/CtaGxtrf/AFUKR/7q1xS4nX2aJ6VPgqp9rEf+SnxTaeDtdvRm30a/lHqtszVs2Xwe&#10;8YXn3NEnT/rrIi/+hPX2OOO1DDdXFLifEfZhE76fBmFXxVZHypafs8+L7gKZIbS3/wB6fNatt+zR&#10;q5H+k6raRf7iM386+lt5NJhv736Vwz4hx8+p6NPhLLYfFzS/7ePB7T9lyBP+PjXZZB/djtwn/s9b&#10;Nt+zT4bhH726vpz/ALbqP5LXsQAFGB61xTzjHT/5es9Knw/ltH4KR5xZ/ArwbaddNNx/12mc/wBa&#10;2YPhn4Ss1/deHNP/ABhDf+hV1dH/AAH9a454rE1Pjqy+89Cnl2EpfBSj/wCAlG20SwshiGyt4R/0&#10;ziVa0BGqLgfKKKdkVzybZ3xjGPwi0UUUiwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor91P5&#10;fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKsRWFzcf6iGSX/AHF3UD5SvRW5a+BvEN4M2+i38g/2bZq2rP4L+M7s/Loron/TZ0T/ANnr&#10;kljcPD45wOylgcVW+ClL/wABOJor1G0/Zz8W3AzItpbj3nzWtbfszap/y86vbRf9cYi38zXJLN8B&#10;H/l6ejTyPMqnw0JHjFFfQdj+y5ZKM3WuTy/9crZU/mzVtQfs2+F7f/WzX1yf9uTb/wCggV50+IsD&#10;D7TPQpcKZnP4o8v/AG8fMVFfXNp8DfBtmONJE/8A12kZv61s2vw28MWQ/c+HtPU/3jApauSfE2H+&#10;xCR6NPgzFy+OrE+MEhaZ9qqzt/sLV+08M6vfD/RtLvZf92Bq+24NJs7NdsNnbwL/ANM41Wre1vWu&#10;OfE0vsUkelT4Kivir/8Akp8ZWfwq8XX/APqtBvE/66jyv/Qq27T9n/xjcj5rKC3/AOutwn/stfWu&#10;7NIUB7frXFLiTFP4YxPSp8H4GG8pHzLa/szeIZOZr6xg+m562bT9l4A/6V4hP+7Fa/8A2de+iXPb&#10;NLgkcL+tcs87x8t6h30+GMsh9jm/7ePHrP8AZh8Pwj99qGoXD+7Iv/stbNr+z94QtutjLcf9dpmP&#10;9a9Lx7UbB6VwyzXHT+KtL7z0qeS5dS+ChE46y+E3hOxHy+H7Jv8Arqnmf+hZrcsvDWj6cP8AR9Ms&#10;7f8A65QKtam0AcL+tRl2H8ePwrilUqT+KR6NPC0KPwQjEkSGOH7iKv8AurUtFFZHWFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHw&#10;DRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU+GGWb5Yomf/cWtK08K61ejNvpN7KP9mBq&#10;znOFP+IaRpTn8EDKorr7L4ReMb3/AFOgXS/9dSkX/oVbtr+z14wnHz21tbf9dZ1/9krjlmOFj8VW&#10;J308rx1X4cPL/wABPM6K9ms/2ZNcmH+k6nZxf7m5q2bX9lyMf8fOvv8A7sVtj/2euKee4CH/AC9P&#10;Sp8N5rLel/6SeAUV9NWf7M3huMfvr6/n+rIv8lratfgH4Ptuunvcf9dpnP8AWuSXEeDh8HMelT4Q&#10;zCfx8sT5Lo+/X2Za/CrwnZLiPw7YH/rpH5n/AKFWxa+HNK09dttptvbj/plGFrjlxNT+xRO+nwZW&#10;/wCXtWJ8U22haleN+40+5m/3Imete0+G/ii9OE0K+C/3nh2f+h19orBGg+VQv0p+PSuGfE9b7FJH&#10;pU+DMOvjqnyNZ/ArxldDnTEt/wDrpcIf/Z627T9mnxNKMz3Fhb/SVn/9lr6ewPrTGIrgnxFjJ/By&#10;/cejT4Ry6Hx80j5+s/2XLhx/pPiBE/65Wu7+b1t237L+joP9I1a9mP8Asqq17PmT0xQTJXLPOcfP&#10;/l8d9PhzKof8uv8A0o8xtf2efCNsPnhuLn/rpKa2bP4PeDrUfJ4ft3/66ln/APQq7fcfSl3/AOz+&#10;tcM8fi6nxVZfeenTyrA0vgoR/wDATCs/BehWH/Hvo+nw/wDXK1Rf6Vrw2sMI/dxov+6MVYGe1Jz6&#10;1yucn8R3xpU4/DEfRRRUmwUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAfANFFFfup/L4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFSIjO+&#10;1V3vQBHRWhbeHNUu/wDUabdzf7kDVs2fww8V33+r0G8x/wBNo9n/AKFXPPE0afx1DqpYWvW+CEpn&#10;LUV6JZ/AHxldfesIrf8A663Cf+y1s237NPiJx/pF5Y2/0ZnrknmuDh/y9id9PJMwq/DQkeRUV7xZ&#10;/suSEZuNfCD+7Ha7v/Z62bf9mPRYB+91O+lPttX+VefPP8BD7R6VPhfNZb0v/JonzdRX1fafs9eE&#10;Lbrb3Fx/12nc/wBa2bX4Q+EbMfL4es5P+uq+Z/6FmuOXEuFj8EJHpU+DsdL45xPjerNtpt5ef6iz&#10;nm/3Imevtmz8JaLp/wDx7aPY2/8A1yt1X+QrRS2jh/1aKn+6tccuJl9miejT4KkvixH/AJKfFdr4&#10;A8SXgzFoV+R6mBq2bT4J+Mrw4/sgwr/elmRT/wCh19h5NNKA1xy4nxD+GET0IcGYRfFVkfLVp+zf&#10;4rkGZ3srf/ek31r2n7M183/H3rUEH/XKJn/qtfSAJNNO7+/j8K5JZ9j57zPQhwrlsPijKX/bx4ja&#10;fsu6dGP9K1u6lP8A0xhSL/4qtiz/AGcPC1uP3n2y4P8Atzlf/QcV6vg0bc9v1rhnmuOnvVZ6lPIM&#10;spfBh4nB2fwU8G2n/MHim/66u7f1rWtvh74bszmDQNPjP95YFzXSYPpS4Pp+tcEsVXn8U5M7qeX4&#10;Sl8FKK/7dIIdNtrUfuraGL/cjVatnmmg07PFZHfblFooopDCiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;D4Booor91P5fCiiigAooq3b6Re3f+osrmb/diZqJz5NxxjKfwFSiuktvh34nvP8AVaDfH/bMLJW3&#10;afArxpd/8wnyk/6aTxL/AOzVxSxmFj8dWJ308vxlX4KUv/ATgKK9Ysv2bvEs/wDrrixt/wDtq71s&#10;Wn7L143/AB961HF/1zhL/wBVrjnnWBh/y9PSp8P5nV+GkeH0V9GWv7L+lRrm51e9m/65Ron891a9&#10;p+zv4Tth+8ju7j/rpOR/6DiuGXEOBjsmd9PhLM5fHCMf+3j5cor7BtPgx4Osx8uhwS/9dWZv61r2&#10;3gXw5ZH9xoFhC396O3UH+Vck+J6P2ISPSpcGYn7dWJ8Ww2c9z/qoJJv9xd9adt4N167GYNIvpB6i&#10;2YV9sRWEMH+rhjT/AHVqbBP8WPwrinxPU+xSR6NPgqK+Ov8A+Snx5ZfB7xjefc0OVf8Arq6Rf+hP&#10;Wzafs7+L7j/WR2lv/vT/APxNfVwIprID2/WuGfEmMl8MYnfT4PwMN5SPm60/Zh1lx/pOr2sX+4rN&#10;Wzafsu2yf8fPiCR/9mK22f8As1e7+UvpSiLPfFck87x0/wDl4elT4ZyqG1L/AMml/meR2v7NHhqA&#10;Zkub+5P+3Iq/+gqK2LX4FeELXppfnf8AXWZ/8a9GwPSgrnoP1rhlmWMn8VWX3npU8ny+l8FCJydr&#10;8L/C1kv7vQNO/wCBWqt/Oty20XT7FNsFlbxL/wBM4lWtHHtSVxyq1JfFI9Cnh6NL4IioioPlXbTq&#10;KKg6QooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKAPn60/ZcH/AC8a6T/sxWwH/s9bNp+zLoEI/f6hqE/1ZF/ktezde9IRXsTzjHT3qs+b&#10;p8PZbS2pHmtp8AvBtt96yluP+u0zn+tbNr8KfCNmuI/D1k//AF1TzP8A0Kuu2n0/WlCH+7+tcM8Z&#10;ianxVZfeejTy3BUvgox/8BMyz8LaVp3/AB7abZ2//XKBF/kK1IoViHyqF/3adijOK5nJy+I74wjD&#10;4R1FFFI0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA//9lQSwMECgAA&#10;AAAAAAAhAANjGAjzpgAA86YAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAAKJAAAAxAgGAAAA8467ugAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsO&#10;GwAAIABJREFUeJzsvXl4W9W19//9rnMkWbZlS7IzjwxhJgnEISRxaEpLgZa+7W1v3MItF+hACpRA&#10;htLA2/u7/DrSMhRCgYZL23ChtCSUjpSpQGghTAHKECAkQOY5nkdJZ6/3D9mOJduxZMt2hv15HmWQ&#10;ztl7nWHvs87aa6CqwmKxWCwWi+VwgDe9UYBxQ+4A8XmAb0ETd6E59ne98Khdgy3bgQatkmixWCwW&#10;i+VwgfdtPhpB912QLgBAtQbGrITn3YG1H/5Tr5/dPMgiHjBYJdFisVgsFsthA//33RIEi1+EyNHt&#10;XxqjIGqh+hTiLT/Btro1umhSwyCKeUAggy2AxWKxWCwWy4ARPL4a8JZAtbH9OxGCUgxxvgB/3h8w&#10;pvRH/O2GU0hwECUddKwl0WKxWCwWy2EFf71+DEIFy0Ce2eUGRhMgPoByOWJNv8S6I7bq9UgMsJiD&#10;jlUSLRaLxWKxHHbwwW1nw5GHQeTvd0PjbQR4J1pa/oSvHPG+AoeN4mSVRIvFYrFYLIcdvB4uTtr2&#10;R1A+0+PGqk1QfQ+e+Rka6v+oXzuubgBEHHSskmixWCwWi+WwhPdvnoqA+zCEozPaQTUBo28B5hbU&#10;Nz2Or07YcyhbFm3gisVisVgslsOTxl1roHgIqvGMtiddOHIKRO5CKP8u/Hbb54lDN7jFWhItFovF&#10;YrEctnDF1mNB+RPIY7PaUdVAtRbgo4gnlqKp4bVDbRnaKokWi8VisVgOa/jQ9vkgb+l1A6qVgHkI&#10;MSyDb9WrOmdOLIfiDRpWSbRYLBaLxXJYw4e3jIYnf4XIpF43osYDsBnQ5dCWO7DmyG0He9ocqyRa&#10;LBaLxWI5rCEh+N2Wr8BxloAs7nODqpsBvRfNLfcjcMR6nQMvB2IOODZwxWKxWCwWy2GNKgxa+AhU&#10;V+WkQXIMgGsRCCwDtl3OFWsKc9LuAGMtiRaLxWKxWCwAuGL7FAD/gHD/CbazQTUO1TWA3oaWxr/r&#10;VyZsyVnb/YxVEi0Wi8VisVgAECBWbPsVRC7OeeNGGwF9CcZbgp3bntZ502pz3keOsUqixWKxWCwW&#10;Syt8cMPpEP99EDm6XzowWgXo84B3E2obXsPXjqs/UBNyW59Ei8VisVgsljbkldeg+B2MySzBdtbt&#10;MwKR80DnTygquh2/3/oJ3v2qr1/66iPWkmixWCwWi8XSAd77/ijkF/wT4hzRrx2pMQC3wJiHQXMH&#10;5oz5UAHTr31mgVUSLRaLxWKxWNLgiq2XgHIXyMCAdJhchr4dCfN7rB39zoGQY9EuN1ssFovFYrGk&#10;05J4DEBuUuJkgjAC8lq4zgM4ftsC3vfB0AHruxusJdFisVgsFoslDQLEg1u+AMf5BcjSAe1cNQbo&#10;+zD6C8RqH0bg7V06Z86AJ+S2lkSLxWKxWCyWNBRQxPY+BsVTA9456QflJAhvQyD8a+D0i7nkpaIB&#10;F8NaEi0Wi8VisVi6hg9+NAlu3rNADsr19QY1CqAOilWAdxsQf0HnHFkzEF1bJdFisVgsFoulG/gq&#10;fPhw6/dBWQjSHVRhkgm5/4ZE/C5srX5JF01q6M/u7HKzxWKxWCwWSzfoFMRhEsuhum6wZWktF/hF&#10;uP57MX7I7bxv/dEk2F/dWUuixWKxWCwWSw9w+ZZ5ELkZlMG1JnZEtQpq7kMCy+CuWqNz5sRy2bxV&#10;Ei0Wi8VisVh6gI/URNDU8Dwoxw+2LJ0w5m1AH0Jz/f/qhcd+lKtmrZJosVgsFovFkgF8cPN/QNy7&#10;W5d9DyxUY1DdDng3o8H7Cy45YpOq9ql6i1USLRaLxWKxWDKAv1o3BKH8u0H5HMh+8wXsE0ll8XWo&#10;3oXq+kf00mP39LYpqyRaLBaLxWKxZAAB4qEt50DlXogMGWx59ouaGoAvw9M7sXn3k1g0qVGBrJQ+&#10;qyRaLBaLxWKxZEhSUdx2FyhzB1uWjEhaFv8Kg/sg7/9d58yuz3RXqyRaLBaLxWKxZAF/u2UifPI4&#10;KMMHW5aMMWYXgEdhvDsgL76WSZk/qyRaLBaLxWKxZEEywfa2RSD/G2RgsOXJGDUKsBlq7kdLy/+g&#10;cu2bOu/clu42t0qixWKxWCwWS5bwdx8eAze4HOSkwZYla9QYKD8AvOVoSNyjF4/f0NVmVkm0WCwW&#10;i8ViyRKSguVbvwpiKSgHZwU71Rig62HwGzQ03oeNR2/X65Fo+9kqiRaLxWKxWCy9gMuQh/xtK+HI&#10;tMGWpc8Y8yIMHoBJ/F7PH7sNsEqixWKxWCwWS6/hii3/Djj/A2F4sGXZL0RqAhwCEEn+TSZ/8xL1&#10;UL6JxpZb8Pg/n7RKosVisVgsFksv4f3riuAvuBWCiwZl2Zmtf7Qpeyk/KKBtHwCeARJe6ycBNMeB&#10;lhjQEgdirZ+9VcDOXQm0xB61SqLFYrFYLBZLH+Dvts6Aw79BpLh/OuigBLb/u9UKaBTwvH0KYCwB&#10;xBP7FL+WONDcArQkkophvFVJ9Foz4LTpgQqwshKorQFUocK4VRItFovFYrFY+gAB4sFtP4WDBRlZ&#10;E9ssfmz/oxXt8Fer9U81qfTFvX3WvuY4EI8DzbGk8hdP7NvGeIAxSeWxrS9hhz7TqgmSQDwO7t4F&#10;NDcDIlCjBmp+4fb6jFgsFovFYrFYoICyJfYrBH2fAXE8gFSLn7CDxU5brX+tlj/PtFr4EkmlL5Zo&#10;VQQ7/NszyY9p/bQtH6tBUkVN+zgO4PQgdNu29fVJC2IinvRRBADqh4jxXqskWiwWi8VisfQSAsTd&#10;r7qI5G0Gwr+E530PlPyk4hdvVfQSSd+/WKsi2BJPKoVtymHCaw0eSV/dZcpfKQohAKCXLpCtfbGq&#10;Cqiu2vcdAFUTh9GH8PSIf1kl0WKxWCwWi2U/kBAsfTUPkZEFiDeG4fjDUCcC1xTCSAkiw0cAKIHq&#10;EXh3E1FVn7TyJVotf16r9S99mbnNz7DdgseuBcglIknlde8eoKEhTekEAG5Bc8NS1TkxqyRaLBaL&#10;xWI5rCBArFghWDOH+CyIex8VjA8L/OF8FBdG4NMRAEbCkREASrGcw4ERIwEthS8YBBAEkA9IAGQe&#10;iAAoDhwBSoqBTbsA19m35Oz2tPY7QDgO2NQE7N4NxFr2KaetqBqF6jJduXgDYPMkWiwWi8ViOcQg&#10;Qdz8Qh4KowUoChQCCMKYEBx/AdSJwDHDAQ4HdSgUwwAZAugwAEMAFEGk9yY9EeDVtcDuasA5QAqx&#10;sDUdTnUNWFXZ4btU1JjVaKj5gv7ju5sBwFoSLRaLxWKxHNTwgbWlcAonQzAa4FAsxzBg3FAApQBD&#10;gBbARQhAIRQhiAQAJs17Hf39csX44UBVbWry6sGCBIwBK/cAtXVdLC8nUWMa4ZkH8M/E9rbvrJJo&#10;sVgsFovloIX3bxyBQOhvAI8B4IAQqDoAuM8i2EEp6m+3P2OSS86jhwIbticjjQcLEmhpAXbvAmKx&#10;TsvLqdviNXgND6he31672SqJFovFYrFYDl7yfCeDMjnlu4EIANkfRNKauHV3MnJ5oAuxtB4/6+qA&#10;qspk4uyeZPD0F/rUdTs7fnWALJZbLBaLxWKx9ILmhndgvLdhTKLnjQcIzwCFQWDsMMAMcN9t6W32&#10;7Ab27EkqiD0ozWp0FVoqH0n/3iqJFovFYrFYDl6+MmEr4voFQH8BYyoHW5x2Yglg/AigKH9f9ZP+&#10;RgRoaQG3bwNqa7uo59wZNVoNNbdh5fU1nZrrLzktFovFYrFY+hsFVC8YvQ61ddfBeF+DMauhxhts&#10;uQAAfhcYNyzpp9jfiICNjeCO7e3l9XpCVRUwzyMhT2kXYTY2BY7FYrFYLJZDBi55qQgjRn8D5Leg&#10;GAsZaIfAjsK0WvFeeQ/YW9M/+RJbo5dRVQXWVHcbvdwVakw9oOfpo/Oe7bJpqyRmT3Dq5WOC/uDZ&#10;SgQM8H7tyM3P6vLlscGWy3LwwgnnBsIjTvh3UZao0Z2Jypa/1777872DLdeBCkmGpy+cJQ4mA6Yu&#10;Fku8VPfSkncGWy6LJRdw8sXhcEHJZ4SMGHgbGQz8o/LJGzotBfYX0RmLTqKY2apsTnjeW3Uv3fqy&#10;6gGRzCVjePerPkSGzQKcSyH80qAK4zrAjkrg9fezUuAyQgRMJIA9u5PVU7LUh9WYvyI0/PO6fE6X&#10;llerJPaCkpnzP0Vx71FgKKgxBf5u1Leo+p8//nCwZbMcnHDy1eGSIvc5KI9WqAdwbSIe+07tS0ue&#10;UtWBdns+4CHJ6MyFd5C8RAkFtMok8JPqWN09unpp42DLZ7H0hVDZlcf5g4HfATwO0DjAdw3w9ap/&#10;3vjmQPRfMnPhlXD4Q4AuVWNQ3LE3vuMn+tL9tQPRf64gQNz0Rj7Gl34Jim+CMhmkb1CEEQHeXA9s&#10;35ubSOc2ZbOhHtyzF/ASWSufqrodifgcfWL+891t4xad9q1j/K5TnIAvRDLkiBdSlQCIAgCd7aKK&#10;WlWtF+gulcTOykpvk665oz7rAzyI8dRJuICIMAAwoMZ8loh9yDEV/6WblzcNtnycMC9QNIQT6bij&#10;CK2Kx733Gl5askvtG8EBTDWAIUphgMkkXqf4fP7rj/zkd14G0CcLQqhsYak/aCYbRRBxbqreWblW&#10;NyxrzoXUg4lCm0n4hSIAg3DM4kgw/1UA3U54lt5TVna37wN3zfFw5AhV1LXEW9Y1vXLn5ly1z7K5&#10;+RF/4WTjYKgYb2fV3rq39b1f1uWq/YMJihoQELY+Y1TLHDX/HT1r8VcHwqKolBgBR8ggyKCquSzi&#10;DnuTxPKDyaKogGLRpAYAv+IDm1bClStBcwFEhg6KNONHAHtrgXj2Cl0KbdHLNTVA5d5932UjjWoC&#10;qg9j59Z/7W871xfI+yuIgKP0AfCB4m/NQu6S2qlXBeNCxBXSBEpjtISbo7MWvWgUj9fs3PEa1v+m&#10;/nCzfFDEhTGTgkOGRgAMupIYKc4fRtf7KVRPBtkS8DlbA+VXX0fy6cPt2hzcaFlVTcto9FFJdANm&#10;JuDeJYQPftRFx5Q8wUkXLtQ37mvIkaAHBCSHGyOTYZXEfmGt93bYH/RfA/BsAPF8x90TnbHo2qrR&#10;mx7T5cv7HCQQdQLj1ZVbHNWjKb7G6NDIG9GyxVdUrr5hUw7EP6ghSVUeq3VN4wAMiDUxtX+JUDAZ&#10;cyr+ABycrlV6wdgPed8b34Wv5AkA14CcDjIwYAIYBYoLkwm2120GfL1MU00CngfubV1eRi+XrxXb&#10;kEgs0zdu2u9zQECOJWWsCEeIsJSUIhEWiDBAij/9I8ICioRFOEIoRwk52xFZ7AifiI4Ydn94xtWf&#10;5YR5A3fiDxAUKDB+1z/YcrQh0JCIlAhlpAinEs6SwvKFxw22XJbMoYgfPi3qaztKdUCERVgqwiMI&#10;fiMSGnYdy+YOzrJLP0GSBIcMthyHOKHW+2iECE+mi5+EN404MRcNx+CHACERKaFwDIHPSDD+M05f&#10;EM1F+wc/zKe4hYPWO0weXs4/qDOi6IWTGvTLox9Fbe3/gdHvwXjvwgxUbhoAqsARw4FgoHfRziJA&#10;c1MyvU19A0DpvUVSze/1yfmre+wSQE7CxIX0EXKeiHtXZITvyly0mWtYUdGftXGUsfgBa4ZXcKxf&#10;9XSy3wsSWXKEqlF6uU/DShEh8LE8Fg7PdduDDTngaWsPb5Tj4bgnk7kvb0EKFTIxpGZCrts+GFGq&#10;Juh1+4whKf1xHdowh5C7kn7tuDpw5E1I6JcB/ROMDkwSbmOAgD+ZYDubs0kmA1Rqa8CdO3sur9cD&#10;qrobMe+XmWzbyd6pxhgl16tqJQEF2EIirqoFBAREvirzSS0BGO54UzL5Kj/CqHwvUr7IV71lz88O&#10;BN8nkhIun39BlGO/O2TWonoDfcUz3tKaUdveysUyyUGCC5pizKkQ4LA5Zkt3CApdYWiwxbAc3BAa&#10;ILUwuydeFu1T/Y7gsFuZypbQ6VcfHy1fdA+I0pIzFr7mGW9Fzc61j+i6R1sGW7YDFZ2DGDD6TV6/&#10;8nyceNS5MM63QUxJutz1I/EEMG44sKcGqK7rWdlrW16urATqapPb90VBNBqDerfjmRfWAfN73L6z&#10;kgg0q4lf3dLc9C+6nmloTrRAvXgBCgvUZxzx+4tpnGIRd4yInkHRzwjlyI5tCBmkYG5odPQZAC/2&#10;+mhyxZw55FYZAYdHQugTYArBU4u2jroCQI/m1kMDVYBWObQkUSiYOGQsA5ZBglTA6UfrLTXZh2V/&#10;iGEBiKOFHAo4x1Dk7OiIExaQvNcGLO4fvX52M4A/8IEP3oaTdzHEuxTilPZrp343Wdf59brWR3M3&#10;BuC26im7dwEtLTmq/6zrEDMPq2bmW9qF5yTVCHc2rF66Pe2HNufG7QBA8mWMu+ivRSMKlvjc4E9B&#10;fIapGvhYV1iBA0FJBEAyDoXpsNha5tKZQ577lqp927JYLBbLwQkdGEATaH3AkYyokYvyp17+GIAd&#10;gyvdwYFecNQ6Lln3PQzL+yMUPwA5EyIF/dKZ5wHDokBpEbC7iwTbbeltamvByr3JZeqc5QPXe/DM&#10;gnczsSIC3ZTlU6/ncn2qqrphWXPNC3es9zzMV02NKEwuQ8vZ/ekj0RcoIkqMjkyZlDfYslgsFovF&#10;kmNK6dhArmzQeRNa9EtjXkFt9fkw5rsw+l7/dISkEnjkqK4VRChQuRfcszupIOZIjVLVD+A03ptN&#10;lpOcqKZVq27aCA/3qZp4SuOqRxVM/OYBe5MSdE2QB3W0lsVisVgs6ZAQn+O3z7deoF8/sRI1o+9A&#10;wlwAz/waxlTlvBPPAyIhYETJvkhnESARB3fuBKuzK6/XE6raAuit+tfFWR1Lzm6guKPPKxhP/ZYu&#10;g4GSXPWRe2wgpMVisVgsllT0UsT1/FGvo2Lk15DwLoAxq2A0t4G4JHDkSCCvdUGzvh7csiWZ/zCH&#10;i7CqqlB9BjVND2e7b86URBNP1BDoHEYujnWatVgsFovFctChgOL8MY8jnrgQwA9hTO6qABkDFBUA&#10;44eBe/YmA1RUc+h/2E4j1HsQq65JjzXpkV6m/O6ME0uE1O9303VfxrvP67Q/WLHCwZrHi4uj/rAX&#10;c9v9Bh1/QXNN5e5qnHh2TXcFqTNG6Umw/yqQkBQcfWVhcYlEPSAINQQAES9m4onq+iOrqg7UFDzk&#10;bDc09aRiCYSKvVhD+/kX8WJeo6ltaNxQg/WPxTKJnGNFhYMPI4JXlya6KunEsrm+fKBUnEAEAKi+&#10;hJr6yvpX767MxHeC42fnFZYeW+i4wcKO5xlI3i9efUNdff262lymgyBBTJkbDDqBqONoIbyk2wLV&#10;l/BMfV3jnrVV2Phsy+EeWUiSmDPHF3praEiK3ZAnXl7buQKS1ydRW11/nO+UqtWrL43vr61eyzDh&#10;3EBByTFhh4mQMU4yuI6ivkReQ1XNlmpdl7t6tCQFky4qKg6EIh4YbPtePLTUNjVW4Z31taorM8rJ&#10;Rs5unZ+f9XJ1H7FihYMVdxBY6R1M5dWypX18+hhx6Au1j08jnqesbdxTVYWN9/Z5fLKiwsHrwwuC&#10;pW7ITZhCFdPuYEb1JRKJlvqmll21eGdFw4DPBQqDRO+ev5nCsrm+QqBYAoFik9iXqihOaWxprq7G&#10;G8tqDoX7TAHFBWM/5IoVPwZnPAJjvgPiHFCK+9SwI0BDE1BZCzTU7z/SuS8YXY3H/3i/6tVZX4vc&#10;KYl5eUcxrdazEo111Xuy0lw5piIYGTdiSpT+T2g0fLIAo1w/ilsbVCBRG4kUb8G2F18NT1/1RPUL&#10;P3ut10ITx6E5PrekfEE3oeAOTCL2dNWLt2VdBqn4tPll0Znzy0EpI3iEAxQR6iQPAw1wsTW6vfCV&#10;8Ix5f6t54c23Mn1w9Dcsm5sfyYucGpk55SwKJ1LjI12/P5lPj1RVbXRD3OkvPHE9hp30cv6p31rZ&#10;+NrPt+2vzcjWMZdqEEehfNGmoqmJx2tfuXVt22+hsiuPi+QVni/k6QDGAICSzdDQpmj5wj+Rs+/r&#10;6tyQlPBp80+GoxMjY8qmERhNYIgDtp9nQ6povN4pDOyMFJ74QXTGor+jwH2ur7VPg1MvHxOZmfdp&#10;IjQFxNEASukkx5ISLT4N7QyMLntfR019isd97enDsf4sOdstnHbChPDMhadxu05mCccTGOLQLWo7&#10;V8nxHK93QoW7P+L775bMvOrFyq01T+mGZdW5kCFatrhYA/GPRYadMJvEcaBvCBVt0YpGfYnKaHD4&#10;puishY/E66v+Xvf6r3b3+ngrKvxFW4dODM+cf5bQPYUwo0VZLFSCVKjWR4L+zZxR9mZR+YInap+7&#10;pcusDyQZmjbv6IDP9/FIedkRAKAoe4cnfv0RXXNPZa/lG1MRDI8dc1YELEN5mU+xaHNBWd0fushi&#10;cdBTUDZ/RPEMOduR0HQQR0ExtMP4jPkVO/PGlK7T0fNXRc9a/Ehv5oP86d8cFZCCKVGMOQXDeCzI&#10;YfBJCRXtGT6UaPFr3p68grHbOH3Bs8XTr/hH7Yt3fjhQpVEVWio+3/kl5Qs/DnQusQu6NMb7oOr5&#10;m/+cbduccG4gMuzEMyN5oXISJwIcSR8K0FrK16+oLAgN2aqzFj0TLXP/dqiUVtQ5czwAr/OeNZej&#10;uOgLUC6EMPtKZiTgOMDuKuC9jUBDMzQaBffuyb3MxjTC827prY6REyWRZXN9kUDoHEB96FjQQ/FK&#10;pm/pHH9xXnhYZGr0iLHXAJhGICyULsuGOXBgjH7WcTmvZNaie+PQX9c9d/O6bN9YCE4EcPx+NHdP&#10;XGcxMqmVSaj6fSw+bX6Zm+dc6gbc80CECeSxPcS7w59Emao513H9l5bMPPWhwkmX/aT+jbt2ZSN/&#10;LuGEcwPhIcdOK8kPXatITCEkTNKXXp+l7UjUwAPRECzI2xgpX7Q80RBbWv+v2/d09bYsjlwERZkS&#10;Mea53wyXL/puzc41jxQPO/7T/vzAjwkc0TF9UvL88BSjpjw6a4p2zPXFEysKI9HR5dHyhRcDPAPU&#10;QgIFZNI+3/E8O8l2wDZ5Xb1ImxNvF89Y+MPa3e+szMaySJLB064cFfT5Ly4IFJyvxDhS80lJOUOt&#10;1xZqzFkQfCU6JPp6dOaCm6tGbfm7Lj84a55mAyddWBANDp1RUl52GcAyhUYICdJh8nJ03qPt+pwD&#10;8dVHx5Suic6Y/6Oq0Vuf7N35Uo8TvlJUNHTYub4grwJ5HJRFlGT/HQVo+6eqfjZQGH0vcsb8H1Vv&#10;qno8mwIArKjwl24fe3KU466B6CyAUREEAEFKhyQc4DSl+awPMrf0jEW/N4n43ZWrbns7vU3X4alK&#10;3CCKEAAo0RSNFp+XP+0bCxtf+p8t2Z4Rls3Nj4wf+1MhLgBYCFWCbPQVFL6A1pRmBzskWTj5klJf&#10;YfSreXlyAYRHtM8L6decAIz5JMW5UFsSb4ZnLLy5ZvPmx3Xz8qb99lFR4UR2jj4Bii/nu4VfAhEF&#10;WEjS1956F305AAz0Cy6COyLlC++JnrX4F319Uc0EEsNUOR+EdjXyAKU48iSAjJREEqY4HM6Lli/6&#10;eHTYiVdROBVAaN/xA6kzMGBUz0N+4rLS8gV37m1uuE9XL23s00EdIOjXT6zkCvwa3obnob5LIfKf&#10;AMJgBoGwbdHLH24D3t+ctB46AhQWAo0NQFNTLoNVDBw+gr1Nva5n3+eFb5Is8ReeIcLPtT2ok8KZ&#10;mBrz24zamHRhQWRM9Crxuw8L5TyhDEm98boQXBgQkREisjhAPlBavujUrGUXOiKS192H0ICqZKh9&#10;U0M+91NuwH1IKN9I1rZmcH8pgEjxC2UsHXdBXlHBkuDUhWOyPYZcwDEVwciwky4W17eclHMyOf8U&#10;OiSLRORk15Hv+0OBu4tOv/yorrfWBIWOkEFH5HgfeV3J8OO/5lDuEMqx7CbDPcEogBnAx5IKxrSv&#10;FEWiY38glAdF5Eut9cNDHe+7/csrERGZ5bpyX3TY8V8hKzLKrE9WONGZ86cF/YF7xZHv0+EJIixI&#10;VxBT+xMhGRHhmSLyQHTb6Mt53NcO6QonnPCVopLQsOvo50MU+TcKx4hIYbuCtr99hQ5FikVkBh13&#10;Wen2sRdn27+qqoKF0eEjbnRF7qHIdFIiPfVPsogipzlwfl0ypvSrHH9xRmmxOOnCgvD2sV9X8GEh&#10;K5LzEfdbHaR1zI8k5Upx/Q8WT19wWvoxeC1mNRRrKeJSxBVKiJAv5vmKL8tErrRjk0he0YUkLyEl&#10;QtJHEVcVa2tim/snvccAQ1JKyxee6g9FfumI3CCOM7GneaF1fBYJpdx15d7oEeMWcdq8buukk5Tw&#10;xlHn0Th/cuheR5Gj2s5nJjKKsFBEjibwPTbHbyicdNnQ3hxrNpDC1udkN884BmBMRu5Oqsaowich&#10;Z6GQD4gjZ5OM9vicpuQLZaJSfh7NK1oYPWtx35ZnDyB0Djz98vh3UTFqAeLmEij+irQML51wBEh4&#10;wBsfAO9uAKCAsFVRdIBwJPnvnAmpu9CS+KW+fO3e3jbRJyWRpBSXLz5CHd4A6rhU2bjaa4k/03Mb&#10;s92S0LBrhc51IkzJcq5qVFXjxpjm5EdbtKubmjLFQG8pOm3hMX05nq7pwkzf5WaYrOCPRZh2HlST&#10;A8wY1e4LiSv4+fwAv8Wyufl9FDhrImNHf5zED4QcliKTGlU1MWNMs1FtSv5tYqpdVSbXT4sTmMOy&#10;uT1OmkqdqJDviciI/W4HTcBwE7DSA4CIr3SmABeR0mkyVzVGjUmoarz9Y7RLXy4hh5Dy/xefPv6k&#10;nmQFgNDM0VNJ525CZ3fq15iEMdrSen82t/ad0idFikm5PhyNXLjPz+zQI1I65GQl52V+fUzX10dY&#10;quB1ReULTs9WBhJfI3GJCAvT+u8wDruehUmJKHF98ZiSmT33Q4kUDZ3rED+gcGznvjrNW125TJzg&#10;88ltxafNL+v4Mln76psbAa5Ws2+ctb6UzT3qrLlZPWTzp14+lDSfE7J9XknOSfo3jMEhYdkunHbV&#10;sQa4m8pPp/+mRr1949O0js/UeZhkERTfifh8l3PCvK6V/ClXDxO/u0iER3TqQ1Vb55pApO3FAAAg&#10;AElEQVSO93aiq3lSRPygXBQIFVzah0POIRk+3wBQWEHKQgrDKS2kPOO6Hlsi4pK6iM2JLzATa9tB&#10;RDKwZdRfgJa5MPp9qNkO08Wz3nWAmgbgtbXA9sqkwtjRhmQMNBiE5hfsS4nTZ/gM6jf9oy8tdPnA&#10;EqansknrtqLCCWyKjonMuPocIr5IRFIsSMaYvZ6am2pWL/lgv+2wwh+eVXapKq8Spk7qRvVDKv7h&#10;efq0iFmX8GAcF1EqJ6sxn1HiNOlggRJxzvAFzPfCs669rPqfP84oD5CqVqpiI6Bdvk2R9JSmoavf&#10;0kl/KBljdpDcaGA2Q7mV0ARUCpLKtB5PkfFp+weMwRXF/vzHATydSZ+5IDzrhogj8tNOCroxWwA+&#10;box50mj8fSVqqSiCuONd8kyFOQPAcW1WQCocgThTMuiTFB+JktZ+DIBtALYp2AxoIcEjkxMRa4T6&#10;aJsbgSrrQaRcKzVmr5JvQbEG5HrPM9VOcn1HQIwgZLIanQbq6I6WP4qMclz9Dsnz9+cjFC1bPNYN&#10;yjIKj+24ZGOMNoC6WoFHjZd4RZX1jvr9xk0cJcS5qvhEx3NKkWIH+sOiqae8jEO0FKQTzGs28bim&#10;naddoK6D0TcU/NDQ7HVa300NzQgxcrJST0ufQ0CM9cG5+qiyxXM/WJ3Z0lzSrWNf8mBVjSv0IwCb&#10;ofgIiloVJQ2GQPRoKI6npDqeC2UI1FzPMRWrult+ZEWFE5m14N+p/D4pKS91anSzEs8ak/i7gGsT&#10;HgzdQJEgMVGM+TcFTxFhexUHUk5383BD4eRLzgewOyn3ykR45oKHHUe+SqC9fRGWVDUUfhpARis0&#10;AODz+44jkD4st6nB0zkKmlOqxnISnMCEqrqaTf2F/JnfGpnvC95DYcpKkjGmGcRqwDzpefqcKusd&#10;0jUOjnKITxpjzhaR9pdiERaoyrVFw91/AXgsvZ9IJNCIlrjX0e3eqDYSul4N3wHNezDYDBHjeQaO&#10;apEKjyLNGSCPFXYIYiKDhlgcnXr5vZWv3Lk5y7OUMUa1idAPVbGfZXTuzKQtUoTA8Lb/qxqjwAao&#10;biHkI4XugZKAGaLCsVSeyLRnCkWK1Jj/WzBt3t8AZNTvwYICijnjdxD4AX6z+Y/wy2IY/TSEYbQ9&#10;djbuAN7blMyP6HO6LneuCkQjQEtzny2Kakw1PPMjfeGW/bpR9EQnJZFQR8Ap4ZnzolBn32glFUoh&#10;dUSJjDtBfToLxCShpCyhGdUmBW6saT7urz11Hp424jgBvtVZwdJXDLxvVzc1vNKFD8NjxdOveMh1&#10;g4uMmotEZN/SEPFpicVPB/BoJgdvlM8YE/uB8bRLRZB01Cn0Z+XMrkarDfTPnur9ROMHNbtbdmPt&#10;r+pVVVujfCPFbvAkx3UWkTyHIu2zjggLoDIHA6gkOt6eT8Dh+NRjMDWep5dVx+qe7uL8v86yu/8a&#10;8a85lo77RcBcSUqJEjsTqi+tXr004whVY7SRxC+9BB4y2rQtjkCTK6bQhTNZwKuV2L7nudVvtG1f&#10;Xb/ntWjxsI8IlKhRT6EPemoeiiXwctOLr+3syjE3etbiYrQ0n051f0Qi5UFC6IziaVeNBbChK/lY&#10;Njc/EgxdI8CEFLlVm2AS/6WxloeqVt+5Je0B+Vz0rMV/1Mb4eSB/KpSR7e0Jw27AWVRWdveF/RXJ&#10;O5g0VzVs8hX6XwDwKWO0ntDHEwlzj1Pof6fq7z/ZpqqdrWknVhRGIkdONibxMxEpa/+epBpzSqXb&#10;NA6Z+ASnYYxZr8A9nvGe8jyzuSHRXKmrl8ZJEuMuChSPGTFSTOxMQv8/Eaa4eRCcGB47qgzAP7tq&#10;O7pp5DHwc5FIqoJojFnrwftWTc2eF/SN+9LnlL9HZlzxezp5XzeGV4tI+5xHxcd8hZFPooPyV9PS&#10;8FJJfmgbgKNTZBOeyYoVyzPN7ODQmQmmVt1Q6PuxmLcuk/17Rl2Kfq5k5sJRkC4d3zLDQH2uUwpk&#10;XiGE4y/Oi4wuvQLUsrQXkxaAN3ix+L01Y7dtTlOGV/HEK/4QjQbPMcb8SETaxzbJIkflGrLi6fS6&#10;tpVP3lATLV/4GBx8DABUzQuqep+2mH9UmcaPuvK1Y0WFU7hx+LEBn2+ukpdTxN3XF/IZyPs0gKWZ&#10;Hm/WKDYaTXw7kdD13W3iJZrrs23WM2YLgPsTGvtToj62uam6eW+bHy/HX5wXDOeVFIaLZnieXkti&#10;ckcruYgcFfD5ZgF4qBdHdMCjgOI/xrzFBzZ9Cz7nc1C9DE2xKdi408GmVr3Y6UZBBJKKoT8AhEJA&#10;dXUfU+Hog/jogz6P885KokieGr3DkUDXh6EQAK50UG6A5LIbgNcUemvV5r1/0A037d8aSUq0fOE1&#10;BFOWiI0xz8TijVfUv3TXe92ZrmteuGM9J124MBIa7gdwSdv3Qgmpz1xFzn4yk0gewiQgwY21z2dm&#10;eewJY8wmz/Muqdn93vOpQRG/BAC0TlZ7SD6L6d98J+oU/JpA6hIJ+XFOvjis/8pNhOf+IOlGZy6c&#10;TqBd0VY1CsWt1aM3P9qdpUGTCs7bLJu7tthf+JzrmO+D+KC2uT5j51ijZodR853qzZXL0wMFSLxf&#10;MPGyZxoCDV7H66hv3NdQMnPBDUZ4UQLenbU73n2mpzQ8lU/eUEPyiaIZV+91wZUdrThKFDt5/qno&#10;QkkkyXD5gjNJ/nvH5RE1ptqDWVAzauv/dnd+Wvv8bfj0q2vhw29SX6R4xnr/+7MwgC8CA0X9v27f&#10;Uzxz4VJ6Ro1nfly9vfKlfdf2hi730TXL6wE8F54x/zsAl3VU2CgYT3FPRBZKYnLhC8saE4nvtXRW&#10;ENB6rzQD+JDkhsLpC9/3E492XI4FNQiRM9CFksiKCifiGz1XsO+FozVR7SueScytWXXbG93dj1Wr&#10;7tjIsrnfiwZDeQAW7TtOcWF0Hk+84i+65o56ANDVSxuj5YuWOw6uSxUA0wo3PX8MMOfdns4FOduN&#10;lk/9cseHtKrG1TOPNr566w7gZz010SOkiBrzOQo+26eGpDXsg5m7QIVHlp5GwcUdfZqNMXVQ/a/K&#10;ne/8orvANF1zRz3Jh0Mzr9ziN/7HKfvcIwSYEp4+4lMAOhk54s319zAYmq3UlVXb43di/e31+1uF&#10;aL333iErvh2dNWYigdltv5GkgfMxVlT8ur8C2kgYo7Kt9sVbcvRCAKgxT8Rjsfn1L7/5flfP2Nbx&#10;vpXEQ+GZV74vyPsDidQletVP4BBVEtvQC8ZWccm632JU0Rbsrv4DNu0qzCr/YTiSTKjtJdB10FEP&#10;/RvvPSS8e3Tdkj6nfetSYhHmCRns8iMMdOMIXq9q7q6q2/toJtGBocnzjgLxfzpOYMaYmPES19e9&#10;eOe7PeWU0jfua4gnGm40RtPe4DglNPWkI3vqv7WVnCUkMqqNAK6vXvWzp3uKmlVV1VV37fLU3NPp&#10;RzISDZSO7GK33DPuYy6Iwra0BUnhEIea9VixokenCF29NF696uanWryWrzY26XXZRK6p8qHq57f8&#10;rqt7RRVa/8Zdu/Tl/+3kbFu56md/qNy8u6Lmn7c8pusezSjPmapq7aatawiTWl9c6YPRUV3udPQ5&#10;fgf8Ykc/TZP0oVtRsyPx+56W6lTVVFfVrlTFX1L6JEodB+WHom+iqmrNyE1/qmyu+0LVC7c8m02U&#10;cM1ub7XCvNLRX4wUP91US1oGQrxX1Vx7TfOLt27I5BrVv3DzKqiuTP2FrgM5ghWdA5vyN4wbInD+&#10;IzVID43iyE3Vz9/6rx7nrdVL4x58dxk1KWmjhDgiXBRIWRZWg8dVNSU7BIlxPnEn7S8gro3wtEkn&#10;kDg+pU1FC0zssVzm7KOItAXZ9PHjZHJcbYjD8zta6tUYBfWRyqqa+zKYg03d82+uVuB3aUdT4Ih7&#10;Zlfjs2710j2VGzb9W9XwzTfquiW1maayUV0eg9H7O/qYAgBFx+ZvGBLNpI0DAWN0Y8IkvlP30pJ3&#10;ejLCqEKrnrv9DQKPdPqRckymQYMHK7wbPgzLuxBqbsGoIQU47XggWpQMWjFm/3qfKtRxoEXFScti&#10;lkNVjTFQ/glVBW/0vHXP5NCBlCGI88OSUOmj0fJvz42WLS7ubsCToC/k+3cq04M0nql+4bbnMu2x&#10;PuGtB5CSb0yJfNfvL+tml/5DdVPMa3khm13izfqiGk3NfaaQhOsNTPCKb2Lnu49wNRl8k/FkXbfq&#10;9veaXrk5O98a4z2avqSTCapqslE+2tmyK66qaelG1IWa4V09EIKlx5cqeF7qt6wyau7TdUsyS768&#10;9pf1quZxY0z7kk5rWqFTQlNPOmSi/Dqiy5d7vUpzsf72OhhZC2XKg1Q1NZiqx/6pf9PVS7NINqae&#10;wqQ4difnLQ3jzVCnIIaAz5yX7msF6Ju7N7z8l/Rtu6Nm3as71WiKJVmBIsfHkzrOmS3NzesV+krq&#10;3gzBxQyMu6iHKGpQHN/nybQXeuobVS++3aMV8kCHk68Og/rFjt8p0GLi+otM80mqrkwY4/1N1bSP&#10;ZwodkCcHZ5zUZfSxbl7e1BtfznjCvA0wZXVIFUHXCRR2t8+Bhz5Xs7duv3EG6RhN/LPTCwk1Wjgl&#10;0m0k+cEMAfKRTRGEt/1fOO5NIE+GCBEuBE49Fjh+HBDwAwmzf+XPGCBUBAQySrSQLsReNDf+XHPk&#10;0tRJSVQ1qsZsMcZ8YNR8mPIx5gM1usWoqVNNDfZoTXEyjCKnU3A78xJLQ1OvmJDePgAUl18bhqK8&#10;o0Uy6WNmfp9VotEjqwyAV1PkUPUDOCabN9LcwDgT/qxCkhqbYnVKpExopDoUhLvbJ6esvz2u1B0A&#10;268lKULy0uJpV53BCefu90HUF4zmuAZmT8wZqkQn/1KhIggM7TQOCgPujPRgHkI/rN713suZdqkK&#10;ped8QCBdaTlSAqFDUknsLaqqFLM9feYkEMmqIYMs888RVNmRHomqZABFwRRrB8vm+uhzPtWpBdU/&#10;64aVmd/PZ3yjGYZvd+yT0DxVPR5Hn9PeZ9Prb+9Sg+dUtX2yJ0lRfjK/NLLf81Jw0lVDIfhkyjGp&#10;MSZhHshl4v7WuNY9XT4vsvkk99+kajJ6cYyE5HRq2r1BbDwq3rAqO/m9TVBs7fidIUeK8Zdk005P&#10;uKININJciOjzHO23OTbXUE0cTl1WZi1P8aEC6cqKGHEPuZUUAMCDG09Bk7sMwmtBthYB0aTSJ611&#10;mqefCIwsSZphvP2oDI5Ai8OpEdA9oMZ48PhzXfmdrPOpdkenC6Vgs2pioVF9v0shVH2kU+iIjFfF&#10;aYB+nMAEyr7lFyF9Sv2iP5BXwrK5n0u3LHjxpuGOz01dUlVUqup72YXHzwFnmI+UovvyVVOgHIvR&#10;c/KA/UV15RYChHrZKaZurQLB+nSjnXraY165XKCqJjpj/svqsLljvitSxro+368iQ096pKh8wW/q&#10;mhtexat3e2hdKc9J5073OQazhQQxp0KwBsGC/BHj/T4Z5zjOKAMdAiAEUCMYoyreDKaca6pRNZgS&#10;6XRMCc+c6qT5jxjFS1j/WDybezQ0dcFun09qUntlNNHSHOx2p0OM9uuzNpBXWDB0jAscTZrhpDME&#10;1GKAqlAV8hSkv7hqlg45vXg5NIRxNLUnqvoLxEmZH4M+DoVnjujoV2TUxIzxVmWZ1kN1xoItCja3&#10;RS+TQlEZWjx8cj6AluRGKxPh069eSZ87l+TwDrtP8AXzTsR+EmG7YfckRbovGLarapeVXvpAAjRL&#10;PM/L2JLaLZQjHMqNJLrJt9oRnZjuv6gqL7366t0eeXfG16K4/LIaRaCq400jqkUBkyjodqeOIifv&#10;N2LKpU4kEhlhmpqPpPpGU8xQUZYoIWoM6PiiqhpNvT0VZP+WzcspJIGM44qSu6jnQd1Oo5jiHjzH&#10;nQEkBL/beibEdyOAiV0m1VZNLjcH/MDJRwHDo8DazUBdYzI9TvrUZQyQnw8Eg0BjY2bKIrkGieac&#10;+nt21uYVxnhYX/3Crf/KYP9fc0xFsHj82C+7Rr8J6tS2NCPJhK3mE5Fg6Eccf/HijkuEjusOI5G6&#10;ZEP4HDj/GSlfcG7G0isVxGSoatvDgaRQGIkcd6QfA6gk9gpfvkKR6PQYJAdsAB0Za3zio7zQswBS&#10;llYpPMIRfEuMc1k0L7QG5QtfNEb/MWTWte/t2VO3Qd/9ea+Tc+YKnnhFYWk0eGx0Js7l9nHTtUSn&#10;UlGazNbQe18KVqxwImkBVQBA6qTIzPnfyyirfusONBomkJoPksh3ED/klUSWzc0P5RVMjMyUmdwx&#10;djaLeRoUJckVhAF5D+oRVdXoGfMrFU4jgf0mO/cxMBJIs/IrjSO+iyMz55+dsYKqVECPgabGA3vU&#10;wnhzbYplqWZH9YvRMaXvokP6EYq4jhf/EsmnunppY0WFP8KxZwrQ7m+rqqrEMzXbqz7MSMZsMNi6&#10;v4CdTAlNmxdz/P4eLbKsqHBKOO44pL1dE97xWY1PAASLCKTmtiXzPdfd7/gkZ7tFp586PjxjwTRx&#10;5GwYnYaWxHif42+1BHeot9OnCNWDnI4ZUg5R+MDaUiwPXQPwGxDpeRWwbQFheAlQGgE2bAc27QBa&#10;YgDTcieSyXJ9jY3oqa6zqjbA4G48/e33OsTF9ZkuTb4qmT9fdfPyJpLLCqbPeyXP9f0OwIltv5FC&#10;wnw2NCr8IIB2fz0xKIAg5U2tNS/e13Px6KBCK2sbD/w3lXgjkT+4RThWr14aLyqf90OfBo4RdqEY&#10;CZ3W8oUTAf1Pg/iWSGneW9GZ859o9PSx5hdv3TDwUgNDZi2aEokGLzfAGRQcSVKYVhar16xZGWQ0&#10;v9NgF3HOAHBGVm11eUMr4R66kycJhqdddXI0GLoUxLlUjCVb038ciEedAOj2/GJG8RUQqRVVRJgH&#10;4BInFxVOFYZNLSly6IZlzdHyRY8A+HiqMJxWMO1rQ9FFvrmiNUWFjPIMSkpUc5MaXYWN99YAy/ou&#10;a0cZKfvJ6ZENfmTkJvRhJIB8DadXPBJxpgKY2lcpCADafVBjeNblkciMU78ujvNFVZwoZCEO3eFs&#10;2Q98YNOR8If+C+CFSPf/7YmEl3yBOHokMKQ4mUNxd3WqVVEVCASghYVgXV1P1sT3YZpXZOWylwE5&#10;ecVRVa1fddvbiYQ3z6im1B8mMN6lnNexEoc6uYsq7hI7XrOi7vnbXzZx71JjzCpV7TYqUIR5InK0&#10;kJ+nuLcW+Nx/lMxaNK+gbO5+K6fkkvCsayOl5QsXKfFHAS4WkaO7Kr+1r9KC1ic/pj6ZP61nClyT&#10;D2q/Olb7HV9OB/KBQvSsxcXRmQvnic/3BMFvCuXIjvnh2mit0BDbd3004+szaBhPcpkRoTNKdLHI&#10;mYjpX4yalDRdpI52naLyLpsJh44E9LTU7bGDwmdzGdU8WBQC+WrQb+NToYouloFJSnjW/E86yP8z&#10;xfk+yWnpOX4BtFW0iRtjGlvnnXpjTOP+Km5ZDi645NEAf7P5DPicFQCyVxDbMCYZxFKYD5QdB0ye&#10;APjcpALZNlSNAuEw4Ou+mJmqicPojfrEol3dbtRLcuo8WrOt6rXo6NKnVPTL7cvOFBHBaZFIJB/I&#10;1qk8e1SNGkUdtu045JIV9xetbx7P5p1+9X8U+HwXqZrzCJzCtFyYbTBZ2iIAcIwa/WkwWHROcOrC&#10;uVlHOGcJy+bmlwRD/w1yLil56S8Dxpi9AN8EzRYFNqpij5K1jio9AEKeoUa/0lMtX/UZB0BGNVl7&#10;eSSNTS2JgQ3cGQA47StFUd/w60Be3jFZNND24EQVgHcUuh7gdsDsoWp1m3uFKs5Ug/MzqfV8aCIN&#10;rs/fKXCjrrZ6e0kgshLEv+37lkWOcDonnPvX9HQvriPnSlo9dAN9rWrE5rX9JflAoi15DvK038Yn&#10;lc0mLp3GZ2T61ecK3LuYlnwdSKZvE+ItD/oRlFtFsF0UVXGYuAOBUYwScl7WTn2WAw4uWVeEYSd/&#10;FY6zAOx8L/SKNoVw9BCguADYuBPYujupLDpOMsF2URGwd2/X7guK51BZ/0ROZEkjtxFGG5fV6KhF&#10;r0PxhaQSkUQVY+JVVfsGtRoCbkoMgTFmL+HdZYyztS9v60JIwsRfx5blh9xDuL9pfvHWDZxw7g2R&#10;4km/dgrNNC/hzRaRaUYxDkAegWD6A5zCgKqeEwzKLTxl3uX6+pKsKtRkCiecGwgPO/4qBb7RscqO&#10;GmOU3KCqv/G8+F8SseYtjTUNDSguaNIO1V9IMDJjocCRC9CDQ1xjoqUpD6G69O+NMX8S4G+e6X1g&#10;kSrpuFrjLw7kLPrsQIAVFU7EP/YyAN/qWIlEjXpK3UhPH0zAPBxvaNre1ByvReG0Zrw6N9HRshWd&#10;uTAPwi/hQHFY7ERnsYyaRiiWqPE2Ar0PxlIhNWberXn5nU73Hdb+qoFDFj5mVM9pK+9G0oHh9PCQ&#10;I4cD2Ni2Kcvm5kfzCs/uKKqqURj9Q47K8A06Dc17mwLFwzqdJzX6pAFWwJheP9dUlSKor4ub9iol&#10;JFg88+qPuY57Y7qCqGqqVPGoieuDmvD9ywRZV7N5exM23hvruOxXOOOqkwLivwRWSTxoISH45boS&#10;jAjeCMgXQObeVyzhAQVB4ITxwLAI8P7mZL1nAhoqAmvrgEQ8ZdlZjakC9Jd45boq4Nqci5RTJVEV&#10;WjrT2wa6LcA+JRFESFvy9pWfg2lWaEtqpCli8QT/UvPCTRmnGLHknlarxKbWzwqOvzgvNLRwrM/N&#10;m6gOZsPgY6Ce0HGJlyRpzHmRgsBL5Oxbc5lio43iocfPEDpXiuzLralqYkr8Le7FF9c+f2sPVhIS&#10;WJjZ/b63sYUhNHZ2W+D7u/95491Zin5YENo0sow+Lup4fZLoH2MJ/W79Czev7Vzf99LULbOotjEY&#10;iHotgJN6bytETeLPlc/fmlWO1GxQVRM5/aoXHb//IwAntH8vnCzqPxYdlMSwP1SGtOhgBTY31zc+&#10;21/yDTjxLTGHIzs5nSt1Q+U/bvqfXHdXOGVuicPCayiSkpjcGLPOUyyufu6mhzvvtazzVwpaV6iD&#10;E65Y4eC3Mz8Bp+D/ApgFyV12jk60BbYMCQPRELBpF/DB1uSydCQM7E6zwxArEW/6a659EdvI+aSs&#10;dFxNswRSYSCx9jEdV9aDSKltSiAiogPm22bJDN2wrLn25Z+/v3fVTQ9Vbt6zyHix86G4P923SUTy&#10;SP104ZRj+yXHo5CfFWHq/aFYHa+rv6ZnBTFLtixvVqCzRZQ4Nqf9HCKwosLx+dzPE5py7dWYtxJo&#10;vKZu1c3vdVYQDz5iYK2CKSsUIpKncDKs8NR7qve+vxaKlGTwQuaTbA+kIimOi2kEU/IHUrGySRv6&#10;vczngLHx2RaP3u5O/pWqXebl7Ss+X/6xoMxO7crsVjXX1zy/+s/90aflAMOb/jm4WAqRM/pVQexI&#10;wkvaNsaPSPorlhZDfXmAz5+aTjahv9Anv9Nvrnw5VRKTucJ0LMGUNOFK1kvA2ZewGWYXlCkpVCiS&#10;R5FpuZTHklt0w7LmylW3vb23qe4yhd5oOie+PYVSmPMyU8nIZflMiixqYoT+vPb1X+SsLum+tqEG&#10;7KoqxaT8U781MCUTDyLyPxw1lMCUjgEqarTFU3NTzXN3fjSYsuWSBrd6B6id6rwLObu/+24tQflg&#10;umKkdL7ICfMCAJB/3NXDVPEJyr4IbKOmzqh5HG/en30VnAOU1vrc73ROvC6TC2dc1mWllL5A1/lE&#10;2zJ/GyKysur5n/2uP1ZNLAcO/N2G8Vyx9XY4zn2gjB9wAYwCngcUtQa2TD0WGD0imYTbGKhn/oDw&#10;iKf6U4TcWhJP+FpYRSZ2TMwMAFCzwzWF7YOptnrHToXZnD7hEfLpLJPSZsic1qWsfo6qPkzQ1Usb&#10;TSz+GyhTKhWQKBJ2Uwu5D4wtX1xMakp5NlXGW+KJ1Zm3ouoIMjbH09NOeUIJRPxB//TM+zw8cIIS&#10;UiCtQoXuhjEbsrEgUjO/PoPCiPpKVXYuMkDM4oR5/V5mTIPuU4CmWgSJsaFh7ikA4IY5htRTUn5W&#10;boxB+5zD8IDD07eRfr8QBX4Ez8x1VyRGp3+X8MyrWS3viSjYf9fA5zqEDnSVsUMbPrj5JDj+O0G5&#10;FJ3caAYYo0AiAQwvgc6Y2KQnTXhXHXkQXvynunxOv/oa51QhC4dDs0TTS0GpKvhGVU3jvmWad1Y0&#10;UPEPKFJL+1FPKJ45/3O9KanXGnHb9X4rKhTqNYBMe+sTHYCA60MShoIbpVNJQRHxI+dlpva01Aa0&#10;U7SxQVwSmdd+nrNCDDgEGfrhVjXFXjZG06O1Q47InPCsa7MrFddK/7wAHQA0d640pETCg8nYykKC&#10;IIr3l59usEkGfpjHO/1Ajo0M9f0HKyp6FXDT7byVRuWTN9QA/GPKvqoBV5xzSYrryKfw/9g78zAr&#10;inNxv191n2X2jR2BEUREFBdQWSNuUWLiTUyYLGok10S80SCCymLuDVlU3JW4BBITo2aRSaJm+aGC&#10;gIqKCrivKIIoO8zA7HNO1/f74wwwM+fMygCC9T4PPs7p7qqvu6uqv6r6FkwDxwjFLq3oaHOMzwGl&#10;lVuWK40nqRISz7sw64SJ7XIOERGT8tujyR5L2sa0omnhaFRUwi2f2T7isVgM0UbJI2xyQjxHi8jM&#10;JVH526cX4plHEDkb2XfvLSWqFquVqG7F2jVY+xrW/pHA/pyqmm9iIifRvccY0rv8kIVT9rkPR4d8&#10;tEREOp8+fYhnvBsTQbHro6USBEv5cPbuD7qqqlaHHgXKG5Xke8ZcGTnlyj60kfQhl3bLGzXlO9L/&#10;wqQZvapaVS0XaPzRyt1RWrt/G8DnkPyzpuXIcRe1Kg3VLmpKatKtNlQI1WpNYLVxnuK9xkNiCI1m&#10;S+KFTTQp+HdT5Kx9tregFyR9BKSJla7+G3eAzm9wqoiAnC1B7Kspr2kGkbGR/GFX/Vf2yVe0WuaD&#10;hlQ9SOlkxG+1jXHWSVP6i8jX2h1vbD8RK48tVA0axCIzImmeZy7J/LRrm23iMuLb8XkAACAASURB&#10;VIZO6J4/esrFctQlrfKU1CD4j+oeZUCM8VAdzvE/KUDkvMbtW4PgMVU95LZE9fWHKhR9NOmA6Jf8&#10;jPC326qwixSF80ZcdU7uyKsGpziatGJoRI5OPq+pskVsPPY90G4tn90+YjYeoA1VQsVkxD3rcsS3&#10;Afnd6q4cM+AaMPch3tFtyd7TblQDbLAVa9/A2n+h9l5s/BqwP6Amdi6x+Ok6rsd4LeoxU79z2D/0&#10;u93e1quP26zzxpXvK2eV+qR8AGKb3vZJrNiJkaETQjJ0Qnr+0Gm980Zdda3G4w8iclTj8xVWVsdr&#10;lzbedipZcdM6Ffuv+tsgIiKoDMsIedNk+A9bZdsmRUVe7rBJhWlpmXcbkXvyunRJGWBWMHEa2/Og&#10;x2ZkZHRNeX5RkZc57MrB+SOvviaV4nmoIEXFHtXBbflZXX+RfuIVPVqz2iUiJiMzNErqpQoDUFhf&#10;W2uSMkDsLWWFm0tRaVCuCGEfGSdDJzS7DSBD54ZyR0w8wQuH72nsnQgqBvFZUZK8elBcHFNrH7fW&#10;bqz/szGS63lyfcYpPzmuNR8iEREZOiE9f8SgH+Obu8ORyAzpP7b1q61i9tUWlZUAK+2gcUHxClOO&#10;0CjYs2R4xnyjxfcjY/zskZMGhCPcIyInpVDiP1db0OX9N25X9GFV20AuVT0uZMK/lP4Ts1uzEyJF&#10;RV72wO8XRKNZtwnmrrzOua2aeMSwb6lqA3tZUemTl+afIdBgAmKt3VhSW/Vca8o9GNHa4B9qtcFq&#10;ohGTZYTrctcdNkpkTIu7BiIiUjg+2mlU7/HGeL8xYm6QoqLGMSaTcmQLMiJr2KSBzb1rESTj5Mu7&#10;5Y6a8r/Aj5KCygtKrGP6t/gmAGmgJIpq95AXGpRqTBdBco8fn5s3+toZ2cOu3CcOPwcTIhj5x6eH&#10;kZv+a2A6YpKCpO8Vai1qa1FbgdVSrH0Lq48RxH+ODcYTD8YSxM+nrOIS1n1yLd/udZ9+q+e/9cI+&#10;7+j3eifZQe9PkjuRYMT4R+cPuzJdPSMSWLWeFzImsWqUPeLKHA8/T4wUojoIiQ81xk85Q7LWbtNY&#10;bGbFy/dsbHxMVTV3xMQ7PD88XJAjdv1ujETAm5AXyivIGz35bhvf+eaOF3+3vfH1MmFuKPuN9/rk&#10;e73PkRA/RjhKxIh4zJChE5bo8jmVDesLNoC/A9g9s/KM6REO+/+bOezKK8qX3bVbCckaOqFTfrTX&#10;eYRkughd8rp1KZWiot8fKnHG6pO34eWzRLTIGJOVnpE2KjJ8yt3Zw65cVvbShtWqyfcrRUXhvOGT&#10;zrKB/ZkYszv/duKjaRdU125Jeld7i86bF+SPmvIceLvbiYgxGP1WQVrWR5nDrnyg4qXZm+tPOHKG&#10;/zDf9zP756Z53zASvsiISXI4EWOMtbaArpEQ0GDrWlVVul30TF7/rn9Xtf/TIOSPkV5pkchj4fW9&#10;bs0ZOfGJnS+8sbaxAbuISObxP+mUN3LKUDHme0a4EMBaPTe/68CviMhjyXZimpRXMGbsPllZE8gP&#10;hf2v5I266oSWz25wpeQOn1wd2Pj7ZS/NfgegquLdrdGso99V1TG74mgmJnz63YJI1usZJ1/+UOUr&#10;927eNesVEck7c2p2UF47IH/00C8L/EjE9E5dn3a4I9TeoPPmBVmnTLw/HI6cJsLuZyfG+B58q6Cb&#10;ZAedJt2dNXTCi2XL5yStqktRsZezYWWfTvQ+03aSy0Q4XkRE1EzNOmHiwrIW4oyWbX5/TV63o19Q&#10;a48XU9cmDYVGvFtBs+q3H4VHGo+DhxKl6z9bnlfY50Fj7RQxe4KHG2O64fPX/BFDb84+adL/K1v+&#10;2kep+mfOqGm5+SMmnSSe+Y5VLjJGfLXk537Wa5yI/HlX/wxssNRAbf06gIGRkH+9N+LKX4iMeat+&#10;+dJ/bCQrd0Bh7ghzkifRK0CGSsoVcokaT5rZwWlkeqGN1wr3EFTrTs3QDSDH7C7dmLCovbLTqGkv&#10;i8jKXfcjhWOieaOHnGq00xRFv2RCod5y1LXX6Hs3J8fo/AIgM5dE+Wv/swjM9RiObTwGtwvVWpRN&#10;CNtA1wNrUN4jHqwiFqwlrfAjHUcT5lKfL509SUkUNGqM3CwmXAsqanz1wVdJbCr5xqQJRMWI39zD&#10;VLUlWPn59mV3LW3qnB1bVr2T333gPdbKr4xp2FmM8g3wTjF+7pv5o65+RbGrQUtCfigaiwXd8ow5&#10;TnwZjMgxUs/zTODojFBGP+DN+uXVxmMfRL3QJoEGHyOD+a+IH4p2Gj15fhy73sPvHU7PGitwiojJ&#10;AxDlx7wafgTY2ezTPMiQXpPTCgrNOEgkAxMjJ3vo3b4fWuWP6v1c/sgpy9DYupg1JWE1ORqmMJ9e&#10;p4pnzhEjhY1K+zQI9JGEF+VDHS6ravCYqpwvYnYr+SKSp6ozwqHQGeFRU1YUjJqyERFVpasfyjkB&#10;5EhPpTD1AL2bXtG+2Z2gYUgmAN34UEX+0Gk3a3pwtsAR9Y+JmEIjdpYn4e/njz5peafRk99WNRut&#10;alyFTnmjp/QzcLKqDBJs112L9oLmq8hwxo37D/UV01KqyZayRnVIyISTjOY7iN4YfiV4bVzJUPF9&#10;U+shq3JPmTy19KXbF+uq+TUFI6/6F0YuhD3mJmKMsdj/i0TTzo6OnLyyYMTVn2Kw+SOn9KImGOj7&#10;5iigjzTKDlIfERk0dOiE0PJ6gdEPNOUvv/FB7qgTb0e9uY29XhHOMr43OOJnvZE/+pqXrdqPBbvF&#10;GAlj6Z6PN1CEE60wyNQLxivQ00T9IcATzdWtq+bX5I6e9LQhdBF1E14jEkboWX88tmrLFF3Ykff9&#10;eUPXzatKH3nF3ekmegbQIA2hMaabRX8ZSfMvCI0c8krB6KvfxdrPrKdxrJebN2ryEULsRDH+caDd&#10;TZ3CLaLpxsiXhlx66TzqLPpixN4K4S0HRuwqX4x4avVrnuf3yx819MX80Vd/jNWdKlKQ3/2YI1GO&#10;EegnRprchRKlk4GeQJIDnnhhi0pQ/xMrIpm+Z1JuH1e9unlrdGSvt9Tq6fUTHhgxA9DYnPzRVz9e&#10;MOrqt0Fz83oPGWUwZ4iR3gKo6vm5+fbPwLOtee6HHIP6/wRkIol30T6sViJ8hOoqhHeI2fcRWU08&#10;Xkpt7RY+6V+iM5PM3Q4KkpVEMSJCnS3RHotq2XNCswVatbUob8WC4P/KXhzR4oAnIrPzR03JVmWK&#10;yJ4OVdfQewnSS9WegxoF1AYWzxhBMCLJWdVV+ahi6+a1jX+vePmejfkjp8xVkaH1E8OLSAjDuag3&#10;1sdo3QZEY6XiqGhudg6HmJKY1b02XYl2knovVYzJBoYY7IkYuQKJaARNPBdVQfCS7J6s3UEQ/HTH&#10;i3csVr1jn2yPlpZvezo/q+v9avQnpp73vBiT7cFZqvaMhCMSiFER8XZpZQkZ1W5RK08jepYxZrcn&#10;rgij0r20ezuPvvrxqurYCxXLZ79T385j+/JZnxScMvEijYR/g3Ls7tUboC713MmongSeFVH1RBKl&#10;oiJiTOJJ1VvdESnRQFdQXNzQfmjNA9UFo6/5SIRh9X8X7IyCL0221Tb2YWV17TvaQcqSGGME2uGx&#10;JwDpgncSEf2/tBMvX1218p6121+4Y0H+qCn3q+rE+u+n7hmdocaetiv9HqIiIqb+WGJVN2NZJMI3&#10;xdSPjiC9Pk7L/HvByCkLAoLnSp+/M8nrfH+juiQuIn/OG3V1F0WvE5Hdq51142c3oJtRe6ZJjCkJ&#10;YxuRunFLknxVFNbUaOV7ral/x5aypwu65K+j3q5IClZKddXr7bi9g4rK5+9en3XKxB+Ew+E/CnJC&#10;AwXJSAbIEDF6IorFGPWUxGctYTVV15fr9U+lAtWXVsydG2fOHACqXrhnQ2TElTcZ/DnGmN27ZmKM&#10;LzBY0WNFVes8mBMDgNnTuNXaAFikQlcjZvCe6yXf4N1SMGry0XFrV+6srXpu18qvrY7vIDP0KVB/&#10;pb+L+N7/5g2/KhTE9YMjtWr1rsmT6rzazqOv/pPFni94DW36jRkiak9ImG4YEWjsoFOgxvbnC6Yk&#10;yu0vptGr9/+BTMGY5tM8WqsIZSBlqG4DtiLyNsp7WN6itvI9Sj7YwfaxAT/HAnooxIaFDvRuVmut&#10;tXYlqjfUBLGLd75wx39UW3bNVlW7varsVqv2equa0p5NxBgxxhNj/MQ/SaWoWGvtytraYLKuejil&#10;MlcS3zTPQlJMoTorS29X2Q3ls4pn/lWtwbbG1x3slBVuLrXwN9CkbQYRI2KMLyIhERMWkVDi74aB&#10;RK3VDaoyc9uLd/5pX3YKff2hiqqg/HZV/Xeq44k2Il6ibexR5FRVrdqPNK7TKqprfqqwqtF1Yoz5&#10;igr3RSP+V+HUpD6x/eWNr6itvcxCypWZhu1nV/tMTrCpVkut1dtKStf9J1VIElX9p9qGtm5izPGo&#10;98eoRB5Kh06NrzmQiGphOOp3gURsyeqq8tsw9rEU8TObfD8AVvVDjQVXabV3Geh7Da8TMcb7mvG9&#10;2b7xz9+3d9R6VNWW7Nw4x6r9qVpNmWJxzz03PW4BWKvvxS3XVS/7zZpW1f3e/WWqQZMTcLU2jsqy&#10;kuXvJNnSHYqUv/zr9wxcZtGUga2T+6dJ3T9Vd2L5zfatpcX1+6eqaulnrz0F3GitJu041OmbZlfb&#10;rv+O1ep2xf6msqJ6vFoetaoNJnnGmP7G82/wPe/atFDG7qgJ5a+9UaLI89ba6vr1GCMjTMj7Uyji&#10;3/Ruo/Fg69JbV1rLXJtQShvJaEwzbfAticXaEE7sECG7azbIySkVRLUBVrdi7StY/TOqt6D8D3F7&#10;MdWV34S08xnXY5KO636vfrv7s3pRv806cWyNziSuij1UFEQAH2WHTaEkNIkqIhJHNaZQivApqsst&#10;rKjdXr28ctCW7TpvXutDk5CIuyf9x96V3fnIxZ7nXyeYk4F8Uy8obGpRrIKUKbpFlYetVD5Y/vJ9&#10;a+CO1Oe/9PDO7JGTrjDG+wXI2Yg0aWSuamsVtqq1f6iuqf0NK+ZWQWJmiRcYK/4OUd29EitQqaHk&#10;UCAt3zwxS33lWMowe+9RZZFKGird2jiOls6bF0hR0SN56w7bIr5cgegJolKAEG7OIFut1ihaqqrP&#10;xWOx28r6bFzZnJeVqqjScAKg2vYJSuWLv/ksY+iEy6Np2SsELkDoiWp6Y4NwtRqAVoCUBKJ/j9ng&#10;9xUvvvo+47podEPP/zXKrSTMDjJQ8RKTPqo12fu9TtZ5gYi8lH7S1RdHQvYiI1yohsMFMlJ9bBpe&#10;a2sVKVXVF0X1ntJPVzyna5akDp+R5j9pq2P3imqRQB51z0jARyTDite+NJriWZRSi3bsSrhISdgL&#10;7X7vlSvmbqw8/geX52XlvmKVCaJ0AslMmnhZG1ehCpWtiJ1fY+29Fb0+e0/nzQvyRky6wuBfL8Ig&#10;kMzEM1BVpCZ51DVeou/vOWKl7UE/VDGKlquyx2tYZKfaeLP9WV9/qEKk6P6c4b2WeZgpIjpakc4C&#10;0Wb7TyIuWIVAidXgwVjc/qn8pbveh1taL3MQf9RiLkDEF+jUoD6RsritfbqjAz2rjQkSrmgwmVdV&#10;CbRDbLVDoUBU/YoGY4WyE9v8eKiqVkRWctJFP8oJd3rWE+/7gvZFyGpd/2QHKss1iN9TsnrrEt34&#10;ULLpyZol1dJ/4pzcLpG1iL1KlGOALERCDZRCtVaVWmAH6MogsLfuqK1cpivnVGaO+J97I5LR08J5&#10;QJZowoRL0ZhgaqgqqyfXknif0dPnlmusn1r7TYTMxFgFiPigmY3HA1VUTtl0d36ki1rVCaLmsMZ9&#10;b/e5VgNEdyryfDwe+8XOPpsaZfNRD5WSRrpBVapEVM1i1IKWWK1vC0FJS31rv/Dwg9u4/JI/Y+kL&#10;CMg64F2svgP2A2pqP0S0lNpYFRUf13Ll2NoGyt8hFnq0KSRz1KSRfqCtNo4Xo9ZarSDQ0h07Krfy&#10;/v3lHak1S+H4aHb3/MFeiFNFzXGgvUDyEDJEJaSilSgVImxXZbUlWGpt8MLOF379cWvdweWoS7Ly&#10;OuV/zYiepUJ/lAKBTIUqoAxhParLNWDB9hdueyHp+uPH52Zl5Q7wgj0hYHzPr9i65pN3dN28qsbn&#10;NylHUZGX82mvwUKw2zYpwIsbL/xu6XM3ttujSfqPjeR0Pvro+uWKUVsd1HxctWzO+lSrWDJ0QnpW&#10;NGOwb2SUURmoQh+UHNFEEFEVDYBSD7MxTnwFGjxf8umO5brmgRbjheWNmnwctmEohtJK3tDX7mx3&#10;qrCcoRP7edHIKUhwlBHTB2WXTWtZgG4S1TdiNray/LBNqxo7HGV8aUL3qM0abmGAJ5plkbhgP47b&#10;+LM7X5i9uqX2nD78sp5pXuaZKpxghAGCdLaqmQIZKtSKUqFQBuYzCF4LYsELR8Srnm+NXZ0cd1FG&#10;Tkb+MM/zTxHIrPMIKsGa90q2vL2wLrd2m8gaOqFTKBo9Slv42LYVP+pXbN226T19/aHGKTYle+TE&#10;vp76J+GZ44zQAyUjsd2slRa7zqh5v7omWFnxyp3vNu63GSdf3i0tEh2mao4VsWlWiXkin9XG7aId&#10;L97+4a7zckdP7yu2umf92IqSEV2zfcGsT9pyHzmDfpjvZWcNVNkzDoqakr6Dj3pv+ZxLW6V0SlFR&#10;OHdt14EmFD1NxB6vIoVALkqmQERFKlEqgBJVuxblhVg89kL5y79+tz2BrqVwfDS7R86xvni9xZhH&#10;xJjdsltrX92+c9Poxu9lbxk6dELoPZN+ZMjXPYHTRbQ2Vruq8pV7N+1twG4ZOiG9U3b+wHh11W77&#10;dOubai8Sfj8RI7J1ZJx8ebdIKHoqRobVeXx3kYTddVadQlah6E6BTSr6ahC3z+9Y/+oLTU7eGpF7&#10;/Phck5E/whhzrAp91GpnIxjFVKnabQKrrdqVpTWVKxo7DklRUTh3w2HDDRwnSDcAVd2shJeXbHr9&#10;lcb9WwrHRHN7DDnTeAwWyLQJhXiTDeT10i1vv5RqPBAZ42eNOP6ksOd/CxisSldBshMave5EzXYV&#10;+6pYfW572ZanUrWTjKETukei0X71x4wgHt9YVrj5o7Y4cMqgosy8vL7Hq62ut7sj5UfEBr65fHnr&#10;+ta+Rv66ZiAxL8bRvdbqEBdZsjHyeQ3ELyIm78ypWVWlO7NDkpZm/Xg4FFgvjsSMCWpjNVJZZWKl&#10;7fXeExFhwH9nRvOj+b4NpftqwjHVuOfV1gSVdmfFG+9u/yKmXBJBOLooIy3SJTuckRUNgvIwgMTD&#10;1rehapsmZTuWztqxP+IztQYpKvJ4Iysdb5cd285a3tlc3Zp3J4IwrshQXKztuR+RsZH0k/rm+SEv&#10;wwYm7KsJx7wgMHG/NuZX10S87J07un+0sz1e8SIijBtnKC5WdsWkPwgRGeMzoF/a7vcTaIzBZZWt&#10;eSZ7+34OBCIIAy7JjGZFckNeKGp9Ew7FxI8Tjxnj18aorKrauX2Hvj2vvOXSWqZg1JT/Np53f/3f&#10;giB+/falt/+0I8o/mBEZG8k45chcP5SeEcSqIrv7p0isNqiuCcW1vLxvSUl7o1aIIBxWFM0p7Bfd&#10;sX2LUJse58ON1aqt20nbFUKrdX1BDOPGSVv6gvQfG0nL6lfg+5FMz8SjIp7Gg9qauJjKqu2rtrRn&#10;wun44vG5VRIdDofD0TTSf2Ikv1vkUWNk7K7frLXl8bg9Y8eLt+/zTAwOh+PQ59BME+ZwOByHOLn5&#10;/lGgRzT6+ZX4zu1t2m53OByOpnBKosPhcBxkSFGRJ2HvDKDXrt9UNWbRpyvfWdPhqTEdDscXE6ck&#10;OhwOx0FG+uq8Lkb0fGNMtN7P6yWILf4i2lI7HI59g1MSHQ6H43NGqny7u48VFXmRaNb3QBpkGVG1&#10;L5W8uPGLF+/O4XDsM5yS6HA4HJ8jRETyhl315fzhV40UKWoQnkyGTgjlftbzqyJMk3qZbdTaIAiY&#10;21rPWofD4WgNzrvZ4XA4Pkfkjp7e1yP2ANBN0Uc85LHy6srNIcLpoaj/bUHGIxTWD+JsrV28fUvJ&#10;f+l797c+MYLD4XC0gFMSHQ6H43OCiJj8kVdNFPFubSpbRmOs1Y9r4/GLyl684/l9LZ/D4fhi4bab&#10;HQ6H4/PCkEs98Aa0WkFUrVWCG8t7ffbKvhbN4XB88XBKosPhcHxeWDE3ULVvWKvNZmRRawO19l3i&#10;elnJ0pV/0HnOFtHhcHQ8fsunOBwOh2N/oKpWBv3wkbz8nDRr5ZuIHCWquWKMAbDW7kBYo7BE1f6h&#10;9MVP31Jd0q60cg6Hw9ESzibR4XA4PmeIFIXThuV3DptoZ8HrbYyEsTGNY9Z6NZHNJZRsbW/eeofD&#10;4WgtTkl0OBwOh8PhcCThbBIdDofD4XA4HEk4JdHhcDgcDofDkYRTEh0Oh8PhcDgcSTgl0eFwOBwO&#10;h8ORhFMSHQ6Hw+FwOBxJOCXR4XA4HA6Hw5GEUxIdDofD4XA4HEk4JdHhcDgcDofDkYRTEh0Oh8Ph&#10;cDgcSTgl0eFwOBwOh8ORhFMSHQ6Hw+FwOBxJOCXR4XA4HA6Hw5GEUxIdDofD4XA4HEk4JdHhcDgc&#10;DofDkYR/oAVwHNqIYLjqyWOJhjOxQSWVGz/S2RfuPNByORwOh+PQRa59YgAm3BXP1FJW9ZHOHrvl&#10;QMt0MCKqeqBlcBzCyIQV6XQufxulG6KKsgH0cai5Ra8/Z8OBls/hcDgchxYiCDMWLwQzIvEDpSjz&#10;0fitesMZ7xxg8Q4q3HZzE8iEFely9aI+MvnJfBH3nNpNyWpFtRYjUcSkYUxfjHcVGrlBpvyr04EW&#10;z+FwOA42ZPzMqEz+d0+5Zkk3mbAidKDl+ZxSjZFo4tsj3TDyA4x3t1y7oP+BFuxgwpep8w9DIgWg&#10;vRGTjtj1VPABrz+3TZfMjHdURTJmps/gU7oRTeuG2N54arD6PtXl67jz6zsU9suSpkxbmEPc9sL3&#10;+uP7PvHYBuATSvI26JwhMbnk8Sy6Zn6fTt7F4HVBTAUznnlGJlbeoLPHfro/ZPxCYMx5pGX/PxH5&#10;m7rlbMchiEwuzifaZRAE3SHYhg0+4rMtW3j4+5X7us3L1U9lEAodhdjDUa0m0PepKN3AveMqVPfP&#10;WOvoeKSoOEzfTmPpOebHiB4JWArK3pYZT9/CttxlOmdI7EDL+LlGZTSe/32Zu+IXeql7Vq3BJ5T2&#10;OMhRoGmIEayJk8VrDBs9R8bMfKDDFMUTh3YlLe2PwCiMHwZAtJTM3MVMe+aXzDr11Q6ppxnkmkX9&#10;iIRuxNMzEPIQEbxQHFhKftUlMvHhrXTpOR2RqzAmUncVCEeTlXaETFtyqc4as2Zfy/mFQCQf1RMY&#10;N+9xoPZAi+NwdDiRgrMx3If4OVhj8UKf0afXo0xdcBvwyT6t2zcn4Zk/IF4h1iqGLeR0+jdTF94J&#10;Z765T+t27BOkqNijX944jNyLMdm7D3j0ReUE8ndMEJEnVNUeQDE/3xjxgeP5YFsesPlAi3MwYFBd&#10;jUg6YiTxi/iIDMXzb2L4l77cYTWFu5cDGzEmvKd2yUXMN/D0Lpk4v3OH1ZUCuWlhDmFzAyLjMCZ/&#10;9/2KesA6YpWbSD/sRDy5ZI+C2IBT8fQCt7TfoeSR19c5TzkOTQRBqRtXjcGYXsD/4HkzRWTfmrAY&#10;EbTOMdEYwZguGHMxnn+3XP1Uxj6t27Fv6JHVC+Nf2kBB3ENPhEu5ZF7ufpfroEMysLXuO95KDGLm&#10;YbU6+YjkY8wN8tMne3VITbOG7MTq86itSnF0GFlpV+wrBUyKij12eN8B+UrSQaUK1af01i9X4Omp&#10;iEmtrBoTRmQkBZtdJ+wolAzin3oHWgyHY5+gKNJoa1dMCMw3uPbpYfu0bqsKjba0RTxgGKHQBfu0&#10;bse+IS18JCLHpTwmIhgzjIzcgv0s1cGHovgRZ3LRSgzV8beBD1IeFSnEhkaLiOxtRQqK8DawPVkK&#10;EwIZQ15J972tJyX9umcj5hyMZCYflEq04oW6/29+NVMljSpxK18dhaoSrXWddT8jRXgyYUW6jJnp&#10;2vKBQDSCx6ADVLmPkRPduz8IEZONarTJ40qUkGlyoUVERIqKwzL+gabLcDga4WO3f4x2ehlrjsEk&#10;bYFkY8wZ/HjxP4Hyva6tUl4ng08ReiYf1BPwvIHsC1udWGVPouFTIZWua5dy47kfJ0TQj7FqUzyH&#10;BMIWumYmr7o6HAcJMuXJXvQP3w0ylE5jSmTG4hdRfZSd257Ve8btfR93tIzioSbnAFUuQJTCQh/o&#10;MMdEx34grlsIm1KgaxNnbCMeq2zy+hmLvgJyF9o5LNc98z7Cc9j437jxjPdUcXaMjpQYvX1cFcjT&#10;QHLjEhFUTiErnt8RlemdY0oRXkoticlCdXRH1JNEODQSMXkpj1nm7/asjtvFoKtSn6c7QRewcoML&#10;BO04ePGiUZB+GNMDYwbheT/E8x4kp/M0KcZt/e8PRBQOoHOBirKpq1vBP9ioKXsPdBnWJr871QBl&#10;IbGyrU0XoAUY0w/P9MLImYj8HLyHmLpo1D6U2nGQk1gxq6p+BjR5GzjBAISjO6zGmH2maWm8MyT1&#10;cl+7ERGDcE7Kg6rr0eDF3X/vyH0T9WZi7VqsjaFWsRqgtgwN7qNky1903rigI+VzOPYrnmpCSamH&#10;SAEiE3j16dMPkFQOh6Ml7jpvM7XBLxB5HavVWKtYtaitQvVpauK3ce+4iiavt5L87RI5Ht9Mkquf&#10;6rIvRXccvBgAveOcDXWriSnOEB/xx3ZYjRVly1DdlvKY6mCmPHtYh9UFMOXpXmBOTH1QX6K8bP3u&#10;v+YMiekNo/9KrPp80OtRfRj0Tjy5hG05/+u24xyHLpoH/llSXOxWEx2OzyEKqjefsZKq6vNArwH5&#10;PQS/xdopVG35rt525gdtjoFpxICcRMj02UdiOw5y9hgvB/F/od7FeCbZHk84TYqK03TeuFSeyW0j&#10;unMH5CwHOTu5HokQDkYAj+x1PbvwZShCsv2Pag1WlrE5Xpp06OZzVkpR13ztmwAAIABJREFU8etE&#10;cqKkF9S6AKWOQx7BoNqVhX0jjEtheuJwOD4X6G1nrxORe7hqXpTtFaoPjN87O3nVHNRkdZB4jkOM&#10;eh5uuqLO+/jYpLOEw+hXMBp4aq9r/CRaTX9dDHpmXUiGeqjB8FUpKn5U543b6wDLMn5mlJ5jTkPJ&#10;StrEVt1IECxpavu47veml+4djkMJhaRtaIfD8bmkLmPP3i/a1BWH9Vzfd6Rkz6rhlrUlKK+kPEvJ&#10;RLxhHZHDWOeNC7DB6ym3nMUIyAD6pXfMlnOnk7oiDE7trayrCYK3O6Qeh8PhcDgcjkOMPcrT739Y&#10;DixG7Y7ks0wIYTiTnmjK9b5txOz7iKxu4mgfTHRAh9QTTi9Epal4ZE/qrV92K4UOh8PhcDgcKdit&#10;JKqqEq9+BWRDE+ceQzTSu0NqtbW1qDZl59cJTAcFe5XRGEkO36Nahdr5e1++w+FwOBwOx6FJQ0Xs&#10;5WUfMfK0VxCOSjpT6I6R4dBEnMO2EE4fgNA35TFjDGpHMmhQlL0I4C0giJyV+qh9nfINa9pb9r5A&#10;RAyXLvf45HlD1+yEBWVlhmXz21aXzNzvQW9lzEyftHyPrO6G9Apl006lanvAMzODNnvQ7a0cXQYZ&#10;0isMlRlC2QZL75GWuUPi+1WOomIP8BJybBfKfMs3RlomDA1U913MOwFhwgqfT543ZMUN6fmJd9E7&#10;apl7acc+A0HJWK0wpMOKbLHK+u8XSNzb/n+/UPeOyzb4ZMUNZb6lantwIPrewYYUF3v8foNP12zZ&#10;3UezuivF4+L7K0izFBd7FO/qn/VkgGB/hy3bLUu3TGFjuTlQY1abMLr/xlIR4dSfeXQZZOi2QdjY&#10;3dAt07JqFYnntG/HVEfbEG2c3nPa4v8i5D2W8my1z+mvxnxpryocM9NnxKnXIuaXTWY2US0lXnWC&#10;zjpnTbvrmfZYIV7euxhpmILIWou1M3nx2RtTfQBkypO98E0iLqSRnZSVfaB3fyN1yJ7G106cn01m&#10;+DCCmFBdu5XZ521ublCQ4mKPldmHg1eI8QuxHI7YTJB0VAKMVILdhpgPCFjDhpJV+sDXk7yxOwIR&#10;DJOe6Eo4fDie6YEwEChAyQKqEWKobsbIxwTxNVRWrmb2eVta+ghIUXEa/Tu/hjFHJh0M7IPs2HJ5&#10;49BCcsWjBeTnFhLXPoj0x9IVTyKoRBCtAN2BlQ+w8TVUySpmn9Hsc24vMrk4jVBuIWKOwvP6AIch&#10;pKFEEC0jMNWI/RBYg635iJvOWdsRcoiIMOXJQkyoNyE5HBv0QyQbJBMxNWgQQ2Q7Vlaj9jNssI4j&#10;8tfopS174cv0JUfgyaOIHNPggLUK+idi8an48ebLqa0SYr4wqOf21tSZJMPk4nwkrw8R6YeYfli6&#10;ImQgCEglNigD+QBlLVqzWm8a+2mb6xAMUxceRtxmI34VGz/bqA9dlNK8RCY9lks0ezBGTkDkcCAT&#10;pBLsJuJmJfHqt7j97M/aqvDI9EXfxfPuQ6RhdAXVGgI7Q2887fa23ler6562cAye/yDG9GpwwFpF&#10;5Y+8WnmZzh9b066yRYQrH80hmnk4fvQINF6Iag+MhFFJQ7UsMV7YtYl3GFtLpf1YZ4/t0EQEMmtp&#10;HqUVvTGhfiBHgHYFSQcJgy1HTDWq6xG7Gi+ynhir9cZRJa0u/4rHe+BHwkR9y2d2mz7UtHmSTJib&#10;TqcjjyTQPnh6JJiuQBQlDZEKCEpQs4pY7cdo+Spu++bW9ihCMm1hDsYbShD3kVANxFezbOn61kxm&#10;ZPriC/C9h5MOqC0jHlxAZe0yUiSubUCtJ4TSY8wavaMt8sukx3KJRHvihXqA3xlsIWgBnhfC2rr+&#10;Rhy0DJVPUPmM2urV6M61iYQfbUMEYcbif2O8ryQdDOwi4rGL9Oaz1qe41NGI5C3dqrJl+NlbEJMi&#10;j7GcKNf8p5vecu7Gdtc44GthKBvWpIIIIJKLhk8G1rS7HskejZCcx1LYhvWWN9mpIpGvYriOxLOp&#10;IDvvXZnx9O/4cPu/WpyRZoXPR7yrEE/ITNvE9MULZNKOuXpnQ8VOivAoXHACfpciDKcj2gOVPDyN&#10;IH5DP2w1AaoVGDbRM/dNuXbBvez4+Fmdc2mHheWRac+cwAzOR6IjUQpBCoDMpHdkrUWlEuNvJjNn&#10;NdMXPyfTQw/rjaOasi9tmxwT53cmM3o+OflfJ9DDEdMVyMKv84KXuv9YtYhW44U2k8VHTF/ygFy+&#10;5bGOimMply/JJCs4i7RO54Mci9AblSxMXd7uXW/IB6ypBrbjp33C9MXz5Vp9hFtOb3u8MupWsvoW&#10;HMOMhd8CczZIN4ROGC+KMfXahZ94BkarEVOCMRtZU/aSTF8ynxeXPNGu1S9jBLVnEfILkXDz7TyS&#10;JoSp4MMtPwVWtvr+flicT+eCc0nr9B2QwxHpgWomvmkcm3GX5+ZWSP9UZiz+B/H4X9o0qF+5JBsT&#10;mktEeyBSQ+/e78r0pQ9y46ind2dYAmTaouPIyJkJciJIN4yE90hhAny24YU/YPrTv4AzFrS6/kMU&#10;mfRYLlMXfwuPrwH90fhhQDqe17CPAlhiGMrRyAayeVemL3qc196ap/Mntks53S3D9KV5eLGvYOW7&#10;eJHDQXqAZmG8eu2obuiyGkNMGUGwBcMqmbF4ITZ4VGed2XL619zse7DSAyOWPqyTGYv+pjecPq+B&#10;LEXFHocXnELn/pegDMeXbqhkYxq1aetZDFWEw5shfxXTFz0lE+f/ts2Kczh0JIHeRyiUjUoM/LWM&#10;OPWfUsxtOo72rZgq6Xj+L8nySpEWcllEVND4i1z86CygxQULmbLwBCLeWNJzRyD0RqQTkI1KGsZL&#10;vKT6j0qtgtQglJMW/RQNvyVTFz/MG28u2dt242gfyUriB2tKOfG4fyP8IPl0TSeUdS5wf7trzNrR&#10;GWPGtCyZ+bJAcf0BvbXI+Aei9Cw8B9QkJXBReZ949VtNX60GJB8xaQB49MUylv6dLxH4Ywvy5CJm&#10;cF2Vx2LlDDLyzpPJ//623v7Vz2T8A1G69hpMf3MVhM9DNK3Oo7vh4NrgZsRLrCKRDfQnHBpL5wH/&#10;lqv/c43eeu7aNjyWhsWOfyBK996nY7wf4etYIIwYaTbfjTGGxCpLJtAXK2cg8StlxuLHicdv5Oaz&#10;PmzT+xIRMsIiU+cfhh/5LlnRyWC61AV4bUYOMYkVAwqBQoQx5HZeKdOXzuDEUYvbO1jKtIU5iP8V&#10;8nQG+AMbhGhqSpzESnUPoAcipxA2U5i++C6ZFvyOWWeua83zkAlzQ2T26Uf/zpMQuQh2tYtm6t7z&#10;DNJRemLsiSiXMXLMKzJjyd3YrH/prCHJTmjNCmK6Ik3mha13noDVUvy0VuUflquf6kIk/D26dbkS&#10;pXeDyUeqj1JCIU4HegO9sTKcUHiyTF9yB7VlD+htX2sm9Vgd8RIPkz8QMQk7amEoxC9gxqJJ8uG2&#10;OXSriZLZ8wf4ZgZiUmebEPEQuoDXBZXfybULztSbz0qdtvMQR654tICc3G+TkTspkdaxmUn+LowJ&#10;AXkIecDRePJ1hhx3hcx45i5s5n/a2j7rVnzPx5PpqOmLV1+GJjqokRCQj5APDMDKufihn8l1S35P&#10;Te0DeuuXm/4WqDkcT46r+2sYxnxdfvrMcOKxmSxbWsGI0UfSv/Nk4PsgPqauMTfZX8moW6k+HGvP&#10;IivtUrnumZsoq/xbq5XFIC6I1wkxeXXfjMOwdgSvLekr/1w3panV8mZJKLTHNTvm7kIE1O6gkw03&#10;ecrkJ/OJhMfiycWkhUajGmk4ySV1vwfqvkFRIAp0QrzjCek4hgxeKtc+/XNuOWPp53bL/hAluaM/&#10;MbEWgiVYm7zEK0YQ+2WZXJzW7hp9RiKtCNwpnMDVT6VYzWwFPboXImZggw8tUJfC6DWGnd22ZeaE&#10;cvRjrvlP27y7jRHQk0nLGJ+Q6/Br8b0/g3wbI+lJ8rUGMWmIjCOSeatc/dThbb4ekCv/2ZWefabi&#10;md9j5OuIibRLFmMEY/LxvB8QDt3PjMWn19nutQ61FdiMo/DS5oL3C4zXrVUfnyQ5xMOYk/CC3/Lq&#10;km+0JwexTP53T7zQLzFyL+IdkxzDszVyGEEkG5Gp+P7vmPbk4FZdV3D414iE/wL8EGl3uxCMMRhz&#10;CiK/xpT9Qi56KKPN5bQF27Idk1y95BgikTtBbkSksH3v1whGemD4BWnZt8i0he1zoDPGIPJj+mYP&#10;JKvHVMT8qkkFMZksjN9x6UkPEgRErl5yDDm5d4C5DWP6t+sdwq4J78kY7sWU3SCT/92z1ZdOnN+Z&#10;jNxf4Zk7MN4R7ZYh0UfzEJlEOPQHmbpgWOvlNyGU8QijOXn0aIz/J0TGJ6J/tLQEl0IOY45E9E6y&#10;0v5PZi3Na+utNChL5Fx69jyl3WW0BUWpTUvZ9+WaRf1Ii9yM5/0GMWchEk1SENuKSAQxZxD25zJt&#10;wdiOTt3raJ6kjqaKEq9dAXzQxDWDCHc5oj2VSVGxh/G+2sqzexIKN5FOr5mrBEG941DbL8XhOBp6&#10;vF0rTSI9iESSHXpawpgQyDflusV/wTADY/rtdadJ8HUioRtkYnGbFGmZ+sxAMrL/iJjpddu5HYMy&#10;CpE/cHh+67werFUwQ4n4DyNydpLtaHsQKcRwJysWt7KNJdqLTHuikLTMYkQvw0juXsthTBjlTLzI&#10;X+T/Fg8RSf1BE8HI1AVnI+E5eN7xSVtU7a5fchH5IT17/rgjYpu2Byku9mTqkmFE+TtCUYe8X2PS&#10;UC7E9x+WKxb0aGchh+FFZiPe5RhpyQKrPnF8advK7EGOFBV7TFt4KhEeQcz3OuQdAojkYORHRDN/&#10;K1OebHFMlWkLc8hOuw/hUozJ7iAZPIwZQih0Q5sm20Zy8byfEfL/gMjx7ZpMNpDDZIFcwc7Y7XLN&#10;f7q1uxzVLnjeMU2NNfsDueihDMLm5yAXIy1aN7aHAXihO5i28NR9ULajCVI3qE0bPwJeS9gHNEb6&#10;IMHx0vzGZGp65/RG9PhWnauajzC0zaFwzpkdxngjUw8mupVPP36xTeXtvpQI1m+vAnE8xvsOIpF2&#10;Xp+MER+kiIz8b7b2Epm28Fh8vR/PnN2iLFbj2KAEa9ej9jPUbsNq07ZuiZlxL3z/itYJAxgdgjFH&#10;tntVIGW5pidGbpLprZyZX7PoSLzIbzFmOGKSbVghodDaYCuqb2CDJYl/9k1UNyWU3RQkJgJHEXAr&#10;U+enXvm69pkBeP4sjHRqUj7VGtR+gLXPYYN/EgT/wtoXsfZjrG16smMkHd+cwjWP77vVRKtNfyCX&#10;555ESH4L0r/JD6lqgNWNWPsq1i7C2mew9h2s3Z567GFXux9Bjn+TTJzf9p0GI5kY86UkZ5KWUEoo&#10;2/lum+s7mOnbeTieNxdjjm5RGbK6E9UN2OBT1G5DbfM20yIhPDOWtMitzb1HGf9AFBO+CuW8Zvqn&#10;TdRtV6B2PmofxdqnsfZNrG3aUUUkkbzB99u2IyPeUIwk5zpOyLGjrk2vQ+0WrG05c5iRCMZcRDh9&#10;SpvkaCATIVR7MG5eB4SOa7EuIVaV/P0/rHsUOHm37XZTWLWJ9mI3J56Trq/r8y21GUHMkXj+r6So&#10;uMntbkfHkvJl6gPjq2XGoqfAfBeh4cswkgkynHHFf4M2eh35ZjBCww+itQoSJDUsY0JYHcKQIblA&#10;yzZIuzj+xHQkGNnE0QXtstkAEBUI2rcC2HjlUK2iUgNsJKGMfwiyHnZ7i2Ug5gjQUSC9ECIptzPq&#10;tsFl8pPz9Paztzcr/rSFvTH+9Yic3ORJamtQPgKewOrL2PharKnEU8XzI1jbD+U4DN9ATd8GRv57&#10;6N7ss9gtUIrVVNUA1Zq6QOvvovZ9dNe79w0a74KRISAnIOQ1+eHyzABs7CIRft2sd/m0hTmEQtMR&#10;TT0ztTYA/Rj096g8i9VN1NSZYfg2nRA5aOhMrL0QOCppJTDhDDISL3K5wLUNHCbmrgjh2e9iTOpg&#10;7zYoR8xC4M/YmjepoQJqq4j5Qtim43mZSHgIcC7o6WDyGyjbVi3IZtbUtt7YW7UM2IRqa5T2Mrwg&#10;ZY5nmbYiBz90E8rRu+20GtybrcWTN7E8SKz2BTReQhBUE/KEeCidiHZHQ2MRvQi0W107r1eBeGC+&#10;QWbaCyIyZ6/DZVitRtiB6noQC5oGclidzXBCMVH7BLPP28xde1XTHlS1XRPt1nKdseyF7ZZMeqKQ&#10;jOj1IKl2ZOqcx6hC9WlgMUH8NQhKwLMIUcT0Qu0peHIeKn0xJvVH3crZZEavkQlzZ+qcS5PbU9de&#10;gxG9oM6+sSGqAej7YB9AzWKsv53K7RUE6XHSNQJkYLzuiJwJfAPlyOQxS8uxQfu9rtXGUDaCPoOw&#10;EBusxsZ3Jp5DNIypLsT6JwLfROjbpKKbaNP/LdMXPsmss57WxmFHWiWLGso2tL1NqVqwm1Aph1aY&#10;6qhuwpPkCeq6jTH69PwI6N/gd2stSCXCW6g+j9U3EdZQHewk4sfQuCEgimgvTGgQhq8BgxBpwqxN&#10;hnNEl1OBL7wj2f6gaY2/etsTpHfeRsqPvoyhd04WbcgdKUXFYfp3GgaNg1vLWlSfBfl+8lV2KKG0&#10;7rRFSbQ1/REzGK9xWmitQfl3q8vZV6juAJYQDx4kFlvSnHInEx/OJqPHuXjetUDqFViRQqKhc4A/&#10;N1lOUbHHEZ1/hme+llomG6C8g9r7KK/5UzNG1MuBR2T60luQ2PexMgFjBjY8xS5tSo5msXYt8Biq&#10;/+KzNc83lbS+7l4GYrgM1fGIaWKlTL7HNQv+Bs14xKr3HYxcnNLERbUCdC6VNbfoHec0FWAeYLlc&#10;u+BBwqGpqE5IWqEVE0LtlUxb+Gdmnfnq7t8/WJtHJP9CRFJ9/LahchmrNv+zhRzmbwMPylVPDCI9&#10;7RrUnoeYXSuolQTxBa3OgZ6YrD1GhU6kKqvlayrfEWqiSe9IiorDHFEwHeOnDpWluhW1v2Dnzoca&#10;e/3X4wOBZ5n6nz/iZ14HXJB0hkgGhuu4/LHHgfaFslCtQHU5ovdRVfsCt539qYJKMR6vPjUQCZ+D&#10;1csQMqiN/7bDDObVenhyItMWfYd9pSha7yiEdq0iJ95hp59hTOp3aG0MMU8QmNl646iFTRTzCvAP&#10;mVx8E5H874NOwXjJ6VY98VFzCfn9V4gwr/4zFsEwwzsXI6nNm5S/EsRntOCpvAp4VqYtvA3j/RAr&#10;FyOSWBlNKGJvUh1vyrSqeaxdB/Y+KmsfaGaMWAH8XaYvvRUv9j+o/TFiUttiiuRj/Glc89g7tKtN&#10;tzP3ulKO1fFsWPsskWNbniDWvGl5YHzy5LM2UoHK/0P1tN3joNU1qD6BjT/CTWc+20IYqZeBv8vl&#10;xbeT0/nrGG5FJNkkyohB7XgpKn6m1eObo900qSTq7eO2y3XPPIPwneSj0h/fPwrY3OqajsjPAzkp&#10;afVHeBsNHsDyneTZpukO5ljgzVbX45vTMF7yfal+CDTj1bwfUN1EYG+gtOSvet/5LT47nX3hTuAv&#10;Mm3JBjz9DcYkpytUzUD8k6Wo+G9Ndph+eadh5NtNV8QyYsFEXn7ujdaET9EbR5XImJn3cMqXXiEk&#10;tyGSMP62up4g+EdL1zcszAYklOabqHr7WZ3dfJiDujBEb8klj0+nW3YZaic3sUrRAxM6kiYGW5m2&#10;sDeh0GWpK9EarN5KbewWveOcFlee9eaz1sukx35GRm4Gqj9IXvnCx/N+JHPnXqmX1oUu8rOPBFJt&#10;WSmi9+oNp/2tpXp313/HOW/LpMcmkZ7zHEZvQqQAWAu6qLVlJAoiYP2WGp03phWTvyZMT/vmnYx4&#10;KcYMQO0WjP6UD7bd31I4KQXlpnPflSv/OYXMrK4Y78ykk0R6kpNzPnB3y/I2rkArsPZ2amp/q7ed&#10;va7BoXEEjPvyWyLyDtMXvQrSi7KCDgnzBIDxfKwWYfT8DiszRS2gkXbZ+PfNOwsxX2/6BHmcqqrJ&#10;jZ9bKvT2cdulqPhe+nXaAPaWpLiNUKccyZWMK34U6o1hc1Z4rGV0yoKtXU2caXrTma2Koamzztwh&#10;E1bMpmDbk0j4BpCvoRpH7T/aFb/R2k9AJ7Jq2/zWKCp646gSGTv7No4/+iM8/756k7mGCCcTyR3V&#10;3sge7UMhkJqmJubJpO77Om9cIFMXLULMB6geAfofNH436zYu14cuqmBWK6W5Z1y5FBX/hSM6dcXI&#10;L3dHGmmAHEmPrB7sTZg8R6toftag8UdQTf5oG/HxpJlBJAVxrxdIw9alGoB9mZ32fRIzz8b1eBjb&#10;eieEhDdncvBMqxbLMmprWxzU9hmqOwi8C5l12t2tURAbMGvMMxDcitXkOIDGGLAD6ZlVkOpSuXZB&#10;D0zoOkSSVxWsVVSXUVX+bb35jJVtia+nS2bG9abTXyDwLsDaf6B2C9ibWLa0bXZbqo9SGv82N5+x&#10;sCUFscFl9/9XGTWxOxAWpLZf087AEak84WTCihCe9wOUZG9Vq7Wo3sW62lvakttb7/x6KTW116Mk&#10;r6Qmwhydyuoj9tQn3tFJyiSAsJ5a+Wdr621Q/42n/4FaxqH2n9hghs46s40hcBDy+rZ7ZUsueTwL&#10;z/tvRJNtMFUrsfpzjt3aooLY4LK7ztuEZRqq76WuVC5os22itQFq7+CErT9vTtFRVcuNpy3ihtMe&#10;1DlDUm6ttxsjYYxJ33f/2udVKlc90R3f/0lKBy7VAGv/QU3N5a1REHdfNm9cLbNOL0aZiLWp+7gw&#10;jL6dGu50LFztg6TOzIU8zs1j2rTapnOGxPSGL7/FzqpLsHoH6AN8ePojbSkDSNhroxO5/rSWVvob&#10;1j9/Yg2zlv4dZTI2SL2KLiaLQL/P2Nn72eYuxVjUHm46/R1ULqem9qtszf6e3nDWM+0x8dJ54wKk&#10;5s+oPt/EGV0Ie8mTbEeH00LDiL+HauoZtMhImbaw9cbfPqOTBh5lG2pfxcS3gV2W0glAZJhMnN86&#10;j7bu3QaCSW44QgXwfFs++h2KWkX1Ab1x1ML2pKlSUKrjS4HPmjilgKifFFZIRAx+6HREm5j6sZ4g&#10;+CV3fPX/t3fmYVJUV///nFvd07Mww75DRBY14oYYFUU2USRuefUdkrzRhMRfJIkGDaAMYBLMIqCI&#10;CVHjkoVEszFGEo2yw6BojBEhEXEFUZR9G2br6e665/dHD8JMVw09KwzU53l4eJ6+1ffWVFfdOvfc&#10;c76n3srzOmPwJtzoRBLuTURL/1gnIWe1W3HdH+mDI/fUZytPZ1++E2uXo6SOKSaCoQePrUn1Krfd&#10;1R3hCu+YSn2HytgjtVVXqOV8PgD7lGeCj8hnMPT/1GgVTa0pDsm4QPGQn0pnfFXLfUOL+HjzF5k5&#10;ovlDKzpnnYSY0T7xpmtIHPi95tejRNq6N9aDXYTV1O+qdicz4wyPb/kjvIPrPp7OuaiiJ1SJsMzQ&#10;QFS8pVRUtxKPz9XZl9dtkUvVvfn+rmdBn/M8QIwQMl+SsfMOZVD3yMtC8Jn77Z76xlzq3NG7eP0/&#10;U3hp1Xd0fn2ULtjM/t3L6+PpU52eIC93AcgS34MMQ/hsf/9ktmMYBdV7hr6osy9foY/WvRpTNX56&#10;xXaQVz0T9FTzCDmejpGAxqV2IzER/QTsq56eGpXPgElL7iQpw6GpdZRFP6Ys/obOHV1JQl8BUjPR&#10;hA5kR8474hggOOHzUhJjIGmMulK/WLnGoRTLogb1cOGo98D6CfnmkvCQp7j50UxEr/fUpVRVDH9n&#10;455lDY210plXbNaZlz6blshxtS/yCrQ9cuWDWvuwryCSupoXEdD2SW9EDUzmOWAGePZnbWHS2Ksn&#10;MZ4BUrdtRFohZuCnHgLjcc7Jhi5pCVr7oIrqvLHR5qqZW33wjCvA49ytJlAe1nuvLalXtwvHV+Ka&#10;paCphrvQgVD49DpJ/Shr+TjeJOUtWzIiCOJcW4sM1PMUt3u5vv3r/HyXmPs4rus3T5xBl66HQmqK&#10;o3FQn+dETmdMYb29X7pwfGW963Jbu58D0XrPmTp5YDEqDyZ30jwQk0vEDKtv/8cLCora/4B4GJsm&#10;E0vD5coCjkitD1lyUjdFgFe5s3Y4Migt4eKC53phTKrmoeoafn5F0kgw0dcRr/gCycTh4iNmAo5/&#10;MheHQZ7bqujr3Dd04xHPs6lQ4qhpUICt5uOi4mdQRciKpCZA5PbqjMhwn3OKEnUfOqqBv0oJJZvq&#10;V0rqICX6IfhI86jPvSlc4SkBpFpGPLGgQedz/4gtCO/7nE9/+rU7FNDthZE2OGacjFuT3aDzaGZE&#10;MBgd5S0qrO8SK6uf9NRBYtE3EI9EOTFZiPbn5jV10PDTcmR3w+6745H8OZmIucKzTW2cePxXDfYO&#10;UbkO4TWfMbogGYd0E0tilcAO73708/TpkJ6cWmMTqqNwthcDhr4MvOPb7nBhk2a/txREisEz0ztE&#10;yLSTwjoUbwioF0fWVIrLS4R1N0J1b5SRDFy5gBcXtiN/9K5a+zBZg1FyPW75xZ96PP7574+4eNha&#10;hJrGZAgxA/ne4rZQi8xL3mfao/bslDFUFbWLjopn5SCCII0Q8yG+tTIt0crUBynDGYgY75AA1Te4&#10;f+TbzD6qFY4aPglml5dAa29D15BLDUkHGYNDP/GrsvAW0bLaMpmPiCpW7uI9vLLRjXQn1DH5zLnu&#10;Wxin0tNYFbmW9gfulwlF9/N60WZWTXeP+VJUdy7sBtmpiVVJ1pPIaZgQdWmH7WQe2OnpZRXtQc7u&#10;TCC9uEFF6Nx4OvJ1xlqLsA4VfyOhoYh2ArnQe9HsQ5/zT4dEd+9sfzawbXvDdSI/LN9F35w1WB2Z&#10;qqcneRg9Q8YULtD5+TF2vmnpN+JthNTKRcZpg7iPyA9X3ctuXcjDw8tbVFjAGLFMWbECx/Gp4mM+&#10;yw1PZEM9JdtaCCIYhk43nHq1sG+T0GWbcCDv0A3Yuach5GMHamBENwdHNBL13qHvybRVLwOpgqPC&#10;BeSEewG+RqLc+EQOPXteimhWtcnH2p3khj/NvtSi6QmZsuIZjLlYO0FbAAAgAElEQVSpegciWNuf&#10;kOkN+BuJifgZhJzU2CRhK5qx3P8vbEGor+RQCMdD2FhkkG9fhqUtalL1w0ekCUjGJeZmVJ9Iei/q&#10;iWSe7PkitLqB4pw0M/xqQ/wMzY6oJo1CVz/C0RU4Mjr16xLBcb5Ftv0ig4Y9zYUrF8qU2H/Ytu3j&#10;9DMQmxmTexqSaJVyXa21oBtYt6oUhtW7e310YFymrtwGnJnaKoeua4tAYlidp/cM/UWTjTB15cUY&#10;fRKc9I1EiZ6PyfB+8Yq8yJaN6Wtu+qDz812ZunwdhCqp+f4xxmDd0+hWlg3EKJruMrXoWaxchZFU&#10;z7o452GZTxt9mYKVf5LJy1/FRN5j5uDio+oUSANVVZm64p+oHeetnagdad+xI3BcGYkydl4mXbp0&#10;IZTRDWs6MVVPhWGdoKQLHTt2RDvmkUcuiEVVESKoT+EHOcYXzscJ6amzqy4CSdUqg45I6Dy8MpM/&#10;PaJTV4RTPTLtXqFdVvVt7BL7Eq21GFOjGoKYnjhOPxHW+HpUHDME8Shrpvo6XrGOLRG/7QeRCLb6&#10;RFPlMfOu9GGti9X0ZYVaKl6CtJrRDXwqAhhO5qTwLTJlZf1ilQ4iciqOh+NYCeFWGfP3j6pg6vI/&#10;o3KRb/UPMW1x7DdQcz0SeZduJ/1Xpha9jht9gQ9KNun8OorZNyVurCvGCXvkklvgLAYNHS9TVjZs&#10;DMenzrLVDMJOy/EqCIJVb1HlxsK6YSTk1MnXYsLelUeSWc3vs+puC9Mbfm4Ju5kwPtvW0pnKvAxI&#10;xqSJTbyAE3oNxFuzEcCYixAdiAl9jCT+y5Si/8pk/SeJ0jXcf/We5pOSqSvyCSrFnnH0SCaZGXWr&#10;CnQMI1MWtEfyRtP95CGg/VHpgWhbkFbVbIPD79eDu/ot58k+LknPSCytKCI3a0uKxpUxgtXrRHjU&#10;d+UWcU4Dre5SVxvH0ee4eWD1l/HQkftZt2olUF1eRySCyAjyC+dDakaijJ2XSY+TU2NpVCtJ6HJm&#10;DS5mRlp/actEFUyN5KJuf8tF2qaK1wIIe8FtWMJIS0WkK6oOnqFzXIzIhWlE2R5pEJ/QgkM/kapa&#10;uenvC+jS+iJUb/aVKxEjCG1Azkf0POCrhDKj9M3aJHetLMINP0es7B3mjPrkqHpPQqYDaDhlRjcS&#10;QrkWB28h97qgeBs9gUehwSQFtDv2xcvWVkoQ3m+0nYe4+wlhjXm+/UU7kpt76L00a+QWCpb9GAn/&#10;DhH/et0iEYQ+KL0RriZEnHDeHqatfE1c+xyGVyneu0kfyveKrz86JCpLCGfuA4+ynKqZGG2cOtVH&#10;CRkzJ4teZ3+WsPMVnHbXoXQFwoekvwLrryWQXpycW7ofdJVP6zlMXOKpVyQiBgkPwTg1s2u3EI//&#10;J2WFN0Ysqkt8JESGkl3mvfru3OscFA9tNrZDfO2xvvXQJEhmFupTZF0pIVE/mZUWj6M5+M1OxhjE&#10;hBv+7wh1bqvQX19bQnn0btDFyW3ZI2DEVOnr5eHIOYhzO8b9K1mRPzBt5bdl/MIeRyPYvUrWJwe/&#10;DGMRp1Gua2PW+A6oTp+uOQg+kiJajqv1ykz3ZF+0AsQ7flRNFq799PlRRXXGyGW49m6sbj9i3yKC&#10;kRDGZCHSA+N8gVDoEST0NK07zpKpK4fKuDVN68VNFxuO4lu1TKTRtAuPAnLn0m70OaeAsFOIMRMQ&#10;6ZWsUR08wy2N9H6wh/LLQJZjPSUocok4l3p+7+bXHEQ9PHyygRKTkgGqqorGXgdNFWoV6U33nilB&#10;vgJCiOHJmMcU3mf71v96ntvxjmMywSNOEUCkHHVO0HJGTpsmK4V2JBShxl2qD1yxjcryb6E6B9Ud&#10;yZrLdcBIHmIuATOLvOwFTF15jYwp9Kl52kQ8tiaESDt/D2oTEwSwN5yykhD4Lm5cSGMRky6b90cR&#10;9atykoOjqfGHG3fPw7g3Ye0arK3b3CXiYKQPIuMw5s90ODBLJj13Up1kk5oCkUrEx1hGI4jPIv8Y&#10;RsYUOnLHwrPICP8Z49yJMT5i6IeRDGeoxNpyrB7A2sP/lXkXSwhoLtJ6SBSUhP03eMh2qGaAM7yq&#10;2kl12uw6Behf/XgbR+2L+uDIPZ6DxSo3omxI+VzEAWdUyucTn22PcLFn8K91l+u8sYEemhfNrOd/&#10;zGDVoI0gYVEfDJVE4ymxWDr7yg/1nuF34MZvQO1fkjVh64hIDiLnIfIEp3ScLDc82XxbVWuAo+ms&#10;F8qoNIGkTYPxexerpBuZlB6bE4BfEkyIeOpgOj8/pj8e8Tzx+DWg96D2Vc9qYLVhxEGkC5jbiOT8&#10;hYJl3qLhzYUbF1R95iKxJBrRMG8GRDD0bTeCSFYhYi7BeGj3QrK4hNX9qL6GdZ8CfoHaKcBtqN6E&#10;644FGZv8X6fW+XcOaFTSf/L/9dFGLu71JjWNPmMEtafRs2dPoHrpLCdzSGrpMYliE/6CrHOu3kvB&#10;qrVYHZUikSBcLBMKs3TOYQH7TvZnwK8AvG2YgHVLJpwteBQiAUDVwT1KhtLRxti9YKx3drN9E6sv&#10;N8mWiCKo3U642D8maubI5dxU+Drt8/piwtdinCGIno2S3CJPp8yamFzUTuCkHpUizGwW6ZzHBrpM&#10;W7UfxSI1IjqTJcz+BbqhSTyNqgKyjrB77MSatVy87y9FMZ5adfWjz2VZkPCuXQylqH9Gr9572VYZ&#10;UziDHnl/ICsyGGsvR8xghG4oktaza8SAXICEHpQ7Cq/U+/KPvI3dZPg80qpxwtKyMptvW/QZJOsB&#10;0H6e7dYqIttQ/oTVZbjxjcTKdrE1Xu6n1ysFK84m5DQskTCgQaRtJGrR2KhMXfEXMGNSGzkNo2eL&#10;8M7Bl5KMKcyiX0ePrWY28crqV2Ck9ziKlTvsIiLyXaiR9amcQquup1PluxBB+H7kPKyb6tK29j9k&#10;rn7Db5zjnmhpBdmZPg+X5KJu825JHitY4jji98IrYtuHk46WzEzy2cnfC7xa9Q+ZvLAHkjGAUGgA&#10;rj0f0ZMQc3Kt+ndicsFOoWDZGzCyycvzqWJlmlYg4uH5UEX5K/cM/9mxm2UaQE5uAhLe84WYCK7b&#10;eBJDbTIjSKnP/KMxIj7i+AePSBoU71f9mydj52XSsccAwuYMXLkIkVOAXoh0rjU+WBlARqf7ZPyT&#10;t+jcG/y2v5uODCcLfLaUpWV5EmX8wjxaZc3FSH8febHtYB+mpPQx/fk1PgLpHmRkhLDuienQOEao&#10;28peK1aiNlVOxphsVC5h6PRDD+RJ7foBHisKLTpiOaTt8XWgqVpzQhfc2KH6t0OnO1g7FBGvQOTF&#10;3H13i3nIGp3MVlHPChUAoq0JeZTqOxFIJPaAX9yfdsdpe2wEtVehs0Z/rDMvfVZ/MvRH2MRXqIx/&#10;GdVbsfYZrK1tG6YVTmis3LqgeeqbOqFi1KMOrkgI0Z6Mnd6CdAxPQDZuKwMfsX4hC8dp3WhJUc7e&#10;tqhnDDko+7G2Tp4jnTc2qveN/KfeM+JxXl71TdzEl7H261idjbX+JTaNEYTLyO0+SDwrBTUxViOo&#10;R/xlkkqMNL/hWl9aRa5AGOzZZu1HiN7JSy/MqJOBGHBMUDcjceaV+1Ge926UK+gzIAuqPHwhHQBS&#10;XTLHaiUSOqJnQ5+4vAw1Cz3GaAXmIsatSU4wffvnoe7lqR3YPai77LgQi64v/1xWgspW70ZpBXKa&#10;d9txjmO24RdAJ9KbkDlmjRmdObJYZ1++nnuG/579u75Cwn41uUXu4XEQI8BFtGrdP7WnJiDm7sIr&#10;vkFEEHrRblCLKjN4oqHz82OIbPJpzkGkD42lWSKmF4r3YkxkK+1b1zsGTYumJ3TmyI90xoglvL/r&#10;B1Ta4biJeVjrV42nEyLXkD+/+ReHxsnD+NQfFspxY/7FI44hpGBNa0SuTkp11cDqAZC7OXvYH+td&#10;KzvgqFInI1EVxdrnsJq6HWekD53aJCue3LwmC3EuxEgNV7q+jYvfRFQd6y5LyWJLvnA+R15JMii/&#10;bdvzMY6HxhQbiEXfTWuc45TkA6mfeDaKCMYcnbqnRxvJ/BjwW6H3o034KNZrSw9VtfpQfin3jigk&#10;7n67llrRnXHM6dJYL/fasLEtiF8ygulHhtPiMjVPOKzd7Pm5iMHafjy6pnHq5IZMP/xS55SP+WBD&#10;oyQq6Pz8mM4e8SHR+ETgt1iPLFkRAT2fjkchlc8xp6A+Qvqqe9m6u2UUgXCLO4CcXbUwrY7om+zf&#10;OV/zPXYZAloEdQ8kF30T1NuFb9wrRETI/CQXI+dXa1OrKGvYuaf2Os+fkvE2aKqhp3I6prK3gJDh&#10;eHgR1QVep6SLjxftBEJd/1qrKkNk2PTGTFlsGcwYvB+V9zzbxGQhGf6VHY4xVFE+t/dl0Ec9DzDG&#10;oNKb5thKS9hNqPrJefTDON7B7AHHDhp+07dNGMSLGxpsSMmweZkgZ4FHiJBqJbgbeGxco8YE65xR&#10;e7GJHyLGZ6vTdCWS16xGYnLrXi6qJdHmLZ68Mb1a5EebUEYbBG+hc5WXjikB84A6U3cjsXjvJtDX&#10;PFdlmJHcsrQdWa1ORbVmUfZS3Phq/fW16YmyHti2E5WXUzSSjGQSjozge4u6gHjFQJRjWaSPDvQp&#10;+3QCEa1YXYumWD8GDRnRrOdzDKCguNZPGB4c879yS2GL8Xppfr5LVP+Kdb23cox2Tj9fxBpy99TL&#10;oNQ5o/YC//JsFBMB+erREPoOqAOV217Hqs8LXfrTs9u5DR5jYK9eCJ/zNI6UXVjebIowIZ0xcg9q&#10;V/g0twHaNfaYtTJxSTZwmW+7tf9qFmUCAARMQ5JDYu0B73AS9fFOp0tZ1NKIifUBdafORqI+lF+K&#10;ZTXgtdrrSZ5zBo65FOPU8FLJHuLO62kP9FB+GdjXUA8ZAJWLycrqC6RuDardDSHvl9WJRufMzdSU&#10;JTqIYDDO11uSQdRoGFb5vgyFM8ntMLSZz6hhxLbuQ6TYs82mWWTQGEEljw5d6+9REfV7CYORS5m8&#10;7Ix69x3Q9MzJ3wf6b882IwZCX5UxhfXechZByLTno5JSFCGJbsOtSNXIbTx8pG7UIF7F1n1ojI3T&#10;jNAojHTxbLMaI55Y3QijpEs2jm2iREZtmOxVRFp5llANaDbq9wNaeR4RDzFs6YiYYQjDU79j1zNo&#10;z/p0h1BQ1K5CSN02FjsQ7NfBqzC6eV5nDG4ZsRxNzcLVZSiFVVvw1RERsFfRuv2NUtiwasVy59Ju&#10;MmnJBQ15gTQrBw68Beqt1SmmI4ZJUrAstcxjHREQmfri6fKD1QN92xujRFioTS4q3pO8ka3VQhIT&#10;Vn2Tu0VzKNnnLYCbFs4SVL1jjpWuOKFpMmFxgz02ImLkB6sHyp2LTj0qWanHKyJg9SnPsqgAolfT&#10;r8NVIvXUu7xlQTswBb4iy/Cs3ndliiEn4x4LN4oXWsTv3ttLZYl3cQfvfrJo3arez4mMX9gDI5P8&#10;D9DFvPl244dLievtkjMSQo1/XewjYi3qKytW7wRJuf1vbcAZV0sGeEAzUK+HXWcN+xira1MaRCOg&#10;N6EyIPVLZqXm59dtDbZx32ZUPDxhph1irocak43VBOr6ezNOMLRoegLVpYBPDKnTCjGTeG3p5+o7&#10;hty5tBsZ4RlEMh6nT4fz6ttPs7L+gZ2gKzwTsACMXIwJfafB40wt6o+4D+Mmfit3vpRqxN2+6CTa&#10;F0+WSc951j5Pm4ys8zGS6gG0VlE2V9u+S8TKEfEJQZCeuKZTOkPKxMU9ZeLi6i+AXTk7sLrIMxQl&#10;ub04muyMsen0XytTFg/CTfyOcNZPjkpW6nGKqiqJ+MugGz0PMKYzmNu5ZYm3B6wWZExhBq3b3Iox&#10;n/U8wGoUm/hLyvdAaNf3SxQsS9Xnrcv4QjJBxZsdVOytS6m/vrRu/R0ZM6fOWrPJ65D9FTA1w7GS&#10;WI1izd9ZOL7xy6a6UovzRNIKJZCx8zJl8tILZdaaQwk3yh7wyR43zsUyvrBj3U4UZNyaMDmtJ2Lk&#10;Kv8iAmoprGvPgAR6rXWh/q5gtQtSpDfECMb0TMlqVi1DdEmdh5ifH0PcVMmdZC3OvJS4FrFvE403&#10;rFazWp+qA6Ko0/Jurr15r+O6T3vKpAAY05tQ+DcybfnoutT8ldFzI1KwbADh8BPAl0H6Y8wcmbSi&#10;YQZPM6BFRQmisT8C73geICaM4VaZUvR9mfR0p7p6q6RgWWuZuvwLGOaDXAKcQTh+++FeQxk2LER2&#10;5HrETCUj52kpWH51cuVch3EEkckLe+AYb4NW2Iqr1Z+HT0pKUB89PKQPoYR/nBQgw6aH5I6ic8iM&#10;PElWZKZM+Ef3g2366MByXPsHxG9RYvLA/EimLfuGFCxrXefrOnFNB5la9E0k8nuM6Y9wLZ/tem3g&#10;TWxEPizegPI31HrHdAuXkBd+RCYu7plu7WO5vagNp3S6HZHbPA9QdVE7j3NHphqnBcvOwJEJmPCD&#10;MrXofrlzxal1TbiT0XMjfH/1N1E5JXVsq4i8REle+hnVIhmIuYN+594nUxb3TXcHRcYUZtGn/Vew&#10;OtVfDN/+m1h0ha/wvDXiX1bUQm5X/3dUJLLTtza8mKvktmdqVXaQWwpb0fWkbxDO+Af7S278tCFh&#10;94N4lxJVPYXcDt+Q0XPTkhaTsfMy5QcrB9Kx5FdgJiE+2d+og2pr2vauhw0jDpI4unW7WxANuFD2&#10;JZCP0jpU9TVsou71aAEqo8tQm16yC/IqxdGGiXUaKQfPyhEG4ynafUyjjw6MU1k+19c7ACRX986v&#10;6NPxLpm6+LQjTcIydflZDDhrCk7oKYwZkTSqxGDkIiLO2Eb+E5oEvX/UFtCf+W+tmRwcppDZ7jdM&#10;XXK5jF94xFrIMn5hnhSsGIETeggT+jViPpu8LkaAL9J+/yEvygWTuyDm2xiThWPOxQn9npy2D0rB&#10;yivTFsCeUtSfcPYckNQYSlVF5d/ES6p74gvzy1AP1QCo2naSiVKwbLDXi08K1rRm0JAbyeD3wCUo&#10;nycz56ZqB32w519YnvA9Z5EcCD2AceYyeelQz5rvNb8y8dkOMqXoKiIHHkPkZxjpXdVXmETiFiY8&#10;0zyC4ScAOj8/hk08jPrIKok4iIwmM+MPTF75PzJ+oe/LX8atCcvEZQPI1vtQnY4Yv1J8b2Fjj9SU&#10;SRERg+OMQeUsjHTAMRMIm/lcNPQ2mbr8rHQWB1KwrDUDz7oZ6/4wpcxrkt3E7WIK8+uW6CgmF2Nu&#10;wWQ+yWldb5I7VvSp9fA7l/ajb/vJGGdOcrHkgWolan/H7Ms3+3YUj5YgPlGRRsJ0aeV/TYr3fgzq&#10;V4KwEzm5M2XC8u5ejVKw7Exad/gxRu5DpD0Od8nEZUmje1/FbpB1qEeGiTFZiPkuA866WSYU+oaa&#10;JBfWS4fSvdfduFIIcmMtYQlVMdSmDe+8UYuB7lcWW7MRz3shwIP6XyhtuwNKXwJ61XqctRbVF+jd&#10;tn7p/HtjO+mS9ZpnnGO187ElqH2J31xbyq/rNVISMRXJihwpN1grXHqKYFR9xJiPUXTOVZ/I1FXT&#10;sfaXvhOUMd0QnYhGvsBFQ9ZKQdEybPwDrCZjdcLhHJBTEAYjznCQz2Ak9QUh9vMi8uMWIWTu5i7A&#10;KRmJ8iXP8l1isoArIXwueeENMrVoNaJrSdhtcDChSnMQuiNyDnlZl6CcitDVQ3amJ8ka40nPXiT3&#10;89XKSRppg9Uv48hltG77ntxVtAg39ioxfYuwc4BdZZaOOYZ42zDO/jMJyzDEuR7lVIxJfY6VYuLu&#10;b5lz9R7uP+xjRWWqXY7KOE9dMyNdIDSPvh2fkqnLF+Pa7WBzcbI+h+N+AXEGInLwZR9G7e1yy3OP&#10;6UPJWDKdn+/K+IUP0SpzOGIGe2axGpOHtTfghIZzUo/1Mm3lKhL2v5jITuLllVWKda0hoydqzyEz&#10;dwhCX1Q6YFKu68mEc04HXkgZJ6Be6MyRH8ldK3+KtY9jTOrugpEQOJcg9jRys/5Ppq1cjqvrMYm9&#10;uCHFOHkQ702H8BVI+EKUXj4GWnLeTtj7eOWfb8Ko6m13/C0H5GsYc+geMuYs1P4YQt9iyooimVL0&#10;AvHYWhLlH2NLk3NO9meFxP7uhDgfJ5QPXOzpkVKrqC6jPPpivTOJjVyATZxOhnwi04qeQ+2rJNxN&#10;iFuBhDIwoT4YOZ+M8JXAyYh479ZYq6BL2bL1z7WWr0xIuef7SYygbk9MZRb46JXuLS6lVd5rwDUe&#10;f4fBmi+RJb2loOi32Ph6xKkgJD1QuQQnNAY4CWMOhrV0ItO5XcYU3k5hfinTVi8E9xogdcEm0h3D&#10;j8nqkC/Til7E2vVAMaoOjrQFcyoSuhgjfVC6+N4rKefMyfRqk4lHEq0qKnf51r5ug2admGVp60H9&#10;jcSZAw8wragI1S8gphZvgOxE7Wq9uZ6SNBvXVtB12BJUh9RahxOzg0r3lQbLBiTYRsgjZsuYDMR+&#10;kYJVL8q4VutanMTO+zsX0K9DT6z9AcZ4BwKLRBA5HczpOHwFDStIDFUBCdWi6XV4J594riiPQXTm&#10;wGKZ9Mz3ieRlIXKd74FiugJdcbgUgLBxOVhdRAlXuy5+63ihgsRhk5aNn4k41Y82YkA6AZ2Aiwll&#10;gqN7UPbTuXUxQi6mpBXG6eJp4H3at8ZQHtd7RzzDvZ7tSzHyDn5B5cb0ASZjuZNQqBIhjODgld8k&#10;pi2tMgcDTx38SOeO3iWTltxCJPIoagd5G6PGAD2BngijyXDAugkiGVUvQA0nPbCH3XKef7FUYCp9&#10;ts8D6s27mU/TN9YH1Tt9t0bFdES4DrgOrEIkThhFNYzJOPIzYbUUNXN05rDfg4cal4m0x5ieKZ8n&#10;F299cZy+wP/DRKJEMnZBmwMILlrSGifUAVNLfXMA1XeojE/TuaMbVv5OTC7CacBpYMA4LkocCB0y&#10;eGpxeibny9cpTUzQJ270M2ySxEt2Q+Y+IDXOT+RSsvKGyPiFi3Xu6FRD8Ykby7lrxVNYGZFa6IKk&#10;vBwyBMMQbEYCIYH4ePPECGrPomdeZ1W2yPiSZ8jNvhrhRu/jpTXiXAJcgvF4jRz8qOZlUt0MtPU2&#10;8rmU7q3/TyYsXkKsfB/xzxyo/l52t3mbONKHkH5JZq7+GVMG728+qaGWSb23m5OrndhrqPi5r5OI&#10;biGe8BYvTmecoukJ3MQ6YHftB+rbfLTXe4ukLhj3LdRHHkU5D8c+RocDP5cpRZNakhi1zs+voCT6&#10;S1R+7huXUhMxgkgEYzLSMhDVbiORmFPrSvgYQ2df8wGVByZh3fQlJ5JbbpHktUnjuiS9BH/HhF89&#10;NDAfpzlWe4z0wTHnYkw/HNO1VgNRNY7Y+cRL5/geM+uyEpAHUetd2/sgxghGMmtfnAFqUwXyZ1/+&#10;JjZ+O+Av6J4ynoSq7rUM/2D1mmO7T7L2Pe/Y0oB6o/MHVVB54GFUf5XWF5L3SkbVfJHOM1GB2kco&#10;3/sz32P2xUux9sgGnJHMZCy86Y+YszDmpCMaiFY3YuUOnX25f21nP1TjKfq9h5OMmc9M2yOGfoBW&#10;TmHb/iNWI0sKU8sb3uOathjn5+RlPSbTir4vU57rXe27oJTFlgGvHPGUjIR8DcRDVBK3UQCdO7oS&#10;TczEauM8i6qK6npc/S6wzvscTTbIDLIz/kRe2yfI21c9cdKaFz2/J+IgfI+SxDymrPypTFk2slHO&#10;+TilYcGbL728HvDW1YKqH9q8yP21xFikgw2tR6nd0FT5m87Pb3BGmN5z6Q6wj3oGbhtjEOcckG9h&#10;+Cmd+reoGEWdO/oAWz/4EdYdi7X/abyO1cXaF4jpl5l1Waq0jDaxiLJqg/rX2dd8QGnJ/2IT96K2&#10;8QrQW7WobgXmsnrVLdWkmdy8R7Dun1Gt3XOQ9lhWUd2B2rtJuLd6SYkcRFUt+3b8DtWHahFbT2NM&#10;txSrD3DfZSmTsYLqjJH/Jlr2eaz7JFYbrw6ttYq6m3HtFN7fc68uHO+9vdbA++JER++/ejefbC7A&#10;dScljapaDKN0sZpIyiTJrQzYXaA/+4K/F/ixa/ZidTxWNzfK2Mnxo1j7Aono/zFj2HP16kP1VSxT&#10;UbutQedlNZosP+tezYxRy3R+muof1v4Sa72fJyO9gBsRvg+RFD1KfeCKbSRi433jktPF6oe4sbt1&#10;7uhDC8QZI98iHrsB665I2xGR0q9VrN2J2l8Ri41i5rDniCce8V0sGJOHOOchMpxQja3uypIirH3J&#10;06BPxpReg5jJOOHr63WuJwgNMhKTEivus7UcYrF2ZYPduR/s2gas9X0grZYSLytq0BiHU6q/SeoL&#10;Wu+XjzHJcrjZZdXPR2oKiFehEsbEG64hKD6JM0IYDaXVv84bG2XmpX+A2Fis+0fU1l9TUq2idivw&#10;Syw36b3DV6XEIrbtLQg+WxbiEM1o2Is8J0N8PV2CQ056/evPr9lBxZ7pJBK3YN1/+JeYSxPVYtC/&#10;4bpf56Mt02oWt9eZA4upjN+Ga6fiuut8E2jSGstWgvyVBN/mpeGzdOZIb2Htw7/yUH4ptvweVB9O&#10;nmtdx9RPEPkpFdGf1Bajq7Ov/JCK2G1Y91bUrvSVHUoX6+4G/oTlBkorHvBdGEZCgviF04ihorjp&#10;DUhDGPXUIBXEQ7KoUcd2HLz0DI0RxGbSeUd6z8W8sVHWvvEgar8G+td63SsHsW4p6K+pjN/Aezt/&#10;dyRJNFW1lEX/jOt+DeTPqKavZejZobse3B9RGRurs0a92oAdjwwO7Hsc636HdLxyXlh3O9bOxHVv&#10;0nsu3VCnd+SevH8izMCqt4EtRlAxmLDn9dVZl71Fwv021r5Q53nHagJrX8BNfFdnXl4tDlhVVe+9&#10;7DVi0ZuBx1HdXqvHNbXvckSeR+PfpjL+Pb33sq2qKBWx50HvQe22Wr9vwtXv6TnX7MUmpoP4K54Y&#10;MeAe+/HzR5GGb5eWVi4l1yxBJI/DDQRRg5pSDuwqaugQOj/flYIVT+GY80gquRy68UQM2LUc6FT7&#10;DVQX5l66k8lrvoMceB7jXgdyEkLbZHweu0G3orxBeU51bxu/wS4AAAZXSURBVKMJrSThTgb30Odq&#10;BTFxYhXelU/qghtfiDElKIcebBUBiWHjR9yq+PQryd9pndz092/RJasPGrke9FKQnkArRCOohKm+&#10;iLBAAjQGlIJ+iLIIJ1HIznYf6qMDvY2qd56N0X7o3cTjbTCHZ42LQfUtLujRMKNhe2mUvKxpJNws&#10;5LBYSKsGQu+yvTTt/nVOfoWILKDgxRVo+ZmY0PWIuQS0K5hsIAM0zKclAFRAXFAXpBLRMizbgKWo&#10;LqCi+J3aPCU6+/KdMmz6w1xwwdNo5FzCzlWo/RxiOiGak/wNNES1SB1xk7+BlIPuAIqwoX+gWf9m&#10;1nkldUkY0hlX7pNxa6bR4cAikG+iDELIRSWSHPfTYS1oDKEMZAdWnyOa+AOJ+LuesU8p13XUXhH5&#10;CxOeWUpG23PQ+FcQGYjQCZUchDAQquFxTt5vQmXS2yqbwC7C1X9QHv3giHFkW94ro++5P8S6eZjD&#10;rokVgybWk+idvuRJfYmaV4nYu3BrVJ1QEdxE0ybamNi72PBPoeYCTQzqvpkyd9VClaf2JSlYth5j&#10;z0JCX0Z0KEoHRHJQTf5+ICCKoCguEAMtB/ahupCEfZqyvWvrUsu36v56QcYvXEd25GSMGY0wEpE+&#10;oFX3KiHQw41xRSSOUgFagrAOZQVU/pX3SvY0eMfJwVBcGuWh/3mGOxe+RijyZdR8CUNPlOT9rAcX&#10;rgpIAtGD9/EHiP6DhP6d/65/39cLXts1eXRguYyZ8xC9BqwlJDcC/RA6V6Vr7MWwDdhMhetvHM0a&#10;UcSUhW8gWWNRxqD0Alpx+LUUOTTnqxSDvgP290TLnmdL1Ne5oPeN3ig3PjGRbh1/gRO5EmMHo5wC&#10;kgO2yuYwICRQqQC7BXgF1y6mtPhNHrpu3+HzmM4dfUDGzvs5HXsuJGSvx8i5CL1AskFKUT4C3iMa&#10;rbYtrapWhk0v4sLB1+CYcWDOw0gPVDNRKamaP7fhhv5a19/gREIaI8dARs+N0KFtiOzTq3dW+YbV&#10;eWMbrVi73Lgkh+z21cco3yBccnqs3okxRxpTxPDdJ1rhts0m0ybYEi3T+fm1x3K1QOSmX+fStldP&#10;MpzTUbcL4nRBtB2KIEZRux/YgcpOtHIDNrpJ702zDncLRm4vakPEPQWHUzCmE0pXlFZJQVYxWN2H&#10;Y3ZhEztJ2LdxsjYy85L9Wo8HS0C4dUE7svNOIiR9wbRHaINImE9lLqUEtduxupEy3agPjmyYd+Vg&#10;r8Omh7hw8JlgzsRIDwxdsVWLSGE3Vj5B5B327XlTf3ndzgaNJWL47vPtyYr0I2ROwdoOOKYHaIRD&#10;HpU9yQWZ7MBWvkXJgY11MS4Cmg4RMXznH53IyexHSE5D6ICYLiiRZBKGxqoWE9sx7kYq3Hf1gSsa&#10;bREvY+dl0rFzdzJy+mJtN9C2QC6SnK0QqcTVvaCbSVRu5MPSzWlv5R4+zrRV6zBydmqDXcMHW4Ye&#10;nmQity5oT27uAAj1RbQbaHsQgyGBsh1Xt6D6NhXb3ta5NzQsUabm6UwozMKN5BHLVEop44nLy9P1&#10;koqIcMvT7cjtOACJ98eYzqgmpWqEKMonuHYHicTrlLTf5OsMqG2MQhxWPN2evPbtIZEsKmBcwYZK&#10;UXcffdvtqsv7WwTDjNWt2VGaiWZWsHVXSTq/r4xbE6bdvjwSoTBxoqwrKq25wxOQSqMYiQHHHzJs&#10;eqhazGXbfQl99OaWldHdBMiYwgwOpvn2AMp6J5oy011AGFNoKMxXgOaQXxIRw9d+m0F5TtKzt/PN&#10;eFNPpjJ+boTtXQ953JphzIDG4dP7pV2O8DHJMJzffT3WnDJYMqbQoTBfyS8U5ufbxkieq4uRWK15&#10;2PQQnfLC0POoXIuGIOPWhNm3KUQPINHK8ovRsSD798QmMBIDAgICAgJqUF8jMSDgeCIoTRMQEBAQ&#10;EBAQEJBCYCQGBAQEBAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQEBAQAqBkRgQEBAQEBAQEJBC&#10;YCQGBAQEBAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQEBAQAqBkRgQEBAQEBAQEJBCYCQGBAQE&#10;BAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQE0Ex/Nzq96fBwQch4SO9gkEBAQEBAQce2gFVstT&#10;PhapOAonExBwVPj/ZOvrC9oRXU4AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhANmNut7dAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTY1FYjalFPVUBFtBvE2z0yQ0uxuy&#10;2yT990691Mswjze8+V6+nGwrBupD452GZKZAkCu9aVyl4Wv39vAMIkR0BlvvSMOZAiyL25scM+NH&#10;90nDNlaCQ1zIUEMdY5dJGcqaLIaZ78ixd/C9xciyr6TpceRw28q5UgtpsXH8ocaO1jWVx+3Jangf&#10;cVw9Jq/D5nhYn392Tx/fm4S0vr+bVi8gIk3xegwXfEaHgpn2/uRMEK0GLhL/5sVLU8V6z5uapwuQ&#10;RS7/8xe/AAAA//8DAFBLAwQUAAYACAAAACEAK9nY8cgAAACmAQAAGQAAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHO8kMGKAjEMhu8LvkPJ3enMHGRZ7HiRBa+LPkBoM53qNC1td9G3t+hlBcGbxyT8&#10;3/+R9ebsZ/FHKbvACrqmBUGsg3FsFRz238tPELkgG5wDk4ILZdgMi4/1D81YaihPLmZRKZwVTKXE&#10;LymznshjbkIkrpcxJI+ljsnKiPqElmTftiuZ/jNgeGCKnVGQdqYHsb/E2vyaHcbRadoG/euJy5MK&#10;6XztrkBMlooCT8bhfdk3kS3I5w7dexy65hjpJiEfvjtcAQAA//8DAFBLAQItABQABgAIAAAAIQDQ&#10;4HPPFAEAAEcCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOwJ0oVfAgAAIAcAAA4AAAAAAAAAAAAAAAAARAIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhAAO2wBIoQQEAKEEBABUAAAAAAAAAAAAAAAAAzwQAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBlZ1BLAQItAAoAAAAAAAAAIQADYxgI86YAAPOmAAAUAAAAAAAAAAAAAAAAACpGAQBkcnMvbWVk&#10;aWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQDZjbre3QAAAAcBAAAPAAAAAAAAAAAAAAAAAE/t&#10;AQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAK9nY8cgAAACmAQAAGQAAAAAAAAAAAAAA&#10;AABZ7gEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL8BAABY7wEAAAA=&#10;">
+              <v:group w14:anchorId="38D8BA66" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:512.3pt;z-index:-15940096;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="91440,65062" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA7AnShV8CAAAgBwAADgAAAGRycy9lMm9Eb2MueG1s1FXJ&#10;btswEL0X6D8QvMdaIsm2YDkXN0aAoA26fABNURIRcQFJb3/foSQrrl0gbdAC7UHEUDMcvnnzSC7u&#10;DqJFO2YsV7LA0STEiEmqSi7rAn/7en8zw8g6IkvSKskKfGQW3y3fv1vsdc5i1ai2ZAZBEmnzvS5w&#10;45zOg8DShgliJ0ozCc5KGUEcTE0dlIbsIbtogzgMs2CvTKmNosxa+LvqnXjZ5a8qRt2nqrLMobbA&#10;gM11o+nGjR+D5YLktSG64XSAQd6AQhAuYdMx1Yo4graGX6USnBplVeUmVIlAVRWnrKsBqonCi2rW&#10;Rm11V0ud72s90gTUXvD05rT0425t9Bf9ZHr0YD4q+myBl2Cv6/zc7+f1S/ChMsIvgiLQoWP0ODLK&#10;Dg5R+DmPkiQMgXgKviwNszic95zTBhpztY42H15ZGZC837iDN8LRnObwDRSBdUXR61KCVW5rGB6S&#10;iF/KIYh53uob6KYmjm94y92xUyb0zYOSuydOPbt+Amw+GcTLAscYSSLgQDwIUjMUe1JOET7e83+1&#10;fNNyfc/b1rPu7QEoyPlCDj+ptZfaStGtYNL1Z8ewFjAraRuuLUYmZ2LDAJx5KCNoGZxbBwi14dL1&#10;TbPOMEcbv38FOD7D8fJAST46OtAvOH0JdhDX7+slSmazLPVbj10nuTbWrZkSyBuAFTAA1SQnu0c7&#10;oDmFDBz2ADpkgKfnGYz/Riu3P2rl9l/TCmj5L2slzZLpPEkwglskzcI0nka9IE/3TDzPZtPUA4GI&#10;ObwLs+SPy6a7cOAa7tQ4PBn+nj+fg33+sC2/AwAA//8DAFBLAwQKAAAAAAAAACEAA7bAEihBAQAo&#10;QQEAFQAAAGRycy9tZWRpYS9pbWFnZTEuanBlZ//Y/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgID&#10;AgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgS&#10;FBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQU/8AAEQgFQAqiAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAAB&#10;AgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNC&#10;scEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY&#10;2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//E&#10;ALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoW&#10;JDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWG&#10;h4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp&#10;6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A9Vooor91P5fCiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAr4v+K/hz/hFvHOpWirsi83zIv8AcavtCvBP2n/De+PTdbjX7v8Ao8v/ALLXqZdU5KvL&#10;/MdmFlyVbHzxRRRX1h7gUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVLbXMttL5kTMj/7NRUUAdfpX&#10;imKX93dfI/8Ae/hrfWVZE3LXmTKVrQ07XLjTm+Vt0f8AdasuU8mvl8Z+9SO8xRVHTdZt9R+VW2Sf&#10;3Wq8etSeJOEoS5ZhRRRVGYUUUUAFFFFABRRRQAqruqjquqRaVB5jffb7qf3qk1LUY9Mg8yT/AICv&#10;96uEv7+XULhppG+f/wBBqD08JhfbS5p/CMvLyS+naWRt7tUNFKBxW+x9H8IlFFFMQUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfo&#10;FRRRX5+fLhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVy3xO8Pr4l8D6pa7f3oj86L/e&#10;Wupoq4y5Jcw07HwA6OjsrffWmV1/xU8Of8It431WyVdkXm+bF/uN8y1yA619xGfPDnPpovnjzBRR&#10;RWowooooAKKKKACiiigAooooAKKKKACiiigAooooAA2x9y10Wk+KZIgsd3+9X+9/FXO9aMYrIzqU&#10;4VY8sj0m2uo7qLzI2V1/2alPPSvOrTUZ7GXfC2yur0rxLDeDZN+6k/8AHWqOU8KvgZ0vegbNFFFW&#10;eWFFFFACjk1Xvb2PT4Hmkb5f/Qqfc3EdlC8krbFWuE1bVZNUn3N8iL91f7tQehhsN7eX90TUtUk1&#10;CbfJ/wABX+7VKlVc0hGK0PpIxjH3YhRRRWgwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP0Cooor8/PlwooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKAPAf2oPDf/IN1uNOv+jyv/wCgV89jivtb4reHF8TeBNVt&#10;Nu+ZIvNi/wB5P8vXxXKmx9rV9Vl9Xmp8n8p7eEleHKNooor1jtCiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKANfSPEFxp42MfNg/uP/AA11tlqlvqC7oW+b+JH+9XnZGKkgneGRWjZk&#10;Zf4qy5Tjr4SFb3j0ojFMllW3jaSRtqr96ua03xeoGy8+6v8Ay1rP1jXTqb/u2/0Zfu/7VRynlQwF&#10;Xm5Z7EWs6y2qTY+5Gv3VrOHWjBo6VofQRjGEeWIUUUVoMKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/QKiiivz8+X&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAPv18VfE/w4fC/jXVbFV2RJLui/wBx&#10;vmSvtWvnz9p/w3sl0vW41++Ps8v/ALLXqZdU5KvL/MdmFlyVbHgFFFFfWHuBRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFACgUh+U0u6uf1XVTOfLj/1X97+9WUpHRSpSrSE1XUvtTeX&#10;H/q//Qqq2t/JaP8Au2/4DVbrRisT2I04xjynTWmqR3fyt8kv91qu1xoOK07TWZLf5ZP3qVpGRxVc&#10;N/Ib9FRwzJMu5G3VJWidzzWraMKKKKsQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6BUUUV+fny4UUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABXI/FfQP+El8B6pb7f3sMf2iL/eWuupXTeu1vuVcZcsuYadt&#10;T8/GTZRXVfEvw5/wi3jTVNP2bIll3Rf7jfcrlR1r7iM+ePOfTRfNHmCiiitRhRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAYzRQDisfWNVxugi/4E9Zm9KnKtLlQ3WNV84eTG3y/xNWQnWjYaPu1g&#10;ezCEYR5YjaKKKZqFFFFAD4JmhfdG2xq3LPXFY7Zjtb+9WBRikY1KcavxHZ0AZrmbPU5LY/K25f7t&#10;blpqEd191tjf3WrbnPLqYeUNS1RRRWpyBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAfPP7UHhvbdabrcS/JKnkSf+y14IDg19n/F/w5/wk3gLUodu&#10;+WJftEX++n/2G+vjBxg19TgKnPQ5P5T28JPnhyiUUUV652hRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRigdaztV1L7Mvlx8y/wDoNZmsISnLliN1fVfK3wxt838TVgE5oJzQq5rA9unTjSjZCUUUUzUK&#10;KKKACiiigAooooAKPu0UUAa9prRU7ZvnX+9W1DOsq7o23pXH7cVNb3cls26NtlVGRxVcNGfwnWEY&#10;oqhaavHc/LJ+6b/x2r45rRHlzhKHxBRRRWhmFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUADpvR0b7j18SfEfw8/hbxnqlht+RJXaL/db7lfbdfO37UHhvyb/AE3W&#10;4l+WVPs8v+8v3a9XLavJV5f5juwcuSrY8Gooor6s9oKKKKACiiigAooooAKKKKACiiigAoxQOtUt&#10;S1JbRdq/61vu1maRjKcuWI3VNR+yLtj/ANa3/jtc4W3v81OkkZ2Zm+dmpq1hI9ynS9lGwlFFFM1C&#10;iiigAooooAKKKKACiiigAooooAKKKKAAHBq/aas9p8rfPH/dqhS7SaREoxn8R1dvex3a/u25/u1P&#10;XHxyMjblbY1bVjrf8Nx/31VxkedVwvL8BrUU1WVl3K25adXQecFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6BUUUV+fny4UUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAVxnxg8O/8JJ4B1GFV3y26/aI/95f/ALDfXZ02REdXVl3o&#10;/wAjVdOXLLmGnZ3Pz/IxRXS/EPw83hbxhqmnsjbIp28rd/Erfcrmh1r7iE+eHOfTRfNHmCiiitRh&#10;RRRQAUUUUAFFFFAAeaVTikqC+u1tItzff/hSszSEef3Rl/frZR5+9L/Ctc1NM00ryN87NTp52uZG&#10;kb7zVGvNYSlzns0qXsojaKKKZ0BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFm&#10;zv5LRv3bYX+7W9Z6rHc/K3yyf3a5nbSZpcxz1KMau52mc0ba5+z1uWD5ZPmX/wAeratrmOdd0bb6&#10;2jI8qrQlSJaKKK1OcKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD&#10;9AqKKK/Pz5cKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAPnT9qDw3&#10;9n1PTdbiX5J08iR/9tfu14SDg19lfGXw5/wk3w/1KNV3y26/aIv+Af8A2FfGrjBr6nL6nPQ/wnt4&#10;SfPDlEooor1ztCiiigAooooAKKKjmmW2Te9RsNK+iEvLxbWPc3/AVrl7u4a4laRvvUXd893Lub/g&#10;NQ1nKR7dGj7JBRRRUHSFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAVJDM8L7o22PUdFBJv2mtK/yzfK39+tP79cbnFXbTU5LT5V+Zf7rVcZHFVw1/gOmIxRVW01GO7+&#10;62xv7r1aHNWebOEofEFFFFaGYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+gV&#10;FFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFADXRZonVl3o6&#10;7GSviHx74fbwz4u1LTW3bIp2C/7S/wAFfcFfOH7T3hv7Nq2n6zGvyXUXlSf7617GW1OSry/zHdg5&#10;clU8Mooor6g9oKKKKACiimyMscbMzbVWgNwllW3iaST7tcxqF411Lub7v8K0++1Br2Tj/Vr91apg&#10;bjXPKR7VCh7P3pbiUUUVJ1hRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAOV8NWraa2U+Wb5l/vVkUu00jKVOM9JHXxTrMu5W3rUgXNcjbXclu26N&#10;tlb1jq8dx8snyP8A+OtW3MebUw0oaxL9FFFanCFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXD&#10;fGnw7/wkXw+v41XfcWv+lRf8B/8AsN9dzTZ4VmieOVN6Muxkq6cuSXMVB+zPz/Ix1oroPHOgt4Z8&#10;Valprbv9HnYL/tL/AA1gKMmvuIT5/fPpYvmjzCUUUM21dzVqMHZUVmZtirXOanqLXUny/wCrX7tO&#10;1TU/tTbV/wBWv/j1ZwG6ueUj16FDk96QlFFFSdwUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGlZ6pJa/K3zxf3K2ra8jul3&#10;Rt/wCuUANSI7I25W2tVcxyVKEZnXYxRWRaa6Cdtx/wB9LWojKy7lbetaXPMnSlD4h9FFFaGAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQB+gVFFFfn58uFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQB83/tO+G/smt2GsRL8l1F5Ur/7a/wD2NeHKcGvsX42+HP8AhI/h&#10;7fqq77i1/wBKi/4D/wDYV8dOMGvrMvq89A9vCS54colYGq6l9oby4/8AVL/49TtU1Pzf3MbfL/E/&#10;96soDdXbKR9HQocnvSEoooqDvCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAHFXLO+ktG/dt8v92qdGcUiWuY&#10;6a01OK7+X7sv91qu1xoOK07PWpLf5ZPnWtOY8+rhv5DfoqOOdJl3I26pK0Tuea1bcKKKKsQUUUUA&#10;FFFFABRRRQAUUUUAfoFRRRX5+fLhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAMuYUuYHjkXfE67GSvz/wDiMn9ieJNU0yCXzIoJ3TzU/iX/AGa+r/ih8R/J83Rd&#10;Kl/e/dubhP4f9ha+WPiZpvlXsF2q/LIu1q+gwFKVGPPP7R7GVVI/WeSZwtFFFesfahRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQA+CZoX3Rtsat2w1tZDtmOxv79c/RikY1KcavxHZ/foAzXM&#10;2mpyWp+X5l/utW5aX0d191tjf3XrbnPLqYeUC1RRRWpyBRRRQAUUUUAFFFFAH6BUUUV+fny4UUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFeafFH4kf2UkukaVL/pr/JP&#10;Kn/LL/Y/3qt/Ev4ip4eifT9Pl36nKvzOn/LBf/iq8Nd2d3Zm3u333evYwWE5/wB7MylIapwc1h+N&#10;dO/tHQrjavzRfvVrcb7xpssazRsrfdb5a+gYUKnsasap4BSgZq/runtpupXNu38D1QVsVB+oRfNH&#10;miJRRRTKCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo3bPu0UUAa9prRU7ZvnX+9W1DO&#10;sq7lbetcftxU1vdyWzbo22VUZHFVw0Z/CdYRiiqFjq8dx8snyNV8c1ojy5wlD4gooorQzCiiigD9&#10;AqKKK/Pz5cKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK4v4kfEGPwra/Z&#10;rNlfVZV+X/pkv99qn8f+PIPB9h5UW2bU5V/dQ/3P9t6+fby8nv7qW5uZWmuJW3s7/wAderhMJ7X3&#10;p/CZSkNmmkuZXllZnldtzO/8VR0UV9Kc4UUUUwPN/idpvl3tvdqvyyLtb/eriM5GK9i8aad/aGhT&#10;4+9H+8WvHU+8KxP0HKa3tsKo/wAolFFFM9kKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAAcGtG01Z7f5W+eP8AuVnUu0mkRKMZ/Edbb3cd2u6Nsf7FSgZrkI5GhbcrbWrYs9d/&#10;hm/77q4yPNq4aUfgNeimebH/AM9F/wC+qKs4eVn6C0UUV8IfKhRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFc1458bW3g/Tdz7Zr2X/AFFv/wCz/wC7Vjxh4vs/CGlvcz/PcP8AJBb7&#10;vnZq+dtb1q78Q6lLfXku+WX/AMd/2a9LCYT2vvz+EzlLlI9V1K51e/lu7uRpriVtzPVSiivqErHM&#10;FFFFMAooooAbMqTQsjfcb5a8Q1qwfTdTnt2/5ZtXuWOcV5v8TtOEN7HdL92Rdrf73FYn0eR1uWu6&#10;X8xw1FFFM+3CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKAP01ooor4k/MgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKx/E/iez8K6Y95eP/sRR&#10;fxytUviHXrTw3p0t9eS7FX7qfxs/9xK+ePFXim88W6o13ctsT7kUP8ES134TDfWJf3SZS5Cv4k8Q&#10;3nifVJb68fezfdT+FF/u1mUUV9PGPJ7kDjCiiitRhRRRQAUUUUAKpwc1z/jvTv7R0KXavzR/vFro&#10;G+8abPCs0LRt9xl2tUM6MPV9hVjVPAKUDNXdXsW02+nt26xtsqkrYqD9Qi+aPNESiiimUFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFUtY1i20HTpby8l8m3iWpdS1K20qzlu7yVYbeJd7O9fPfjzxx&#10;c+L9R/ih0+Jv3EX/ALM3+1XZhsNLES/ukylyFfxn4wufGGqefL+5t0/1Fv8A3V/+KrnqKK+qhCMI&#10;8kDjCiiitRhRRRQAUUUUAFFFFABRRRQB5p8TNOMGpQ3ar8sy/N/vVxrn5AK9e8d6b9u0OVlX5oP3&#10;i14+oycVifoWU1/a4aP90SiiimewFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVFc3MFhBLPPKsMUS73d&#10;/wCGnzTLDE8srKkSLvZ3/grwf4kfEFvE9w1jZsyaVE3/AH/b+/XThqEsRImUuQqfELx/P4tvfIg3&#10;Q6ZE37pP7/8AttXH0UV9VTpRox5IHMFFFFdBIUUUUAFFFFABRRRQAUUUUAFFFFADZYlmiaJvusu1&#10;q8O1iyew1Ge3b/lm22vc8c15r8S9N+zalFcL92df/HuKxPpsjrctd0f5jiaKKKZ9oFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+mtFFFfEn5kFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABSu6om522JSV438UPiR9vaXSNKk/0T7k9wn/AC1/2F/2a6aFCWIlyQJlLkKPxO+J&#10;Da/K+maZL/xL0b97Kn/Ldv8A4mvPB1oxRX1VKlClDkgc0pc4UUUV0EhRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFAAOK53x7p32/QpWVfmh/eLXRsMHFMmhW5gaNvuuu1qlnVh6vsKsKp4EBSHrVzU7NrC8&#10;nt2+/E22qdZn6cpc3vBRRRTKCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigD9NaKKK+JPzIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK8w+KHxI+wLLpGlS/6W3yz3CN/qv9hP8Aaran&#10;TlVlyxJlIqfFD4kf63RdKl/2Lm4Rv/HFryQcUYxRX1VChGlHkgc0pcwUUUV1khRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAeY/EvTjBqiXKr8k6/wDj1cgTlBXrXxA037doTyKvzQNuryNR&#10;k4rE/RMrr+2wsP7olFFFM9YKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBdtLjFQ&#10;zXMcC/M1ZtzqDTnj5F/u1nKRpGlKZpfa4f8AnotFYdFTzHV7CB+qtFFFfHn5IFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUVwvxI+IS+GIPsNiyvqsq/9+F/v1tTpyqy5IElT4nfEj+wYn0zTJf8AiYP/AK2VP+Xdf/iq8QZ2&#10;dtz/ADu1Pmme4leWVmeV23Mz/wAVR19VQoRw8eWJzSlzBRRRXWSFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAJcRLcW0sTfdZdteFX1m2n6jPbv96Jtte7CvMviPpwt9UW5VflnXP/&#10;AAKsT6bI6/LVlS/mOMooopn2gUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUu6hqhuLtbf733v&#10;7tA4xciU/J96qM+o4+VP++qqXF7Jcfe+7/dqDrWEpHZCjbWQruzt81JRRWZ0hRRRQB+qtFFFfKH4&#10;4FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRXMePPHNr4P07+GbUJV/cW//ALO/+zVxjKcuSBJX+IXj+DwlZ+RA6zalKv7pP7n+&#10;29fP9zdT3lxLPPK00srbmdv46dqV/c6reS3d5K01xK25neq9fVYbDRw8TmlPmCiiiu4kKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAAcVzXj/AE77ZojyKvzwtu/4DXTMMHFR&#10;XMK3FvLC33ZF2tUs6sPV9hVhVPA8UoOKtahZtYXc9s/34m21UrM/Tl7wUUUUygooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAXGKGdVXczbVqtc3iw/dO9qzZbt7h/maonI2hRlMs3Opbvlj+T/aqiTmkoxWJ3xjGI&#10;UUUVIwooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAoorF8VeKrPwjpb3ly29vuRRfxyvVxjKcuSAEPjPxhbeE&#10;NL8+XbNdt8kFv/eb/wCJr541fWLnXtRlvruTzriWn69rt54k1SW+vJd8rfdT+FF/urWdX0+Gw0MP&#10;H+8cs5cwUUUV6JAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQB5d8SdONrrMc6r8ky7/wDgVcmTlBXrHxC037XonnL96Bt3/Aa8lUZOKxP0XK67rYWH90Siiime&#10;qFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAdTTtlIRiqlxqCw/KvztSHGMpfCWZ7hYl3M1ZlxftL8sfyrVaaZ5m3M2+mVzy&#10;kd0aMYhRRRUm4UUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFUtb1uz8PadNfXkuyKL/x//Yoj74EX&#10;iTxBZ+GNLlvrxvkX7ifxu39xK+dPE/ie88Vao95eN/sxQ/wRL/cqbxh4wu/GGqNcz/Jbr8kFvu+R&#10;FrBr6fCYT2UeefxHPKXOFFFFeoZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAy6gW7tJYW+7Iu2vDLy2ayvJYX+9E22vdhXlvxF077Jq3nqvyzrv/wCB&#10;VifT5HX5ak6X8xyNFFFM+zCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigApJbhYF+Zqp3Oo7Plj+f/AG6z3dnfczb2rGUjphR5viLV&#10;zetKNq/KtUqKKg7Ix5QoooqRhRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUVHeXkFhay3NzKsNvEu&#10;53f+CgCHVdSttHsJbu7lWG3iXczvXz1458bXPi/UvNbdDZRf6i3/ALv+23+1U/j/AMeT+ML/AMqP&#10;dDpkTfuof73+21clX0mEwnsvfl8RzykFFFFeuZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAKODXLfEPTftuh+cq/PC27/gNdS3BqK7tlu7WWFv&#10;uyLtqDqwtX6vVhVPA6KmvLZrO6lgf70TbahqT9OCiiigoKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKAF20Y96SQ7PvVQudS/hi/76rPmLjTlPYtXNzHb/&#10;AH2+b+5Wbc3klx/sL/dqtvLtuajBrKUjvjTjAKKKKk0CiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKR3VEdmbYifed6AEmmitrd5JWWGJF3u7/wV4D8SPiFJ4quvslmzJpUTfL/ANNW/vvVv4l/&#10;ERvENw+n6ezJpsTfM6f8t2/+Jrz+vocDhOT97M55SCiiivaMgooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA8s+I+nm11sTr9yZd//&#10;AAKuVJygr1b4iab9r0fzl+9A27/gNeTqMnFYn6Lldd1sLD+6JRRRTPVCiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKRmWNdxbbQA4jFQXF7Hb/wC0392qdxqRf5Y/&#10;kX+9VM/NzWEpHVCh/MSTXLXDfN/3zUNFFZnYFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFAB9yvFfid8SP7VZtK0qX/Qk+SeZH/1v+x/u1b+KPxI8/zdG0qX919y5uE/j/2FrymvewOE&#10;/wCXtU55SCiiivdMgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKAI723W7s5YT92RdteFXNs9leSwv96Jtte815V8QtOFlrLS&#10;qvyzLv8A+BVifU5HX5ak6X8xylFFFM+xCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigBdtLjFRzTLEu5mrNuNQaQ7V+VazlIuNOUy3c36x/KvztWZNcNK25mqOjBrKUjvhTjAK&#10;KKKk0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAry34o/Ej7MkujaVL+9+5PcJ&#10;/D/sJVv4nfEj+xIn0rTJf+Jg/wDrZU/5Zf8A2VeI+Zvr28FhOf8AezMpSCiiivoDnCiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKAFU4Ncp8SNN+26Mtwq/PC27/AIDXVVDqFot9ZzW7fdkXbUM68LV+r14VTwWiprmF7aeW&#10;J/vI21qhqT9NCiiigoKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiio5JxCvzNQO19iSqlxq&#10;Kp8sZ3NVO4vZLj5fur/dqt1rGUjrhQt8Y93aVtzNuplFFZHUFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAVwXxL+Iq+G7dtPsWV9TlX5n/wCeCf8AxVWfiJ8QovCVn9ltmWbV&#10;ZV+VP+eX+21eA3NzLeTvPPI00srb3d/4q9jCYTn/AHszKUgd2md2Zmd2+ZnamUUV9Ec4UUUUwCii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigDyr4h6d9i1xpVX5Jl82uUr1P4l6b5+krcKvzwNhv8AdavLmXArE/R8&#10;ure2wsGNooopnphRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABjFH3KiuLtbdf77f3ay7i7af733f7t&#10;RKRtClKe5audRH3Y/wDvqs95GdtzNSUu2seY74RjASiiipGFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAVyvj/wAcweD7Dau2bU5V/dQ/3P8AberHjbxnbeD9L81ts13L/qLf&#10;+/8A/Y1876pqlzrd/NeXkrTXErfM9elhMJ7X35/AZSlyjL+/n1K5lubmVpriVtzO9V6KK+oSsc4U&#10;UUUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAg1C1W+sZ7dvuyKy14beQNbXLxsvzK21q97Vcg15N4&#10;/wBO+xa7LIq/LOvm/wDxVYn1OR1uWpOictRRRTPsQooooAKKKKACiiigAooooAKXdQ1Vri9WL5fv&#10;tQOMXLYsu6om5m2LWZc6iG+WP5P9qq8t09w3zVF1rGUjuhQ5PiEooorI3CiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACsXxb4ts/B+lvc3Pzyv8AJFb/AMcr1L4k8SWf&#10;hXS3vLx/+uUP8cr/ANyvnXxJ4kvPFWqPfXjfP9xE/giX+6td+Ew3tZc8/hM5S5SLXdbu/EOoy315&#10;Jvlf/vhV/urWdRRX08Ichy7hRRRWowooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAHFcj8StN+1&#10;aTHcIvzwNhv91q66odSs11Cxnt2+7Iu2oZ24Wv8AV68Kp4LRUk0LQyvG/wB5W2tUdSfpYUUUUFBR&#10;RRQAUUUUAOI20yW4WBdzNVe5v1i+WM72rLmmaZ9zNWcpG9OjzfEWrm9aUbV+VapUUVkd0Y8oUUUV&#10;IwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArP17W7Pw9p0t9eS7&#10;Ik/77Z/7iVNquq22i2Et5eS+TbxL8z187+NvGd14x1Tz5d0NpF/qLf8Auf8A2Vd+Gw0sRL+6TKXK&#10;V/Fviy88W6o1zctsiX5Irfd8kS1iUUV9PCEYR5IHGFFFFajCiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooA8n+IOnfYtckdV+Sb96tcvXqPxK03z9LjulX54Gw3+61eYMuBWKP0jL63ts&#10;NBjaKKKZ6QuDSUu6qNzqKp8sfz/7dZ8xcYynsXJ7hYl+Zqybm+aX7vyLUTsztuZqjIxWMpHbTpRi&#10;FFFFI2CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAqvf38G&#10;m2UtzcyLDbxLvZ3p9zcxWdu888iwxRLvZ3/hrwL4iePpfFt75FszJpUTfKn/AD1/22rsw2GliJEy&#10;lyFfx545n8YX+1d0OnxN+6i/9mb/AGq5SiivqoQjCPJA4wooorUYUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQBV1OxXUNPnt26yLtrw6eFoJ3jb7yttavfQMoa8j8fWP8AZ+vS&#10;t9yOf97WJ9Vkdb3p0Tm24qCa6jtvvfe/uVVudR/hj/77rOPz1lKR9zTo/wAxZubxrk/7H92q1FFQ&#10;dgUUUVIwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKbNMs&#10;MTyysqIvzs7/AMNPd9i7m+5XiXxO+I/9tyvpWmS/8S9f9bMn/Lf/AOxrpoUJYiXJAmUuQqfEv4it&#10;4nnexsXZNKib7/8Az3f/AOJrgaKK+qpUo0Y8kDmkFFFFdBIUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQApOaSorm7jtI/MmZVWuW1TxPJNujt/3UX97+Jqk6qGGnW+E2tU1+DT&#10;ztX97L/dWvMPiFNNqkC3UjZ8tsbV/u1rk5Oag1C1+1WcsP8AfWlKPun1eBpwwlSMzzKih0ZHZW/h&#10;oriPuwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;ivKPih8R9nm6LpUvzfcurhP4f9hK2oUJVZckCZS5Cp8UfiR9s83RdKl/0f7k9wjfe/2E/wBmvLKK&#10;K+toUo0o8sDmlLmCiiiugkKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAPNKFzSV&#10;XvtSh06PdM2z/Y/vVJcIyn7sSx0NY+qeJYLTdHF+9k/8dWsPVPEk17uWP91F/wChVjfeOarlPZoZ&#10;fb3qpavL2a+l8yZ971VoorVI9pLlCiiigRwfii0+yapJ/dk+Zayc4Fdj41sg1rHMv3o22NXGnoK8&#10;6pHkkfZYWp7WhEKKKKzOkKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKK8/+J3xFXw9E+mafKr6m6/M/wDzwT/4qtqdOVWXJAkp/FD4kf2UkukaVL/prfLPcJ/yy/2F&#10;/wBqvFqV2Z3d2be7/edqSvqqFCOHjyxOacuYKKKK6yQooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACh/kTc1U9Q1W309f3jfN/CqferkNR1y5vztZtsX91am56FDBzram7qfihIt8dr+&#10;9b+//DXLXVzJcytLIzO/+1UOKKux71GjCjpAKKKK0NwooooAKKKKAK99bG7s5Yf7y15syeXKytXq&#10;aLkGuB8S2n2TVZf7snzLXJXie9ltS0pUjIooorlPdCiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWi&#10;iivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKK5Lx/wCPIPB9h5Ue2bU5V/dQ/wB3/berjTlWlyQJKvxI+IUfhW1+x2bK&#10;+qyr8v8A0yX++9eCTTyXMryyszyu25nf+Kn3l3Pf3UtzcyNNcStvd3/iqGvqsNho4eJzylzBRRRX&#10;cQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRigdaztV1u309NrNvk/urUmkISnLkgX3&#10;dYVdmbYq/wAT1zeqeK8Hy7X/AL+1j6lrM+oN87fL/Cq/dqiqlqrlPeoYGEPeqjndpnZnZndv4qZR&#10;RWp6YUUUUAFFFFABRRRQAUUUUAFc94zsy9rFcL/yzba1dCetQ6nbfarGSH+8tZSjzxOvD1PY1YzP&#10;MqKHTY+2ivPPsAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKwvGHjCz8H6W9&#10;1P8APcN8kFv/AH3q4xlOXJACv458bW3hDTd3yzXsv+ot/wD2d/8AZr561LUrnWL+W8vJWmuJW3M7&#10;0/WNXude1KW+vJPOuJf/AB3/AGao19PhsNDDx/vHJOXMFFFFeiSFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFACgZqK4uo7SPzJHVE/wBqs3VfEMOnho4x5s/9z+Ba5G8v59Qk3TNu/wDZajlP&#10;ToYGdX35fCbOreKZJQ0dp+6X+9/FXOh99GM0dKs96nTjSjywCiiitTQKKKKACiiigAooooAKKKKA&#10;CiiigAooooA4HxLafZNUk/ut8y1l5wK7HxrZbreO4VfutsauNPQV51SPJI+ywtX2tCIUUUVmdIUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRWb4h8Q2fhvS5b68l2RL91P43b+4lXGPP7gEPirx&#10;PZ+FdLe7u2/2Iov45Wr528QeIbzxPqkt9ePvd/up/Ai/3VqXxV4pvPFupvd3LYX7sUK/ciWsavp8&#10;Jhvq8eeXxHLKXMFFFFeiQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFYereJI7UNHb/AL2X&#10;+9/CtSbUqU60uWBrXd/DZReZNJsWuV1XxHLdbo4P3Uf/AI81ZFzfS3knmSMztUIGarlPoKGChR96&#10;QUUUVqd4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFfUbT7dYyw92WvNlHltg16mq5U&#10;1594htPseqyr/C3zLXJXie9ltS3NSMuiiiuU90KKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiodS1&#10;K20ewlu7yVYbeJd7O9AEGsavZ6Dp0t9dy+TbxV87+M/GFz4w1Tz5/kt0+SC3/uJVjx542ufGGpbv&#10;mh0+L/UW/wD7O3+1XL19PhMJ7L35fEc8pBRRRXqGQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRTW&#10;ZVXczbFpAPxtqrfalDp67pmw38KL95qxdV8Uqm6O1+dv+etc1NO88rSSMzs38TVPKevQwMp+9VNH&#10;VvEM2pfKP3UX9xKyR1owaOlaHuxjGEeWIUUUVoMKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAD1rm/Gdnvt4rhf4W2tXSHrVfUrP7bYzw/3l+WspR54nXhansqsZnmlFJ9ylrzz7AK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKSaZYYnllZURV3s7/AMNAEd5eQWFrLPPKsMUS72d/4K+f/iF4&#10;8n8YXvlQbodMib90n9//AG3qx8SPiC/iq6+x2bMmlRN/39f++1cPX0mEwnsv3s/iOeUgooor1zIK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAops0q28bSSMqqn96uY1TxQxLR2vyJ/z0apudNDDzrfAbWo&#10;63baanzNvl/upXJ6lq82pt87bIv7i1nySPK+5m3vScqarlPoqGEhR/xCUUUVqdQUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQBwHiKz+yarKv8AA3zLWYe1dd41&#10;ssxx3C/w/K1ciegry5R5JH2WFqe1pRkJRRRSOkKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAd0RNztsRK8N+J3xFb&#10;Xpn03T5dmmK3zv8A892/+Jq18UfiR/aTS6RpUv8Aoi/JPcJ/y1/2E/2a8yr3sFhOT97VOeUgooor&#10;3TIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiio57lLaPzJpFVfalctRb0RJ0NZeq+IINP3Kp82f+6tYmqe&#10;J5LjdHbfuYv738bVg/eOafKezQy/7VUu6hqk2oybpW/4D/CtUqVVzSEYpnsKMY+7EKKKK0GFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAFXVLT7Xp88P8&#10;bL8tecDhq9SAyDXnmvWn2PU5V/hb5lrkrxPoMtqW5qRnUUUVynthRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0U&#10;UV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV5L8UfiR/&#10;rdF0qX/YubhP/QEq38UfiR9gSXRdKk/0j7k9wn/LL/YT/arxmvbwWE/5e1TKUgooor6A5wooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKgvdQhso90zbf7qf3q5PVPEk95ujX91F/cT+KpudtDCzram3qniWC13x&#10;w7Zpf/HVrk768mvpfMmbe1VqKux9DRw8KXwBRRRWhuFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAB61zfjOzzDBcL/AA/K1dIetVtXs/tu&#10;nzQ/xMvy1lKPPE68LU9lVjM81ooorzz7AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK86+J3xIXQYn0zTJd+oN/rZU/5d//ALKr&#10;fxI+ISeGLf7DYsr6tKv/AH6X+9/vV4PNM00ryyszu7b2d/4q9jBYTn/ezMpSGu7O+5qSiivojnCi&#10;iimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRigdap6lq9vp6/vG+f+FUqS4QlOXJAusfLXc1YGq+KEh3R2p3N/e/hrB1&#10;PXbnUPlY7I/7qVn8sarlPdoZeoe/VJJrmW5leWVmd2/jqKiitT1QooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigDz7X7&#10;P7Jqc8f8DNuWs9uQK6vxvZYWC4X/AHWrlDyK8uUeSR9nhqvtaUZDaKKKR0BRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqr&#10;RRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVxvxC8fxeErLyINr6n&#10;Kv7pP7n+29W/HnjmDwfp3y7ZtQlX9xF/7O/+zXzzf38+q3st5cyNNcStvZ3r1cJhPbe/P4TKUhtz&#10;cy3k8s88rTSytvZ3/jqGiivpUrHOFFFFMAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAFA3Ux5lt1ZmdUVf42qhqut2+mDBG&#10;6T+6tclqGrT6k26Rvk/hVPu1HKejQwcqvvP4TY1XxQPmjs/+/rVzbu0z7mbc1MoHFaH0FOjGlH3A&#10;ooorQ0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigClq1p9u0+eP8Ai271rzocNXqYGQa881+0+x6nPH/Du3LX&#10;DXifQZbV+KkZ1FFFYHthRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABWB428ZW3g/S/Pl+e7l+SC3/vP/APE1L4t8VWnhLS3vLlt7t8kUSfflavnXXdev&#10;PEuqS314++V/4P4FX+6telhMJ7WXPP4TOUuUj1jVbnW7+W+u5fNuJW3NVKiivpfgOUKKKK0GFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRWRqviKGwHlx/vp//ABxak2pUpVpcsDSubmO0iaSRlRa5nVPFDz7o7X91F/e/irHv9Rn1&#10;CXdM2/8A9lqrjNVyn0FDBQp+/IT770tFFaneFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAB61z&#10;HjWz+WC4X/daunPWqms2f23TZk/i27lrKceeB14Wp7KrGZ5vRRRXnn2AUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UU&#10;V8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABWb4k8Q2fhjS3vrxvkX7qfxs39xKl1vX&#10;LPw9pst9eS7Iov8Ax/8A2Er518X+Lbvxhqj3M/yRJ8kEP8ES134bDfWJf3SZS5Sv4n8TXnirU3vL&#10;tv8AZiiT7kS/3KyaKK+njHk9yBx7hRRRWowooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAOhqC7vobKPzJm2rWVqviWO23R2372X+/&#10;/CtcrcXct3I0kjMz1HKetQwMp+9M1tW8Ry3geOL91H7feasKiitD3adOFKPLAKKKK0KCiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooA8712z+w6nPH/Du3LVJuQK6nxvZY8m4X/dauWPI&#10;ry5R5JH2eHq+1pRkNooopHQFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFVdV1K20ewlvLyXybeJd7PUt5eQabay3NzKsNvEu9nevn3x947n8YX+2LdDpkTfuov73+21dmGw&#10;0sRImUuQr+OPG1z4w1HzW3Q2UX+ot/7v+1/vVzNFFfVQhGEeSBxhRRRWowooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBR1oYc0juqLuZti&#10;Vzmq+KFjLR2vzf8ATVqk3pUJ1pe4bN9q0GmRbpH/AN1F+9XI6rrs2p/ID5UX91azrid7h2aRmZm/&#10;iaox8pquU+ioYSFH3vtBRRRWp2BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQBS1m0+16bPH/Ft3rXnQ4avUwMg151rVp9h1GeP+HduWuGvE+gy2ppKkUKKKKwPbCiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKbNNFbW7yyuqRIu9nf+Gh3WFHdm2Inzu7&#10;14Z8SviK3iSV9P09mTTIm+Z/+e7f/E100KEsRLlJlLlKvxF+IUviq6+zWzMmlRN8qf8APX/beuJo&#10;or6qlSjRjyQOYKKKK6CQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiikkkSCNndlVV/iak3YNx3SqGpa5Dp6/M+6X/AJ5LWJqvilm3R2nyL/z1&#10;aucd2kfczbmp8p7NDAc3vVTR1TWJ9Rb9422L+FVrNHWjBo6Uz24xjCPLEKKKK0GFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAHrXK+NbTmC4/4C1dW3BrP12zF3&#10;ps8Z+9t3LXPKPPA7sHU9jWjI87oooriPrQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKK8g+KfxH+0+boulSfuvuXVwn8f+wtdNChKrLlgTKXKVPij8SP7Zd9I0yT/Ql/18yf8tf/ALGv&#10;NB1oxRX1VKlClDkgc0pc4UUUV0EhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAKTmkqK5u47SPzJmVVrltU8TyXP7u3HlR/3v4mqTqoYWdb4Tb1P&#10;X4dP3Kv72f8AurXI6hqc2oS7pm/4D/dqoWJpKux9DRw8KOwUUUVodQUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHnGs2f2DUJ4/4Vb5aqHo&#10;K6nxvZYaC4H8XytXK9hXmSjySPtcPV9rSjMKKKKk2CiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;K83+J3xI/sdX0rTJf9Nf/WzJ/wAsv/sq2p05VpcsSZSKXxR+JH2ZJdG0qX979y6uE/g/2Frx8cUY&#10;xRX1VChGlHkgc0pcwUUUV1khRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAHmlC5pKq32pQ6fHumb/AIB/eqS4RlP3YlqsbVPE0VpujhPnSf8Ajq1hap4h&#10;m1DeqfuoP7n96sjqarlPcoZfb36pNeXk19L5k7b3qGilA4rTY9f4RKKKKYgooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigChrdp9r02d&#10;f4lXcteeDhq9TAyDXnGr2n2HUZ4f4Vb5f92uGvE+hy2ppKkUqKKKwPaCiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooriviL8QovCtr9mtmV9VlX5U/wCeX+29XTpyqy5IElT4l/EVPDcTafp7K+pyr8z/APPu&#10;v/xVeGs7SuzM292+87Us9xLc3DzyszzStuZ2/iqOvraFCOHjynPOXMFFFFdZAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFDvsXc1U9R1a309f3jb3/h&#10;VK5DUdcnv32s2yP+6tTc9Chg51tWb2p+KEi/d2vzN/f/AIa5O4uZLiVpJGZ2ao8UVVj3qNGFHSAU&#10;UUVqbhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAB61yfjW02vBcf3vlautbg1n69Z/a9LmX+JV3LXPOPPA7sHU9jWjI&#10;87oooriPrQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAoornfG3ja28H6d5rbZr2X/UW/wDf/wDsauMZTlyQJK/j&#10;/wAeweD7DZFtm1OVf3UX9z/bevnq8vZ9Supbm5laa4lbc7tUuq6pc6xfy3d3L51xK25nqpX1WGw0&#10;cPE5pS5goooruJCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACjFA61narrlvp+5T+9k/urUmkISnLkgX5plhV2kbYq/wAT1zeqeKQD5dr/AN/GrH1LV59QbdI3&#10;y/wqv3aoqpaq5T3qGBhD3qo53aZ9zNvdqZRRWp6YUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHn&#10;GrWf2HUZ4f4Vb5aqHoK6fxpZ+XPBcL/F8rVy/YV5co8kj7XD1fa0ozCiiikbBRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfqrRRRXyh+OBRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUVl&#10;eKPEln4V0t768f8A2IoU+/K39yrjHn9yAFfxh4ts/B+lvcz/ADyt8sUP8bNXzxrWt3fiHUZr68l3&#10;yy/+O/7K0/xJ4jvPE+qS314/zt91P4Yl/u1l19PhsN9Xj/eOWUuYKKKK9EgKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAUcdaiurqO1iaSRlRazdV8RQ2IeOP9&#10;9L/44tcjd6jPfS+ZM2//ANlqOU9OhgZVfembOreKZJf3dr+6X+9/FXOjmjGaOlaHvU6caUeWIUUU&#10;VoaBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGdr1r9r0uRf4l+Za8+HDV6mBkGvN9VtPs&#10;N/LD/dauGvE+hy2rpKkU6KKKwPaCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiq2sarbaJpst9eS+TbxL81AEGva9Z+GtLlvryXZEv&#10;8H8bt/cSvnXxZ4qvPFuqNd3LbET5Iok+5EtWPG3jK58Yap58v7m0i+SC3/ur/wDFVzlfT4TCey9+&#10;fxHPKXMFFFFeoZBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;YereJ47XdHb/AL2X+9/CtSbUqU60uWBq3d/DZR+ZM2yuW1XxHNe7o4/3cf8A481ZNzeS3cnmSNvb&#10;/bqADNVyn0FDBQo+9IKKKK1O8KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;PWuT8Z2myWK4VfvLtausHWs/xLZfatLl2/eX5lrnqx54ndg6nsq8WeeUUUVxH1oUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRUdzcxWdvLP&#10;PKsMUS72d/4KAI7+/g0qzlubmVYbeJd7u9fPfjzxzP4wv/l3Q6fE37iL/wBnb/aq18RfH8vi298i&#10;Bmh02Jv3Sf3/APbauMr6TCYT2Xvz+I55SCiiivXMgooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKazKq7mbYtIB+NtVb7VYdPXdI/z/AMKJ96sXVfFSpujtf+/rVzU07zvu&#10;kZmZv4mqeU9ehgZT96qX9W16bURt/wBVF/cSssdaMGjpWh7sYxhHliFFFFaDCiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAChzuXa1FFAHmup2f2O/nh/utUBOVro/Gln5d&#10;zFcL/wAtF2tXN/w15co8sj7WjV9rSjISiiikbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQB+qtFFFfKH44FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRTnfYm5/uUARzTLDE8srqiJ87O/8NeD/Ev4iN4nnexsWZNK&#10;ib/v+39//dq18TviR/bcr6Vpkv8AxL0/1sqf8vDf/E151X0OCwnL+9mc8pBRRRXtGQUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFNmljto2kkZVVf4mrmNU8Us5aO1Gxf8A&#10;nr/HU3Omhh51vhNvUdat9NX5m3y/88lrj9S1ibUH/eNlf7q1QeV3bc33qKo+ioYWFEKKKK1OoKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAzvEVp9r&#10;0qX+9H8y15+nDCvUXHmIVavNdQtvsd7LD/dauGvE+jy2r7kqRWooorA9gKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK8a+KPxI+2PLoulS/6P8AcnuE/wCW&#10;v+wn+zV34o/EjZ52jaVL8/3Lq4T/ANASvIq97BYT/l7MylIKKKK905wooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigApQcUlRT3UdrH5kzKq1Jajz7EvQ1l6p4gh0/5VPmz/AN1axNV8&#10;TyXe+K2/cxf+PtWD945quU9mhl/2qpd1DVJtRkzK3+6v92qQ5pVXNDDFaI9hRjH3YiUUUUxhRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAHrX&#10;I+M7TZcxTL92RdrV1w61m+KLL7Vpcv8Aej+Za56sfdO/B1PZV4s8+oooriPrAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8cCiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACvMvij8SP7NWXSNKl/0tvknmT/ll/sL&#10;/tVb+J3xFTw9E+mafLv1N1+Z/wDngv8A8VXhjuzu7M292/jr2MFhOf8AezMpSCiiivoznCiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiq17qENhHumb/gH96uT1TxDNeFlX91B/cW&#10;pudtDCzram7qniaK13xw/vpfX+Fa5G+vJr6XzJpGdqgoq7H0NDDwor3AooorQ3CiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACh&#10;lVlZW+61FFAHmuoW32O8khb+FqgJytdH4zs/Ju4pl/5aLtb/AHq5v+GvLlHlkfa0antaUZiUUUUj&#10;YKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/VWiiivlD8c&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK4j4kfEFfCtr9js2V9VlX5f8A&#10;pkv9+rHxC8eQeD7PyoNs2pyr+6i/uf7bV8/3l5Pf3U11PK00srb2d/469XCYT23vy+EylIbNM1zK&#10;8srM7s25nf8AiqOiivpTnCiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFGKB1qnqWr22&#10;nKfMbfL/AAqtSXCEpy5YF1pFjTc3yLXPar4pSE+Xa/O//PX+GsTUdcudRbazbY/7q1nKpaq5T3aG&#10;Xxh71UdNNLcS+ZKzO3+3TKKK1PVCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAMzxJafa9Kl/vR/vFrgU4Y&#10;V6i8ayI6t9xq80vrdrO7lhb+FttcNeJ9JllX3JUivRRRWB64UUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB+qtFFFfKH44FFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABXMePPHNt4P03d8s2oS/6i3/APZ3/wBmrHjPxhZ+ENL8+f57hvlgt/42avnf&#10;V9Xude1GW+vJfOuJf/Ha9LCYT23vz+AzlLlIdS1K51e8lu7uVpriVtzO1V6KK+kORu4UUUVqUFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFACgbqZNMsCs0jqir/E1UNW1uHTBtx5sv91a5K+1abUm&#10;3SN8v8K/w1HKejQwcqvvP4TY1XxTu3R2v/f2ubd2mfczb2/2qZQOK0PoKdGNKPuBRRRWhoFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFAAetcf4ztPKu0mX7si/wDj1dgOtZniqy+0aW7fxR/NXPVj7p34&#10;Or7KvE8/oooriPrAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigD9VaKKK+UPxwKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKx/FXiq08JaW95ct8/wBy&#10;KL+OVqm8Q+IbPwxpct9eS7FT7qfxu39xK+dPFXie78Xao95eN8v3Iov4IlrvwmG+sS9/4SZS5SLx&#10;D4gvPEmqS315Jvdvup/Aq/3VrMoor6eMeT3IHGFFFFajCiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiisjVfEcNgPLj/fS/8Aji1JtSpSrS5YGnc3UdpF5kkiotcvq3imSfdFafuo/wC9/G1Y95qM99Lu&#10;mbf/AOy1WAzVcp79DBRpe9IPv0UUVqegFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FNZVZWVvutTqKAPM762azupYW/hbbUROVrofGdn5N4ky/dkXP/Alrnf4a8uUeWR9tRq+1pxmJRRR&#10;SNQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5Q/HAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACqWsaxbaDp0t9eS7LeL/x+pdS1K20ezlvLuVYbeJd7O9f&#10;PHjnxtc+L9R3fNDZRf6i3/8AZ2/2q7MNhpYiX90mUuQh8Z+MLvxhqnnz/Jbp8kFv/cWufoor6qEI&#10;wjyQOMKKKK1GFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAHQ1Bd30NlHumk2e1ZWq+KI7bfHb/AL2X&#10;+/8Aw1ytxeS3cvmTMzNUcp61DAyn70zW1bxHLfBooP3UP/jzVhUUVoe7TpwpR5YBRRRWhQUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGT4ltftGls38UfzVwY616g6LNGyt&#10;91l215teWzWl3LC331bbXDXifSZbV9yUCvRRRWB64UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFAH6q0UUV8ofjgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFRXl5BYWss88&#10;qwxRLvZ3/gp000VtE8srqkSLuZ3/AIK8F+JHxCk8VXX2SzZk0qJv+/rf367MNQliJEylyEHxC8fz&#10;+ML/AMqLdDpkTfuof73+09cdRRX1VKlGlHkgcwUUUVqSFFFFABRRRQAUUUUAFFFFABRRRQAUU2Rl&#10;hXc7bE/vtXO6p4o8stHa9P8Anq9Tc6aVCdb4DavtVh01N0jfN/Ci/erkdV12bVPkD+VF/dWs6ed7&#10;h90jMzf3mqMfKarlPoKGEhR977QUUUVqdgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAB61x3jG08q+SZfuyL/wCPV2NZPiqy+06a7fxR/NXPVj7p6OBq+yrx&#10;OCoooriPqgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP1Vooor5&#10;Q/HAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigApruqI7O2xF/jenV4x8UPiP8A2k8ukaVL/oSfJPcJ/wAtf9j/&#10;AHa6aFCWIlyQJlLkKfxL+IreIZW03T5GTTIm+Z/+fhv/AImvPaKK+qpUo0Y8kDmlIKKKK6CQoooo&#10;AKKKKACiiigAooooAKKKSSRII/Mcqq/7VJuwbjulUNU1y309drPul/55LWJqvilpN0dp8i/89f46&#10;5t3eR9zfep8p7NDAc3vVS/qWsy6i37xtq/wqtUKVVzSEYpntxjGPuxCiiitBhRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFJKqyI0Z+6y7WpaKA2PM7&#10;uBrW4ljb76ttqE9BW/4xs/Jv0mX7si/+PVz/AGFeXKPJI+4o1Pa04zCiiikWFFFOSGSZ9sas7f7K&#10;0ANoroNK8A+J9ek8vTPDmrai39y0sZZX/wDHVru9E/ZK+M3iBlW0+GfiRN3/AD96e1r/AOjdtc1b&#10;FUMP/EqWHY8lyRRk19NaD/wTp+O+uDLeEotO/wCv2/iX/wBmrvNG/wCCT/xc1BC97q3hnSf9iS6l&#10;lb/x2Jq82rnWXUVeeIidEaFWe0T4pGaMmv0Y0P8A4I+anIitrHxKtYP70VlpLP8A+PtKv/oNd7pH&#10;/BIjwLbbW1Lxnrt8f4liiiiU/h81cNTifKoq6q/+SyNo4KvL7J+Ve0U2v2U0T/gl18ENKdXubHWd&#10;VH8SXepuit+EWyu+0b9hT4EeHmza/DbS5j/0+yT3X/o12rzJ8ZZfH4YTkbRy6sz8L8KO9XbLQdS1&#10;J0Wz0+7uXb7vlQO1f0CaF8B/hx4ZTbpfgTw9YD/phpkQ/wDZa7DT9KsdLh8uxs4bOL+5BGqL+S15&#10;lTjen/y6w/8A5MbxyyX2pH8/+jfs7/FLxAqNp/w38VXcT/dmTSLjZ/31s2132ifsEfHfWnXb4AvL&#10;NG/ju7iKL/2ev3OC47YoP1xXn1ONMW/gpQ/E3jlkftSPxy0X/gln8bdUkVbxNC0hW/iuNR37f+/S&#10;NXe6H/wSF8Z3Lf8AE68faHp//Xjaz3f/AKF5Vfqln8KQhj3rzavFmZz+Bxj/ANuo2jl1A/PDQ/8A&#10;gj/oUS/8Tj4h6lct/wBOVikX/oTvXd6L/wAEo/hBYqn2+98Qaoy/89LxYlb8FWvtXHvR0rzauf5n&#10;W+OszaODoR+yfKI/4JmfAUAf8U3qB9/7Xuv/AIuivq7Jorn/ALZzH/oIn/4Ey/qlD+Q+A6KKK/YD&#10;+agooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiivLvih8R/siy6RpUv+kfcnuE/g/2F/wBqtqdOVWXJAmUuUp/FH4kb&#10;/N0XSpfk+5dXCf8AoCV5OOKMYor6qhQjSjyQOaUuYKKKK6yQooooAKKKKACiiigAooooAUnNJUVz&#10;dQ2sfmTMqrXKap4nkuS0cO6KL/x5qi51UMLOt8Ju6nr0NluVf3s/91f4a5HUNTm1GXdM28/wr/dq&#10;oWJpK0sfQ0cPCjsFFFFaHUFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRs3&#10;/drTs/Der6nKsVppV7cO33UigZqzlLkAzvlpfkr0DS/2evidrWwWfw98SsrfdeTTZYl/76Za7bR/&#10;2HfjLqzL/wAUe9nu/wCfu7iT/wBnrzKmZYGl8VaH/gZ2xw1eXwQkeD80Zavq7Sf+CbfxZ1If6Vca&#10;Fpn/AF3vGf8A9ARq7XSP+CXHiGZP+Jr4606yb0srGScf+POleZV4lyih8eIj9z/yOuOUY6e1I+Gq&#10;XOK/RnSf+CW/hq3Rf7T8aarcv/F9mtoolP8A31vrstN/4JxfCew2tcnWdRcf89r3av5KorhrcZZV&#10;T+GUp/8Abp2RyDHS+yflttYUm4+tfsHpX7EPwW0dlkh8C21y6dDd3dxOP++XkK/pXb6P8Afhv4fZ&#10;WsPAugWjL/FHYRA/+g15FXjvCf8ALqjI7Y8NYn7U4n4nW2n3N1/qIJpv9xN1dNpXwk8d66ivp3g3&#10;xBfI38cGlTyr/wCOpX7c6boGl6SP9B0y1sv+veFU/wDQRWn8w6cV5dXjupb9zh//ACY7I8M/zVf/&#10;ACU/GjR/2PvjBrG02/gHUYVb+K7ZIP8A0Jq7XS/+CeHxg1La02n6ZYK3/PzqC/8Asm6v1hBPc5pd&#10;oPUV5lTjjMpfDGMTsXDeG6zkfmDN/wAEqvHeuwRrf+LtA07a24vbpPO36qlb+jf8Ee7GKXOr/Ey4&#10;uV/uWOkrF/6FK9fo/tU96NmK8qpxVm9Xer/5LH/I9ijlWGpR5Inw/of/AASY+FtiP+Jjr3iPVfpP&#10;FD/6Cld3o3/BNX4CaQhE3hS61Rv795qlzn/yG619S5FLx6V5lXOszrfHiJfedccHQj9k8Y0T9j34&#10;LeHokWz+Gvh5in3XubMXD/8Afcm5q77TPhj4R0VEXT/C2j2YT7vk2MSbfp8tdRt9RSmvNqYmvW+O&#10;pL7zaNGnD4YjY0WNdqqqqv8ACtS0UVkbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAf&#10;ANFFFfup/L4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFcF8SPiKnhi3+w2LK+pyp9/wD54L/f/wB6tqdOVWXJAkr/ABO+&#10;JH9iQvpWmS/8TB/9bMn/ACw/+yrw9nZ33P8Aep80zzStLIzO7tuZ2plfVUKEcPHlic0pcwUUUV1k&#10;hRRRQAUUUUAFFFFACk5pBRiqt9qEOnx7pm/3U/iapLjBzfLEtVjap4mitN0cO2aT+/8AwrWFqniK&#10;bUPlQeVB/cT+KsjqarlPcoZfb36pPc3k15J5kzs7+tQHmigc1rsevy8oUUUUCCiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKMVbttHv&#10;rz/j2sbm5/64xM9dTpPwV+IOuKjad4H8RXcTf8tYtKnZP++tlc1SvRw6vUnY0hCU/gOMyPT9aOK9&#10;s0n9jL4y6wVEXgS8t1b+K7nii/8AQnrttJ/4Jz/F3UWT7Ta6Tpyt/FcX+/b/AN8bq82pnWXUtZYi&#10;P/gR3RwOJn8NKR8u5Io3n1r7X0j/AIJd+MrmRf7V8ZaLZp/06W8s7f8Aj2yu00n/AIJZ6Ug/4mvj&#10;6+uT/wBOmnpF/wChO9eVPirJqe1X/wBKOuOS46X/AC7Pz22OO1G16/UDSP8Agmj8MLNR9t1DXNRY&#10;dzcrF/6CtdlpP7BnwX0pRv8ACZv2Xo91f3B/8dV1X9K8qrxtltP4VOX/AG7/AME7o8PY2X8p+RpC&#10;ev6VJDbPcvtiiaZ/9hd1ftLpf7M3wr0UqbT4f6CjJ/E1ijN/301dlp3gzw/pPNlolhZn1t7VU/kK&#10;82tx5RX8LDy+87I8M1H8dU/ETSPhz4r8QNt0vwvrGot/dtNPll/9BWuz0f8AZY+Lmu/8e3w+1uP/&#10;AK+7f7P/AOjdlftJsA7UEGvMqcdYl/wsPBHXHhil9uofklpH7AXxl1RNzaBaWP8A19X0S12mn/8A&#10;BMn4jXQV73WvD9mv8SCWSR/0jFfpx5gPvSkbv4f1rzqvGeaT+Dlj/wBu/wCZ2R4dwcfi5j4A0r/g&#10;llOQjan8QwP7yWml/wDs7S/+y12ekf8ABMLwLatuvvEmu3/+yPKi/ktfZ3NG5q8qrxRm1ZWeIf4f&#10;5HbHJcDH/l2fNGj/APBPX4NaVzcaNf6t/wBfeoSj/wBFlK7TRv2QPg9oQxbfD7SZP+vxWuf/AEaz&#10;V7DuHpmjj+7+teZUzXMKvx4if/gTO2OX4SHw0onKaV8JfBehJt0/wpotmv8A0xsIl/8AZa6e2tIb&#10;OPy4Io4k/uou2rGfekyPWvNlOU95HZGnGHwxH0UUUGgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwDRRRX7qfy+FFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFcr488cweD7D5ds2oSr+4h/8AZ3/2auMZTlyQJK/xC8fxeErPyINs2qyr+6T/AJ5f7b14Fc3U&#10;l5cSzzytNLK25nf+OnX9/Pqt5Lc3MrTXErbmd6r19VhsNHDxOaUuYKKKK7iQooooAKKKKACiiigA&#10;od1Rd7N8tU9Q1W309f3jb2/hiX71chqOuTX77WbZH/zySpuehQwc62rNvU/FCQ7o7U72/wCev8Nc&#10;tcTSXMnmSMzt/tVHRVWPepUYUVaAUUUVqbhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RUttZz3h2wQSTP8A7C7qgCLcaME11GkfC/xrr/Ol+D9f1Ef9OumTy/8AoKV2uj/sm/GDXBm38Bat&#10;Evpdolv/AOjdlcdTG4Si7Va0Iv8AxnRGhVn8ETyPI9P1pcr6V9J6R/wT2+MOpqjSaRp9gG7XV+vy&#10;/wDfNdnpn/BMTx9OVa98Q6FZL/cRpZW/9BryKuf5XR+PERO2OW4yfwUpHxviiv0A0j/glhGr7tV+&#10;IMkyf3bTSwn/AI88rV2Ok/8ABMn4fWb7tQ13XNRX+4Wii/ktcFXi3KIL+Jz/APbsjtjkWOl9k/ND&#10;ym9KPmFfrRpH/BPv4L6V/rvD91qp/wCnvUJv/ZGWu20n9k74RaIuLX4e6I3+3cwfaG/8ibq8qpx1&#10;go/DTnI7Y8OYuXxSifjIib22oGd/9mtTTvCGu6vKkdjoepXbN91bezlb/wBBWv2+074Z+E9IRUsf&#10;DWk2ar90QWUafyWt+G0hgjVI41jQfdVRtArzJ8dRf8LD2/7e/wDtTsjwxL7dU/FTSP2a/iprboLX&#10;4d+IgW/juNPlt1/76dVrt9H/AGEfjLrH3vCqWP8A19XsS/8As1fryCR3ozXl1eOMwl8NOH4nZHhv&#10;D/anI/LnSf8Agmt8Ub8H7VqGg6YfSS5dv/QUauz0f/glrrEg3ar4+tLZv7tppxm/8eZ1r9E87qay&#10;A98V5c+MM2n8FTl/7dO6PD+Cj8SPijSv+CXXhGEq2o+MNYvPVIYIolP/AKFXZaX/AME5vhFYMr3M&#10;Or6iw7XN7tX/AMcVa+qM+9Jg151XiDNa3x4iX3nZHKcDD/l0eH6T+xh8FtDKvb+ArKZ/W7nnn/8A&#10;Q3au00n4I/D/AEAY07wToNl/1xsIh/7LXejPpQSa8urjsXX/AIlWUvWTOmODw0PhpR/8BKWn6RY6&#10;YhWysbezT0t4lT/0GtGmBqdmuN+8dqXKLRRRTGFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQB8A0UUV+6n8vhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFYvi3xbZ+EtLe5uW3yt8kUW755Wq4xlOXJA&#10;Cv4z8Z23g/TvNl2zXcv+ot/7/wD9jXzvqmq3Ot3819eS+dcStuZqm17XbzxJqMt9eS75X/75Rf7q&#10;1nV9PhsNDDx/vnJOXMFFFFeiSFFFFABRRRQAdaXbSVnarrlvp3y/62X+6tSaQpSnLkgX5plhV2kZ&#10;URf4nrm9U8U5LR2v/f2sW/1ebUG3SN8v8Kr92qaqWquU9+hgYQ96qOd2mfczb3amUUVqekFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU9&#10;IZJn2xIzv/sLW1pngHxPrUvl6b4d1a+k/u2tjLL/AOgrWU5wp6zHYw8j0/WjivUtH/Zg+LGvNttf&#10;hx4gT/r7s2tf/Ruyu20f9gj4zaty3hiCw/6+r+Jf/QWry6mbYCn8WIj/AOBnfHB4mfw05Hzvgiky&#10;a+vtJ/4Jn/E2+Xdd6v4e07/YaeWX/wBBSu10z/gllfMEfU/iDCh/ijtNKLH/AL7ab/2WvMqcT5RS&#10;+LEfn/kdccox0/8Al0fBoBpMmv0n0v8A4Jf+CLYK2oeJ9bu3/iEYhiU/ktdlpP8AwTx+DulurT2G&#10;pakR/wA/d+//ALJtrz6vGWVU/h5pf9unVHh7HS+yflR8wpN59a/ZTR/2Ofg1oTZtvh9pkx/6fXlu&#10;v/RrtXaaR8HPAmgDGm+DdEsv+uNjEn8lryKvHeHX8KjL7zvjw3X+1OJ+I9noOo3/APx7add3O7/n&#10;lA711WmfAj4k6wU+x+APElwr/wDLVdLnCf8AfW3bX7bWul2mnpttrWK3X+7CgUfpVnZ7V5lbjutb&#10;9zQt/wBvP/gHZHhiH26p+POlfsT/ABl1Z1CeCrizVv4ru5ii/wDZ67XR/wDgm78Wb/b9oGiacv8A&#10;02v9/wD6CjV+qefxprKM/d/WvOq8bZlP4Yxj8jrjw5hI7ykfnJpP/BLnxTP/AMhXxxpdp/152ck/&#10;/oZSu00n/glroUSf8TPxxqNy/wD062aRf+hO9fdQUGgrivKqcV5xP/l7/wCSxO6OR4GP2D5M0n/g&#10;mt8LLJB9qutc1F/WS7WP/wBAUV2mk/sL/BfS2Rh4LhvGXo93eXEn/jpfb+le97cfwY/Gl4/u/rXn&#10;VM6zOr8eIn/4Edccswcf+XUTzjR/2dfhloTo9j4E8PWzJ91k02Lf/wB9YrstP8KaPpI/0LSbK1/6&#10;4W6J/IVsD60jYPVv0ry5V6tTWUuY7o0acPhiSUUUVmbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFAHwDRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRWfrmuWfh7TZb68l2RRf8Afbf7CUfGBH4k8SWfhjS5b67f5F+4n8crf3Er&#10;508TeJLvxVqj3l43/XKL+CJf7tWPGHiy88Yao9zP8kSfJFb7vkiWsGvp8JhvZR5p/Ec8pc4UUUV6&#10;hkFFFFABRRRQAoGaiuLqOxj8ySVUWszVfEMOnho4f3sv/jq1yV5qE+oS+ZNJuf8A9BqOU9OhgZ1f&#10;en8Js6t4pkuA0dv+6X+//E1c6OaMZo6Voe9TpwpR5YBRRRWhoFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUffoAXefWjJNadh4X1nUnRbPR767Z/u+TbO26uv0j9nv4nayUFr8P/ABIytysj6bKiN/wJ&#10;l21xVsTQw/8AEmoG0aU6nwRPPcr6UfLXvWjfsN/GXV5FH/CHGxVurXV3EuP/AB+u30n/AIJsfFW+&#10;P+lT6Fpn/XW9Z/8A0FWrzaueZXRV54iP/gR2xy/GT+GlI+Tc0u8+tfcmj/8ABLXX5v8AkK+OtPs/&#10;+vGxkn/9DdK7PSf+CXPhmBP+Jl401a7b/p3tYol/8e3151TivJ4q6q3/AO3ZHbHJMdL/AJdn50/N&#10;S5ev1N0v/gm/8JrHY0/9tag6/wDPa92q34Ktdrpf7EvwY0d1aPwNa3LKPvXVzPLu/wCAs+39K8mp&#10;xvl8fhhOR2x4dxkv5T8fSE9anttMur//AI9rWe5/65RO1ftpo/wF+HOgsH0/wJ4es2/vQ6dEP/Za&#10;6zT9A0zS1/0LTrazH/TvEqf+g15lTjyn/wAusP8A+THZHhip9uqfiJpPwf8AHmvJv0zwX4h1CP8A&#10;v2ulTyJ/46ldpo37IPxi1tVaLwHqUKN1+1slvj/gLutfsttXtRn3rzZ8dYx/w6UF951R4apL4qp+&#10;UWl/8E7PjBqO3z9P0uxX0nvlP/oFdppP/BMHxvOy/wBpeK9EtE/i+zJJO6/mqV+lPmD1zS7c/wAP&#10;615lXjHNp/w3GP8A26v1O6PD+Dj8XMfB2k/8EsrNGU6r8Qbm5X+5aaWkX/oUr12Wkf8ABMv4bWn/&#10;AB/axr+on3mji/8AQUr7CDZ70ZzXlVeJc2rfHiGdkcmwMf8Al2fOmkfsC/BjTEXzfDM2oMvR7rUJ&#10;8j/vl1rs9I/Zb+E+jIotPh5oAK/daazWVh/wJ9xr1X/gP60bR/cz+NebVzPG1lapiJf+BHZHAYaH&#10;wUomDp3w+8NaQiLZaBpdmq/d8mzjT+S10CRqibVXatOGO9OrgcpS+I7IxjH4QooopFhRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FAHwDRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFQ39/BptlLc3Mqw28S72d6AI9U1W20Sxlu7uVYbeJfmevnfxt4zuvGGpea26Gyi/1Fv/&#10;AHP/ALKrHj/x5P4wv9q7odNib91D/f8A9tq5SvpMJhPZe9L4jnlIKKKK9cyCiiigAoorB1bxPHa7&#10;o4Nsr/3v4VqTalSnWlywNe7v4bKLdNJsrk9W8RS3m5I/3cf/AI81Zlzdy3cnmSMzP/t1ABmq5T6C&#10;hgoUfeluFFFFaneFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRV2z0fUNQ/49rG5uf+uMTPUAUsk0bTXb6T8E/iJrab7HwL4juk/vwaVOyf99bK7XSf&#10;2M/jNrO3Z4Ju7ZW/ju5oYsf99PurgqY/BUnapWhF/wCM64YWvP4YHinFLlfSvqPSv+Ccnxd1DaLm&#10;30fTl/6a3+//ANBWuy0n/glz4ukb/iZ+MNItF9LaCS4/9C2V5NXiPKaPx4iJ2RyzHS/5dSPinBo5&#10;r9DdG/4JZaREP+Jr48v7v/r009IP/Qneuz0n/gmn8MLBf9Nvtc1FvV7lY/8A0Fa86rxhlUPglz/9&#10;unXHIcbL7J+YJRlpCzCv110f9hL4K6Yke7wh9ucD793fTt+iuFrt9M/Zr+Fmh7DafD7w+rJ91jYR&#10;u/8A301eXV45wUf4dGR2x4bxP2pxPxYitpLl9sCNM/8AcRN1bmk/DjxdrbbdN8NaxqTf3bXTpZf/&#10;AEFa/b7T/B+h6Vt+xaNp9rt+75NsiY/IVs4b0rzKvHTa/dYe3/b3/wBqd0eGP5qv/kp+L+j/ALKX&#10;xd1z/j1+Hmtp/wBfdv8AZf8A0bsrttI/4J//ABk1VVaTQrOw/wCvu/iX/wBA3V+tgNG0dx+teXU4&#10;4zCfwxh+J2LhvDfanI/MbSP+CZnxGvEVr3XtB0/+8nmSyt/46mK7jSv+CWUx2PqfxDA/vQ2mk/8A&#10;s7S/+y1+gAGf4v0pSoHWvMlxdm8/hmo/9uxO2OQ4GPxRPjTSP+CYngCzfffeItev/wDZ3RR/yWuy&#10;0b/gnr8G9MbdNo97qXtd38uP/HCtfTHXvS49q82rn2Z1vjxEvvOyOU4KG1JHjuj/ALIXwe0Mf6P8&#10;PtIl/wCvyNrn/wBGs1dppfws8G6Em3T/AAno1kv/AExso0/9lrq9+aUDd2rzKuLxNbWrVlL/ALe/&#10;4J2Rw9GHwwiNtbOCzi8uCGOFP7sS7RViiiuY6gooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooA+AaKKK/dT+XwooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiikd1hRmZlRF+dnegBLm5is4HnnlWGJV3s7/w14D8RfiFL4qvf&#10;s1szQ6VE3yp/z1b++9WfiX8RW8STvp9i2zTIm+Z/+e7f/E1wNfQ4TCcn72ZzykFFFFe0ZBRRTWZY&#10;13Myqq/3qQD8bap32q2+nrulb5v7i/erG1XxT96O1/7+tXNSXDzvukZmZv4mqeU9ehgZT9+qaGra&#10;9NqI2/6qL+4lZY60YNHStD3YxjCPLEKKKK0GFFFFABRRRQAUUUUAFFFFABRRRQAUu2p7ewubx9sE&#10;Esz/APTJN1dFpPwp8aa9zpnhDXdRH/Trpssv/oK1zVK0KavUnZGkISn8Jy+V9KMr6V6/o37Ivxf1&#10;8Ztfh7qsQ/6fdlr/AOjWWu30j/gnt8YtSVDJpOn6avpd6gny/wDfO6vNqZxl1L4sRH/wI7I4HEy+&#10;GlI+aMkUbz619lab/wAEw/H9xta98TaFZr/EIxJK3/oNdppf/BLCJGR9T+Icsy/xR2mlBCf+BNM3&#10;/oNeZU4oyel/zEf+lHXHJ8dL/l0fARTHek4r9NdJ/wCCZPw6snVr7W9f1ED+EyxRf+gpXZ6R+wD8&#10;GtJ/1vh+51L/AK+9Qm/9kZa82rxrllP4eeX/AG7/AME7o8PY2fxH5MGMilRHdtiqzv8A7Ffs7pH7&#10;Kfwh0VFFt8PNDk29GurYXDD/AL+7q7PTfhv4T0aJY9P8NaVYov8ADb2cafyWvJq8d0P+XVGX3nXH&#10;hqt9qrE/Eaw8G+INVdVsdC1G8Zv4bezdv/Za7LSv2bPiprcix23w+8Q7n/iuLCS3T/vp9q1+1UNr&#10;FAm2KJY1/uqMVJsrzK3HeJ/5c0LesmdseGIfbqn5D6R+wh8ZtUdVbwqmn/7d5exL/wCgO1dppP8A&#10;wTR+KF8M3t9oOn/9dLl3/wDQUr9RuD15pjIvcV51XjbNJfDyx+R2x4cwkd5SPzz0j/glpq0vzar8&#10;QrW3b+5aaW0v/jzSqa7LSP8Agl34RgRP7Q8X6zeN/F5EUUKt+HzV9vbRSYFeVV4oziqrOr/5LE7Y&#10;5HgY/YPlvSv+CdHwi0wo9za6tqbL977TfFVb/vjbXaaT+xj8GdEbfB4C0+Zh1F1JLcfo7tXt2Qe2&#10;aOP7v6151TN8wq/HiJ/+BHXHLsHH4aUTidG+CXgDw82dN8GaBYH/AKd9NiT+S11djo1jpibbSygt&#10;f+uESp/Kr4JpDmvNlUnP4pHZGnTj8MR9FFFQbBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8&#10;A0UUV+6n8vhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAH+r&#10;TdXiXxO+JH9sStpWmSf6Cn+tmT/l4/8Asat/FH4kfaXm0bSpf3X3Lm4T+P8A2FryyvewOE/5e1Tn&#10;lIKKKK90yCimzSx28fmSMqr/ALVc3f8AiKa6fyLCJv8AeRfnapudNDDzrfCa+o61baZwzb5f+eSV&#10;x+pa1PqL/vG2L/dT7taWneAvE+vS7bLw/q19K3/PvZytu/8AHK7LQ/2YPi1rTqtr8PteXd/z9WjW&#10;6/8AkXbXNUxeGofxpwgfU4XL+X4I80jy/K+lHy19E6P+wH8ZtV/1nhu203/r71CJf/QGauz0r/gm&#10;Z8SrxFa91bQdPP8AcaeSX/0Fa82rn+V0VeeIiexHLsZP4aUj5CK4oGRX3jov/BK+9ljV9U+IMULf&#10;xRWmlM//AI+0y/8AoNdppf8AwS/8E2u06h4o1u+buIliiU/htavPq8W5RBX9rz/9uyOuORY6X2D8&#10;2zEw7UfMtfq9pP8AwTx+DmnOrT6ZqOpgfwXd++3/AMc212ukfsd/BrRG3W3w90qVvW833X/o1mry&#10;KnG+XxXuQlL+v8R3x4cxcvilE/GwhfWr9n4e1TUv+PXTLy5/65QO1ft1pHwe8DaAMaZ4N0Ow/wCv&#10;ewiT+S101rpdrYJttrWK3T+7CgX+VeZU47j/AMusP/5MdkeGJfbqn4n6T8AviRrio1l4B8RXMT/d&#10;lXTZdn/fW3bXaaV+xN8Z9XCuPBU1mjfx3V3FF/47v3V+xA+lBUeleZU46x0v4dKH4nYuG6H2qkj8&#10;rtJ/4Jx/Fq+Zftkmiacv96S83/8AoCV2Okf8EuvEkzf8TXxzplmvpZ2Uk/8A6E6V+kH400/7+Pwr&#10;zKvGObT+CcY/9uo7IcP4KO58NaT/AMEtdBgH/E18d6lef9eljFb/APoTPXaaZ/wTX+Fdkg+1XGua&#10;gw7yXSr/AOgqK+scmjBNebV4jzat8eIl951xyfAx/wCXR4HpX7DvwW0tkY+Cobx1/iuryd//AB3f&#10;t/Su10v9nr4Y6IVNj4B8PW0i9JE02Ld/31tr0jBFLv8AevLq5hi638SrJ/8AbzOyOCw0fhpR/wDA&#10;TKsPC2laWF+yaZZ22P8Anjbqn8q18cYpBjvTq423L4jrjGMfhCiiikWFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwDRRRX7qfy+&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRVu30u+uf9RaTTf7sTNRz8m44xlP4CpRXQ2vw+8S3pAh0HUWU&#10;/wARtmRa3LL4GeNL3/mEiL/rrKi/+z1xSxmFj8dWJ308vxlX4aUv/ATgqK9Ws/2cfFFz/rpbK3/3&#10;pN9bFt+y9fH/AI+tcgg/65QM/wD7Otcc84wEP+Xp308gzOr8NA8Ror6KtP2XtLRc3OsXk3/XKJE/&#10;nurYtv2dvClqB5kd1cEf35iP5Vwy4hwMdkz0qfCWZy+OEY/9vHy7RX2BafBfwbafd0SORv78sjsf&#10;1atm18BeHLEf6NoOnw/7kCiuSfE9FfBCR6VPgzE/bqxPiyG2nuf9VFK/+4taFt4Q1y7CGDSL6Qeo&#10;tmavtqHT7e3H7q3ji/3F21YKt2bH4Vxz4nqfYpI7qfBUV8df/wAlPjiz+EHjC8+5oc6f9dSif+hV&#10;T8W/s3fEvW7MWOlQ2Nis3+vup7z51X+6m2vtYNmkKA9q5f8AWfGxlzQjE9KPB+B+1KR8CaX/AME7&#10;PFczZvfE2k2aesMcsrf+yV1unf8ABObT4h/xMvHFzN/sWmnLF/6FK9fZixZ/jz+FLsQdaipxVm8/&#10;+XvL/wBuxO+HC2VR/wCXXN/29I+YtN/4J++ALQf6XqOtX/8AvzIn/oK11Gm/sXfCrTlIk8PPfH1u&#10;buXP/jrLXu9GB6V5lXOcyrfFiJfeelTyXLaXwUInmNl+zb8MrEIU8BaG7p91rizSVl/4E+6uu0/w&#10;J4b0hFSx8P6ZZKv/ADxtI0/ktb+wL2/Wo2fHRsfhXmVMRWqfHOUj0aeHo0fghGJIkaou1VVV/wBm&#10;pKKKzOsKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor&#10;91P5fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoqaGznuf9VBI/+4ta&#10;tt4M1+6GY9E1CQeot2FZzrQp/wASZpClVn8EDEort7P4L+Mbw4TRZoV/6auif+z1s237O/i2YZlW&#10;0t/rPmuOWYYOPxVYnpU8px1X4cPL/wABPL6K9rsv2XdVf/j51m0h/wCuUTP/APE1sWf7Ltogzda/&#10;PIf+mVqqfzZq4Z57gIf8vfwPSp8N5rLel/6SfPlFfT9p+zZ4Xi/1095cf78mK2rP4GeDLP8A5g4m&#10;/wCuszt/7NXFPiLBw+DmO+nwhmE/i5YnyNT0haZ9iqz/AO4tfaFp8NPC9nkw6Fp6N/eNuprat9Ds&#10;LNcQ2UMQ/wCmaBa4pcT0/sUT06fBdT7dU+JbTwzq99/x7aVdy/7sDNWxZ/Cvxbf/AOq0K7T/AK6j&#10;yv8A0Kvs0DFOJzXFPiev9ikj0qfBmH+1VkfJVp8BPGN2Pms4Lf8A66Tqa27b9mfxFIMzXtjB7By/&#10;/stfTP4ZphH4Vxz4ixs/g5V8jtp8J5fD4+aR4LafstH/AJefEJx/dis//s62LX9mPQYB++1C+uPr&#10;tWvYw0lGJfT+Vck83x896p6VPh7KqW1L/wBKPOLT4AeDrb71nNcf9dpnP9a2bT4TeELNfk8PWTn/&#10;AKar5n/oVdfsNGz2rinjMTU+KrL7z0qeWYKl8FGP/gJmWnhXR7D/AI99Ms4f+ucCr/StJIY4U2xo&#10;qL6KKlyB3pMj1rlbcviO+NOMPhiPoooqTQKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor9&#10;1P5fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiipIYZZv9VEz/7i0AR0Vq2nhTW77/j30m9uP+uUDNW1Z/CLxfeDMWgXS/8AXUpF/wChVyTx&#10;eGp/HUOqlg8VW+ClKf8A26chRXpNp+z34vuBlra2tx/00nU1sW37M+tt/r9Ts4v+ue5q5JZrgI/F&#10;VPRp5JmVT4aEjx6ivfbX9lpF/wCPnxCzj+7HaAD/ANDrctf2Z/D0I/fX9/OfdkX/ANlrhnxFgIbS&#10;Z6lLhbM5/Z5f+3j5mor60tfgF4Pt+tg9x/12lc/1rXtfhV4TslITw/Yn/rpHv/8AQq5J8S4b7EJH&#10;dT4Ox0vjnE+NURnbai1dttE1C8bbBY3M3+5E719tWvh3TLH/AI99MtYP+ucKrV1IhGuFwn+6K458&#10;Tv7FL8T0qfBX81f/AMlPi21+G3im9OE0G+B/vPCyf+h1t2XwM8Z3XXTI7f8A663CV9e5ppjzzXA+&#10;JcU/hhE9Gnwbg4b1ZHzDZ/s1+J5v9bc2EH0lZ/8A2Wti2/ZfuSD9p1+OE+kVru/ky19Bhx/dz+NL&#10;tJ7Y/GuWee4+f/Lw76fC2WR+KHN/28eM2n7L+jwj9/q97P8A7qqla9r+zr4Uth88V1cf9dJjXqPH&#10;pRtH939a4Z5rjp71WenTyLLKXwYeJxFn8HvBtmPl0G2f/rqWf/0I1r2/gjQbH/j20Wxh/wByBRW/&#10;Rn2/WuGWJrT+KcvvPQp4HDUvgpRX/bo2C0htx+6hjj/3E21YoorI7gooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor91P5&#10;fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACinojO21V3t/sVdtvD+qXf+p027m/3IGaonOEPjNIxnP4DP&#10;orqbP4YeK77/AFeg3w/67R7P/Q63LP4BeMrr72nxW3/XW4T/ANlrllj8LH4qsTsp5bjKvw0pf+An&#10;nVFeu2n7NHiOUfvrywg/3XZ//Za2bb9l6U/8fPiAL/sxW2f/AGeuKWdYCH/L09Knw7mdX/l0eE0V&#10;9JW37MWiwD99qd9N/u7UrWtfgB4QtR89rcXP/XW4Y1wS4jwMdkelT4TzOXx8sf8At4+V6K+xrL4R&#10;eELQfL4ftH/67bpf/Qia2bPwdoun/wDHto9nb/8AXKFU/lXJLiaj9iiejT4MxP26sT4oh028uf8A&#10;UW083+5Ez1q23gPxDdD93ol7IP77W7CvtaO3ihH7uJY/90VKSexxXDPiap9ikj0KfBVJfHV/8lPj&#10;+z+CvjK9OBpDwr/elmRf/Z627T9nDxZKcyGzt/8Aem319ShR65oZR6frXJPiXGT+HlPRp8IYCHxy&#10;lI+dbP8AZf1J/wDj61y2h/65QM//AMTWxa/sw6dGv+ka7czH/plAifz3V7n5IoMeD1rjnnOOnvUP&#10;Sp8NZVDal/5NL/M8otP2b/CkA/eve3B/2piK27T4JeDrTONESY+s0rt/7NXeZ/2f1o3D+7+tcUsw&#10;xk/iqy+89CnlGX0vgoR/8BOcs/h34bsSDDomnRn1Fqm7+VbMOm2loP3VrDF/uRqtXKME1xynUl8U&#10;j0Y0adL4Yj6KKKg3CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;PgGiiiv3U/l8KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKt22j3t&#10;5/qLO5m/3InetW2+H3iW7OI9DvSf7xiZErCeIo0/jmdEKFWt8EDn6K7yz+BvjS86aSIl/wCmtwi/&#10;+z1uWv7N3imT/j4ms7b6Sb645Zng4fHViehTybMKvw4eR5PRXuVn+y7eP/x869DD/wBcoGf/ANnW&#10;tm2/Zf0xFzcaxdzH/pnEifz3VxTz/AQ+0ehT4ZzWW9L/AMmifOlFfU9p+zl4Ttx863Vx/wBdJia2&#10;bb4LeDrMfLocMjesru382rklxLg4/BCR6VPg7HS+OcYnx/U0NtPc/wCqilm/3F319qWngTw7YHNt&#10;oWnQt/eW2X/CtaGxtrf/AFUKR/7q1xS4nX2aJ6VPgqp9rEf+SnxTaeDtdvRm30a/lHqtszVs2Xwe&#10;8YXn3NEnT/rrIi/+hPX2OOO1DDdXFLifEfZhE76fBmFXxVZHypafs8+L7gKZIbS3/wB6fNatt+zR&#10;q5H+k6raRf7iM386+lt5NJhv736Vwz4hx8+p6NPhLLYfFzS/7ePB7T9lyBP+PjXZZB/djtwn/s9b&#10;Nt+zT4bhH726vpz/ALbqP5LXsQAFGB61xTzjHT/5es9Knw/ltH4KR5xZ/ArwbaddNNx/12mc/wBa&#10;2YPhn4Ss1/deHNP/ABhDf+hV1dH/AAH9a454rE1Pjqy+89Cnl2EpfBSj/wCAlG20SwshiGyt4R/0&#10;ziVa0BGqLgfKKKdkVzybZ3xjGPwi0UUUiwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD4Booor91P5&#10;fCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKsRWFzcf6iGSX/AHF3UD5SvRW5a+BvEN4M2+i38g/2bZq2rP4L+M7s/Loron/TZ0T/ANnr&#10;kljcPD45wOylgcVW+ClL/wABOJor1G0/Zz8W3AzItpbj3nzWtbfszap/y86vbRf9cYi38zXJLN8B&#10;H/l6ejTyPMqnw0JHjFFfQdj+y5ZKM3WuTy/9crZU/mzVtQfs2+F7f/WzX1yf9uTb/wCggV50+IsD&#10;D7TPQpcKZnP4o8v/AG8fMVFfXNp8DfBtmONJE/8A12kZv61s2vw28MWQ/c+HtPU/3jApauSfE2H+&#10;xCR6NPgzFy+OrE+MEhaZ9qqzt/sLV+08M6vfD/RtLvZf92Bq+24NJs7NdsNnbwL/ANM41Wre1vWu&#10;OfE0vsUkelT4Kivir/8Akp8ZWfwq8XX/APqtBvE/66jyv/Qq27T9n/xjcj5rKC3/AOutwn/stfWu&#10;7NIUB7frXFLiTFP4YxPSp8H4GG8pHzLa/szeIZOZr6xg+m562bT9l4A/6V4hP+7Fa/8A2de+iXPb&#10;NLgkcL+tcs87x8t6h30+GMsh9jm/7ePHrP8AZh8Pwj99qGoXD+7Iv/stbNr+z94QtutjLcf9dpmP&#10;9a9Lx7UbB6VwyzXHT+KtL7z0qeS5dS+ChE46y+E3hOxHy+H7Jv8Arqnmf+hZrcsvDWj6cP8AR9Ms&#10;7f8A65QKtam0AcL+tRl2H8ePwrilUqT+KR6NPC0KPwQjEkSGOH7iKv8AurUtFFZHWFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHw&#10;DRRRX7qfy+FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU+GGWb5Yomf/cWtK08K61ejNvpN7KP9mBq&#10;znOFP+IaRpTn8EDKorr7L4ReMb3/AFOgXS/9dSkX/oVbtr+z14wnHz21tbf9dZ1/9krjlmOFj8VW&#10;J308rx1X4cPL/wABPM6K9ms/2ZNcmH+k6nZxf7m5q2bX9lyMf8fOvv8A7sVtj/2euKee4CH/AC9P&#10;Sp8N5rLel/6SeAUV9NWf7M3huMfvr6/n+rIv8lratfgH4Ptuunvcf9dpnP8AWuSXEeDh8HMelT4Q&#10;zCfx8sT5Lo+/X2Za/CrwnZLiPw7YH/rpH5n/AKFWxa+HNK09dttptvbj/plGFrjlxNT+xRO+nwZW&#10;/wCXtWJ8U22haleN+40+5m/3Imete0+G/ii9OE0K+C/3nh2f+h19orBGg+VQv0p+PSuGfE9b7FJH&#10;pU+DMOvjqnyNZ/ArxldDnTEt/wDrpcIf/Z627T9mnxNKMz3Fhb/SVn/9lr6ewPrTGIrgnxFjJ/By&#10;/cejT4Ry6Hx80j5+s/2XLhx/pPiBE/65Wu7+b1t237L+joP9I1a9mP8Asqq17PmT0xQTJXLPOcfP&#10;/l8d9PhzKof8uv8A0o8xtf2efCNsPnhuLn/rpKa2bP4PeDrUfJ4ft3/66ln/APQq7fcfSl3/AOz+&#10;tcM8fi6nxVZfeenTyrA0vgoR/wDATCs/BehWH/Hvo+nw/wDXK1Rf6Vrw2sMI/dxov+6MVYGe1Jz6&#10;1yucn8R3xpU4/DEfRRRUmwUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAfANFFFfup/L4UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFSIjO+&#10;1V3vQBHRWhbeHNUu/wDUabdzf7kDVs2fww8V33+r0G8x/wBNo9n/AKFXPPE0afx1DqpYWvW+CEpn&#10;LUV6JZ/AHxldfesIrf8A663Cf+y1s237NPiJx/pF5Y2/0ZnrknmuDh/y9id9PJMwq/DQkeRUV7xZ&#10;/suSEZuNfCD+7Ha7v/Z62bf9mPRYB+91O+lPttX+VefPP8BD7R6VPhfNZb0v/JonzdRX1fafs9eE&#10;Lbrb3Fx/12nc/wBa2bX4Q+EbMfL4es5P+uq+Z/6FmuOXEuFj8EJHpU+DsdL45xPjerNtpt5ef6iz&#10;nm/3Imevtmz8JaLp/wDx7aPY2/8A1yt1X+QrRS2jh/1aKn+6tccuJl9miejT4KkvixH/AJKfFdr4&#10;A8SXgzFoV+R6mBq2bT4J+Mrw4/sgwr/elmRT/wCh19h5NNKA1xy4nxD+GET0IcGYRfFVkfLVp+zf&#10;4rkGZ3srf/ek31r2n7M183/H3rUEH/XKJn/qtfSAJNNO7+/j8K5JZ9j57zPQhwrlsPijKX/bx4ja&#10;fsu6dGP9K1u6lP8A0xhSL/4qtiz/AGcPC1uP3n2y4P8Atzlf/QcV6vg0bc9v1rhnmuOnvVZ6lPIM&#10;spfBh4nB2fwU8G2n/MHim/66u7f1rWtvh74bszmDQNPjP95YFzXSYPpS4Pp+tcEsVXn8U5M7qeX4&#10;Sl8FKK/7dIIdNtrUfuraGL/cjVatnmmg07PFZHfblFooopDCiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;D4Booor91P5fCiiigAooq3b6Re3f+osrmb/diZqJz5NxxjKfwFSiuktvh34nvP8AVaDfH/bMLJW3&#10;afArxpd/8wnyk/6aTxL/AOzVxSxmFj8dWJ308vxlX4KUv/ATgKK9Ysv2bvEs/wDrrixt/wDtq71s&#10;Wn7L143/AB961HF/1zhL/wBVrjnnWBh/y9PSp8P5nV+GkeH0V9GWv7L+lRrm51e9m/65Ron891a9&#10;p+zv4Tth+8ju7j/rpOR/6DiuGXEOBjsmd9PhLM5fHCMf+3j5cor7BtPgx4Osx8uhwS/9dWZv61r2&#10;3gXw5ZH9xoFhC396O3UH+Vck+J6P2ISPSpcGYn7dWJ8Ww2c9z/qoJJv9xd9adt4N167GYNIvpB6i&#10;2YV9sRWEMH+rhjT/AHVqbBP8WPwrinxPU+xSR6NPgqK+Ov8A+Snx5ZfB7xjefc0OVf8Arq6Rf+hP&#10;Wzafs7+L7j/WR2lv/vT/APxNfVwIprID2/WuGfEmMl8MYnfT4PwMN5SPm60/Zh1lx/pOr2sX+4rN&#10;Wzafsu2yf8fPiCR/9mK22f8As1e7+UvpSiLPfFck87x0/wDl4elT4ZyqG1L/AMml/meR2v7NHhqA&#10;Zkub+5P+3Iq/+gqK2LX4FeELXppfnf8AXWZ/8a9GwPSgrnoP1rhlmWMn8VWX3npU8ny+l8FCJydr&#10;8L/C1kv7vQNO/wCBWqt/Oty20XT7FNsFlbxL/wBM4lWtHHtSVxyq1JfFI9Cnh6NL4IioioPlXbTq&#10;KKg6QooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKAPn60/ZcH/AC8a6T/sxWwH/s9bNp+zLoEI/f6hqE/1ZF/ktezde9IRXsTzjHT3qs+b&#10;p8PZbS2pHmtp8AvBtt96yluP+u0zn+tbNr8KfCNmuI/D1k//AF1TzP8A0Kuu2n0/WlCH+7+tcM8Z&#10;ianxVZfeejTy3BUvgox/8BMyz8LaVp3/AB7abZ2//XKBF/kK1IoViHyqF/3adijOK5nJy+I74wjD&#10;4R1FFFI0CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA//9lQSwMECgAA&#10;AAAAAAAhAANjGAjzpgAA86YAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAAKJAAAAxAgGAAAA8467ugAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsO&#10;GwAAIABJREFUeJzsvXl4W9W19//9rnMkWbZlS7IzjwxhJgnEISRxaEpLgZa+7W1v3MItF+hACpRA&#10;htLA2/u7/DrSMhRCgYZL23ChtCSUjpSpQGghTAHKECAkQOY5nkdJZ6/3D9mOJduxZMt2hv15HmWQ&#10;ztl7nWHvs87aa6CqwmKxWCwWi+VwgDe9UYBxQ+4A8XmAb0ETd6E59ne98Khdgy3bgQatkmixWCwW&#10;i+VwgfdtPhpB912QLgBAtQbGrITn3YG1H/5Tr5/dPMgiHjBYJdFisVgsFsthA//33RIEi1+EyNHt&#10;XxqjIGqh+hTiLT/Btro1umhSwyCKeUAggy2AxWKxWCwWy4ARPL4a8JZAtbH9OxGCUgxxvgB/3h8w&#10;pvRH/O2GU0hwECUddKwl0WKxWCwWy2EFf71+DEIFy0Ce2eUGRhMgPoByOWJNv8S6I7bq9UgMsJiD&#10;jlUSLRaLxWKxHHbwwW1nw5GHQeTvd0PjbQR4J1pa/oSvHPG+AoeN4mSVRIvFYrFYLIcdvB4uTtr2&#10;R1A+0+PGqk1QfQ+e+Rka6v+oXzuubgBEHHSskmixWCwWi+WwhPdvnoqA+zCEozPaQTUBo28B5hbU&#10;Nz2Or07YcyhbFm3gisVisVgslsOTxl1roHgIqvGMtiddOHIKRO5CKP8u/Hbb54lDN7jFWhItFovF&#10;YrEctnDF1mNB+RPIY7PaUdVAtRbgo4gnlqKp4bVDbRnaKokWi8VisVgOa/jQ9vkgb+l1A6qVgHkI&#10;MSyDb9WrOmdOLIfiDRpWSbRYLBaLxXJYw4e3jIYnf4XIpF43osYDsBnQ5dCWO7DmyG0He9ocqyRa&#10;LBaLxWI5rCEh+N2Wr8BxloAs7nODqpsBvRfNLfcjcMR6nQMvB2IOODZwxWKxWCwWy2GNKgxa+AhU&#10;V+WkQXIMgGsRCCwDtl3OFWsKc9LuAGMtiRaLxWKxWCwAuGL7FAD/gHD/CbazQTUO1TWA3oaWxr/r&#10;VyZsyVnb/YxVEi0Wi8VisVgAECBWbPsVRC7OeeNGGwF9CcZbgp3bntZ502pz3keOsUqixWKxWCwW&#10;Syt8cMPpEP99EDm6XzowWgXo84B3E2obXsPXjqs/UBNyW59Ei8VisVgsljbkldeg+B2MySzBdtbt&#10;MwKR80DnTygquh2/3/oJ3v2qr1/66iPWkmixWCwWi8XSAd77/ijkF/wT4hzRrx2pMQC3wJiHQXMH&#10;5oz5UAHTr31mgVUSLRaLxWKxWNLgiq2XgHIXyMCAdJhchr4dCfN7rB39zoGQY9EuN1ssFovFYrGk&#10;05J4DEBuUuJkgjAC8lq4zgM4ftsC3vfB0AHruxusJdFisVgsFoslDQLEg1u+AMf5BcjSAe1cNQbo&#10;+zD6C8RqH0bg7V06Z86AJ+S2lkSLxWKxWCyWNBRQxPY+BsVTA9456QflJAhvQyD8a+D0i7nkpaIB&#10;F8NaEi0Wi8VisVi6hg9+NAlu3rNADsr19QY1CqAOilWAdxsQf0HnHFkzEF1bJdFisVgsFoulG/gq&#10;fPhw6/dBWQjSHVRhkgm5/4ZE/C5srX5JF01q6M/u7HKzxWKxWCwWSzfoFMRhEsuhum6wZWktF/hF&#10;uP57MX7I7bxv/dEk2F/dWUuixWKxWCwWSw9w+ZZ5ELkZlMG1JnZEtQpq7kMCy+CuWqNz5sRy2bxV&#10;Ei0Wi8VisVh6gI/URNDU8Dwoxw+2LJ0w5m1AH0Jz/f/qhcd+lKtmrZJosVgsFovFkgF8cPN/QNy7&#10;W5d9DyxUY1DdDng3o8H7Cy45YpOq9ql6i1USLRaLxWKxWDKAv1o3BKH8u0H5HMh+8wXsE0ll8XWo&#10;3oXq+kf00mP39LYpqyRaLBaLxWKxZAAB4qEt50DlXogMGWx59ouaGoAvw9M7sXn3k1g0qVGBrJQ+&#10;qyRaLBaLxWKxZEhSUdx2FyhzB1uWjEhaFv8Kg/sg7/9d58yuz3RXqyRaLBaLxWKxZAF/u2UifPI4&#10;KMMHW5aMMWYXgEdhvDsgL76WSZk/qyRaLBaLxWKxZEEywfa2RSD/G2RgsOXJGDUKsBlq7kdLy/+g&#10;cu2bOu/clu42t0qixWKxWCwWS5bwdx8eAze4HOSkwZYla9QYKD8AvOVoSNyjF4/f0NVmVkm0WCwW&#10;i8ViyRKSguVbvwpiKSgHZwU71Rig62HwGzQ03oeNR2/X65Fo+9kqiRaLxWKxWCy9gMuQh/xtK+HI&#10;tMGWpc8Y8yIMHoBJ/F7PH7sNsEqixWKxWCwWS6/hii3/Djj/A2F4sGXZL0RqAhwCEEn+TSZ/8xL1&#10;UL6JxpZb8Pg/n7RKosVisVgsFksv4f3riuAvuBWCiwZl2Zmtf7Qpeyk/KKBtHwCeARJe6ycBNMeB&#10;lhjQEgdirZ+9VcDOXQm0xB61SqLFYrFYLBZLH+Dvts6Aw79BpLh/OuigBLb/u9UKaBTwvH0KYCwB&#10;xBP7FL+WONDcArQkkophvFVJ9Foz4LTpgQqwshKorQFUocK4VRItFovFYrFY+gAB4sFtP4WDBRlZ&#10;E9ssfmz/oxXt8Fer9U81qfTFvX3WvuY4EI8DzbGk8hdP7NvGeIAxSeWxrS9hhz7TqgmSQDwO7t4F&#10;NDcDIlCjBmp+4fb6jFgsFovFYrFYoICyJfYrBH2fAXE8gFSLn7CDxU5brX+tlj/PtFr4EkmlL5Zo&#10;VQQ7/NszyY9p/bQtH6tBUkVN+zgO4PQgdNu29fVJC2IinvRRBADqh4jxXqskWiwWi8VisfQSAsTd&#10;r7qI5G0Gwr+E530PlPyk4hdvVfQSSd+/WKsi2BJPKoVtymHCaw0eSV/dZcpfKQohAKCXLpCtfbGq&#10;Cqiu2vcdAFUTh9GH8PSIf1kl0WKxWCwWi2U/kBAsfTUPkZEFiDeG4fjDUCcC1xTCSAkiw0cAKIHq&#10;EXh3E1FVn7TyJVotf16r9S99mbnNz7DdgseuBcglIknlde8eoKEhTekEAG5Bc8NS1TkxqyRaLBaL&#10;xWI5rCBArFghWDOH+CyIex8VjA8L/OF8FBdG4NMRAEbCkREASrGcw4ERIwEthS8YBBAEkA9IAGQe&#10;iAAoDhwBSoqBTbsA19m35Oz2tPY7QDgO2NQE7N4NxFr2KaetqBqF6jJduXgDYPMkWiwWi8ViOcQg&#10;Qdz8Qh4KowUoChQCCMKYEBx/AdSJwDHDAQ4HdSgUwwAZAugwAEMAFEGk9yY9EeDVtcDuasA5QAqx&#10;sDUdTnUNWFXZ4btU1JjVaKj5gv7ju5sBwFoSLRaLxWKxHNTwgbWlcAonQzAa4FAsxzBg3FAApQBD&#10;gBbARQhAIRQhiAQAJs17Hf39csX44UBVbWry6sGCBIwBK/cAtXVdLC8nUWMa4ZkH8M/E9rbvrJJo&#10;sVgsFovloIX3bxyBQOhvAI8B4IAQqDoAuM8i2EEp6m+3P2OSS86jhwIbticjjQcLEmhpAXbvAmKx&#10;TsvLqdviNXgND6he31672SqJFovFYrFYDl7yfCeDMjnlu4EIANkfRNKauHV3MnJ5oAuxtB4/6+qA&#10;qspk4uyeZPD0F/rUdTs7fnWALJZbLBaLxWKx9ILmhndgvLdhTKLnjQcIzwCFQWDsMMAMcN9t6W32&#10;7Ab27EkqiD0ozWp0FVoqH0n/3iqJFovFYrFYDl6+MmEr4voFQH8BYyoHW5x2Yglg/AigKH9f9ZP+&#10;RgRoaQG3bwNqa7uo59wZNVoNNbdh5fU1nZrrLzktFovFYrFY+hsFVC8YvQ61ddfBeF+DMauhxhts&#10;uQAAfhcYNyzpp9jfiICNjeCO7e3l9XpCVRUwzyMhT2kXYTY2BY7FYrFYLJZDBi55qQgjRn8D5Leg&#10;GAsZaIfAjsK0WvFeeQ/YW9M/+RJbo5dRVQXWVHcbvdwVakw9oOfpo/Oe7bJpqyRmT3Dq5WOC/uDZ&#10;SgQM8H7tyM3P6vLlscGWy3LwwgnnBsIjTvh3UZao0Z2Jypa/1777872DLdeBCkmGpy+cJQ4mA6Yu&#10;Fku8VPfSkncGWy6LJRdw8sXhcEHJZ4SMGHgbGQz8o/LJGzotBfYX0RmLTqKY2apsTnjeW3Uv3fqy&#10;6gGRzCVjePerPkSGzQKcSyH80qAK4zrAjkrg9fezUuAyQgRMJIA9u5PVU7LUh9WYvyI0/PO6fE6X&#10;llerJPaCkpnzP0Vx71FgKKgxBf5u1Leo+p8//nCwZbMcnHDy1eGSIvc5KI9WqAdwbSIe+07tS0ue&#10;UtWBdns+4CHJ6MyFd5C8RAkFtMok8JPqWN09unpp42DLZ7H0hVDZlcf5g4HfATwO0DjAdw3w9ap/&#10;3vjmQPRfMnPhlXD4Q4AuVWNQ3LE3vuMn+tL9tQPRf64gQNz0Rj7Gl34Jim+CMhmkb1CEEQHeXA9s&#10;35ubSOc2ZbOhHtyzF/ASWSufqrodifgcfWL+891t4xad9q1j/K5TnIAvRDLkiBdSlQCIAgCd7aKK&#10;WlWtF+gulcTOykpvk665oz7rAzyI8dRJuICIMAAwoMZ8loh9yDEV/6WblzcNtnycMC9QNIQT6bij&#10;CK2Kx733Gl5askvtG8EBTDWAIUphgMkkXqf4fP7rj/zkd14G0CcLQqhsYak/aCYbRRBxbqreWblW&#10;NyxrzoXUg4lCm0n4hSIAg3DM4kgw/1UA3U54lt5TVna37wN3zfFw5AhV1LXEW9Y1vXLn5ly1z7K5&#10;+RF/4WTjYKgYb2fV3rq39b1f1uWq/YMJihoQELY+Y1TLHDX/HT1r8VcHwqKolBgBR8ggyKCquSzi&#10;DnuTxPKDyaKogGLRpAYAv+IDm1bClStBcwFEhg6KNONHAHtrgXj2Cl0KbdHLNTVA5d5932UjjWoC&#10;qg9j59Z/7W871xfI+yuIgKP0AfCB4m/NQu6S2qlXBeNCxBXSBEpjtISbo7MWvWgUj9fs3PEa1v+m&#10;/nCzfFDEhTGTgkOGRgAMupIYKc4fRtf7KVRPBtkS8DlbA+VXX0fy6cPt2hzcaFlVTcto9FFJdANm&#10;JuDeJYQPftRFx5Q8wUkXLtQ37mvIkaAHBCSHGyOTYZXEfmGt93bYH/RfA/BsAPF8x90TnbHo2qrR&#10;mx7T5cv7HCQQdQLj1ZVbHNWjKb7G6NDIG9GyxVdUrr5hUw7EP6ghSVUeq3VN4wAMiDUxtX+JUDAZ&#10;cyr+ABycrlV6wdgPed8b34Wv5AkA14CcDjIwYAIYBYoLkwm2120GfL1MU00CngfubV1eRi+XrxXb&#10;kEgs0zdu2u9zQECOJWWsCEeIsJSUIhEWiDBAij/9I8ICioRFOEIoRwk52xFZ7AifiI4Ydn94xtWf&#10;5YR5A3fiDxAUKDB+1z/YcrQh0JCIlAhlpAinEs6SwvKFxw22XJbMoYgfPi3qaztKdUCERVgqwiMI&#10;fiMSGnYdy+YOzrJLP0GSBIcMthyHOKHW+2iECE+mi5+EN404MRcNx+CHACERKaFwDIHPSDD+M05f&#10;EM1F+wc/zKe4hYPWO0weXs4/qDOi6IWTGvTLox9Fbe3/gdHvwXjvwgxUbhoAqsARw4FgoHfRziJA&#10;c1MyvU19A0DpvUVSze/1yfmre+wSQE7CxIX0EXKeiHtXZITvyly0mWtYUdGftXGUsfgBa4ZXcKxf&#10;9XSy3wsSWXKEqlF6uU/DShEh8LE8Fg7PdduDDTngaWsPb5Tj4bgnk7kvb0EKFTIxpGZCrts+GFGq&#10;Juh1+4whKf1xHdowh5C7kn7tuDpw5E1I6JcB/ROMDkwSbmOAgD+ZYDubs0kmA1Rqa8CdO3sur9cD&#10;qrobMe+XmWzbyd6pxhgl16tqJQEF2EIirqoFBAREvirzSS0BGO54UzL5Kj/CqHwvUr7IV71lz88O&#10;BN8nkhIun39BlGO/O2TWonoDfcUz3tKaUdveysUyyUGCC5pizKkQ4LA5Zkt3CApdYWiwxbAc3BAa&#10;ILUwuydeFu1T/Y7gsFuZypbQ6VcfHy1fdA+I0pIzFr7mGW9Fzc61j+i6R1sGW7YDFZ2DGDD6TV6/&#10;8nyceNS5MM63QUxJutz1I/EEMG44sKcGqK7rWdlrW16urATqapPb90VBNBqDerfjmRfWAfN73L6z&#10;kgg0q4lf3dLc9C+6nmloTrRAvXgBCgvUZxzx+4tpnGIRd4yInkHRzwjlyI5tCBmkYG5odPQZAC/2&#10;+mhyxZw55FYZAYdHQugTYArBU4u2jroCQI/m1kMDVYBWObQkUSiYOGQsA5ZBglTA6UfrLTXZh2V/&#10;iGEBiKOFHAo4x1Dk7OiIExaQvNcGLO4fvX52M4A/8IEP3oaTdzHEuxTilPZrp343Wdf59brWR3M3&#10;BuC26im7dwEtLTmq/6zrEDMPq2bmW9qF5yTVCHc2rF66Pe2HNufG7QBA8mWMu+ivRSMKlvjc4E9B&#10;fIapGvhYV1iBA0FJBEAyDoXpsNha5tKZQ577lqp927JYLBbLwQkdGEATaH3AkYyokYvyp17+GIAd&#10;gyvdwYFecNQ6Lln3PQzL+yMUPwA5EyIF/dKZ5wHDokBpEbC7iwTbbeltamvByr3JZeqc5QPXe/DM&#10;gnczsSIC3ZTlU6/ncn2qqrphWXPNC3es9zzMV02NKEwuQ8vZ/ekj0RcoIkqMjkyZlDfYslgsFovF&#10;kmNK6dhArmzQeRNa9EtjXkFt9fkw5rsw+l7/dISkEnjkqK4VRChQuRfcszupIOZIjVLVD+A03ptN&#10;lpOcqKZVq27aCA/3qZp4SuOqRxVM/OYBe5MSdE2QB3W0lsVisVgs6ZAQn+O3z7deoF8/sRI1o+9A&#10;wlwAz/waxlTlvBPPAyIhYETJvkhnESARB3fuBKuzK6/XE6raAuit+tfFWR1Lzm6guKPPKxhP/ZYu&#10;g4GSXPWRe2wgpMVisVgsllT0UsT1/FGvo2Lk15DwLoAxq2A0t4G4JHDkSCCvdUGzvh7csiWZ/zCH&#10;i7CqqlB9BjVND2e7b86URBNP1BDoHEYujnWatVgsFovFctChgOL8MY8jnrgQwA9hTO6qABkDFBUA&#10;44eBe/YmA1RUc+h/2E4j1HsQq65JjzXpkV6m/O6ME0uE1O9303VfxrvP67Q/WLHCwZrHi4uj/rAX&#10;c9v9Bh1/QXNN5e5qnHh2TXcFqTNG6Umw/yqQkBQcfWVhcYlEPSAINQQAES9m4onq+iOrqg7UFDzk&#10;bDc09aRiCYSKvVhD+/kX8WJeo6ltaNxQg/WPxTKJnGNFhYMPI4JXlya6KunEsrm+fKBUnEAEAKi+&#10;hJr6yvpX767MxHeC42fnFZYeW+i4wcKO5xlI3i9efUNdff262lymgyBBTJkbDDqBqONoIbyk2wLV&#10;l/BMfV3jnrVV2Phsy+EeWUiSmDPHF3praEiK3ZAnXl7buQKS1ydRW11/nO+UqtWrL43vr61eyzDh&#10;3EBByTFhh4mQMU4yuI6ivkReQ1XNlmpdl7t6tCQFky4qKg6EIh4YbPtePLTUNjVW4Z31taorM8rJ&#10;Rs5unZ+f9XJ1H7FihYMVdxBY6R1M5dWypX18+hhx6Au1j08jnqesbdxTVYWN9/Z5fLKiwsHrwwuC&#10;pW7ITZhCFdPuYEb1JRKJlvqmll21eGdFw4DPBQqDRO+ev5nCsrm+QqBYAoFik9iXqihOaWxprq7G&#10;G8tqDoX7TAHFBWM/5IoVPwZnPAJjvgPiHFCK+9SwI0BDE1BZCzTU7z/SuS8YXY3H/3i/6tVZX4vc&#10;KYl5eUcxrdazEo111Xuy0lw5piIYGTdiSpT+T2g0fLIAo1w/ilsbVCBRG4kUb8G2F18NT1/1RPUL&#10;P3ut10ITx6E5PrekfEE3oeAOTCL2dNWLt2VdBqn4tPll0Znzy0EpI3iEAxQR6iQPAw1wsTW6vfCV&#10;8Ix5f6t54c23Mn1w9Dcsm5sfyYucGpk55SwKJ1LjI12/P5lPj1RVbXRD3OkvPHE9hp30cv6p31rZ&#10;+NrPt+2vzcjWMZdqEEehfNGmoqmJx2tfuXVt22+hsiuPi+QVni/k6QDGAICSzdDQpmj5wj+Rs+/r&#10;6tyQlPBp80+GoxMjY8qmERhNYIgDtp9nQ6povN4pDOyMFJ74QXTGor+jwH2ur7VPg1MvHxOZmfdp&#10;IjQFxNEASukkx5ISLT4N7QyMLntfR019isd97enDsf4sOdstnHbChPDMhadxu05mCccTGOLQLWo7&#10;V8nxHK93QoW7P+L775bMvOrFyq01T+mGZdW5kCFatrhYA/GPRYadMJvEcaBvCBVt0YpGfYnKaHD4&#10;puishY/E66v+Xvf6r3b3+ngrKvxFW4dODM+cf5bQPYUwo0VZLFSCVKjWR4L+zZxR9mZR+YInap+7&#10;pcusDyQZmjbv6IDP9/FIedkRAKAoe4cnfv0RXXNPZa/lG1MRDI8dc1YELEN5mU+xaHNBWd0fushi&#10;cdBTUDZ/RPEMOduR0HQQR0ExtMP4jPkVO/PGlK7T0fNXRc9a/Ehv5oP86d8cFZCCKVGMOQXDeCzI&#10;YfBJCRXtGT6UaPFr3p68grHbOH3Bs8XTr/hH7Yt3fjhQpVEVWio+3/kl5Qs/DnQusQu6NMb7oOr5&#10;m/+cbduccG4gMuzEMyN5oXISJwIcSR8K0FrK16+oLAgN2aqzFj0TLXP/dqiUVtQ5czwAr/OeNZej&#10;uOgLUC6EMPtKZiTgOMDuKuC9jUBDMzQaBffuyb3MxjTC827prY6REyWRZXN9kUDoHEB96FjQQ/FK&#10;pm/pHH9xXnhYZGr0iLHXAJhGICyULsuGOXBgjH7WcTmvZNaie+PQX9c9d/O6bN9YCE4EcPx+NHdP&#10;XGcxMqmVSaj6fSw+bX6Zm+dc6gbc80CECeSxPcS7w59Emao513H9l5bMPPWhwkmX/aT+jbt2ZSN/&#10;LuGEcwPhIcdOK8kPXatITCEkTNKXXp+l7UjUwAPRECzI2xgpX7Q80RBbWv+v2/d09bYsjlwERZkS&#10;Mea53wyXL/puzc41jxQPO/7T/vzAjwkc0TF9UvL88BSjpjw6a4p2zPXFEysKI9HR5dHyhRcDPAPU&#10;QgIFZNI+3/E8O8l2wDZ5Xb1ImxNvF89Y+MPa3e+szMaySJLB064cFfT5Ly4IFJyvxDhS80lJOUOt&#10;1xZqzFkQfCU6JPp6dOaCm6tGbfm7Lj84a55mAyddWBANDp1RUl52GcAyhUYICdJh8nJ03qPt+pwD&#10;8dVHx5Suic6Y/6Oq0Vuf7N35Uo8TvlJUNHTYub4grwJ5HJRFlGT/HQVo+6eqfjZQGH0vcsb8H1Vv&#10;qno8mwIArKjwl24fe3KU466B6CyAUREEAEFKhyQc4DSl+awPMrf0jEW/N4n43ZWrbns7vU3X4alK&#10;3CCKEAAo0RSNFp+XP+0bCxtf+p8t2Z4Rls3Nj4wf+1MhLgBYCFWCbPQVFL6A1pRmBzskWTj5klJf&#10;YfSreXlyAYRHtM8L6decAIz5JMW5UFsSb4ZnLLy5ZvPmx3Xz8qb99lFR4UR2jj4Bii/nu4VfAhEF&#10;WEjS1956F305AAz0Cy6COyLlC++JnrX4F319Uc0EEsNUOR+EdjXyAKU48iSAjJREEqY4HM6Lli/6&#10;eHTYiVdROBVAaN/xA6kzMGBUz0N+4rLS8gV37m1uuE9XL23s00EdIOjXT6zkCvwa3obnob5LIfKf&#10;AMJgBoGwbdHLH24D3t+ctB46AhQWAo0NQFNTLoNVDBw+gr1Nva5n3+eFb5Is8ReeIcLPtT2ok8KZ&#10;mBrz24zamHRhQWRM9Crxuw8L5TyhDEm98boQXBgQkREisjhAPlBavujUrGUXOiKS192H0ICqZKh9&#10;U0M+91NuwH1IKN9I1rZmcH8pgEjxC2UsHXdBXlHBkuDUhWOyPYZcwDEVwciwky4W17eclHMyOf8U&#10;OiSLRORk15Hv+0OBu4tOv/yorrfWBIWOkEFH5HgfeV3J8OO/5lDuEMqx7CbDPcEogBnAx5IKxrSv&#10;FEWiY38glAdF5Eut9cNDHe+7/csrERGZ5bpyX3TY8V8hKzLKrE9WONGZ86cF/YF7xZHv0+EJIixI&#10;VxBT+xMhGRHhmSLyQHTb6Mt53NcO6QonnPCVopLQsOvo50MU+TcKx4hIYbuCtr99hQ5FikVkBh13&#10;Wen2sRdn27+qqoKF0eEjbnRF7qHIdFIiPfVPsogipzlwfl0ypvSrHH9xRmmxOOnCgvD2sV9X8GEh&#10;K5LzEfdbHaR1zI8k5Upx/Q8WT19wWvoxeC1mNRRrKeJSxBVKiJAv5vmKL8tErrRjk0he0YUkLyEl&#10;QtJHEVcVa2tim/snvccAQ1JKyxee6g9FfumI3CCOM7GneaF1fBYJpdx15d7oEeMWcdq8buukk5Tw&#10;xlHn0Th/cuheR5Gj2s5nJjKKsFBEjibwPTbHbyicdNnQ3hxrNpDC1udkN884BmBMRu5Oqsaowich&#10;Z6GQD4gjZ5OM9vicpuQLZaJSfh7NK1oYPWtx35ZnDyB0Djz98vh3UTFqAeLmEij+irQML51wBEh4&#10;wBsfAO9uAKCAsFVRdIBwJPnvnAmpu9CS+KW+fO3e3jbRJyWRpBSXLz5CHd4A6rhU2bjaa4k/03Mb&#10;s92S0LBrhc51IkzJcq5qVFXjxpjm5EdbtKubmjLFQG8pOm3hMX05nq7pwkzf5WaYrOCPRZh2HlST&#10;A8wY1e4LiSv4+fwAv8Wyufl9FDhrImNHf5zED4QcliKTGlU1MWNMs1FtSv5tYqpdVSbXT4sTmMOy&#10;uT1OmkqdqJDviciI/W4HTcBwE7DSA4CIr3SmABeR0mkyVzVGjUmoarz9Y7RLXy4hh5Dy/xefPv6k&#10;nmQFgNDM0VNJ525CZ3fq15iEMdrSen82t/ad0idFikm5PhyNXLjPz+zQI1I65GQl52V+fUzX10dY&#10;quB1ReULTs9WBhJfI3GJCAvT+u8wDruehUmJKHF98ZiSmT33Q4kUDZ3rED+gcGznvjrNW125TJzg&#10;88ltxafNL+v4Mln76psbAa5Ws2+ctb6UzT3qrLlZPWTzp14+lDSfE7J9XknOSfo3jMEhYdkunHbV&#10;sQa4m8pPp/+mRr1949O0js/UeZhkERTfifh8l3PCvK6V/ClXDxO/u0iER3TqQ1Vb55pApO3FAAAg&#10;AElEQVSO93aiq3lSRPygXBQIFVzah0POIRk+3wBQWEHKQgrDKS2kPOO6Hlsi4pK6iM2JLzATa9tB&#10;RDKwZdRfgJa5MPp9qNkO08Wz3nWAmgbgtbXA9sqkwtjRhmQMNBiE5hfsS4nTZ/gM6jf9oy8tdPnA&#10;EqansknrtqLCCWyKjonMuPocIr5IRFIsSMaYvZ6am2pWL/lgv+2wwh+eVXapKq8Spk7qRvVDKv7h&#10;efq0iFmX8GAcF1EqJ6sxn1HiNOlggRJxzvAFzPfCs669rPqfP84oD5CqVqpiI6Bdvk2R9JSmoavf&#10;0kl/KBljdpDcaGA2Q7mV0ARUCpLKtB5PkfFp+weMwRXF/vzHATydSZ+5IDzrhogj8tNOCroxWwA+&#10;box50mj8fSVqqSiCuONd8kyFOQPAcW1WQCocgThTMuiTFB+JktZ+DIBtALYp2AxoIcEjkxMRa4T6&#10;aJsbgSrrQaRcKzVmr5JvQbEG5HrPM9VOcn1HQIwgZLIanQbq6I6WP4qMclz9Dsnz9+cjFC1bPNYN&#10;yjIKj+24ZGOMNoC6WoFHjZd4RZX1jvr9xk0cJcS5qvhEx3NKkWIH+sOiqae8jEO0FKQTzGs28bim&#10;naddoK6D0TcU/NDQ7HVa300NzQgxcrJST0ufQ0CM9cG5+qiyxXM/WJ3Z0lzSrWNf8mBVjSv0IwCb&#10;ofgIiloVJQ2GQPRoKI6npDqeC2UI1FzPMRWrult+ZEWFE5m14N+p/D4pKS91anSzEs8ak/i7gGsT&#10;HgzdQJEgMVGM+TcFTxFhexUHUk5383BD4eRLzgewOyn3ykR45oKHHUe+SqC9fRGWVDUUfhpARis0&#10;AODz+44jkD4st6nB0zkKmlOqxnISnMCEqrqaTf2F/JnfGpnvC95DYcpKkjGmGcRqwDzpefqcKusd&#10;0jUOjnKITxpjzhaR9pdiERaoyrVFw91/AXgsvZ9IJNCIlrjX0e3eqDYSul4N3wHNezDYDBHjeQaO&#10;apEKjyLNGSCPFXYIYiKDhlgcnXr5vZWv3Lk5y7OUMUa1idAPVbGfZXTuzKQtUoTA8Lb/qxqjwAao&#10;biHkI4XugZKAGaLCsVSeyLRnCkWK1Jj/WzBt3t8AZNTvwYICijnjdxD4AX6z+Y/wy2IY/TSEYbQ9&#10;djbuAN7blMyP6HO6LneuCkQjQEtzny2Kakw1PPMjfeGW/bpR9EQnJZFQR8Ap4ZnzolBn32glFUoh&#10;dUSJjDtBfToLxCShpCyhGdUmBW6saT7urz11Hp424jgBvtVZwdJXDLxvVzc1vNKFD8NjxdOveMh1&#10;g4uMmotEZN/SEPFpicVPB/BoJgdvlM8YE/uB8bRLRZB01Cn0Z+XMrkarDfTPnur9ROMHNbtbdmPt&#10;r+pVVVujfCPFbvAkx3UWkTyHIu2zjggLoDIHA6gkOt6eT8Dh+NRjMDWep5dVx+qe7uL8v86yu/8a&#10;8a85lo77RcBcSUqJEjsTqi+tXr004whVY7SRxC+9BB4y2rQtjkCTK6bQhTNZwKuV2L7nudVvtG1f&#10;Xb/ntWjxsI8IlKhRT6EPemoeiiXwctOLr+3syjE3etbiYrQ0n051f0Qi5UFC6IziaVeNBbChK/lY&#10;Njc/EgxdI8CEFLlVm2AS/6WxloeqVt+5Je0B+Vz0rMV/1Mb4eSB/KpSR7e0Jw27AWVRWdveF/RXJ&#10;O5g0VzVs8hX6XwDwKWO0ntDHEwlzj1Pof6fq7z/ZpqqdrWknVhRGIkdONibxMxEpa/+epBpzSqXb&#10;NA6Z+ASnYYxZr8A9nvGe8jyzuSHRXKmrl8ZJEuMuChSPGTFSTOxMQv8/Eaa4eRCcGB47qgzAP7tq&#10;O7pp5DHwc5FIqoJojFnrwftWTc2eF/SN+9LnlL9HZlzxezp5XzeGV4tI+5xHxcd8hZFPooPyV9PS&#10;8FJJfmgbgKNTZBOeyYoVyzPN7ODQmQmmVt1Q6PuxmLcuk/17Rl2Kfq5k5sJRkC4d3zLDQH2uUwpk&#10;XiGE4y/Oi4wuvQLUsrQXkxaAN3ix+L01Y7dtTlOGV/HEK/4QjQbPMcb8SETaxzbJIkflGrLi6fS6&#10;tpVP3lATLV/4GBx8DABUzQuqep+2mH9UmcaPuvK1Y0WFU7hx+LEBn2+ukpdTxN3XF/IZyPs0gKWZ&#10;Hm/WKDYaTXw7kdD13W3iJZrrs23WM2YLgPsTGvtToj62uam6eW+bHy/HX5wXDOeVFIaLZnieXkti&#10;ckcruYgcFfD5ZgF4qBdHdMCjgOI/xrzFBzZ9Cz7nc1C9DE2xKdi408GmVr3Y6UZBBJKKoT8AhEJA&#10;dXUfU+Hog/jogz6P885KokieGr3DkUDXh6EQAK50UG6A5LIbgNcUemvV5r1/0A037d8aSUq0fOE1&#10;BFOWiI0xz8TijVfUv3TXe92ZrmteuGM9J124MBIa7gdwSdv3Qgmpz1xFzn4yk0gewiQgwY21z2dm&#10;eewJY8wmz/Muqdn93vOpQRG/BAC0TlZ7SD6L6d98J+oU/JpA6hIJ+XFOvjis/8pNhOf+IOlGZy6c&#10;TqBd0VY1CsWt1aM3P9qdpUGTCs7bLJu7tthf+JzrmO+D+KC2uT5j51ijZodR853qzZXL0wMFSLxf&#10;MPGyZxoCDV7H66hv3NdQMnPBDUZ4UQLenbU73n2mpzQ8lU/eUEPyiaIZV+91wZUdrThKFDt5/qno&#10;QkkkyXD5gjNJ/nvH5RE1ptqDWVAzauv/dnd+Wvv8bfj0q2vhw29SX6R4xnr/+7MwgC8CA0X9v27f&#10;Uzxz4VJ6Ro1nfly9vfKlfdf2hi730TXL6wE8F54x/zsAl3VU2CgYT3FPRBZKYnLhC8saE4nvtXRW&#10;ENB6rzQD+JDkhsLpC9/3E492XI4FNQiRM9CFksiKCifiGz1XsO+FozVR7SueScytWXXbG93dj1Wr&#10;7tjIsrnfiwZDeQAW7TtOcWF0Hk+84i+65o56ANDVSxuj5YuWOw6uSxUA0wo3PX8MMOfdns4FOduN&#10;lk/9cseHtKrG1TOPNr566w7gZz010SOkiBrzOQo+26eGpDXsg5m7QIVHlp5GwcUdfZqNMXVQ/a/K&#10;ne/8orvANF1zRz3Jh0Mzr9ziN/7HKfvcIwSYEp4+4lMAOhk54s319zAYmq3UlVXb43di/e31+1uF&#10;aL333iErvh2dNWYigdltv5GkgfMxVlT8ur8C2kgYo7Kt9sVbcvRCAKgxT8Rjsfn1L7/5flfP2Nbx&#10;vpXEQ+GZV74vyPsDidQletVP4BBVEtvQC8ZWccm632JU0Rbsrv4DNu0qzCr/YTiSTKjtJdB10FEP&#10;/RvvPSS8e3Tdkj6nfetSYhHmCRns8iMMdOMIXq9q7q6q2/toJtGBocnzjgLxfzpOYMaYmPES19e9&#10;eOe7PeWU0jfua4gnGm40RtPe4DglNPWkI3vqv7WVnCUkMqqNAK6vXvWzp3uKmlVV1VV37fLU3NPp&#10;RzISDZSO7GK33DPuYy6Iwra0BUnhEIea9VixokenCF29NF696uanWryWrzY26XXZRK6p8qHq57f8&#10;rqt7RRVa/8Zdu/Tl/+3kbFu56md/qNy8u6Lmn7c8pusezSjPmapq7aatawiTWl9c6YPRUV3udPQ5&#10;fgf8Ykc/TZP0oVtRsyPx+56W6lTVVFfVrlTFX1L6JEodB+WHom+iqmrNyE1/qmyu+0LVC7c8m02U&#10;cM1ub7XCvNLRX4wUP91US1oGQrxX1Vx7TfOLt27I5BrVv3DzKqiuTP2FrgM5ghWdA5vyN4wbInD+&#10;IzVID43iyE3Vz9/6rx7nrdVL4x58dxk1KWmjhDgiXBRIWRZWg8dVNSU7BIlxPnEn7S8gro3wtEkn&#10;kDg+pU1FC0zssVzm7KOItAXZ9PHjZHJcbYjD8zta6tUYBfWRyqqa+zKYg03d82+uVuB3aUdT4Ih7&#10;Zlfjs2710j2VGzb9W9XwzTfquiW1maayUV0eg9H7O/qYAgBFx+ZvGBLNpI0DAWN0Y8IkvlP30pJ3&#10;ejLCqEKrnrv9DQKPdPqRckymQYMHK7wbPgzLuxBqbsGoIQU47XggWpQMWjFm/3qfKtRxoEXFScti&#10;lkNVjTFQ/glVBW/0vHXP5NCBlCGI88OSUOmj0fJvz42WLS7ubsCToC/k+3cq04M0nql+4bbnMu2x&#10;PuGtB5CSb0yJfNfvL+tml/5DdVPMa3khm13izfqiGk3NfaaQhOsNTPCKb2Lnu49wNRl8k/FkXbfq&#10;9veaXrk5O98a4z2avqSTCapqslE+2tmyK66qaelG1IWa4V09EIKlx5cqeF7qt6wyau7TdUsyS768&#10;9pf1quZxY0z7kk5rWqFTQlNPOmSi/Dqiy5d7vUpzsf72OhhZC2XKg1Q1NZiqx/6pf9PVS7NINqae&#10;wqQ4difnLQ3jzVCnIIaAz5yX7msF6Ju7N7z8l/Rtu6Nm3as71WiKJVmBIsfHkzrOmS3NzesV+krq&#10;3gzBxQyMu6iHKGpQHN/nybQXeuobVS++3aMV8kCHk68Og/rFjt8p0GLi+otM80mqrkwY4/1N1bSP&#10;ZwodkCcHZ5zUZfSxbl7e1BtfznjCvA0wZXVIFUHXCRR2t8+Bhz5Xs7duv3EG6RhN/LPTCwk1Wjgl&#10;0m0k+cEMAfKRTRGEt/1fOO5NIE+GCBEuBE49Fjh+HBDwAwmzf+XPGCBUBAQySrSQLsReNDf+XHPk&#10;0tRJSVQ1qsZsMcZ8YNR8mPIx5gM1usWoqVNNDfZoTXEyjCKnU3A78xJLQ1OvmJDePgAUl18bhqK8&#10;o0Uy6WNmfp9VotEjqwyAV1PkUPUDOCabN9LcwDgT/qxCkhqbYnVKpExopDoUhLvbJ6esvz2u1B0A&#10;268lKULy0uJpV53BCefu90HUF4zmuAZmT8wZqkQn/1KhIggM7TQOCgPujPRgHkI/rN713suZdqkK&#10;ped8QCBdaTlSAqFDUknsLaqqFLM9feYkEMmqIYMs888RVNmRHomqZABFwRRrB8vm+uhzPtWpBdU/&#10;64aVmd/PZ3yjGYZvd+yT0DxVPR5Hn9PeZ9Prb+9Sg+dUtX2yJ0lRfjK/NLLf81Jw0lVDIfhkyjGp&#10;MSZhHshl4v7WuNY9XT4vsvkk99+kajJ6cYyE5HRq2r1BbDwq3rAqO/m9TVBs7fidIUeK8Zdk005P&#10;uKININJciOjzHO23OTbXUE0cTl1WZi1P8aEC6cqKGHEPuZUUAMCDG09Bk7sMwmtBthYB0aTSJ611&#10;mqefCIwsSZphvP2oDI5Ai8OpEdA9oMZ48PhzXfmdrPOpdkenC6Vgs2pioVF9v0shVH2kU+iIjFfF&#10;aYB+nMAEyr7lFyF9Sv2iP5BXwrK5n0u3LHjxpuGOz01dUlVUqup72YXHzwFnmI+UovvyVVOgHIvR&#10;c/KA/UV15RYChHrZKaZurQLB+nSjnXraY165XKCqJjpj/svqsLljvitSxro+368iQ096pKh8wW/q&#10;mhtexat3e2hdKc9J5073OQazhQQxp0KwBsGC/BHj/T4Z5zjOKAMdAiAEUCMYoyreDKaca6pRNZgS&#10;6XRMCc+c6qT5jxjFS1j/WDybezQ0dcFun09qUntlNNHSHOx2p0OM9uuzNpBXWDB0jAscTZrhpDME&#10;1GKAqlAV8hSkv7hqlg45vXg5NIRxNLUnqvoLxEmZH4M+DoVnjujoV2TUxIzxVmWZ1kN1xoItCja3&#10;RS+TQlEZWjx8cj6AluRGKxPh069eSZ87l+TwDrtP8AXzTsR+EmG7YfckRbovGLarapeVXvpAAjRL&#10;PM/L2JLaLZQjHMqNJLrJt9oRnZjuv6gqL7366t0eeXfG16K4/LIaRaCq400jqkUBkyjodqeOIifv&#10;N2LKpU4kEhlhmpqPpPpGU8xQUZYoIWoM6PiiqhpNvT0VZP+WzcspJIGM44qSu6jnQd1Oo5jiHjzH&#10;nQEkBL/beibEdyOAiV0m1VZNLjcH/MDJRwHDo8DazUBdYzI9TvrUZQyQnw8Eg0BjY2bKIrkGieac&#10;+nt21uYVxnhYX/3Crf/KYP9fc0xFsHj82C+7Rr8J6tS2NCPJhK3mE5Fg6Eccf/HijkuEjusOI5G6&#10;ZEP4HDj/GSlfcG7G0isVxGSoatvDgaRQGIkcd6QfA6gk9gpfvkKR6PQYJAdsAB0Za3zio7zQswBS&#10;llYpPMIRfEuMc1k0L7QG5QtfNEb/MWTWte/t2VO3Qd/9ea+Tc+YKnnhFYWk0eGx0Js7l9nHTtUSn&#10;UlGazNbQe18KVqxwImkBVQBA6qTIzPnfyyirfusONBomkJoPksh3ED/klUSWzc0P5RVMjMyUmdwx&#10;djaLeRoUJckVhAF5D+oRVdXoGfMrFU4jgf0mO/cxMBJIs/IrjSO+iyMz55+dsYKqVECPgabGA3vU&#10;wnhzbYplqWZH9YvRMaXvokP6EYq4jhf/EsmnunppY0WFP8KxZwrQ7m+rqqrEMzXbqz7MSMZsMNi6&#10;v4CdTAlNmxdz/P4eLbKsqHBKOO44pL1dE97xWY1PAASLCKTmtiXzPdfd7/gkZ7tFp586PjxjwTRx&#10;5GwYnYaWxHif42+1BHeot9OnCNWDnI4ZUg5R+MDaUiwPXQPwGxDpeRWwbQFheAlQGgE2bAc27QBa&#10;YgDTcieSyXJ9jY3oqa6zqjbA4G48/e33OsTF9ZkuTb4qmT9fdfPyJpLLCqbPeyXP9f0OwIltv5FC&#10;wnw2NCr8IIB2fz0xKIAg5U2tNS/e13Px6KBCK2sbD/w3lXgjkT+4RThWr14aLyqf90OfBo4RdqEY&#10;CZ3W8oUTAf1Pg/iWSGneW9GZ859o9PSx5hdv3TDwUgNDZi2aEokGLzfAGRQcSVKYVhar16xZGWQ0&#10;v9NgF3HOAHBGVm11eUMr4R66kycJhqdddXI0GLoUxLlUjCVb038ciEedAOj2/GJG8RUQqRVVRJgH&#10;4BInFxVOFYZNLSly6IZlzdHyRY8A+HiqMJxWMO1rQ9FFvrmiNUWFjPIMSkpUc5MaXYWN99YAy/ou&#10;a0cZKfvJ6ZENfmTkJvRhJIB8DadXPBJxpgKY2lcpCADafVBjeNblkciMU78ujvNFVZwoZCEO3eFs&#10;2Q98YNOR8If+C+CFSPf/7YmEl3yBOHokMKQ4mUNxd3WqVVEVCASghYVgXV1P1sT3YZpXZOWylwE5&#10;ecVRVa1fddvbiYQ3z6im1B8mMN6lnNexEoc6uYsq7hI7XrOi7vnbXzZx71JjzCpV7TYqUIR5InK0&#10;kJ+nuLcW+Nx/lMxaNK+gbO5+K6fkkvCsayOl5QsXKfFHAS4WkaO7Kr+1r9KC1ic/pj6ZP61nClyT&#10;D2q/Olb7HV9OB/KBQvSsxcXRmQvnic/3BMFvCuXIjvnh2mit0BDbd3004+szaBhPcpkRoTNKdLHI&#10;mYjpX4yalDRdpI52naLyLpsJh44E9LTU7bGDwmdzGdU8WBQC+WrQb+NToYouloFJSnjW/E86yP8z&#10;xfk+yWnpOX4BtFW0iRtjGlvnnXpjTOP+Km5ZDi645NEAf7P5DPicFQCyVxDbMCYZxFKYD5QdB0ye&#10;APjcpALZNlSNAuEw4Ou+mJmqicPojfrEol3dbtRLcuo8WrOt6rXo6NKnVPTL7cvOFBHBaZFIJB/I&#10;1qk8e1SNGkUdtu045JIV9xetbx7P5p1+9X8U+HwXqZrzCJzCtFyYbTBZ2iIAcIwa/WkwWHROcOrC&#10;uVlHOGcJy+bmlwRD/w1yLil56S8Dxpi9AN8EzRYFNqpij5K1jio9AEKeoUa/0lMtX/UZB0BGNVl7&#10;eSSNTS2JgQ3cGQA47StFUd/w60Be3jFZNND24EQVgHcUuh7gdsDsoWp1m3uFKs5Ug/MzqfV8aCIN&#10;rs/fKXCjrrZ6e0kgshLEv+37lkWOcDonnPvX9HQvriPnSlo9dAN9rWrE5rX9JflAoi15DvK038Yn&#10;lc0mLp3GZ2T61ecK3LuYlnwdSKZvE+ItD/oRlFtFsF0UVXGYuAOBUYwScl7WTn2WAw4uWVeEYSd/&#10;FY6zAOx8L/SKNoVw9BCguADYuBPYujupLDpOMsF2URGwd2/X7guK51BZ/0ROZEkjtxFGG5fV6KhF&#10;r0PxhaQSkUQVY+JVVfsGtRoCbkoMgTFmL+HdZYyztS9v60JIwsRfx5blh9xDuL9pfvHWDZxw7g2R&#10;4km/dgrNNC/hzRaRaUYxDkAegWD6A5zCgKqeEwzKLTxl3uX6+pKsKtRkCiecGwgPO/4qBb7RscqO&#10;GmOU3KCqv/G8+F8SseYtjTUNDSguaNIO1V9IMDJjocCRC9CDQ1xjoqUpD6G69O+NMX8S4G+e6X1g&#10;kSrpuFrjLw7kLPrsQIAVFU7EP/YyAN/qWIlEjXpK3UhPH0zAPBxvaNre1ByvReG0Zrw6N9HRshWd&#10;uTAPwi/hQHFY7ERnsYyaRiiWqPE2Ar0PxlIhNWberXn5nU73Hdb+qoFDFj5mVM9pK+9G0oHh9PCQ&#10;I4cD2Ni2Kcvm5kfzCs/uKKqqURj9Q47K8A06Dc17mwLFwzqdJzX6pAFWwJheP9dUlSKor4ub9iol&#10;JFg88+qPuY57Y7qCqGqqVPGoieuDmvD9ywRZV7N5exM23hvruOxXOOOqkwLivwRWSTxoISH45boS&#10;jAjeCMgXQObeVyzhAQVB4ITxwLAI8P7mZL1nAhoqAmvrgEQ8ZdlZjakC9Jd45boq4Nqci5RTJVEV&#10;WjrT2wa6LcA+JRFESFvy9pWfg2lWaEtqpCli8QT/UvPCTRmnGLHknlarxKbWzwqOvzgvNLRwrM/N&#10;m6gOZsPgY6Ce0HGJlyRpzHmRgsBL5Oxbc5lio43iocfPEDpXiuzLralqYkr8Le7FF9c+f2sPVhIS&#10;WJjZ/b63sYUhNHZ2W+D7u/95491Zin5YENo0sow+Lup4fZLoH2MJ/W79Czev7Vzf99LULbOotjEY&#10;iHotgJN6bytETeLPlc/fmlWO1GxQVRM5/aoXHb//IwAntH8vnCzqPxYdlMSwP1SGtOhgBTY31zc+&#10;21/yDTjxLTGHIzs5nSt1Q+U/bvqfXHdXOGVuicPCayiSkpjcGLPOUyyufu6mhzvvtazzVwpaV6iD&#10;E65Y4eC3Mz8Bp+D/ApgFyV12jk60BbYMCQPRELBpF/DB1uSydCQM7E6zwxArEW/6a659EdvI+aSs&#10;dFxNswRSYSCx9jEdV9aDSKltSiAiogPm22bJDN2wrLn25Z+/v3fVTQ9Vbt6zyHix86G4P923SUTy&#10;SP104ZRj+yXHo5CfFWHq/aFYHa+rv6ZnBTFLtixvVqCzRZQ4Nqf9HCKwosLx+dzPE5py7dWYtxJo&#10;vKZu1c3vdVYQDz5iYK2CKSsUIpKncDKs8NR7qve+vxaKlGTwQuaTbA+kIimOi2kEU/IHUrGySRv6&#10;vczngLHx2RaP3u5O/pWqXebl7Ss+X/6xoMxO7crsVjXX1zy/+s/90aflAMOb/jm4WAqRM/pVQexI&#10;wkvaNsaPSPorlhZDfXmAz5+aTjahv9Anv9Nvrnw5VRKTucJ0LMGUNOFK1kvA2ZewGWYXlCkpVCiS&#10;R5FpuZTHklt0w7LmylW3vb23qe4yhd5oOie+PYVSmPMyU8nIZflMiixqYoT+vPb1X+SsLum+tqEG&#10;7KoqxaT8U781MCUTDyLyPxw1lMCUjgEqarTFU3NTzXN3fjSYsuWSBrd6B6id6rwLObu/+24tQflg&#10;umKkdL7ICfMCAJB/3NXDVPEJyr4IbKOmzqh5HG/en30VnAOU1vrc73ROvC6TC2dc1mWllL5A1/lE&#10;2zJ/GyKysur5n/2uP1ZNLAcO/N2G8Vyx9XY4zn2gjB9wAYwCngcUtQa2TD0WGD0imYTbGKhn/oDw&#10;iKf6U4TcWhJP+FpYRSZ2TMwMAFCzwzWF7YOptnrHToXZnD7hEfLpLJPSZsic1qWsfo6qPkzQ1Usb&#10;TSz+GyhTKhWQKBJ2Uwu5D4wtX1xMakp5NlXGW+KJ1Zm3ouoIMjbH09NOeUIJRPxB//TM+zw8cIIS&#10;UiCtQoXuhjEbsrEgUjO/PoPCiPpKVXYuMkDM4oR5/V5mTIPuU4CmWgSJsaFh7ikA4IY5htRTUn5W&#10;boxB+5zD8IDD07eRfr8QBX4Ez8x1VyRGp3+X8MyrWS3viSjYf9fA5zqEDnSVsUMbPrj5JDj+O0G5&#10;FJ3caAYYo0AiAQwvgc6Y2KQnTXhXHXkQXvynunxOv/oa51QhC4dDs0TTS0GpKvhGVU3jvmWad1Y0&#10;UPEPKFJL+1FPKJ45/3O9KanXGnHb9X4rKhTqNYBMe+sTHYCA60MShoIbpVNJQRHxI+dlpva01Aa0&#10;U7SxQVwSmdd+nrNCDDgEGfrhVjXFXjZG06O1Q47InPCsa7MrFddK/7wAHQA0d640pETCg8nYykKC&#10;IIr3l59usEkGfpjHO/1Ajo0M9f0HKyp6FXDT7byVRuWTN9QA/GPKvqoBV5xzSYrryKfw/9g78zAr&#10;inNxv191n2X2jR2BEUREFBdQWSNuUWLiTUyYLGok10S80SCCymLuDVlU3JW4BBITo2aRSaJm+aGC&#10;gIqKCrivKIIoO8zA7HNO1/f74wwwM+fMygCC9T4PPs7p7qqvu6uqv6r6FkwDxwjFLq3oaHOMzwGl&#10;lVuWK40nqRISz7sw64SJ7XIOERGT8tujyR5L2sa0omnhaFRUwi2f2T7isVgM0UbJI2xyQjxHi8jM&#10;JVH526cX4plHEDkb2XfvLSWqFquVqG7F2jVY+xrW/pHA/pyqmm9iIifRvccY0rv8kIVT9rkPR4d8&#10;tEREOp8+fYhnvBsTQbHro6USBEv5cPbuD7qqqlaHHgXKG5Xke8ZcGTnlyj60kfQhl3bLGzXlO9L/&#10;wqQZvapaVS0XaPzRyt1RWrt/G8DnkPyzpuXIcRe1Kg3VLmpKatKtNlQI1WpNYLVxnuK9xkNiCI1m&#10;S+KFTTQp+HdT5Kx9tregFyR9BKSJla7+G3eAzm9wqoiAnC1B7Kspr2kGkbGR/GFX/Vf2yVe0WuaD&#10;hlQ9SOlkxG+1jXHWSVP6i8jX2h1vbD8RK48tVA0axCIzImmeZy7J/LRrm23iMuLb8XkAACAASURB&#10;VIZO6J4/esrFctQlrfKU1CD4j+oeZUCM8VAdzvE/KUDkvMbtW4PgMVU95LZE9fWHKhR9NOmA6Jf8&#10;jPC326qwixSF80ZcdU7uyKsGpziatGJoRI5OPq+pskVsPPY90G4tn90+YjYeoA1VQsVkxD3rcsS3&#10;Afnd6q4cM+AaMPch3tFtyd7TblQDbLAVa9/A2n+h9l5s/BqwP6Amdi6x+Ok6rsd4LeoxU79z2D/0&#10;u93e1quP26zzxpXvK2eV+qR8AGKb3vZJrNiJkaETQjJ0Qnr+0Gm980Zdda3G4w8iclTj8xVWVsdr&#10;lzbedipZcdM6Ffuv+tsgIiKoDMsIedNk+A9bZdsmRUVe7rBJhWlpmXcbkXvyunRJGWBWMHEa2/Og&#10;x2ZkZHRNeX5RkZc57MrB+SOvviaV4nmoIEXFHtXBbflZXX+RfuIVPVqz2iUiJiMzNErqpQoDUFhf&#10;W2uSMkDsLWWFm0tRaVCuCGEfGSdDJzS7DSBD54ZyR0w8wQuH72nsnQgqBvFZUZK8elBcHFNrH7fW&#10;bqz/szGS63lyfcYpPzmuNR8iEREZOiE9f8SgH+Obu8ORyAzpP7b1q61i9tUWlZUAK+2gcUHxClOO&#10;0CjYs2R4xnyjxfcjY/zskZMGhCPcIyInpVDiP1db0OX9N25X9GFV20AuVT0uZMK/lP4Ts1uzEyJF&#10;RV72wO8XRKNZtwnmrrzOua2aeMSwb6lqA3tZUemTl+afIdBgAmKt3VhSW/Vca8o9GNHa4B9qtcFq&#10;ohGTZYTrctcdNkpkTIu7BiIiUjg+2mlU7/HGeL8xYm6QoqLGMSaTcmQLMiJr2KSBzb1rESTj5Mu7&#10;5Y6a8r/Aj5KCygtKrGP6t/gmAGmgJIpq95AXGpRqTBdBco8fn5s3+toZ2cOu3CcOPwcTIhj5x6eH&#10;kZv+a2A6YpKCpO8Vai1qa1FbgdVSrH0Lq48RxH+ODcYTD8YSxM+nrOIS1n1yLd/udZ9+q+e/9cI+&#10;7+j3eifZQe9PkjuRYMT4R+cPuzJdPSMSWLWeFzImsWqUPeLKHA8/T4wUojoIiQ81xk85Q7LWbtNY&#10;bGbFy/dsbHxMVTV3xMQ7PD88XJAjdv1ujETAm5AXyivIGz35bhvf+eaOF3+3vfH1MmFuKPuN9/rk&#10;e73PkRA/RjhKxIh4zJChE5bo8jmVDesLNoC/A9g9s/KM6REO+/+bOezKK8qX3bVbCckaOqFTfrTX&#10;eYRkughd8rp1KZWiot8fKnHG6pO34eWzRLTIGJOVnpE2KjJ8yt3Zw65cVvbShtWqyfcrRUXhvOGT&#10;zrKB/ZkYszv/duKjaRdU125Jeld7i86bF+SPmvIceLvbiYgxGP1WQVrWR5nDrnyg4qXZm+tPOHKG&#10;/zDf9zP756Z53zASvsiISXI4EWOMtbaArpEQ0GDrWlVVul30TF7/rn9Xtf/TIOSPkV5pkchj4fW9&#10;bs0ZOfGJnS+8sbaxAbuISObxP+mUN3LKUDHme0a4EMBaPTe/68CviMhjyXZimpRXMGbsPllZE8gP&#10;hf2v5I266oSWz25wpeQOn1wd2Pj7ZS/NfgegquLdrdGso99V1TG74mgmJnz63YJI1usZJ1/+UOUr&#10;927eNesVEck7c2p2UF47IH/00C8L/EjE9E5dn3a4I9TeoPPmBVmnTLw/HI6cJsLuZyfG+B58q6Cb&#10;ZAedJt2dNXTCi2XL5yStqktRsZezYWWfTvQ+03aSy0Q4XkRE1EzNOmHiwrIW4oyWbX5/TV63o19Q&#10;a48XU9cmDYVGvFtBs+q3H4VHGo+DhxKl6z9bnlfY50Fj7RQxe4KHG2O64fPX/BFDb84+adL/K1v+&#10;2kep+mfOqGm5+SMmnSSe+Y5VLjJGfLXk537Wa5yI/HlX/wxssNRAbf06gIGRkH+9N+LKX4iMeat+&#10;+dJ/bCQrd0Bh7ghzkifRK0CGSsoVcokaT5rZwWlkeqGN1wr3EFTrTs3QDSDH7C7dmLCovbLTqGkv&#10;i8jKXfcjhWOieaOHnGq00xRFv2RCod5y1LXX6Hs3J8fo/AIgM5dE+Wv/swjM9RiObTwGtwvVWpRN&#10;CNtA1wNrUN4jHqwiFqwlrfAjHUcT5lKfL509SUkUNGqM3CwmXAsqanz1wVdJbCr5xqQJRMWI39zD&#10;VLUlWPn59mV3LW3qnB1bVr2T333gPdbKr4xp2FmM8g3wTjF+7pv5o65+RbGrQUtCfigaiwXd8ow5&#10;TnwZjMgxUs/zTODojFBGP+DN+uXVxmMfRL3QJoEGHyOD+a+IH4p2Gj15fhy73sPvHU7PGitwiojJ&#10;AxDlx7wafgTY2ezTPMiQXpPTCgrNOEgkAxMjJ3vo3b4fWuWP6v1c/sgpy9DYupg1JWE1ORqmMJ9e&#10;p4pnzhEjhY1K+zQI9JGEF+VDHS6ravCYqpwvYnYr+SKSp6ozwqHQGeFRU1YUjJqyERFVpasfyjkB&#10;5EhPpTD1AL2bXtG+2Z2gYUgmAN34UEX+0Gk3a3pwtsAR9Y+JmEIjdpYn4e/njz5peafRk99WNRut&#10;alyFTnmjp/QzcLKqDBJs112L9oLmq8hwxo37D/UV01KqyZayRnVIyISTjOY7iN4YfiV4bVzJUPF9&#10;U+shq3JPmTy19KXbF+uq+TUFI6/6F0YuhD3mJmKMsdj/i0TTzo6OnLyyYMTVn2Kw+SOn9KImGOj7&#10;5iigjzTKDlIfERk0dOiE0PJ6gdEPNOUvv/FB7qgTb0e9uY29XhHOMr43OOJnvZE/+pqXrdqPBbvF&#10;GAlj6Z6PN1CEE60wyNQLxivQ00T9IcATzdWtq+bX5I6e9LQhdBF1E14jEkboWX88tmrLFF3Ykff9&#10;eUPXzatKH3nF3ekmegbQIA2hMaabRX8ZSfMvCI0c8krB6KvfxdrPrKdxrJebN2ryEULsRDH+caDd&#10;TZ3CLaLpxsiXhlx66TzqLPpixN4K4S0HRuwqX4x4avVrnuf3yx819MX80Vd/jNWdKlKQ3/2YI1GO&#10;EegnRprchRKlk4GeQJIDnnhhi0pQ/xMrIpm+Z1JuH1e9unlrdGSvt9Tq6fUTHhgxA9DYnPzRVz9e&#10;MOrqt0Fz83oPGWUwZ4iR3gKo6vm5+fbPwLOtee6HHIP6/wRkIol30T6sViJ8hOoqhHeI2fcRWU08&#10;Xkpt7RY+6V+iM5PM3Q4KkpVEMSJCnS3RHotq2XNCswVatbUob8WC4P/KXhzR4oAnIrPzR03JVmWK&#10;yJ4OVdfQewnSS9WegxoF1AYWzxhBMCLJWdVV+ahi6+a1jX+vePmejfkjp8xVkaH1E8OLSAjDuag3&#10;1sdo3QZEY6XiqGhudg6HmJKY1b02XYl2knovVYzJBoYY7IkYuQKJaARNPBdVQfCS7J6s3UEQ/HTH&#10;i3csVr1jn2yPlpZvezo/q+v9avQnpp73vBiT7cFZqvaMhCMSiFER8XZpZQkZ1W5RK08jepYxZrcn&#10;rgij0r20ezuPvvrxqurYCxXLZ79T385j+/JZnxScMvEijYR/g3Ls7tUboC713MmongSeFVH1RBKl&#10;oiJiTOJJ1VvdESnRQFdQXNzQfmjNA9UFo6/5SIRh9X8X7IyCL0221Tb2YWV17TvaQcqSGGME2uGx&#10;JwDpgncSEf2/tBMvX1218p6121+4Y0H+qCn3q+rE+u+n7hmdocaetiv9HqIiIqb+WGJVN2NZJMI3&#10;xdSPjiC9Pk7L/HvByCkLAoLnSp+/M8nrfH+juiQuIn/OG3V1F0WvE5Hdq51142c3oJtRe6ZJjCkJ&#10;YxuRunFLknxVFNbUaOV7ral/x5aypwu65K+j3q5IClZKddXr7bi9g4rK5+9en3XKxB+Ew+E/CnJC&#10;AwXJSAbIEDF6IorFGPWUxGctYTVV15fr9U+lAtWXVsydG2fOHACqXrhnQ2TElTcZ/DnGmN27ZmKM&#10;LzBY0WNFVes8mBMDgNnTuNXaAFikQlcjZvCe6yXf4N1SMGry0XFrV+6srXpu18qvrY7vIDP0KVB/&#10;pb+L+N7/5g2/KhTE9YMjtWr1rsmT6rzazqOv/pPFni94DW36jRkiak9ImG4YEWjsoFOgxvbnC6Yk&#10;yu0vptGr9/+BTMGY5tM8WqsIZSBlqG4DtiLyNsp7WN6itvI9Sj7YwfaxAT/HAnooxIaFDvRuVmut&#10;tXYlqjfUBLGLd75wx39UW3bNVlW7varsVqv2equa0p5NxBgxxhNj/MQ/SaWoWGvtytraYLKuejil&#10;MlcS3zTPQlJMoTorS29X2Q3ls4pn/lWtwbbG1x3slBVuLrXwN9CkbQYRI2KMLyIhERMWkVDi74aB&#10;RK3VDaoyc9uLd/5pX3YKff2hiqqg/HZV/Xeq44k2Il6ibexR5FRVrdqPNK7TKqprfqqwqtF1Yoz5&#10;igr3RSP+V+HUpD6x/eWNr6itvcxCypWZhu1nV/tMTrCpVkut1dtKStf9J1VIElX9p9qGtm5izPGo&#10;98eoRB5Kh06NrzmQiGphOOp3gURsyeqq8tsw9rEU8TObfD8AVvVDjQVXabV3Geh7Da8TMcb7mvG9&#10;2b7xz9+3d9R6VNWW7Nw4x6r9qVpNmWJxzz03PW4BWKvvxS3XVS/7zZpW1f3e/WWqQZMTcLU2jsqy&#10;kuXvJNnSHYqUv/zr9wxcZtGUga2T+6dJ3T9Vd2L5zfatpcX1+6eqaulnrz0F3GitJu041OmbZlfb&#10;rv+O1ep2xf6msqJ6vFoetaoNJnnGmP7G82/wPe/atFDG7qgJ5a+9UaLI89ba6vr1GCMjTMj7Uyji&#10;3/Ruo/Fg69JbV1rLXJtQShvJaEwzbfAticXaEE7sECG7azbIySkVRLUBVrdi7StY/TOqt6D8D3F7&#10;MdWV34S08xnXY5KO636vfrv7s3pRv806cWyNziSuij1UFEQAH2WHTaEkNIkqIhJHNaZQivApqsst&#10;rKjdXr28ctCW7TpvXutDk5CIuyf9x96V3fnIxZ7nXyeYk4F8Uy8obGpRrIKUKbpFlYetVD5Y/vJ9&#10;a+CO1Oe/9PDO7JGTrjDG+wXI2Yg0aWSuamsVtqq1f6iuqf0NK+ZWQWJmiRcYK/4OUd29EitQqaHk&#10;UCAt3zwxS33lWMowe+9RZZFKGird2jiOls6bF0hR0SN56w7bIr5cgegJolKAEG7OIFut1ihaqqrP&#10;xWOx28r6bFzZnJeVqqjScAKg2vYJSuWLv/ksY+iEy6Np2SsELkDoiWp6Y4NwtRqAVoCUBKJ/j9ng&#10;9xUvvvo+47podEPP/zXKrSTMDjJQ8RKTPqo12fu9TtZ5gYi8lH7S1RdHQvYiI1yohsMFMlJ9bBpe&#10;a2sVKVXVF0X1ntJPVzyna5akDp+R5j9pq2P3imqRQB51z0jARyTDite+NJriWZRSi3bsSrhISdgL&#10;7X7vlSvmbqw8/geX52XlvmKVCaJ0AslMmnhZG1ehCpWtiJ1fY+29Fb0+e0/nzQvyRky6wuBfL8Ig&#10;kMzEM1BVpCZ51DVeou/vOWKl7UE/VDGKlquyx2tYZKfaeLP9WV9/qEKk6P6c4b2WeZgpIjpakc4C&#10;0Wb7TyIuWIVAidXgwVjc/qn8pbveh1taL3MQf9RiLkDEF+jUoD6RsritfbqjAz2rjQkSrmgwmVdV&#10;CbRDbLVDoUBU/YoGY4WyE9v8eKiqVkRWctJFP8oJd3rWE+/7gvZFyGpd/2QHKss1iN9TsnrrEt34&#10;ULLpyZol1dJ/4pzcLpG1iL1KlGOALERCDZRCtVaVWmAH6MogsLfuqK1cpivnVGaO+J97I5LR08J5&#10;QJZowoRL0ZhgaqgqqyfXknif0dPnlmusn1r7TYTMxFgFiPigmY3HA1VUTtl0d36ki1rVCaLmsMZ9&#10;b/e5VgNEdyryfDwe+8XOPpsaZfNRD5WSRrpBVapEVM1i1IKWWK1vC0FJS31rv/Dwg9u4/JI/Y+kL&#10;CMg64F2svgP2A2pqP0S0lNpYFRUf13Ll2NoGyt8hFnq0KSRz1KSRfqCtNo4Xo9ZarSDQ0h07Krfy&#10;/v3lHak1S+H4aHb3/MFeiFNFzXGgvUDyEDJEJaSilSgVImxXZbUlWGpt8MLOF379cWvdweWoS7Ly&#10;OuV/zYiepUJ/lAKBTIUqoAxhParLNWDB9hdueyHp+uPH52Zl5Q7wgj0hYHzPr9i65pN3dN28qsbn&#10;NylHUZGX82mvwUKw2zYpwIsbL/xu6XM3ttujSfqPjeR0Pvro+uWKUVsd1HxctWzO+lSrWDJ0QnpW&#10;NGOwb2SUURmoQh+UHNFEEFEVDYBSD7MxTnwFGjxf8umO5brmgRbjheWNmnwctmEohtJK3tDX7mx3&#10;qrCcoRP7edHIKUhwlBHTB2WXTWtZgG4S1TdiNray/LBNqxo7HGV8aUL3qM0abmGAJ5plkbhgP47b&#10;+LM7X5i9uqX2nD78sp5pXuaZKpxghAGCdLaqmQIZKtSKUqFQBuYzCF4LYsELR8Srnm+NXZ0cd1FG&#10;Tkb+MM/zTxHIrPMIKsGa90q2vL2wLrd2m8gaOqFTKBo9Slv42LYVP+pXbN226T19/aHGKTYle+TE&#10;vp76J+GZ44zQAyUjsd2slRa7zqh5v7omWFnxyp3vNu63GSdf3i0tEh2mao4VsWlWiXkin9XG7aId&#10;L97+4a7zckdP7yu2umf92IqSEV2zfcGsT9pyHzmDfpjvZWcNVNkzDoqakr6Dj3pv+ZxLW6V0SlFR&#10;OHdt14EmFD1NxB6vIoVALkqmQERFKlEqgBJVuxblhVg89kL5y79+tz2BrqVwfDS7R86xvni9xZhH&#10;xJjdsltrX92+c9Poxu9lbxk6dELoPZN+ZMjXPYHTRbQ2Vruq8pV7N+1twG4ZOiG9U3b+wHh11W77&#10;dOubai8Sfj8RI7J1ZJx8ebdIKHoqRobVeXx3kYTddVadQlah6E6BTSr6ahC3z+9Y/+oLTU7eGpF7&#10;/Phck5E/whhzrAp91GpnIxjFVKnabQKrrdqVpTWVKxo7DklRUTh3w2HDDRwnSDcAVd2shJeXbHr9&#10;lcb9WwrHRHN7DDnTeAwWyLQJhXiTDeT10i1vv5RqPBAZ42eNOP6ksOd/CxisSldBshMave5EzXYV&#10;+6pYfW572ZanUrWTjKETukei0X71x4wgHt9YVrj5o7Y4cMqgosy8vL7Hq62ut7sj5UfEBr65fHnr&#10;+ta+Rv66ZiAxL8bRvdbqEBdZsjHyeQ3ELyIm78ypWVWlO7NDkpZm/Xg4FFgvjsSMCWpjNVJZZWKl&#10;7fXeExFhwH9nRvOj+b4NpftqwjHVuOfV1gSVdmfFG+9u/yKmXBJBOLooIy3SJTuckRUNgvIwgMTD&#10;1rehapsmZTuWztqxP+IztQYpKvJ4Iysdb5cd285a3tlc3Zp3J4IwrshQXKztuR+RsZH0k/rm+SEv&#10;wwYm7KsJx7wgMHG/NuZX10S87J07un+0sz1e8SIijBtnKC5WdsWkPwgRGeMzoF/a7vcTaIzBZZWt&#10;eSZ7+34OBCIIAy7JjGZFckNeKGp9Ew7FxI8Tjxnj18aorKrauX2Hvj2vvOXSWqZg1JT/Np53f/3f&#10;giB+/falt/+0I8o/mBEZG8k45chcP5SeEcSqIrv7p0isNqiuCcW1vLxvSUl7o1aIIBxWFM0p7Bfd&#10;sX2LUJse58ON1aqt20nbFUKrdX1BDOPGSVv6gvQfG0nL6lfg+5FMz8SjIp7Gg9qauJjKqu2rtrRn&#10;wun44vG5VRIdDofD0TTSf2Ikv1vkUWNk7K7frLXl8bg9Y8eLt+/zTAwOh+PQ59BME+ZwOByHOLn5&#10;/lGgRzT6+ZX4zu1t2m53OByOpnBKosPhcBxkSFGRJ2HvDKDXrt9UNWbRpyvfWdPhqTEdDscXE6ck&#10;OhwOx0FG+uq8Lkb0fGNMtN7P6yWILf4i2lI7HI59g1MSHQ6H43NGqny7u48VFXmRaNb3QBpkGVG1&#10;L5W8uPGLF+/O4XDsM5yS6HA4HJ8jRETyhl315fzhV40UKWoQnkyGTgjlftbzqyJMk3qZbdTaIAiY&#10;21rPWofD4WgNzrvZ4XA4Pkfkjp7e1yP2ANBN0Uc85LHy6srNIcLpoaj/bUHGIxTWD+JsrV28fUvJ&#10;f+l797c+MYLD4XC0gFMSHQ6H43OCiJj8kVdNFPFubSpbRmOs1Y9r4/GLyl684/l9LZ/D4fhi4bab&#10;HQ6H4/PCkEs98Aa0WkFUrVWCG8t7ffbKvhbN4XB88XBKosPhcHxeWDE3ULVvWKvNZmRRawO19l3i&#10;elnJ0pV/0HnOFtHhcHQ8fsunOBwOh2N/oKpWBv3wkbz8nDRr5ZuIHCWquWKMAbDW7kBYo7BE1f6h&#10;9MVP31Jd0q60cg6Hw9ESzibR4XA4PmeIFIXThuV3DptoZ8HrbYyEsTGNY9Z6NZHNJZRsbW/eeofD&#10;4WgtTkl0OBwOh8PhcCThbBIdDofD4XA4HEk4JdHhcDgcDofDkYRTEh0Oh8PhcDgcSTgl0eFwOBwO&#10;h8ORhFMSHQ6Hw+FwOBxJOCXR4XA4HA6Hw5GEUxIdDofD4XA4HEk4JdHhcDgcDofDkYRTEh0Oh8Ph&#10;cDgcSTgl0eFwOBwOh8ORhFMSHQ6Hw+FwOBxJOCXR4XA4HA6Hw5GEUxIdDofD4XA4HEk4JdHhcDgc&#10;DofDkYR/oAVwHNqIYLjqyWOJhjOxQSWVGz/S2RfuPNByORwOh+PQRa59YgAm3BXP1FJW9ZHOHrvl&#10;QMt0MCKqeqBlcBzCyIQV6XQufxulG6KKsgH0cai5Ra8/Z8OBls/hcDgchxYiCDMWLwQzIvEDpSjz&#10;0fitesMZ7xxg8Q4q3HZzE8iEFely9aI+MvnJfBH3nNpNyWpFtRYjUcSkYUxfjHcVGrlBpvyr04EW&#10;z+FwOA42ZPzMqEz+d0+5Zkk3mbAidKDl+ZxSjZFo4tsj3TDyA4x3t1y7oP+BFuxgwpep8w9DIgWg&#10;vRGTjtj1VPABrz+3TZfMjHdURTJmps/gU7oRTeuG2N54arD6PtXl67jz6zsU9suSpkxbmEPc9sL3&#10;+uP7PvHYBuATSvI26JwhMbnk8Sy6Zn6fTt7F4HVBTAUznnlGJlbeoLPHfro/ZPxCYMx5pGX/PxH5&#10;m7rlbMchiEwuzifaZRAE3SHYhg0+4rMtW3j4+5X7us3L1U9lEAodhdjDUa0m0PepKN3AveMqVPfP&#10;WOvoeKSoOEzfTmPpOebHiB4JWArK3pYZT9/CttxlOmdI7EDL+LlGZTSe/32Zu+IXeql7Vq3BJ5T2&#10;OMhRoGmIEayJk8VrDBs9R8bMfKDDFMUTh3YlLe2PwCiMHwZAtJTM3MVMe+aXzDr11Q6ppxnkmkX9&#10;iIRuxNMzEPIQEbxQHFhKftUlMvHhrXTpOR2RqzAmUncVCEeTlXaETFtyqc4as2Zfy/mFQCQf1RMY&#10;N+9xoPZAi+NwdDiRgrMx3If4OVhj8UKf0afXo0xdcBvwyT6t2zcn4Zk/IF4h1iqGLeR0+jdTF94J&#10;Z765T+t27BOkqNijX944jNyLMdm7D3j0ReUE8ndMEJEnVNUeQDE/3xjxgeP5YFsesPlAi3MwYFBd&#10;jUg6YiTxi/iIDMXzb2L4l77cYTWFu5cDGzEmvKd2yUXMN/D0Lpk4v3OH1ZUCuWlhDmFzAyLjMCZ/&#10;9/2KesA6YpWbSD/sRDy5ZI+C2IBT8fQCt7TfoeSR19c5TzkOTQRBqRtXjcGYXsD/4HkzRWTfmrAY&#10;EbTOMdEYwZguGHMxnn+3XP1Uxj6t27Fv6JHVC+Nf2kBB3ENPhEu5ZF7ufpfroEMysLXuO95KDGLm&#10;YbU6+YjkY8wN8tMne3VITbOG7MTq86itSnF0GFlpV+wrBUyKij12eN8B+UrSQaUK1af01i9X4Omp&#10;iEmtrBoTRmQkBZtdJ+wolAzin3oHWgyHY5+gKNJoa1dMCMw3uPbpYfu0bqsKjba0RTxgGKHQBfu0&#10;bse+IS18JCLHpTwmIhgzjIzcgv0s1cGHovgRZ3LRSgzV8beBD1IeFSnEhkaLiOxtRQqK8DawPVkK&#10;EwIZQ15J972tJyX9umcj5hyMZCYflEq04oW6/29+NVMljSpxK18dhaoSrXWddT8jRXgyYUW6jJnp&#10;2vKBQDSCx6ADVLmPkRPduz8IEZONarTJ40qUkGlyoUVERIqKwzL+gabLcDga4WO3f4x2ehlrjsEk&#10;bYFkY8wZ/HjxP4Hyva6tUl4ng08ReiYf1BPwvIHsC1udWGVPouFTIZWua5dy47kfJ0TQj7FqUzyH&#10;BMIWumYmr7o6HAcJMuXJXvQP3w0ylE5jSmTG4hdRfZSd257Ve8btfR93tIzioSbnAFUuQJTCQh/o&#10;MMdEx34grlsIm1KgaxNnbCMeq2zy+hmLvgJyF9o5LNc98z7Cc9j437jxjPdUcXaMjpQYvX1cFcjT&#10;QHLjEhFUTiErnt8RlemdY0oRXkoticlCdXRH1JNEODQSMXkpj1nm7/asjtvFoKtSn6c7QRewcoML&#10;BO04ePGiUZB+GNMDYwbheT/E8x4kp/M0KcZt/e8PRBQOoHOBirKpq1vBP9ioKXsPdBnWJr871QBl&#10;IbGyrU0XoAUY0w/P9MLImYj8HLyHmLpo1D6U2nGQk1gxq6p+BjR5GzjBAISjO6zGmH2maWm8MyT1&#10;cl+7ERGDcE7Kg6rr0eDF3X/vyH0T9WZi7VqsjaFWsRqgtgwN7qNky1903rigI+VzOPYrnmpCSamH&#10;SAEiE3j16dMPkFQOh6Ml7jpvM7XBLxB5HavVWKtYtaitQvVpauK3ce+4iiavt5L87RI5Ht9Mkquf&#10;6rIvRXccvBgAveOcDXWriSnOEB/xx3ZYjRVly1DdlvKY6mCmPHtYh9UFMOXpXmBOTH1QX6K8bP3u&#10;v+YMiekNo/9KrPp80OtRfRj0Tjy5hG05/+u24xyHLpoH/llSXOxWEx2OzyEKqjefsZKq6vNArwH5&#10;PQS/xdopVG35rt525gdtjoFpxICcRMj02UdiOw5y9hgvB/F/od7FeCbZHk84TYqK03TeuFSeyW0j&#10;unMH5CwHOTu5HokQDkYAj+x1PbvwZShCsv2Pag1WlrE5Xpp06OZzVkpR13ztmwAAIABJREFU8etE&#10;cqKkF9S6AKWOQx7BoNqVhX0jjEtheuJwOD4X6G1nrxORe7hqXpTtFaoPjN87O3nVHNRkdZB4jkOM&#10;eh5uuqLO+/jYpLOEw+hXMBp4aq9r/CRaTX9dDHpmXUiGeqjB8FUpKn5U543b6wDLMn5mlJ5jTkPJ&#10;StrEVt1IECxpavu47veml+4djkMJhaRtaIfD8bmkLmPP3i/a1BWH9Vzfd6Rkz6rhlrUlKK+kPEvJ&#10;RLxhHZHDWOeNC7DB6ym3nMUIyAD6pXfMlnOnk7oiDE7trayrCYK3O6Qeh8PhcDgcjkOMPcrT739Y&#10;DixG7Y7ks0wIYTiTnmjK9b5txOz7iKxu4mgfTHRAh9QTTi9Epal4ZE/qrV92K4UOh8PhcDgcKdit&#10;JKqqEq9+BWRDE+ceQzTSu0NqtbW1qDZl59cJTAcFe5XRGEkO36Nahdr5e1++w+FwOBwOx6FJQ0Xs&#10;5WUfMfK0VxCOSjpT6I6R4dBEnMO2EE4fgNA35TFjDGpHMmhQlL0I4C0giJyV+qh9nfINa9pb9r5A&#10;RAyXLvf45HlD1+yEBWVlhmXz21aXzNzvQW9lzEyftHyPrO6G9Apl006lanvAMzODNnvQ7a0cXQYZ&#10;0isMlRlC2QZL75GWuUPi+1WOomIP8BJybBfKfMs3RlomDA1U913MOwFhwgqfT543ZMUN6fmJd9E7&#10;apl7acc+A0HJWK0wpMOKbLHK+u8XSNzb/n+/UPeOyzb4ZMUNZb6lantwIPrewYYUF3v8foNP12zZ&#10;3UezuivF4+L7K0izFBd7FO/qn/VkgGB/hy3bLUu3TGFjuTlQY1abMLr/xlIR4dSfeXQZZOi2QdjY&#10;3dAt07JqFYnntG/HVEfbEG2c3nPa4v8i5D2W8my1z+mvxnxpryocM9NnxKnXIuaXTWY2US0lXnWC&#10;zjpnTbvrmfZYIV7euxhpmILIWou1M3nx2RtTfQBkypO98E0iLqSRnZSVfaB3fyN1yJ7G106cn01m&#10;+DCCmFBdu5XZ521ublCQ4mKPldmHg1eI8QuxHI7YTJB0VAKMVILdhpgPCFjDhpJV+sDXk7yxOwIR&#10;DJOe6Eo4fDie6YEwEChAyQKqEWKobsbIxwTxNVRWrmb2eVta+ghIUXEa/Tu/hjFHJh0M7IPs2HJ5&#10;49BCcsWjBeTnFhLXPoj0x9IVTyKoRBCtAN2BlQ+w8TVUySpmn9Hsc24vMrk4jVBuIWKOwvP6AIch&#10;pKFEEC0jMNWI/RBYg635iJvOWdsRcoiIMOXJQkyoNyE5HBv0QyQbJBMxNWgQQ2Q7Vlaj9jNssI4j&#10;8tfopS174cv0JUfgyaOIHNPggLUK+idi8an48ebLqa0SYr4wqOf21tSZJMPk4nwkrw8R6YeYfli6&#10;ImQgCEglNigD+QBlLVqzWm8a+2mb6xAMUxceRtxmI34VGz/bqA9dlNK8RCY9lks0ezBGTkDkcCAT&#10;pBLsJuJmJfHqt7j97M/aqvDI9EXfxfPuQ6RhdAXVGgI7Q2887fa23ler6562cAye/yDG9GpwwFpF&#10;5Y+8WnmZzh9b066yRYQrH80hmnk4fvQINF6Iag+MhFFJQ7UsMV7YtYl3GFtLpf1YZ4/t0EQEMmtp&#10;HqUVvTGhfiBHgHYFSQcJgy1HTDWq6xG7Gi+ynhir9cZRJa0u/4rHe+BHwkR9y2d2mz7UtHmSTJib&#10;TqcjjyTQPnh6JJiuQBQlDZEKCEpQs4pY7cdo+Spu++bW9ihCMm1hDsYbShD3kVANxFezbOn61kxm&#10;ZPriC/C9h5MOqC0jHlxAZe0yUiSubUCtJ4TSY8wavaMt8sukx3KJRHvihXqA3xlsIWgBnhfC2rr+&#10;Rhy0DJVPUPmM2urV6M61iYQfbUMEYcbif2O8ryQdDOwi4rGL9Oaz1qe41NGI5C3dqrJl+NlbEJMi&#10;j7GcKNf8p5vecu7Gdtc44GthKBvWpIIIIJKLhk8G1rS7HskejZCcx1LYhvWWN9mpIpGvYriOxLOp&#10;IDvvXZnx9O/4cPu/WpyRZoXPR7yrEE/ITNvE9MULZNKOuXpnQ8VOivAoXHACfpciDKcj2gOVPDyN&#10;IH5DP2w1AaoVGDbRM/dNuXbBvez4+Fmdc2mHheWRac+cwAzOR6IjUQpBCoDMpHdkrUWlEuNvJjNn&#10;NdMXPyfTQw/rjaOasi9tmxwT53cmM3o+OflfJ9DDEdMVyMKv84KXuv9YtYhW44U2k8VHTF/ygFy+&#10;5bGOimMply/JJCs4i7RO54Mci9AblSxMXd7uXW/IB6ypBrbjp33C9MXz5Vp9hFtOb3u8MupWsvoW&#10;HMOMhd8CczZIN4ROGC+KMfXahZ94BkarEVOCMRtZU/aSTF8ynxeXPNGu1S9jBLVnEfILkXDz7TyS&#10;JoSp4MMtPwVWtvr+flicT+eCc0nr9B2QwxHpgWomvmkcm3GX5+ZWSP9UZiz+B/H4X9o0qF+5JBsT&#10;mktEeyBSQ+/e78r0pQ9y46ind2dYAmTaouPIyJkJciJIN4yE90hhAny24YU/YPrTv4AzFrS6/kMU&#10;mfRYLlMXfwuPrwH90fhhQDqe17CPAlhiGMrRyAayeVemL3qc196ap/Mntks53S3D9KV5eLGvYOW7&#10;eJHDQXqAZmG8eu2obuiyGkNMGUGwBcMqmbF4ITZ4VGed2XL619zse7DSAyOWPqyTGYv+pjecPq+B&#10;LEXFHocXnELn/pegDMeXbqhkYxq1aetZDFWEw5shfxXTFz0lE+f/ts2Kczh0JIHeRyiUjUoM/LWM&#10;OPWfUsxtOo72rZgq6Xj+L8nySpEWcllEVND4i1z86CygxQULmbLwBCLeWNJzRyD0RqQTkI1KGsZL&#10;vKT6j0qtgtQglJMW/RQNvyVTFz/MG28u2dt242gfyUriB2tKOfG4fyP8IPl0TSeUdS5wf7trzNrR&#10;GWPGtCyZ+bJAcf0BvbXI+Aei9Cw8B9QkJXBReZ949VtNX60GJB8xaQB49MUylv6dLxH4Ywvy5CJm&#10;cF2Vx2LlDDLyzpPJ//623v7Vz2T8A1G69hpMf3MVhM9DNK3Oo7vh4NrgZsRLrCKRDfQnHBpL5wH/&#10;lqv/c43eeu7aNjyWhsWOfyBK996nY7wf4etYIIwYaTbfjTGGxCpLJtAXK2cg8StlxuLHicdv5Oaz&#10;PmzT+xIRMsIiU+cfhh/5LlnRyWC61AV4bUYOMYkVAwqBQoQx5HZeKdOXzuDEUYvbO1jKtIU5iP8V&#10;8nQG+AMbhGhqSpzESnUPoAcipxA2U5i++C6ZFvyOWWeua83zkAlzQ2T26Uf/zpMQuQh2tYtm6t7z&#10;DNJRemLsiSiXMXLMKzJjyd3YrH/prCHJTmjNCmK6Ik3mha13noDVUvy0VuUflquf6kIk/D26dbkS&#10;pXeDyUeqj1JCIU4HegO9sTKcUHiyTF9yB7VlD+htX2sm9Vgd8RIPkz8QMQk7amEoxC9gxqJJ8uG2&#10;OXSriZLZ8wf4ZgZiUmebEPEQuoDXBZXfybULztSbz0qdtvMQR654tICc3G+TkTspkdaxmUn+LowJ&#10;AXkIecDRePJ1hhx3hcx45i5s5n/a2j7rVnzPx5PpqOmLV1+GJjqokRCQj5APDMDKufihn8l1S35P&#10;Te0DeuuXm/4WqDkcT46r+2sYxnxdfvrMcOKxmSxbWsGI0UfSv/Nk4PsgPqauMTfZX8moW6k+HGvP&#10;IivtUrnumZsoq/xbq5XFIC6I1wkxeXXfjMOwdgSvLekr/1w3panV8mZJKLTHNTvm7kIE1O6gkw03&#10;ecrkJ/OJhMfiycWkhUajGmk4ySV1vwfqvkFRIAp0QrzjCek4hgxeKtc+/XNuOWPp53bL/hAluaM/&#10;MbEWgiVYm7zEK0YQ+2WZXJzW7hp9RiKtCNwpnMDVT6VYzWwFPboXImZggw8tUJfC6DWGnd22ZeaE&#10;cvRjrvlP27y7jRHQk0nLGJ+Q6/Br8b0/g3wbI+lJ8rUGMWmIjCOSeatc/dThbb4ekCv/2ZWefabi&#10;md9j5OuIibRLFmMEY/LxvB8QDt3PjMWn19nutQ61FdiMo/DS5oL3C4zXrVUfnyQ5xMOYk/CC3/Lq&#10;km+0JwexTP53T7zQLzFyL+IdkxzDszVyGEEkG5Gp+P7vmPbk4FZdV3D414iE/wL8EGl3uxCMMRhz&#10;CiK/xpT9Qi56KKPN5bQF27Idk1y95BgikTtBbkSksH3v1whGemD4BWnZt8i0he1zoDPGIPJj+mYP&#10;JKvHVMT8qkkFMZksjN9x6UkPEgRErl5yDDm5d4C5DWP6t+sdwq4J78kY7sWU3SCT/92z1ZdOnN+Z&#10;jNxf4Zk7MN4R7ZYh0UfzEJlEOPQHmbpgWOvlNyGU8QijOXn0aIz/J0TGJ6J/tLQEl0IOY45E9E6y&#10;0v5PZi3Na+utNChL5Fx69jyl3WW0BUWpTUvZ9+WaRf1Ii9yM5/0GMWchEk1SENuKSAQxZxD25zJt&#10;wdiOTt3raJ6kjqaKEq9dAXzQxDWDCHc5oj2VSVGxh/G+2sqzexIKN5FOr5mrBEG941DbL8XhOBp6&#10;vF0rTSI9iESSHXpawpgQyDflusV/wTADY/rtdadJ8HUioRtkYnGbFGmZ+sxAMrL/iJjpddu5HYMy&#10;CpE/cHh+67werFUwQ4n4DyNydpLtaHsQKcRwJysWt7KNJdqLTHuikLTMYkQvw0juXsthTBjlTLzI&#10;X+T/Fg8RSf1BE8HI1AVnI+E5eN7xSVtU7a5fchH5IT17/rgjYpu2Byku9mTqkmFE+TtCUYe8X2PS&#10;UC7E9x+WKxb0aGchh+FFZiPe5RhpyQKrPnF8advK7EGOFBV7TFt4KhEeQcz3OuQdAojkYORHRDN/&#10;K1OebHFMlWkLc8hOuw/hUozJ7iAZPIwZQih0Q5sm20Zy8byfEfL/gMjx7ZpMNpDDZIFcwc7Y7XLN&#10;f7q1uxzVLnjeMU2NNfsDueihDMLm5yAXIy1aN7aHAXihO5i28NR9ULajCVI3qE0bPwJeS9gHNEb6&#10;IMHx0vzGZGp65/RG9PhWnauajzC0zaFwzpkdxngjUw8mupVPP36xTeXtvpQI1m+vAnE8xvsOIpF2&#10;Xp+MER+kiIz8b7b2Epm28Fh8vR/PnN2iLFbj2KAEa9ej9jPUbsNq07ZuiZlxL3z/itYJAxgdgjFH&#10;tntVIGW5pidGbpLprZyZX7PoSLzIbzFmOGKSbVghodDaYCuqb2CDJYl/9k1UNyWU3RQkJgJHEXAr&#10;U+enXvm69pkBeP4sjHRqUj7VGtR+gLXPYYN/EgT/wtoXsfZjrG16smMkHd+cwjWP77vVRKtNfyCX&#10;555ESH4L0r/JD6lqgNWNWPsq1i7C2mew9h2s3Z567GFXux9Bjn+TTJzf9p0GI5kY86UkZ5KWUEoo&#10;2/lum+s7mOnbeTieNxdjjm5RGbK6E9UN2OBT1G5DbfM20yIhPDOWtMitzb1HGf9AFBO+CuW8Zvqn&#10;TdRtV6B2PmofxdqnsfZNrG3aUUUkkbzB99u2IyPeUIwk5zpOyLGjrk2vQ+0WrG05c5iRCMZcRDh9&#10;SpvkaCATIVR7MG5eB4SOa7EuIVaV/P0/rHsUOHm37XZTWLWJ9mI3J56Trq/r8y21GUHMkXj+r6So&#10;uMntbkfHkvJl6gPjq2XGoqfAfBeh4cswkgkynHHFf4M2eh35ZjBCww+itQoSJDUsY0JYHcKQIblA&#10;yzZIuzj+xHQkGNnE0QXtstkAEBUI2rcC2HjlUK2iUgNsJKGMfwiyHnZ7i2Ug5gjQUSC9ECIptzPq&#10;tsFl8pPz9Paztzcr/rSFvTH+9Yic3ORJamtQPgKewOrL2PharKnEU8XzI1jbD+U4DN9ATd8GRv57&#10;6N7ss9gtUIrVVNUA1Zq6QOvvovZ9dNe79w0a74KRISAnIOQ1+eHyzABs7CIRft2sd/m0hTmEQtMR&#10;TT0ztTYA/Rj096g8i9VN1NSZYfg2nRA5aOhMrL0QOCppJTDhDDISL3K5wLUNHCbmrgjh2e9iTOpg&#10;7zYoR8xC4M/YmjepoQJqq4j5Qtim43mZSHgIcC7o6WDyGyjbVi3IZtbUtt7YW7UM2IRqa5T2Mrwg&#10;ZY5nmbYiBz90E8rRu+20GtybrcWTN7E8SKz2BTReQhBUE/KEeCidiHZHQ2MRvQi0W107r1eBeGC+&#10;QWbaCyIyZ6/DZVitRtiB6noQC5oGclidzXBCMVH7BLPP28xde1XTHlS1XRPt1nKdseyF7ZZMeqKQ&#10;jOj1IKl2ZOqcx6hC9WlgMUH8NQhKwLMIUcT0Qu0peHIeKn0xJvVH3crZZEavkQlzZ+qcS5PbU9de&#10;gxG9oM6+sSGqAej7YB9AzWKsv53K7RUE6XHSNQJkYLzuiJwJfAPlyOQxS8uxQfu9rtXGUDaCPoOw&#10;EBusxsZ3Jp5DNIypLsT6JwLfROjbpKKbaNP/LdMXPsmss57WxmFHWiWLGso2tL1NqVqwm1Aph1aY&#10;6qhuwpPkCeq6jTH69PwI6N/gd2stSCXCW6g+j9U3EdZQHewk4sfQuCEgimgvTGgQhq8BgxBpwqxN&#10;hnNEl1OBL7wj2f6gaY2/etsTpHfeRsqPvoyhd04WbcgdKUXFYfp3GgaNg1vLWlSfBfl+8lV2KKG0&#10;7rRFSbQ1/REzGK9xWmitQfl3q8vZV6juAJYQDx4kFlvSnHInEx/OJqPHuXjetUDqFViRQqKhc4A/&#10;N1lOUbHHEZ1/hme+llomG6C8g9r7KK/5UzNG1MuBR2T60luQ2PexMgFjBjY8xS5tSo5msXYt8Biq&#10;/+KzNc83lbS+7l4GYrgM1fGIaWKlTL7HNQv+Bs14xKr3HYxcnNLERbUCdC6VNbfoHec0FWAeYLlc&#10;u+BBwqGpqE5IWqEVE0LtlUxb+Gdmnfnq7t8/WJtHJP9CRFJ9/LahchmrNv+zhRzmbwMPylVPDCI9&#10;7RrUnoeYXSuolQTxBa3OgZ6YrD1GhU6kKqvlayrfEWqiSe9IiorDHFEwHeOnDpWluhW1v2Dnzoca&#10;e/3X4wOBZ5n6nz/iZ14HXJB0hkgGhuu4/LHHgfaFslCtQHU5ovdRVfsCt539qYJKMR6vPjUQCZ+D&#10;1csQMqiN/7bDDObVenhyItMWfYd9pSha7yiEdq0iJ95hp59hTOp3aG0MMU8QmNl646iFTRTzCvAP&#10;mVx8E5H874NOwXjJ6VY98VFzCfn9V4gwr/4zFsEwwzsXI6nNm5S/EsRntOCpvAp4VqYtvA3j/RAr&#10;FyOSWBlNKGJvUh1vyrSqeaxdB/Y+KmsfaGaMWAH8XaYvvRUv9j+o/TFiUttiiuRj/Glc89g7tKtN&#10;tzP3ulKO1fFsWPsskWNbniDWvGl5YHzy5LM2UoHK/0P1tN3joNU1qD6BjT/CTWc+20IYqZeBv8vl&#10;xbeT0/nrGG5FJNkkyohB7XgpKn6m1eObo900qSTq7eO2y3XPPIPwneSj0h/fPwrY3OqajsjPAzkp&#10;afVHeBsNHsDyneTZpukO5ljgzVbX45vTMF7yfal+CDTj1bwfUN1EYG+gtOSvet/5LT47nX3hTuAv&#10;Mm3JBjz9DcYkpytUzUD8k6Wo+G9Ndph+eadh5NtNV8QyYsFEXn7ujdaET9EbR5XImJn3cMqXXiEk&#10;tyGSMP62up4g+EdL1zcszAYklOabqHr7WZ3dfJiDujBEb8klj0+nW3YZaic3sUrRAxM6kiYGW5m2&#10;sDeh0GWpK9EarN5KbewWveOcFlee9eaz1sukx35GRm4Gqj9IXvnCx/N+JHPnXqmX1oUu8rOPBFJt&#10;WSmi9+oNp/2tpXp313/HOW/LpMcmkZ7zHEZvQqQAWAu6qLVlJAoiYP2WGp03phWTvyZMT/vmnYx4&#10;KcYMQO0WjP6UD7bd31I4KQXlpnPflSv/OYXMrK4Y78ykk0R6kpNzPnB3y/I2rkArsPZ2amp/q7ed&#10;va7BoXEEjPvyWyLyDtMXvQrSi7KCDgnzBIDxfKwWYfT8DiszRS2gkXbZ+PfNOwsxX2/6BHmcqqrJ&#10;jZ9bKvT2cdulqPhe+nXaAPaWpLiNUKccyZWMK34U6o1hc1Z4rGV0yoKtXU2caXrTma2Koamzztwh&#10;E1bMpmDbk0j4BpCvoRpH7T/aFb/R2k9AJ7Jq2/zWKCp646gSGTv7No4/+iM8/756k7mGCCcTyR3V&#10;3sge7UMhkJqmJubJpO77Om9cIFMXLULMB6geAfofNH436zYu14cuqmBWK6W5Z1y5FBX/hSM6dcXI&#10;L3dHGmmAHEmPrB7sTZg8R6toftag8UdQTf5oG/HxpJlBJAVxrxdIw9alGoB9mZ32fRIzz8b1eBjb&#10;eieEhDdncvBMqxbLMmprWxzU9hmqOwi8C5l12t2tURAbMGvMMxDcitXkOIDGGLAD6ZlVkOpSuXZB&#10;D0zoOkSSVxWsVVSXUVX+bb35jJVtia+nS2bG9abTXyDwLsDaf6B2C9ibWLa0bXZbqo9SGv82N5+x&#10;sCUFscFl9/9XGTWxOxAWpLZf087AEak84WTCihCe9wOUZG9Vq7Wo3sW62lvakttb7/x6KTW116Mk&#10;r6Qmwhydyuoj9tQn3tFJyiSAsJ5a+Wdr621Q/42n/4FaxqH2n9hghs46s40hcBDy+rZ7ZUsueTwL&#10;z/tvRJNtMFUrsfpzjt3aooLY4LK7ztuEZRqq76WuVC5os22itQFq7+CErT9vTtFRVcuNpy3ihtMe&#10;1DlDUm6ttxsjYYxJ33f/2udVKlc90R3f/0lKBy7VAGv/QU3N5a1REHdfNm9cLbNOL0aZiLWp+7gw&#10;jL6dGu50LFztg6TOzIU8zs1j2rTapnOGxPSGL7/FzqpLsHoH6AN8ePojbSkDSNhroxO5/rSWVvob&#10;1j9/Yg2zlv4dZTI2SL2KLiaLQL/P2Nn72eYuxVjUHm46/R1ULqem9qtszf6e3nDWM+0x8dJ54wKk&#10;5s+oPt/EGV0Ie8mTbEeH00LDiL+HauoZtMhImbaw9cbfPqOTBh5lG2pfxcS3gV2W0glAZJhMnN86&#10;j7bu3QaCSW44QgXwfFs++h2KWkX1Ab1x1ML2pKlSUKrjS4HPmjilgKifFFZIRAx+6HREm5j6sZ4g&#10;+CV3fPX/t3fmYVJUV///nFvd07Mww75DRBY14oYYFUU2USRuefUdkrzRhMRfJIkGDaAMYBLMIqCI&#10;CVHjkoVEszFGEo2yw6BojBEhEXEFUZR9G2br6e665/dHD8JMVw09KwzU53l4eJ6+1ffWVFfdOvfc&#10;c76n3srzOmPwJtzoRBLuTURL/1gnIWe1W3HdH+mDI/fUZytPZ1++E2uXo6SOKSaCoQePrUn1Krfd&#10;1R3hCu+YSn2HytgjtVVXqOV8PgD7lGeCj8hnMPT/1GgVTa0pDsm4QPGQn0pnfFXLfUOL+HjzF5k5&#10;ovlDKzpnnYSY0T7xpmtIHPi95tejRNq6N9aDXYTV1O+qdicz4wyPb/kjvIPrPp7OuaiiJ1SJsMzQ&#10;QFS8pVRUtxKPz9XZl9dtkUvVvfn+rmdBn/M8QIwQMl+SsfMOZVD3yMtC8Jn77Z76xlzq3NG7eP0/&#10;U3hp1Xd0fn2ULtjM/t3L6+PpU52eIC93AcgS34MMQ/hsf/9ktmMYBdV7hr6osy9foY/WvRpTNX56&#10;xXaQVz0T9FTzCDmejpGAxqV2IzER/QTsq56eGpXPgElL7iQpw6GpdZRFP6Ys/obOHV1JQl8BUjPR&#10;hA5kR8474hggOOHzUhJjIGmMulK/WLnGoRTLogb1cOGo98D6CfnmkvCQp7j50UxEr/fUpVRVDH9n&#10;455lDY210plXbNaZlz6blshxtS/yCrQ9cuWDWvuwryCSupoXEdD2SW9EDUzmOWAGePZnbWHS2Ksn&#10;MZ4BUrdtRFohZuCnHgLjcc7Jhi5pCVr7oIrqvLHR5qqZW33wjCvA49ytJlAe1nuvLalXtwvHV+Ka&#10;paCphrvQgVD49DpJ/Shr+TjeJOUtWzIiCOJcW4sM1PMUt3u5vv3r/HyXmPs4rus3T5xBl66HQmqK&#10;o3FQn+dETmdMYb29X7pwfGW963Jbu58D0XrPmTp5YDEqDyZ30jwQk0vEDKtv/8cLCora/4B4GJsm&#10;E0vD5coCjkitD1lyUjdFgFe5s3Y4Migt4eKC53phTKrmoeoafn5F0kgw0dcRr/gCycTh4iNmAo5/&#10;MheHQZ7bqujr3Dd04xHPs6lQ4qhpUICt5uOi4mdQRciKpCZA5PbqjMhwn3OKEnUfOqqBv0oJJZvq&#10;V0rqICX6IfhI86jPvSlc4SkBpFpGPLGgQedz/4gtCO/7nE9/+rU7FNDthZE2OGacjFuT3aDzaGZE&#10;MBgd5S0qrO8SK6uf9NRBYtE3EI9EOTFZiPbn5jV10PDTcmR3w+6745H8OZmIucKzTW2cePxXDfYO&#10;UbkO4TWfMbogGYd0E0tilcAO73708/TpkJ6cWmMTqqNwthcDhr4MvOPb7nBhk2a/txREisEz0ztE&#10;yLSTwjoUbwioF0fWVIrLS4R1N0J1b5SRDFy5gBcXtiN/9K5a+zBZg1FyPW75xZ96PP7574+4eNha&#10;hJrGZAgxA/ne4rZQi8xL3mfao/bslDFUFbWLjopn5SCCII0Q8yG+tTIt0crUBynDGYgY75AA1Te4&#10;f+TbzD6qFY4aPglml5dAa29D15BLDUkHGYNDP/GrsvAW0bLaMpmPiCpW7uI9vLLRjXQn1DH5zLnu&#10;Wxin0tNYFbmW9gfulwlF9/N60WZWTXeP+VJUdy7sBtmpiVVJ1pPIaZgQdWmH7WQe2OnpZRXtQc7u&#10;TCC9uEFF6Nx4OvJ1xlqLsA4VfyOhoYh2ArnQe9HsQ5/zT4dEd+9sfzawbXvDdSI/LN9F35w1WB2Z&#10;qqcneRg9Q8YULtD5+TF2vmnpN+JthNTKRcZpg7iPyA9X3ctuXcjDw8tbVFjAGLFMWbECx/Gp4mM+&#10;yw1PZEM9JdtaCCIYhk43nHq1sG+T0GWbcCDv0A3Yuach5GMHamBENwdHNBL13qHvybRVLwOpgqPC&#10;BeSEewG+RqLc+EQOPXteimhWtcnH2p3khj/NvtSi6QmZsuIZjLlYO0FbAAAgAElEQVSpegciWNuf&#10;kOkN+BuJifgZhJzU2CRhK5qx3P8vbEGor+RQCMdD2FhkkG9fhqUtalL1w0ekCUjGJeZmVJ9Iei/q&#10;iWSe7PkitLqB4pw0M/xqQ/wMzY6oJo1CVz/C0RU4Mjr16xLBcb5Ftv0ig4Y9zYUrF8qU2H/Ytu3j&#10;9DMQmxmTexqSaJVyXa21oBtYt6oUhtW7e310YFymrtwGnJnaKoeua4tAYlidp/cM/UWTjTB15cUY&#10;fRKc9I1EiZ6PyfB+8Yq8yJaN6Wtu+qDz812ZunwdhCqp+f4xxmDd0+hWlg3EKJruMrXoWaxchZFU&#10;z7o452GZTxt9mYKVf5LJy1/FRN5j5uDio+oUSANVVZm64p+oHeetnagdad+xI3BcGYkydl4mXbp0&#10;IZTRDWs6MVVPhWGdoKQLHTt2RDvmkUcuiEVVESKoT+EHOcYXzscJ6amzqy4CSdUqg45I6Dy8MpM/&#10;PaJTV4RTPTLtXqFdVvVt7BL7Eq21GFOjGoKYnjhOPxHW+HpUHDME8Shrpvo6XrGOLRG/7QeRCLb6&#10;RFPlMfOu9GGti9X0ZYVaKl6CtJrRDXwqAhhO5qTwLTJlZf1ilQ4iciqOh+NYCeFWGfP3j6pg6vI/&#10;o3KRb/UPMW1x7DdQcz0SeZduJ/1Xpha9jht9gQ9KNun8OorZNyVurCvGCXvkklvgLAYNHS9TVjZs&#10;DMenzrLVDMJOy/EqCIJVb1HlxsK6YSTk1MnXYsLelUeSWc3vs+puC9Mbfm4Ju5kwPtvW0pnKvAxI&#10;xqSJTbyAE3oNxFuzEcCYixAdiAl9jCT+y5Si/8pk/SeJ0jXcf/We5pOSqSvyCSrFnnH0SCaZGXWr&#10;CnQMI1MWtEfyRtP95CGg/VHpgWhbkFbVbIPD79eDu/ot58k+LknPSCytKCI3a0uKxpUxgtXrRHjU&#10;d+UWcU4Dre5SVxvH0ee4eWD1l/HQkftZt2olUF1eRySCyAjyC+dDakaijJ2XSY+TU2NpVCtJ6HJm&#10;DS5mRlp/actEFUyN5KJuf8tF2qaK1wIIe8FtWMJIS0WkK6oOnqFzXIzIhWlE2R5pEJ/QgkM/kapa&#10;uenvC+jS+iJUb/aVKxEjCG1Azkf0POCrhDKj9M3aJHetLMINP0es7B3mjPrkqHpPQqYDaDhlRjcS&#10;QrkWB28h97qgeBs9gUehwSQFtDv2xcvWVkoQ3m+0nYe4+wlhjXm+/UU7kpt76L00a+QWCpb9GAn/&#10;DhH/et0iEYQ+KL0RriZEnHDeHqatfE1c+xyGVyneu0kfyveKrz86JCpLCGfuA4+ynKqZGG2cOtVH&#10;CRkzJ4teZ3+WsPMVnHbXoXQFwoekvwLrryWQXpycW7ofdJVP6zlMXOKpVyQiBgkPwTg1s2u3EI//&#10;J2WFN0Ysqkt8JESGkl3mvfru3OscFA9tNrZDfO2xvvXQJEhmFupTZF0pIVE/mZUWj6M5+M1OxhjE&#10;hBv+7wh1bqvQX19bQnn0btDFyW3ZI2DEVOnr5eHIOYhzO8b9K1mRPzBt5bdl/MIeRyPYvUrWJwe/&#10;DGMRp1Gua2PW+A6oTp+uOQg+kiJajqv1ykz3ZF+0AsQ7flRNFq799PlRRXXGyGW49m6sbj9i3yKC&#10;kRDGZCHSA+N8gVDoEST0NK07zpKpK4fKuDVN68VNFxuO4lu1TKTRtAuPAnLn0m70OaeAsFOIMRMQ&#10;6ZWsUR08wy2N9H6wh/LLQJZjPSUocok4l3p+7+bXHEQ9PHyygRKTkgGqqorGXgdNFWoV6U33nilB&#10;vgJCiOHJmMcU3mf71v96ntvxjmMywSNOEUCkHHVO0HJGTpsmK4V2JBShxl2qD1yxjcryb6E6B9Ud&#10;yZrLdcBIHmIuATOLvOwFTF15jYwp9Kl52kQ8tiaESDt/D2oTEwSwN5yykhD4Lm5cSGMRky6b90cR&#10;9atykoOjqfGHG3fPw7g3Ye0arK3b3CXiYKQPIuMw5s90ODBLJj13Up1kk5oCkUrEx1hGI4jPIv8Y&#10;RsYUOnLHwrPICP8Z49yJMT5i6IeRDGeoxNpyrB7A2sP/lXkXSwhoLtJ6SBSUhP03eMh2qGaAM7yq&#10;2kl12uw6Behf/XgbR+2L+uDIPZ6DxSo3omxI+VzEAWdUyucTn22PcLFn8K91l+u8sYEemhfNrOd/&#10;zGDVoI0gYVEfDJVE4ymxWDr7yg/1nuF34MZvQO1fkjVh64hIDiLnIfIEp3ScLDc82XxbVWuAo+ms&#10;F8qoNIGkTYPxexerpBuZlB6bE4BfEkyIeOpgOj8/pj8e8Tzx+DWg96D2Vc9qYLVhxEGkC5jbiOT8&#10;hYJl3qLhzYUbF1R95iKxJBrRMG8GRDD0bTeCSFYhYi7BeGj3QrK4hNX9qL6GdZ8CfoHaKcBtqN6E&#10;644FGZv8X6fW+XcOaFTSf/L/9dFGLu71JjWNPmMEtafRs2dPoHrpLCdzSGrpMYliE/6CrHOu3kvB&#10;qrVYHZUikSBcLBMKs3TOYQH7TvZnwK8AvG2YgHVLJpwteBQiAUDVwT1KhtLRxti9YKx3drN9E6sv&#10;N8mWiCKo3U642D8maubI5dxU+Drt8/piwtdinCGIno2S3CJPp8yamFzUTuCkHpUizGwW6ZzHBrpM&#10;W7UfxSI1IjqTJcz+BbqhSTyNqgKyjrB77MSatVy87y9FMZ5adfWjz2VZkPCuXQylqH9Gr9572VYZ&#10;UziDHnl/ICsyGGsvR8xghG4oktaza8SAXICEHpQ7Cq/U+/KPvI3dZPg80qpxwtKyMptvW/QZJOsB&#10;0H6e7dYqIttQ/oTVZbjxjcTKdrE1Xu6n1ysFK84m5DQskTCgQaRtJGrR2KhMXfEXMGNSGzkNo2eL&#10;8M7Bl5KMKcyiX0ePrWY28crqV2Ck9ziKlTvsIiLyXaiR9amcQquup1PluxBB+H7kPKyb6tK29j9k&#10;rn7Db5zjnmhpBdmZPg+X5KJu825JHitY4jji98IrYtuHk46WzEzy2cnfC7xa9Q+ZvLAHkjGAUGgA&#10;rj0f0ZMQc3Kt+ndicsFOoWDZGzCyycvzqWJlmlYg4uH5UEX5K/cM/9mxm2UaQE5uAhLe84WYCK7b&#10;eBJDbTIjSKnP/KMxIj7i+AePSBoU71f9mydj52XSsccAwuYMXLkIkVOAXoh0rjU+WBlARqf7ZPyT&#10;t+jcG/y2v5uODCcLfLaUpWV5EmX8wjxaZc3FSH8febHtYB+mpPQx/fk1PgLpHmRkhLDuienQOEao&#10;28peK1aiNlVOxphsVC5h6PRDD+RJ7foBHisKLTpiOaTt8XWgqVpzQhfc2KH6t0OnO1g7FBGvQOTF&#10;3H13i3nIGp3MVlHPChUAoq0JeZTqOxFIJPaAX9yfdsdpe2wEtVehs0Z/rDMvfVZ/MvRH2MRXqIx/&#10;GdVbsfYZrK1tG6YVTmis3LqgeeqbOqFi1KMOrkgI0Z6Mnd6CdAxPQDZuKwMfsX4hC8dp3WhJUc7e&#10;tqhnDDko+7G2Tp4jnTc2qveN/KfeM+JxXl71TdzEl7H261idjbX+JTaNEYTLyO0+SDwrBTUxViOo&#10;R/xlkkqMNL/hWl9aRa5AGOzZZu1HiN7JSy/MqJOBGHBMUDcjceaV+1Ge926UK+gzIAuqPHwhHQBS&#10;XTLHaiUSOqJnQ5+4vAw1Cz3GaAXmIsatSU4wffvnoe7lqR3YPai77LgQi64v/1xWgspW70ZpBXKa&#10;d9txjmO24RdAJ9KbkDlmjRmdObJYZ1++nnuG/579u75Cwn41uUXu4XEQI8BFtGrdP7WnJiDm7sIr&#10;vkFEEHrRblCLKjN4oqHz82OIbPJpzkGkD42lWSKmF4r3YkxkK+1b1zsGTYumJ3TmyI90xoglvL/r&#10;B1Ta4biJeVjrV42nEyLXkD+/+ReHxsnD+NQfFspxY/7FI44hpGBNa0SuTkp11cDqAZC7OXvYH+td&#10;KzvgqFInI1EVxdrnsJq6HWekD53aJCue3LwmC3EuxEgNV7q+jYvfRFQd6y5LyWJLvnA+R15JMii/&#10;bdvzMY6HxhQbiEXfTWuc45TkA6mfeDaKCMYcnbqnRxvJ/BjwW6H3o034KNZrSw9VtfpQfin3jigk&#10;7n67llrRnXHM6dJYL/fasLEtiF8ygulHhtPiMjVPOKzd7Pm5iMHafjy6pnHq5IZMP/xS55SP+WBD&#10;oyQq6Pz8mM4e8SHR+ETgt1iPLFkRAT2fjkchlc8xp6A+Qvqqe9m6u2UUgXCLO4CcXbUwrY7om+zf&#10;OV/zPXYZAloEdQ8kF30T1NuFb9wrRETI/CQXI+dXa1OrKGvYuaf2Os+fkvE2aKqhp3I6prK3gJDh&#10;eHgR1QVep6SLjxftBEJd/1qrKkNk2PTGTFlsGcwYvB+V9zzbxGQhGf6VHY4xVFE+t/dl0Ec9DzDG&#10;oNKb5thKS9hNqPrJefTDON7B7AHHDhp+07dNGMSLGxpsSMmweZkgZ4FHiJBqJbgbeGxco8YE65xR&#10;e7GJHyLGZ6vTdCWS16xGYnLrXi6qJdHmLZ68Mb1a5EebUEYbBG+hc5WXjikB84A6U3cjsXjvJtDX&#10;PFdlmJHcsrQdWa1ORbVmUfZS3Phq/fW16YmyHti2E5WXUzSSjGQSjozge4u6gHjFQJRjWaSPDvQp&#10;+3QCEa1YXYumWD8GDRnRrOdzDKCguNZPGB4c879yS2GL8Xppfr5LVP+Kdb23cox2Tj9fxBpy99TL&#10;oNQ5o/YC//JsFBMB+erREPoOqAOV217Hqs8LXfrTs9u5DR5jYK9eCJ/zNI6UXVjebIowIZ0xcg9q&#10;V/g0twHaNfaYtTJxSTZwmW+7tf9qFmUCAARMQ5JDYu0B73AS9fFOp0tZ1NKIifUBdafORqI+lF+K&#10;ZTXgtdrrSZ5zBo65FOPU8FLJHuLO62kP9FB+GdjXUA8ZAJWLycrqC6RuDardDSHvl9WJRufMzdSU&#10;JTqIYDDO11uSQdRoGFb5vgyFM8ntMLSZz6hhxLbuQ6TYs82mWWTQGEEljw5d6+9REfV7CYORS5m8&#10;7Ix69x3Q9MzJ3wf6b882IwZCX5UxhfXechZByLTno5JSFCGJbsOtSNXIbTx8pG7UIF7F1n1ojI3T&#10;jNAojHTxbLMaI55Y3QijpEs2jm2iREZtmOxVRFp5llANaDbq9wNaeR4RDzFs6YiYYQjDU79j1zNo&#10;z/p0h1BQ1K5CSN02FjsQ7NfBqzC6eV5nDG4ZsRxNzcLVZSiFVVvw1RERsFfRuv2NUtiwasVy59Ju&#10;MmnJBQ15gTQrBw68Beqt1SmmI4ZJUrAstcxjHREQmfri6fKD1QN92xujRFioTS4q3pO8ka3VQhIT&#10;Vn2Tu0VzKNnnLYCbFs4SVL1jjpWuOKFpMmFxgz02ImLkB6sHyp2LTj0qWanHKyJg9SnPsqgAolfT&#10;r8NVIvXUu7xlQTswBb4iy/Cs3ndliiEn4x4LN4oXWsTv3ttLZYl3cQfvfrJo3arez4mMX9gDI5P8&#10;D9DFvPl244dLievtkjMSQo1/XewjYi3qKytW7wRJuf1vbcAZV0sGeEAzUK+HXWcN+xira1MaRCOg&#10;N6EyIPVLZqXm59dtDbZx32ZUPDxhph1irocak43VBOr6ezNOMLRoegLVpYBPDKnTCjGTeG3p5+o7&#10;hty5tBsZ4RlEMh6nT4fz6ttPs7L+gZ2gKzwTsACMXIwJfafB40wt6o+4D+Mmfit3vpRqxN2+6CTa&#10;F0+WSc951j5Pm4ys8zGS6gG0VlE2V9u+S8TKEfEJQZCeuKZTOkPKxMU9ZeLi6i+AXTk7sLrIMxQl&#10;ub04muyMsen0XytTFg/CTfyOcNZPjkpW6nGKqiqJ+MugGz0PMKYzmNu5ZYm3B6wWZExhBq3b3Iox&#10;n/U8wGoUm/hLyvdAaNf3SxQsS9Xnrcv4QjJBxZsdVOytS6m/vrRu/R0ZM6fOWrPJ65D9FTA1w7GS&#10;WI1izd9ZOL7xy6a6UovzRNIKJZCx8zJl8tILZdaaQwk3yh7wyR43zsUyvrBj3U4UZNyaMDmtJ2Lk&#10;Kv8iAmoprGvPgAR6rXWh/q5gtQtSpDfECMb0TMlqVi1DdEmdh5ifH0PcVMmdZC3OvJS4FrFvE403&#10;rFazWp+qA6Ko0/Jurr15r+O6T3vKpAAY05tQ+DcybfnoutT8ldFzI1KwbADh8BPAl0H6Y8wcmbSi&#10;YQZPM6BFRQmisT8C73geICaM4VaZUvR9mfR0p7p6q6RgWWuZuvwLGOaDXAKcQTh+++FeQxk2LER2&#10;5HrETCUj52kpWH51cuVch3EEkckLe+AYb4NW2Iqr1Z+HT0pKUB89PKQPoYR/nBQgw6aH5I6ic8iM&#10;PElWZKZM+Ef3g2366MByXPsHxG9RYvLA/EimLfuGFCxrXefrOnFNB5la9E0k8nuM6Y9wLZ/tem3g&#10;TWxEPizegPI31HrHdAuXkBd+RCYu7plu7WO5vagNp3S6HZHbPA9QdVE7j3NHphqnBcvOwJEJmPCD&#10;MrXofrlzxal1TbiT0XMjfH/1N1E5JXVsq4i8REle+hnVIhmIuYN+594nUxb3TXcHRcYUZtGn/Vew&#10;OtVfDN/+m1h0ha/wvDXiX1bUQm5X/3dUJLLTtza8mKvktmdqVXaQWwpb0fWkbxDO+Af7S278tCFh&#10;94N4lxJVPYXcDt+Q0XPTkhaTsfMy5QcrB9Kx5FdgJiE+2d+og2pr2vauhw0jDpI4unW7WxANuFD2&#10;JZCP0jpU9TVsou71aAEqo8tQm16yC/IqxdGGiXUaKQfPyhEG4ynafUyjjw6MU1k+19c7ACRX986v&#10;6NPxLpm6+LQjTcIydflZDDhrCk7oKYwZkTSqxGDkIiLO2Eb+E5oEvX/UFtCf+W+tmRwcppDZ7jdM&#10;XXK5jF94xFrIMn5hnhSsGIETeggT+jViPpu8LkaAL9J+/yEvygWTuyDm2xiThWPOxQn9npy2D0rB&#10;yivTFsCeUtSfcPYckNQYSlVF5d/ES6p74gvzy1AP1QCo2naSiVKwbLDXi08K1rRm0JAbyeD3wCUo&#10;nycz56ZqB32w519YnvA9Z5EcCD2AceYyeelQz5rvNb8y8dkOMqXoKiIHHkPkZxjpXdVXmETiFiY8&#10;0zyC4ScAOj8/hk08jPrIKok4iIwmM+MPTF75PzJ+oe/LX8atCcvEZQPI1vtQnY4Yv1J8b2Fjj9SU&#10;SRERg+OMQeUsjHTAMRMIm/lcNPQ2mbr8rHQWB1KwrDUDz7oZ6/4wpcxrkt3E7WIK8+uW6CgmF2Nu&#10;wWQ+yWldb5I7VvSp9fA7l/ajb/vJGGdOcrHkgWolan/H7Ms3+3YUj5YgPlGRRsJ0aeV/TYr3fgzq&#10;V4KwEzm5M2XC8u5ejVKw7Exad/gxRu5DpD0Od8nEZUmje1/FbpB1qEeGiTFZiPkuA866WSYU+oaa&#10;JBfWS4fSvdfduFIIcmMtYQlVMdSmDe+8UYuB7lcWW7MRz3shwIP6XyhtuwNKXwJ61XqctRbVF+jd&#10;tn7p/HtjO+mS9ZpnnGO187ElqH2J31xbyq/rNVISMRXJihwpN1grXHqKYFR9xJiPUXTOVZ/I1FXT&#10;sfaXvhOUMd0QnYhGvsBFQ9ZKQdEybPwDrCZjdcLhHJBTEAYjznCQz2Ak9QUh9vMi8uMWIWTu5i7A&#10;KRmJ8iXP8l1isoArIXwueeENMrVoNaJrSdhtcDChSnMQuiNyDnlZl6CcitDVQ3amJ8ka40nPXiT3&#10;89XKSRppg9Uv48hltG77ntxVtAg39ioxfYuwc4BdZZaOOYZ42zDO/jMJyzDEuR7lVIxJfY6VYuLu&#10;b5lz9R7uP+xjRWWqXY7KOE9dMyNdIDSPvh2fkqnLF+Pa7WBzcbI+h+N+AXEGInLwZR9G7e1yy3OP&#10;6UPJWDKdn+/K+IUP0SpzOGIGe2axGpOHtTfghIZzUo/1Mm3lKhL2v5jITuLllVWKda0hoydqzyEz&#10;dwhCX1Q6YFKu68mEc04HXkgZJ6Be6MyRH8ldK3+KtY9jTOrugpEQOJcg9jRys/5Ppq1cjqvrMYm9&#10;uCHFOHkQ702H8BVI+EKUXj4GWnLeTtj7eOWfb8Ko6m13/C0H5GsYc+geMuYs1P4YQt9iyooimVL0&#10;AvHYWhLlH2NLk3NO9meFxP7uhDgfJ5QPXOzpkVKrqC6jPPpivTOJjVyATZxOhnwi04qeQ+2rJNxN&#10;iFuBhDIwoT4YOZ+M8JXAyYh479ZYq6BL2bL1z7WWr0xIuef7SYygbk9MZRb46JXuLS6lVd5rwDUe&#10;f4fBmi+RJb2loOi32Ph6xKkgJD1QuQQnNAY4CWMOhrV0ItO5XcYU3k5hfinTVi8E9xogdcEm0h3D&#10;j8nqkC/Til7E2vVAMaoOjrQFcyoSuhgjfVC6+N4rKefMyfRqk4lHEq0qKnf51r5ug2admGVp60H9&#10;jcSZAw8wragI1S8gphZvgOxE7Wq9uZ6SNBvXVtB12BJUh9RahxOzg0r3lQbLBiTYRsgjZsuYDMR+&#10;kYJVL8q4VutanMTO+zsX0K9DT6z9AcZ4BwKLRBA5HczpOHwFDStIDFUBCdWi6XV4J594riiPQXTm&#10;wGKZ9Mz3ieRlIXKd74FiugJdcbgUgLBxOVhdRAlXuy5+63ihgsRhk5aNn4k41Y82YkA6AZ2Aiwll&#10;gqN7UPbTuXUxQi6mpBXG6eJp4H3at8ZQHtd7RzzDvZ7tSzHyDn5B5cb0ASZjuZNQqBIhjODgld8k&#10;pi2tMgcDTx38SOeO3iWTltxCJPIoagd5G6PGAD2BngijyXDAugkiGVUvQA0nPbCH3XKef7FUYCp9&#10;ts8D6s27mU/TN9YH1Tt9t0bFdES4DrgOrEIkThhFNYzJOPIzYbUUNXN05rDfg4cal4m0x5ieKZ8n&#10;F299cZy+wP/DRKJEMnZBmwMILlrSGifUAVNLfXMA1XeojE/TuaMbVv5OTC7CacBpYMA4LkocCB0y&#10;eGpxeibny9cpTUzQJ270M2ySxEt2Q+Y+IDXOT+RSsvKGyPiFi3Xu6FRD8Ykby7lrxVNYGZFa6IKk&#10;vBwyBMMQbEYCIYH4ePPECGrPomdeZ1W2yPiSZ8jNvhrhRu/jpTXiXAJcgvF4jRz8qOZlUt0MtPU2&#10;8rmU7q3/TyYsXkKsfB/xzxyo/l52t3mbONKHkH5JZq7+GVMG728+qaGWSb23m5OrndhrqPi5r5OI&#10;biGe8BYvTmecoukJ3MQ6YHftB+rbfLTXe4ukLhj3LdRHHkU5D8c+RocDP5cpRZNakhi1zs+voCT6&#10;S1R+7huXUhMxgkgEYzLSMhDVbiORmFPrSvgYQ2df8wGVByZh3fQlJ5JbbpHktUnjuiS9BH/HhF89&#10;NDAfpzlWe4z0wTHnYkw/HNO1VgNRNY7Y+cRL5/geM+uyEpAHUetd2/sgxghGMmtfnAFqUwXyZ1/+&#10;JjZ+O+Av6J4ynoSq7rUM/2D1mmO7T7L2Pe/Y0oB6o/MHVVB54GFUf5XWF5L3SkbVfJHOM1GB2kco&#10;3/sz32P2xUux9sgGnJHMZCy86Y+YszDmpCMaiFY3YuUOnX25f21nP1TjKfq9h5OMmc9M2yOGfoBW&#10;TmHb/iNWI0sKU8sb3uOathjn5+RlPSbTir4vU57rXe27oJTFlgGvHPGUjIR8DcRDVBK3UQCdO7oS&#10;TczEauM8i6qK6npc/S6wzvscTTbIDLIz/kRe2yfI21c9cdKaFz2/J+IgfI+SxDymrPypTFk2slHO&#10;+TilYcGbL728HvDW1YKqH9q8yP21xFikgw2tR6nd0FT5m87Pb3BGmN5z6Q6wj3oGbhtjEOcckG9h&#10;+Cmd+reoGEWdO/oAWz/4EdYdi7X/abyO1cXaF4jpl5l1Waq0jDaxiLJqg/rX2dd8QGnJ/2IT96K2&#10;8QrQW7WobgXmsnrVLdWkmdy8R7Dun1Gt3XOQ9lhWUd2B2rtJuLd6SYkcRFUt+3b8DtWHahFbT2NM&#10;txSrD3DfZSmTsYLqjJH/Jlr2eaz7JFYbrw6ttYq6m3HtFN7fc68uHO+9vdbA++JER++/ejefbC7A&#10;dScljapaDKN0sZpIyiTJrQzYXaA/+4K/F/ixa/ZidTxWNzfK2Mnxo1j7Aono/zFj2HP16kP1VSxT&#10;UbutQedlNZosP+tezYxRy3R+muof1v4Sa72fJyO9gBsRvg+RFD1KfeCKbSRi433jktPF6oe4sbt1&#10;7uhDC8QZI98iHrsB665I2xGR0q9VrN2J2l8Ri41i5rDniCce8V0sGJOHOOchMpxQja3uypIirH3J&#10;06BPxpReg5jJOOHr63WuJwgNMhKTEivus7UcYrF2ZYPduR/s2gas9X0grZYSLytq0BiHU6q/SeoL&#10;Wu+XjzHJcrjZZdXPR2oKiFehEsbEG64hKD6JM0IYDaXVv84bG2XmpX+A2Fis+0fU1l9TUq2idivw&#10;Syw36b3DV6XEIrbtLQg+WxbiEM1o2Is8J0N8PV2CQ056/evPr9lBxZ7pJBK3YN1/+JeYSxPVYtC/&#10;4bpf56Mt02oWt9eZA4upjN+Ga6fiuut8E2jSGstWgvyVBN/mpeGzdOZIb2Htw7/yUH4ptvweVB9O&#10;nmtdx9RPEPkpFdGf1Bajq7Ov/JCK2G1Y91bUrvSVHUoX6+4G/oTlBkorHvBdGEZCgviF04ihorjp&#10;DUhDGPXUIBXEQ7KoUcd2HLz0DI0RxGbSeUd6z8W8sVHWvvEgar8G+td63SsHsW4p6K+pjN/Aezt/&#10;dyRJNFW1lEX/jOt+DeTPqKavZejZobse3B9RGRurs0a92oAdjwwO7Hsc636HdLxyXlh3O9bOxHVv&#10;0nsu3VCnd+SevH8izMCqt4EtRlAxmLDn9dVZl71Fwv021r5Q53nHagJrX8BNfFdnXl4tDlhVVe+9&#10;7DVi0ZuBx1HdXqvHNbXvckSeR+PfpjL+Pb33sq2qKBWx50HvQe22Wr9vwtXv6TnX7MUmpoP4K54Y&#10;MeAe+/HzR5GGb5eWVi4l1yxBJI/DDQRRg5pSDuwqaugQOj/flYIVT+GY80gquRy68UQM2LUc6FT7&#10;DVQX5l66k8lrvoMceB7jXgdyEkLbZHweu0G3orxBeU51bxu/wS4AAAZXSURBVKMJrSThTgb30Odq&#10;BTFxYhXelU/qghtfiDElKIcebBUBiWHjR9yq+PQryd9pndz092/RJasPGrke9FKQnkArRCOohKm+&#10;iLBAAjQGlIJ+iLIIJ1HIznYf6qMDvY2qd56N0X7o3cTjbTCHZ42LQfUtLujRMKNhe2mUvKxpJNws&#10;5LBYSKsGQu+yvTTt/nVOfoWILKDgxRVo+ZmY0PWIuQS0K5hsIAM0zKclAFRAXFAXpBLRMizbgKWo&#10;LqCi+J3aPCU6+/KdMmz6w1xwwdNo5FzCzlWo/RxiOiGak/wNNES1SB1xk7+BlIPuAIqwoX+gWf9m&#10;1nkldUkY0hlX7pNxa6bR4cAikG+iDELIRSWSHPfTYS1oDKEMZAdWnyOa+AOJ+LuesU8p13XUXhH5&#10;CxOeWUpG23PQ+FcQGYjQCZUchDAQquFxTt5vQmXS2yqbwC7C1X9QHv3giHFkW94ro++5P8S6eZjD&#10;rokVgybWk+idvuRJfYmaV4nYu3BrVJ1QEdxE0ybamNi72PBPoeYCTQzqvpkyd9VClaf2JSlYth5j&#10;z0JCX0Z0KEoHRHJQTf5+ICCKoCguEAMtB/ahupCEfZqyvWvrUsu36v56QcYvXEd25GSMGY0wEpE+&#10;oFX3KiHQw41xRSSOUgFagrAOZQVU/pX3SvY0eMfJwVBcGuWh/3mGOxe+RijyZdR8CUNPlOT9rAcX&#10;rgpIAtGD9/EHiP6DhP6d/65/39cLXts1eXRguYyZ8xC9BqwlJDcC/RA6V6Vr7MWwDdhMhetvHM0a&#10;UcSUhW8gWWNRxqD0Alpx+LUUOTTnqxSDvgP290TLnmdL1Ne5oPeN3ig3PjGRbh1/gRO5EmMHo5wC&#10;kgO2yuYwICRQqQC7BXgF1y6mtPhNHrpu3+HzmM4dfUDGzvs5HXsuJGSvx8i5CL1AskFKUT4C3iMa&#10;rbYtrapWhk0v4sLB1+CYcWDOw0gPVDNRKamaP7fhhv5a19/gREIaI8dARs+N0KFtiOzTq3dW+YbV&#10;eWMbrVi73Lgkh+z21cco3yBccnqs3okxRxpTxPDdJ1rhts0m0ybYEi3T+fm1x3K1QOSmX+fStldP&#10;MpzTUbcL4nRBtB2KIEZRux/YgcpOtHIDNrpJ702zDncLRm4vakPEPQWHUzCmE0pXlFZJQVYxWN2H&#10;Y3ZhEztJ2LdxsjYy85L9Wo8HS0C4dUE7svNOIiR9wbRHaINImE9lLqUEtduxupEy3agPjmyYd+Vg&#10;r8Omh7hw8JlgzsRIDwxdsVWLSGE3Vj5B5B327XlTf3ndzgaNJWL47vPtyYr0I2ROwdoOOKYHaIRD&#10;HpU9yQWZ7MBWvkXJgY11MS4Cmg4RMXznH53IyexHSE5D6ICYLiiRZBKGxqoWE9sx7kYq3Hf1gSsa&#10;bREvY+dl0rFzdzJy+mJtN9C2QC6SnK0QqcTVvaCbSVRu5MPSzWlv5R4+zrRV6zBydmqDXcMHW4Ye&#10;nmQity5oT27uAAj1RbQbaHsQgyGBsh1Xt6D6NhXb3ta5NzQsUabm6UwozMKN5BHLVEop44nLy9P1&#10;koqIcMvT7cjtOACJ98eYzqgmpWqEKMonuHYHicTrlLTf5OsMqG2MQhxWPN2evPbtIZEsKmBcwYZK&#10;UXcffdvtqsv7WwTDjNWt2VGaiWZWsHVXSTq/r4xbE6bdvjwSoTBxoqwrKq25wxOQSqMYiQHHHzJs&#10;eqhazGXbfQl99OaWldHdBMiYwgwOpvn2AMp6J5oy011AGFNoKMxXgOaQXxIRw9d+m0F5TtKzt/PN&#10;eFNPpjJ+boTtXQ953JphzIDG4dP7pV2O8DHJMJzffT3WnDJYMqbQoTBfyS8U5ufbxkieq4uRWK15&#10;2PQQnfLC0POoXIuGIOPWhNm3KUQPINHK8ovRsSD798QmMBIDAgICAgJqUF8jMSDgeCIoTRMQEBAQ&#10;EBAQEJBCYCQGBAQEBAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQEBAQAqBkRgQEBAQEBAQEJBC&#10;YCQGBAQEBAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQEBAQAqBkRgQEBAQEBAQEJBCYCQGBAQE&#10;BAQEBASkEBiJAQEBAQEBAQEBKQRGYkBAQEBAQE0Ex/Nzq96fBwQch4SO9gkEBAQEBAQce2gFVstT&#10;PhapOAonExBwVPj/ZOvrC9oRXU4AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhANmNut7dAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTY1FYjalFPVUBFtBvE2z0yQ0uxuy&#10;2yT990691Mswjze8+V6+nGwrBupD452GZKZAkCu9aVyl4Wv39vAMIkR0BlvvSMOZAiyL25scM+NH&#10;90nDNlaCQ1zIUEMdY5dJGcqaLIaZ78ixd/C9xciyr6TpceRw28q5UgtpsXH8ocaO1jWVx+3Jangf&#10;cVw9Jq/D5nhYn392Tx/fm4S0vr+bVi8gIk3xegwXfEaHgpn2/uRMEK0GLhL/5sVLU8V6z5uapwuQ&#10;RS7/8xe/AAAA//8DAFBLAwQUAAYACAAAACEAK9nY8cgAAACmAQAAGQAAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHO8kMGKAjEMhu8LvkPJ3enMHGRZ7HiRBa+LPkBoM53qNC1td9G3t+hlBcGbxyT8&#10;3/+R9ebsZ/FHKbvACrqmBUGsg3FsFRz238tPELkgG5wDk4ILZdgMi4/1D81YaihPLmZRKZwVTKXE&#10;LymznshjbkIkrpcxJI+ljsnKiPqElmTftiuZ/jNgeGCKnVGQdqYHsb/E2vyaHcbRadoG/euJy5MK&#10;6XztrkBMlooCT8bhfdk3kS3I5w7dexy65hjpJiEfvjtcAQAA//8DAFBLAQItABQABgAIAAAAIQDQ&#10;4HPPFAEAAEcCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOwJ0oVfAgAAIAcAAA4AAAAAAAAAAAAAAAAARAIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhAAO2wBIoQQEAKEEBABUAAAAAAAAAAAAAAAAAzwQAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBlZ1BLAQItAAoAAAAAAAAAIQADYxgI86YAAPOmAAAUAAAAAAAAAAAAAAAAACpGAQBkcnMvbWVk&#10;aWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQDZjbre3QAAAAcBAAAPAAAAAAAAAAAAAAAAAE/t&#10;AQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAK9nY8cgAAACmAQAAGQAAAAAAAAAAAAAA&#10;AABZ7gEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL8BAABY7wEAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:91440;height:61488;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5queZwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvjRwfTHGjhCQQ41OgTnPobbE2toi0MpYSO39fFQo9DjNvhlltZmfFncZgPCtYLjIQ&#10;xK3XhjsFX6fD2zuIEJE1Ws+k4EEBNuvnpxWW2k/8SfcmdiKVcChRQR/jUEoZ2p4choUfiJN38aPD&#10;mOTYST3ilMqdlXmWFdKh4bTQ40D7ntprc3MK8t23qUJ1JGlrb6cib07nqlHq9WXefoCINMf/8B9d&#10;68TB75V0A+T6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPmq55nBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 3" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:56479;top:56052;width:29687;height:9007;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+Y9cawwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5F6A4cGaJViEE1/4FSpaR9gGy9xRLyOYhfM29eVkHoczcw3mtUm2k6caPCtYwWzaQaC&#10;uHa65UbB1+fr5AGED8gaO8ek4EIeNuvRzQoL7c78QacqNCJB2BeowITQF1L62pBFP3U9cfIObrAY&#10;khwaqQc8J7jt5F2WLaXFltOCwZ5KQ/Wx+rEKXkzJMef3t+dddv8dy2qRz58WSt2O4/YRRKAY/sPX&#10;9l4ryOHvSroBcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfmPXGsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
@@ -433,59 +434,57 @@
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-19"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51884">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8C5" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:spacing w:before="459"/>
         <w:ind w:left="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F51884">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>LeighAnne</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F51884">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51884">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Taylor,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8C6" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:spacing w:before="1" w:line="399" w:lineRule="exact"/>
         <w:ind w:left="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
@@ -628,51 +627,51 @@
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7835DB" w14:textId="77777777" w:rsidR="00663983" w:rsidRDefault="008A0B66" w:rsidP="00663983">
       <w:pPr>
         <w:ind w:left="437"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="42"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="42"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9B2" wp14:editId="15788D5B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9B2" wp14:editId="175C387F">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="6" name="Image 6" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Image 6" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -705,117 +704,115 @@
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="42"/>
         </w:rPr>
         <w:t>Agenda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8CB" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="12"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9B4" wp14:editId="5CC9B9B5">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9B4" wp14:editId="7AD6FAFE">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:docPr id="7" name="Graphic 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="251FFE09" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:8.15pt;width:652pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAF7n0VreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdZqq&#10;KU3jVAgBFw4VbT/AjbdJSLwOsdOGv2dzguO+Gc3OZNvRtuKCva8dKZjPIhBIhTM1lQqOh7fHJxA+&#10;aDK6dYQKftDDNr+9yXRq3JU+8bIPpeAQ8qlWUIXQpVL6okKr/cx1SKydXW914LMvpen1lcNtK+Mo&#10;SqTVNfGHSnf4UmHR7AeroPnyD8vmY/fdvB/XNMSHuH41sVL3d+PzBkTAMfyZYarP1SHnTic3kPGi&#10;VZCs1uxknixATPpiNWdymsgSZJ7J/wvyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2&#10;hJ19EwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBe59Fa3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="25BEA2F0" id="Graphic 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8CC" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1528"/>
         </w:tabs>
         <w:spacing w:before="355"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:b/>
           <w:color w:val="173C75"/>
           <w:position w:val="-1"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
@@ -1328,62 +1325,68 @@
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B8D4" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:ind w:left="10240"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487378944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9B8" wp14:editId="5CC9B9B9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487378944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9B8" wp14:editId="74F86135">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9144000" cy="6858000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:docPr id="9" name="Graphic 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9144000" cy="6858000"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="9144000" h="6858000">
                               <a:moveTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:moveTo>
@@ -1399,51 +1402,51 @@
                               <a:lnTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4B1BCEEE" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15937536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
+              <v:shape w14:anchorId="70339DC8" id="Graphic 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15937536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9BA" wp14:editId="0BBD7358">
             <wp:extent cx="1976171" cy="598931"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="10" name="Image 10" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Image 10" descr="Beth Israel Lahey Health Winchester Hospital"/>
@@ -1482,292 +1485,155 @@
     <w:p w14:paraId="5CC9B8D6" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B8D7" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B8D8" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="487"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B8D9" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+    <w:p w14:paraId="5CC9B8D9" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="000A7738" w:rsidRDefault="008A0B66" w:rsidP="000A7738">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7738">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Overview:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="000A7738">
         <w:rPr>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7738">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Current</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="000A7738">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7738">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>State and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="000A7738">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7738">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t xml:space="preserve">Future </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="000A7738">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Goal</w:t>
       </w:r>
-    </w:p>
-[...169 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B8ED" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9BC" wp14:editId="5CC9B9BD">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9BC" wp14:editId="2467E2DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>431291</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>187947</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="11" name="Graphic 11"/>
+                <wp:docPr id="11" name="Graphic 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -1776,243 +1642,276 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="784A5EC1" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:14.8pt;width:652pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAZ4bxXcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuJWHEAKkMZB&#10;VaVKSJwCiF7teJtEideRbSD8fZ1TOe7MaPZNvhtNz27ofGtJwGKeAEOqrG6pFnA+fb9vgPkgScve&#10;Egp4oIdd8fqSy0zbO5V4O4aaxRLymRTQhDBknPuqQSP93A5I0fu1zsgQT1dz7eQ9lpueL5Mk5Ua2&#10;FD80csCvBqvueDUCutS15eBW+/ATvDqcy4tS3UWI2dv4+QEs4Bj+wzDhR3QoIpOyV9Ke9QLS9TYm&#10;BSy3KbDJX60XUVGTsgFe5Px5QfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9y8/TxAC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABnhv&#10;FdwAAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
+              <v:shape w14:anchorId="74681B41" id="Graphic 11" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:14.8pt;width:652pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAZ4bxXcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuJWHEAKkMZB&#10;VaVKSJwCiF7teJtEideRbSD8fZ1TOe7MaPZNvhtNz27ofGtJwGKeAEOqrG6pFnA+fb9vgPkgScve&#10;Egp4oIdd8fqSy0zbO5V4O4aaxRLymRTQhDBknPuqQSP93A5I0fu1zsgQT1dz7eQ9lpueL5Mk5Ua2&#10;FD80csCvBqvueDUCutS15eBW+/ATvDqcy4tS3UWI2dv4+QEs4Bj+wzDhR3QoIpOyV9Ke9QLS9TYm&#10;BSy3KbDJX60XUVGTsgFe5Px5QfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9y8/TxAC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABnhv&#10;FdwAAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8EE" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="280" w:left="360" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F576930" w14:textId="77777777" w:rsidR="00663983" w:rsidRDefault="008A0B66" w:rsidP="00663983">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4F576930" w14:textId="77777777" w:rsidR="00663983" w:rsidRDefault="008A0B66" w:rsidP="00C0409B">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9BE" wp14:editId="676B2BB4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9BE" wp14:editId="76B1A036">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="14" name="Image 14" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Image 14" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B8EF" w14:textId="593131FC" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B8EF" w14:textId="593131FC" w:rsidR="00502493" w:rsidRPr="00571984" w:rsidRDefault="008A0B66" w:rsidP="00571984">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>WH</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-23"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Gastrointestinal</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-23"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Line</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B8F0" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B8F0" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00B90E74" w:rsidRDefault="008A0B66" w:rsidP="00B90E74">
+      <w:pPr>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90E74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="009EDF"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>Supporting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B90E74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90E74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B90E74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5CC9B8F1" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9C0" wp14:editId="169D044B">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9C0" wp14:editId="159F592A">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="15" name="Graphic 15">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -2023,58 +1922,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="576B9C2C" id="Graphic 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="3DFCD6AB" id="Graphic 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8F2" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="50"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B8F3" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:ind w:left="466"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3127,237 +3026,235 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>19,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B8FD" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="460" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577D4837" w14:textId="77777777" w:rsidR="005C2EA0" w:rsidRDefault="008A0B66" w:rsidP="005C2EA0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="577D4837" w14:textId="77777777" w:rsidR="005C2EA0" w:rsidRDefault="008A0B66" w:rsidP="00A17C83">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9C2" wp14:editId="0DE159A3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9C2" wp14:editId="23A7C808">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="16" name="Image 16" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Image 16" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B8FE" w14:textId="0D3C25A8" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B8FE" w14:textId="0D3C25A8" w:rsidR="00502493" w:rsidRPr="00571984" w:rsidRDefault="008A0B66" w:rsidP="00571984">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>GI</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="173D75"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Line</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B8FF" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B8FF" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00571984" w:rsidRDefault="008A0B66" w:rsidP="00571984">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-8"/>
-[...21 lines deleted...]
-        <w:t>Plan</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Strategic Expansion Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B900" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9C4" wp14:editId="5C139B25">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9C4" wp14:editId="241F275F">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="17" name="Graphic 17">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -3368,58 +3265,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="469FD962" id="Graphic 17" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="238A5E5C" id="Graphic 17" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC6ACDC" w14:textId="18DC90F0" w:rsidR="00084657" w:rsidRPr="005C2EA0" w:rsidRDefault="008A0B66" w:rsidP="005C2EA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="771"/>
         </w:tabs>
         <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
         <w:ind w:right="1645"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
@@ -3556,80 +3453,95 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>GI procedures at the 10P Endoscopy Center.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="319" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="OP GI procedures"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1428"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00084657" w14:paraId="387C485A" w14:textId="77777777" w:rsidTr="00084657">
+      <w:tr w:rsidR="00084657" w14:paraId="387C485A" w14:textId="77777777" w:rsidTr="00960A07">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F27ED90" w14:textId="77777777" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00065D2B" w:rsidP="00065D2B">
+          <w:p w14:paraId="6F27ED90" w14:textId="570C4A19" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00571984" w:rsidP="00065D2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="771"/>
               </w:tabs>
               <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
               <w:ind w:right="-84"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69D19EAD" w14:textId="11A846DF" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00015884" w:rsidP="00015884">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="771"/>
               </w:tabs>
               <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
               <w:ind w:right="618"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3794,51 +3706,54 @@
             <w:r w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidR="00084657" w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> PY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00084657" w14:paraId="127AFCA9" w14:textId="77777777" w:rsidTr="00084657">
+      <w:tr w:rsidR="00084657" w14:paraId="127AFCA9" w14:textId="77777777" w:rsidTr="00EC00AC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F076D2" w14:textId="3A0605AF" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00065D2B" w:rsidP="00065D2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="771"/>
               </w:tabs>
               <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
               <w:ind w:right="-84"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
@@ -4007,51 +3922,54 @@
           </w:tcPr>
           <w:p w14:paraId="3E3BAD7A" w14:textId="594DA95F" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00084657" w:rsidP="00084657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="771"/>
               </w:tabs>
               <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>133%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00084657" w14:paraId="5DCB6D76" w14:textId="77777777" w:rsidTr="00084657">
+      <w:tr w:rsidR="00084657" w14:paraId="5DCB6D76" w14:textId="77777777" w:rsidTr="00EC00AC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7235BB40" w14:textId="0A5E8619" w:rsidR="00065D2B" w:rsidRPr="005C2EA0" w:rsidRDefault="00065D2B" w:rsidP="00065D2B">
             <w:pPr>
               <w:spacing w:before="260" w:line="177" w:lineRule="auto"/>
               <w:ind w:right="-84"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2EA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>YTD April 2025</w:t>
@@ -4963,51 +4881,51 @@
           <w:sz w:val="40"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493" w:rsidSect="005C2EA0">
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="180" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B90A" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:ind w:left="10240"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487382528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9C8" wp14:editId="45042F5C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487382528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9C8" wp14:editId="0892B001">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9144000" cy="6858000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Graphic 19">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
@@ -5040,51 +4958,51 @@
                               <a:lnTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="38D3BE97" id="Graphic 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15933952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
+              <v:shape w14:anchorId="05BF6379" id="Graphic 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15933952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9CA" wp14:editId="2C0DD8AC">
             <wp:extent cx="1976171" cy="598931"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Image 20" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Image 20" descr="Beth Israel Lahey Health Winchester Hospital"/>
@@ -5131,520 +5049,348 @@
     <w:p w14:paraId="5CC9B90D" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B90E" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B90F" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="130"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B910" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+    <w:p w14:paraId="5CC9B910" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00E06B9E" w:rsidRDefault="008A0B66" w:rsidP="00E06B9E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06B9E">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Proposed Expansion Plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="00E06B9E">
         <w:rPr>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B9E">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="00E06B9E">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B9E">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Timing</w:t>
       </w:r>
-    </w:p>
-[...151 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B922" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="169"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9CC" wp14:editId="5CC9B9CD">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9CC" wp14:editId="01B7744A">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="21" name="Graphic 21"/>
+                <wp:docPr id="21" name="Graphic 21">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="307E0DE9" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:21.15pt;width:652pt;height:.1pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGHyZo7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wZSCHEq&#10;hFQJqaeUqlzteEmixOvIdtv07+uc4Lgzo9k3xWYyAzuj850lActFAgyptrqjRsDhe/v0CswHSVoO&#10;llDAFT1syvu7QubaXqjC8z40LJaQz6WANoQx59zXLRrpF3ZEit6vdUaGeLqGaycvsdwMfJUkGTey&#10;o/ihlSN+tlj3+5MR0Geuq0aXfoWf4NXuUB2V6o9CPD5MH+/AAk7hLwwzfkSHMjIpeyLt2SAgW7/F&#10;pIDnVQps9tP1MipqVl6AlwX/v6C8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGHy&#10;Zo7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
+              <v:shape w14:anchorId="4A454BA7" id="Graphic 21" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAL3mobYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/IPYQG+N3CSE4loO&#10;JRAo9OQ0pFfJ2trG1spIm8T9+yi9tJeBYZaZt8V2coO4YIidJwXPiwwEUu1tR42C4+f+6QVEZE1W&#10;D55QwQ9G2Jazh0Ln1l+pwsuBG5FKKOZaQcs85lLGukWn48KPSCn79sFpTjY00gZ9TeVukMss20in&#10;O0oLrR5x12LdH85OQb8JXTWG1Tt/cTQfx+pkTH9S6nE+vb2CYJz47xju+AkdysRk/JlsFIOC9Aj/&#10;6j1bZevkjYIlyLKQ/9nLGwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3Lz9PEAIAAFsE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAC95qG2AAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B923" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="280" w:left="360" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B924" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5CC9B924" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00576FD9" w:rsidRDefault="008A0B66" w:rsidP="00576FD9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00576FD9">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9CE" wp14:editId="0F348978">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>6731507</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>41148</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="24" name="Image 24" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="24" name="Image 24" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Endoscopy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00576FD9">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B925" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B925" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BC4FC3" w:rsidRDefault="008A0B66" w:rsidP="00BC4FC3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4FC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-10"/>
-[...34 lines deleted...]
-        <w:t>State</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Current vs. Future State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B926" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9D0" wp14:editId="4C99AE8B">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9D0" wp14:editId="148D1494">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="25" name="Graphic 25">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -5655,58 +5401,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F1785AD" id="Graphic 25" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:5.95pt;width:652pt;height:.1pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMh5O+3cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuCDqxIiW&#10;hjgVQsCFQ0XbB7jxkoTE6xA7bfg9mxOcdnZnNDObbybXiRMOofGkIV0kIJBKbxuqNBz2r7cPIEI0&#10;ZE3nCTX8YIBNcXmRm8z6M33gaRcrwSYUMqOhjrHPpAxljc6Ehe+RmPv0gzOR16GSdjBnNnedVEmy&#10;lM40xAm16fG5xrLdjU5D+xVu7tv37Xf7dljTqPaqebFK6+ur6ekRRMQp/olhrs/VoeBORz+SDaLT&#10;sFytWcn3lOfM361mdGSkUpBFLv9/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSd&#10;fRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yHk77dwAAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="07016664" id="Graphic 25" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B927" w14:textId="23223A1D" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D68762B" w14:textId="77777777" w:rsidR="00484B94" w:rsidRDefault="00484B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="915"/>
         </w:tabs>
@@ -6310,269 +6056,195 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3414094" cy="4465757"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3FBC30" w14:textId="77777777" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="001102CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7C3FBC30" w14:textId="77777777" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="00BC4FC3">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9D4" wp14:editId="36716DFE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9D4" wp14:editId="6AC506EE">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="27" name="Image 27" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Image 27" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B930" w14:textId="0F4F9CD1" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B930" w14:textId="0F4F9CD1" w:rsidR="00502493" w:rsidRPr="001E6570" w:rsidRDefault="008A0B66" w:rsidP="001E6570">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>FY26-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B931" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B931" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="001E6570" w:rsidRDefault="008A0B66" w:rsidP="001E6570">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-6"/>
-[...73 lines deleted...]
-        <w:t>Timeline</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Strategic Initiatives – GI Expansion - Timeline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B932" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9D6" wp14:editId="59DF9D71">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9D6" wp14:editId="62E89F42">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="28" name="Graphic 28">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -6583,58 +6255,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53D0B88E" id="Graphic 28" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15720448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="1B71EBD2" id="Graphic 28" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B933" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B934" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B935" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
@@ -6807,51 +6479,51 @@
                               <a:lnTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="75FCE1E1" id="Graphic 30" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15929856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
+              <v:shape w14:anchorId="5ED68402" id="Graphic 30" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15929856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9DC" wp14:editId="0770D896">
             <wp:extent cx="1976171" cy="598931"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Image 31" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="31" name="Image 31" descr="Beth Israel Lahey Health Winchester Hospital"/>
@@ -6903,253 +6575,117 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B93E" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B93F" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="130"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B940" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+    <w:p w14:paraId="5CC9B940" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="0074556C" w:rsidRDefault="008A0B66" w:rsidP="0074556C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074556C">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="0074556C">
         <w:rPr>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074556C">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
-    </w:p>
-[...151 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B952" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="169"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9DE" wp14:editId="5CC9B9DF">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9DE" wp14:editId="59CFE708">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>431291</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>268592</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="32" name="Graphic 32"/>
+                <wp:docPr id="32" name="Graphic 32">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -7158,235 +6694,232 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="36F36E75" id="Graphic 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:21.15pt;width:652pt;height:.1pt;z-index:-15718912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGHyZo7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wZSCHEq&#10;hFQJqaeUqlzteEmixOvIdtv07+uc4Lgzo9k3xWYyAzuj850lActFAgyptrqjRsDhe/v0CswHSVoO&#10;llDAFT1syvu7QubaXqjC8z40LJaQz6WANoQx59zXLRrpF3ZEit6vdUaGeLqGaycvsdwMfJUkGTey&#10;o/ihlSN+tlj3+5MR0Geuq0aXfoWf4NXuUB2V6o9CPD5MH+/AAk7hLwwzfkSHMjIpeyLt2SAgW7/F&#10;pIDnVQps9tP1MipqVl6AlwX/v6C8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGHy&#10;Zo7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
+              <v:shape w14:anchorId="710F2110" id="Graphic 32" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:21.15pt;width:652pt;height:.1pt;z-index:-15718912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGHyZo7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wZSCHEq&#10;hFQJqaeUqlzteEmixOvIdtv07+uc4Lgzo9k3xWYyAzuj850lActFAgyptrqjRsDhe/v0CswHSVoO&#10;llDAFT1syvu7QubaXqjC8z40LJaQz6WANoQx59zXLRrpF3ZEit6vdUaGeLqGaycvsdwMfJUkGTey&#10;o/ihlSN+tlj3+5MR0Geuq0aXfoWf4NXuUB2V6o9CPD5MH+/AAk7hLwwzfkSHMjIpeyLt2SAgW7/F&#10;pIDnVQps9tP1MipqVl6AlwX/v6C8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGHy&#10;Zo7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B953" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="280" w:left="360" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BA7696" w14:textId="77777777" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="001102CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="56BA7696" w14:textId="77777777" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="0074556C">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E0" wp14:editId="1657840C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E0" wp14:editId="2EC5867C">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="35" name="Image 35" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="35" name="Image 35" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B954" w14:textId="203CC767" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B954" w14:textId="203CC767" w:rsidR="00502493" w:rsidRPr="00B26B99" w:rsidRDefault="008A0B66" w:rsidP="00B26B99">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Endoscopy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Expansion</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Determination</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00B26B99">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B955" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B955" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66" w:rsidP="006A39E8">
+      <w:pPr>
+        <w:ind w:left="270"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A39E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B956" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9E2" wp14:editId="64C85693">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E2" wp14:editId="625F8410">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="36" name="Graphic 36">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -7397,876 +6930,920 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1A333D6A" id="Graphic 36" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15717888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="3F746FD7" id="Graphic 36" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B957" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="5CC9B957" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BA38BA" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="915"/>
         </w:tabs>
         <w:spacing w:before="242" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="787"/>
         <w:rPr>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-20"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Determination</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Need (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>is a state-mandated regulatory</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>requires</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>healthcare</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>facilities</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>get</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>approval from the Massachusetts Department of Public Health (DPH) for significant</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>capital projects,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>substantial</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>changes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>to services,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>or other major changes that could affect the state's healthcare system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B958" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
+    <w:p w14:paraId="5CC9B958" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BA38BA" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5CC9B959" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC9B959" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BA38BA" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="915"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="1167"/>
         <w:rPr>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> program aims to promote population health, encourage competition,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>equitable</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>resource</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>access,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>advance</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">cost containment and transformation goals for the healthcare delivery </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B95A" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="001102CF" w:rsidRDefault="00502493">
+    <w:p w14:paraId="5CC9B95A" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BA38BA" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="27"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B95B" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="5CC9B95B" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00BA38BA" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="915"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Community-Based</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Initiatives</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(CHI):</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>holders</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA38BA">
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA38BA">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>typically required to spend a specific amount on primary and preventive healthcare services for underserved populations as part of their approved plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B95C" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="460" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0686E89B" w14:textId="77777777" w:rsidR="00437468" w:rsidRDefault="008A0B66" w:rsidP="00437468">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0686E89B" w14:textId="77777777" w:rsidR="00437468" w:rsidRDefault="008A0B66" w:rsidP="006A39E8">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E4" wp14:editId="54B86F8E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E4" wp14:editId="42A77F25">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="37" name="Image 37" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="37" name="Image 37" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B95D" w14:textId="20EB862B" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B95D" w14:textId="20EB862B" w:rsidR="00502493" w:rsidRPr="00F30D6B" w:rsidRDefault="008A0B66" w:rsidP="00F30D6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>CBAC</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B95E" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B95E" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00F30D6B" w:rsidRDefault="008A0B66" w:rsidP="00F30D6B">
+      <w:pPr>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-9"/>
-[...34 lines deleted...]
-        <w:t>timeline</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Community Health Investment timeline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B95F" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9E6" wp14:editId="6EF548CD">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E6" wp14:editId="0DC98FE0">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="38" name="Graphic 38">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -8277,58 +7854,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="400A67D4" id="Graphic 38" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15716864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="531F5BCC" id="Graphic 38" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B960" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="884"/>
         </w:tabs>
         <w:spacing w:before="398"/>
         <w:ind w:left="884"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
@@ -9497,211 +9074,202 @@
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B96B" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00502493">
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="460" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CBA69AD" w14:textId="77777777" w:rsidR="000E5246" w:rsidRDefault="008A0B66" w:rsidP="001A7ABF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2CBA69AD" w14:textId="77777777" w:rsidR="000E5246" w:rsidRDefault="008A0B66" w:rsidP="00F30D6B">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E8" wp14:editId="0674CBB2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9E8" wp14:editId="282F8900">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="39" name="Image 39" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="39" name="Image 39" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B96C" w14:textId="5F431CF2" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B96C" w14:textId="5F431CF2" w:rsidR="00502493" w:rsidRPr="00F30D6B" w:rsidRDefault="008A0B66" w:rsidP="00F30D6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>CBAC</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B96D" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B96D" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00F30D6B" w:rsidRDefault="008A0B66" w:rsidP="00F30D6B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30D6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-8"/>
-[...8 lines deleted...]
-        <w:t>steps</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Next steps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B96E" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487600640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9EA" wp14:editId="63461740">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9EA" wp14:editId="43C9A7A1">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="40" name="Graphic 40">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -9712,86 +9280,87 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53CF6901" id="Graphic 40" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15715840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="13A2BBF1" id="Graphic 40" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B96F" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="32"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B970" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="5CC9B970" w14:textId="581C9B3D" w:rsidR="00502493" w:rsidRPr="008F569F" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1135"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="451"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>CBAC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>members</w:t>
       </w:r>
@@ -9811,114 +9380,148 @@
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidR="008F569F">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008F569F">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.mass.gov/forms/community-engagement-partner-assessment"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008F569F">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F569F">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B971" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="5CC9B971" w14:textId="3076E8BF" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:ind w:left="1135"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="008F569F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
+      <w:r w:rsidR="008F569F">
+        <w:rPr>
+          <w:color w:val="173D75"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
         <w:t>via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
         <w:t>state</w:t>
@@ -9968,71 +9571,63 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
         <w:t>14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="173D75"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B972" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="5CC9B972" w14:textId="452D0E5C" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1135"/>
       </w:pPr>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="173D75"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t xml:space="preserve">link: </w:t>
-        </w:r>
-[...6 lines deleted...]
-          <w:t>https://www.mass.gov/forms/community-engagement-partner-assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CC9B973" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="24"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B974" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1135"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="1990"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -10249,51 +9844,51 @@
                               <a:lnTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7704738B" id="Graphic 41" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15925760;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
+              <v:shape w14:anchorId="25820CB4" id="Graphic 41" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15925760;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9EE" wp14:editId="6AB7E071">
             <wp:extent cx="1976171" cy="598931"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="42" name="Image 42" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="42" name="Image 42" descr="Beth Israel Lahey Health Winchester Hospital"/>
@@ -10340,234 +9935,162 @@
     <w:p w14:paraId="5CC9B979" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B97A" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B97B" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="130"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B97C" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+    <w:p w14:paraId="5CC9B97C" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="005677E0" w:rsidRDefault="008A0B66" w:rsidP="005677E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005677E0">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Determination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="005677E0">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005677E0">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="005677E0">
         <w:rPr>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005677E0">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Need</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="005677E0">
         <w:rPr>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005677E0">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F51884">
+      <w:r w:rsidRPr="005677E0">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F51884">
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005677E0">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
         <w:t>Community Health Investment Questions</w:t>
       </w:r>
-    </w:p>
-[...106 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B989" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9F0" wp14:editId="5CC9B9F1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9F0" wp14:editId="17DF1040">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>431291</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>219062</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="43" name="Graphic 43"/>
+                <wp:docPr id="43" name="Graphic 43">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -10576,51 +10099,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5B56EC05" id="Graphic 43" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:17.25pt;width:652pt;height:.1pt;z-index:-15714816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA2lygrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUwJJG+JU&#10;CAkJiVNKVa52vCRR4nVku234e5wTPe7MaPZNuZvNyM7ofG9JwHqVAENqrO6pFXD4en/YAPNBkpaj&#10;JRTwix521e1NKQttL1TjeR9aFkvIF1JAF8JUcO6bDo30KzshRe/HOiNDPF3LtZOXWG5G/pgkGTey&#10;p/ihkxO+ddgM+5MRMGSuryeXfoTv4NXnoT4qNRyFuL+bX1+ABZzDfxgW/IgOVWRS9kTas1FAlm9j&#10;UkD69Axs8dN8HRW1KDnwquTXC6o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA2l&#10;ygrdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
+              <v:shape w14:anchorId="7E1F3A97" id="Graphic 43" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:17.25pt;width:652pt;height:.1pt;z-index:-15714816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA2lygrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUwJJG+JU&#10;CAkJiVNKVa52vCRR4nVku234e5wTPe7MaPZNuZvNyM7ofG9JwHqVAENqrO6pFXD4en/YAPNBkpaj&#10;JRTwix521e1NKQttL1TjeR9aFkvIF1JAF8JUcO6bDo30KzshRe/HOiNDPF3LtZOXWG5G/pgkGTey&#10;p/ihkxO+ddgM+5MRMGSuryeXfoTv4NXnoT4qNRyFuL+bX1+ABZzDfxgW/IgOVWRS9kTas1FAlm9j&#10;UkD69Axs8dN8HRW1KDnwquTXC6o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA2l&#10;ygrdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B98A" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId24"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="280" w:left="360" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B98B" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
@@ -10693,51 +10216,51 @@
                               <a:lnTo>
                                 <a:pt x="9144000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F3E6A9C" id="Graphic 44" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15924736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
+              <v:shape w14:anchorId="31BC98A4" id="Graphic 44" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:10in;height:540pt;z-index:-15924736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="9144000,6858000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVINxHwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ciMOMXQoMOA&#10;oivQDDsrshwbk0WNUuLk34+SI8fbTht2kUnziX58JL28P3aaHRS6FkzJ57OcM2UkVK3Zlfzr5vHd&#10;gjPnhamEBqNKflKO36/evln2tlBX0ICuFDJKYlzR25I33tsiy5xsVCfcDKwyFKwBO+HJxV1Woegp&#10;e6ezqzy/zXrAyiJI5Ry9XQ9Bvor561pJ/6WunfJMl5y4+XhiPLfhzFZLUexQ2KaVZxriH1h0ojX0&#10;0THVWnjB9tj+kaprJYKD2s8kdBnUdStVrIGqmee/VfPaCKtiLSSOs6NM7v+llc+HV/uCgbqzTyC/&#10;O1Ik660rxkhw3BlzrLELWCLOjlHF06iiOnom6eWH+fV1npPYkmK3i5tFcEJWUaTrcu/8JwUxlTg8&#10;OT+0oUqWaJIljyaZSM0MbdSxjZ4zaiNyRm3cDm20wod7gV8wWT/h0lyohHgHB7WBiPShkJFzKofI&#10;XjDaTLFU2QSVYulpY74B82vxCZGeA3L65b/FJ1lTRqnBqUHpIECUfBSFKprK7kC31WOrdRDB4W77&#10;oJEdBOk7v3u/vrs5d2wCi1MxDEIYiS1UpxdkPe1Oyd2PvUDFmf5saDjDoiUDk7FNBnr9AHEdo/7o&#10;/Ob4TaBllsySe5qjZ0ijL4o0H8Q/AAZsuGng495D3YbhidwGRmeH9iXWf97tsJBTP6Iuf6DVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoTRtQG+JUCKkHTqilH+DGSxwar4PtpuHv2XKBy2pGs5p9W60n34sRY+oCabifKRBI&#10;TbAdtRr275u7JYiUDVnTB0IN35hgXV9fVaa04UxbHHe5FVxCqTQaXM5DKWVqHHqTZmFA4uwjRG8y&#10;29hKG82Zy30v50o9Sm864gvODPjisDnuTl5D87BIRzSrr30xX3y+ruJ23Lw5rW9vpucnEBmn/LcM&#10;F3xGh5qZDuFENoleAz+Sf+clKwrF/sBKLVnJupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAINUg3EfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKCoVn/aAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m9144000,l,,,6858000r9144000,l9144000,xe" fillcolor="#173d75" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9F4" wp14:editId="2E3739F8">
             <wp:extent cx="1976171" cy="598931"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="45" name="Image 45" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="45" name="Image 45" descr="Beth Israel Lahey Health Winchester Hospital"/>
@@ -10789,244 +10312,102 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B98F" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B990" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="130"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC9B991" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:spacing w:val="-2"/>
+    <w:p w14:paraId="5CC9B991" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00862232" w:rsidRDefault="008A0B66" w:rsidP="00862232">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862232">
+        <w:rPr>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Appendix</w:t>
       </w:r>
-    </w:p>
-[...151 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B9A3" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="169"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9F6" wp14:editId="5CC9B9F7">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9F6" wp14:editId="637F21C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>431291</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>268592</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="46" name="Graphic 46"/>
+                <wp:docPr id="46" name="Graphic 46">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -11035,563 +10416,525 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33F4C1FF" id="Graphic 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:21.15pt;width:652pt;height:.1pt;z-index:-15713792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGHyZo7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wZSCHEq&#10;hFQJqaeUqlzteEmixOvIdtv07+uc4Lgzo9k3xWYyAzuj850lActFAgyptrqjRsDhe/v0CswHSVoO&#10;llDAFT1syvu7QubaXqjC8z40LJaQz6WANoQx59zXLRrpF3ZEit6vdUaGeLqGaycvsdwMfJUkGTey&#10;o/ihlSN+tlj3+5MR0Geuq0aXfoWf4NXuUB2V6o9CPD5MH+/AAk7hLwwzfkSHMjIpeyLt2SAgW7/F&#10;pIDnVQps9tP1MipqVl6AlwX/v6C8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGHy&#10;Zo7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
+              <v:shape w14:anchorId="2B0CD0B0" id="Graphic 46" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:21.15pt;width:652pt;height:.1pt;z-index:-15713792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Lz9PEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKIhRI1XaGtipBW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEDlYY8945r1546zv+1azs0LXgCn4cpFypoyEsjHHgn/f796t&#10;OHNemFJoMKrgF+X4/ebtm3Vnc5VBDbpUyCiJcXlnC157b/MkcbJWrXALsMqQswJshactHpMSRUfZ&#10;W51kafoh6QBLiyCVc3S6HZx8E/NXlZL+W1U55ZkuOGHzccW4HsKabNYiP6KwdSNHGOIfULSiMVR0&#10;TrUVXrATNn+lahuJ4KDyCwltAlXVSBU5EJtl+orNSy2silyoOc7ObXL/L618Or/YZwzQnX0E+dNR&#10;R5LOunz2hI0bY/oK2xBLwFkfu3iZu6h6zyQdrrJV+j6lZkvyLbOPscmJyKe78uT8FwUxjzg/Oj9o&#10;UE6WqCdL9mYykZQMGuqooeeMNETOSMPDoKEVPtwL4ILJuiuQcNbCWe0hev0r5ATt6tXmNmqmMrGk&#10;2CGCjFCGejUYsTTZt+S0CSg+3WV3cTQc6KbcNVoHFA6PhweN7CyI1C5+gQdl+CPMovNb4eohLrrG&#10;MG1GnQZpgkgHKC/PyDqa5oK7XyeBijP91dC4hNGfDJyMw2Sg1w8QH0hsENXc9z8EWhbKF9yTsk8w&#10;DaPIJ9EC9Tk23DTw+eShaoKicYYGROOGJjgSHF9beCK3+xh1/SdsfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGHyZo7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wZSCHEq&#10;hFQJqaeUqlzteEmixOvIdtv07+uc4Lgzo9k3xWYyAzuj850lActFAgyptrqjRsDhe/v0CswHSVoO&#10;llDAFT1syvu7QubaXqjC8z40LJaQz6WANoQx59zXLRrpF3ZEit6vdUaGeLqGaycvsdwMfJUkGTey&#10;o/ihlSN+tlj3+5MR0Geuq0aXfoWf4NXuUB2V6o9CPD5MH+/AAk7hLwwzfkSHMjIpeyLt2SAgW7/F&#10;pIDnVQps9tP1MipqVl6AlwX/v6C8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPcvP08Q&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGHy&#10;Zo7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="white">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B9A4" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="280" w:left="360" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27DE4E8E" w14:textId="77777777" w:rsidR="00CD2E16" w:rsidRDefault="008A0B66" w:rsidP="00CD2E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="27DE4E8E" w14:textId="77777777" w:rsidR="00CD2E16" w:rsidRDefault="008A0B66" w:rsidP="009A2EF0">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9F8" wp14:editId="369778EC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9F8" wp14:editId="1FFF821E">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="49" name="Image 49" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="49" name="Image 49" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B9A5" w14:textId="657A821C" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B9A5" w14:textId="657A821C" w:rsidR="00502493" w:rsidRPr="00534518" w:rsidRDefault="008A0B66" w:rsidP="00534518">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Endoscopy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B9A6" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B9A6" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="00534518" w:rsidRDefault="008A0B66" w:rsidP="00534518">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534518">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-7"/>
-[...21 lines deleted...]
-        <w:t>Timeline</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Proposed Expansion Timeline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B9A7" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487603712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9B9FA" wp14:editId="5CC9B9FB">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9FA" wp14:editId="1F3F5716">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="50" name="Graphic 50"/>
+                <wp:docPr id="50" name="Graphic 50">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="8280400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1A8D0ED3" id="Graphic 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15712768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="3BE1FAF7" id="Graphic 50" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B9A8" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC9B9AB" w14:textId="5A385B4B" w:rsidR="00502493" w:rsidRDefault="00CD2E16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00502493">
           <w:footerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
           <w:pgMar w:top="460" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2E16">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DA81C6C" wp14:editId="24168B30">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DA81C6C" wp14:editId="3C68BF42">
+            <wp:extent cx="7844972" cy="4320208"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
             <wp:docPr id="2013908876" name="Picture 31" descr="Project Review chart"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2013908876" name="Picture 31" descr="Project Review chart"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8191500" cy="4511040"/>
+                      <a:ext cx="7855926" cy="4326240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF83E37" w14:textId="77777777" w:rsidR="00CD2E16" w:rsidRDefault="008A0B66" w:rsidP="00CD2E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7BF83E37" w14:textId="77777777" w:rsidR="00CD2E16" w:rsidRDefault="008A0B66" w:rsidP="001C0E44">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="173D75"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9FE" wp14:editId="0A13D9CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9B9FE" wp14:editId="40769359">
             <wp:extent cx="1981200" cy="600455"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="52" name="Image 52" descr="Beth Israel Lahey Health Winchester Hospital"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="52" name="Image 52" descr="Beth Israel Lahey Health Winchester Hospital"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="600455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B9AC" w14:textId="2CC42626" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...5 lines deleted...]
-          <w:color w:val="173D75"/>
+    <w:p w14:paraId="5CC9B9AC" w14:textId="2CC42626" w:rsidR="00502493" w:rsidRPr="001C0E44" w:rsidRDefault="008A0B66" w:rsidP="001C0E44">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>Endoscopy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="173D75"/>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9B9AD" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="008A0B66">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5CC9B9AD" w14:textId="77777777" w:rsidR="00502493" w:rsidRPr="001C0E44" w:rsidRDefault="008A0B66" w:rsidP="001C0E44">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0E44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="009EDF"/>
-          <w:spacing w:val="-8"/>
-[...21 lines deleted...]
-        <w:t>Plan</w:t>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>Proposed Floor Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B9AE" w14:textId="36F27AEF" w:rsidR="00502493" w:rsidRDefault="008A0B66">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA00" wp14:editId="78715C70">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA00" wp14:editId="72B1DA52">
                 <wp:extent cx="8280400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
                 <wp:docPr id="53" name="Graphic 53">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8280400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -11602,58 +10945,58 @@
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="8280400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="173D75"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="613886D7" id="Graphic 53" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:6.35pt;width:652pt;height:.1pt;z-index:-15711232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJS3FsHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpE&#10;Q9I4FULAhUNF2w9w420SEq9D7LTh79mc4LhvRrMz+WaynTjj4BtHCpaLCARS6UxDlYLD/u3+CYQP&#10;mozuHKGCH/SwKa6vcp0Zd6FPPO9CJTiEfKYV1CH0mZS+rNFqv3A9EmsnN1gd+BwqaQZ94XDbyTiK&#10;VtLqhvhDrXt8qbFsd6NV0H75u8f2Y/vdvh9SGuN93LyaWKnbm+l5DSLgFP7MMNfn6lBwp6MbyXjR&#10;KVglKTuZxwmIWX9IlkyOM0lBFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaE&#10;nX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJS3FsHdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+              <v:shape w14:anchorId="086C2995" id="Graphic 53" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9B9AF" w14:textId="0F62E703" w:rsidR="00502493" w:rsidRDefault="00CD2E16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="206"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA02" wp14:editId="5D1C595E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
@@ -11694,58 +11037,58 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00502493">
       <w:pgSz w:w="14400" w:h="10800" w:orient="landscape"/>
       <w:pgMar w:top="460" w:right="360" w:bottom="640" w:left="360" w:header="0" w:footer="440" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="447B6A0E" w14:textId="77777777" w:rsidR="008A0B66" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="111595E5" w14:textId="77777777" w:rsidR="00917003" w:rsidRDefault="00917003">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FFEAC5" w14:textId="77777777" w:rsidR="008A0B66" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="7B021490" w14:textId="77777777" w:rsidR="00917003" w:rsidRDefault="00917003">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -11761,61 +11104,53 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28A5852C" w14:textId="279F9E93" w:rsidR="00663983" w:rsidRDefault="008A0B66" w:rsidP="00663983">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA0E" wp14:editId="495263D4">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA0E" wp14:editId="6F6326C9">
               <wp:extent cx="8280400" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
               <wp:docPr id="4" name="Graphic 4">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8280400" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -11826,58 +11161,58 @@
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="8280400" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5EDC6C82" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:504.35pt;width:652pt;height:.1pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALOjFKTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpSti&#10;XbumE0LAhcPEtgfIGq8tbZzSpFt5ezxxgKM///r9OV9PthMnHHzjSMF8FoFAKp1pqFKw373eL0H4&#10;oMnozhEq+EYP6+L6KteZcWf6wNM2VIJLyGdaQR1Cn0npyxqt9jPXI/Hu6AarA49DJc2gz1xuOxlH&#10;0UJa3RBfqHWPzzWW7Xa0CtpPf/fYvm++2rd9SmO8i5sXEyt1ezM9rUAEnMJfGC76rA4FOx3cSMaL&#10;TsEiSTnJPIqWCYhL4iGZMzv8shRkkcv/XxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APaEnX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALOjFKTgAAAADQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+            <v:shape w14:anchorId="7302F8A4" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
               <v:path arrowok="t"/>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00663983" w:rsidRPr="00663983">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00663983">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Winchester</w:t>
     </w:r>
     <w:r w:rsidR="00663983">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -12022,61 +11357,53 @@
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D820B58" w14:textId="3EFDAF3D" w:rsidR="00CD2E16" w:rsidRDefault="008A0B66" w:rsidP="00CD2E16">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA1E" wp14:editId="6CC9FAE9">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA1E" wp14:editId="11D929C5">
               <wp:extent cx="8280400" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
               <wp:docPr id="47" name="Graphic 47">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8280400" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -12087,58 +11414,58 @@
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="8280400" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="16373971" id="Graphic 47" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:504.35pt;width:652pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALOjFKTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpSti&#10;XbumE0LAhcPEtgfIGq8tbZzSpFt5ezxxgKM///r9OV9PthMnHHzjSMF8FoFAKp1pqFKw373eL0H4&#10;oMnozhEq+EYP6+L6KteZcWf6wNM2VIJLyGdaQR1Cn0npyxqt9jPXI/Hu6AarA49DJc2gz1xuOxlH&#10;0UJa3RBfqHWPzzWW7Xa0CtpPf/fYvm++2rd9SmO8i5sXEyt1ezM9rUAEnMJfGC76rA4FOx3cSMaL&#10;TsEiSTnJPIqWCYhL4iGZMzv8shRkkcv/XxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APaEnX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALOjFKTgAAAADQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+            <v:shape w14:anchorId="30F13BBB" id="Graphic 47" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
               <v:path arrowok="t"/>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CD2E16" w:rsidRPr="00CD2E16">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CD2E16">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Winchester</w:t>
     </w:r>
     <w:r w:rsidR="00CD2E16">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -12297,61 +11624,53 @@
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="298CA24E" w14:textId="67BB6CD0" w:rsidR="0026639D" w:rsidRDefault="008A0B66" w:rsidP="0026639D">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA12" wp14:editId="5115E670">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA12" wp14:editId="7A716FD3">
               <wp:extent cx="8280400" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
               <wp:docPr id="12" name="Graphic 12">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8280400" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -12362,58 +11681,58 @@
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="8280400" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7CF27435" id="Graphic 12" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:504.35pt;width:652pt;height:.1pt;z-index:-251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALOjFKTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpSti&#10;XbumE0LAhcPEtgfIGq8tbZzSpFt5ezxxgKM///r9OV9PthMnHHzjSMF8FoFAKp1pqFKw373eL0H4&#10;oMnozhEq+EYP6+L6KteZcWf6wNM2VIJLyGdaQR1Cn0npyxqt9jPXI/Hu6AarA49DJc2gz1xuOxlH&#10;0UJa3RBfqHWPzzWW7Xa0CtpPf/fYvm++2rd9SmO8i5sXEyt1ezM9rUAEnMJfGC76rA4FOx3cSMaL&#10;TsEiSTnJPIqWCYhL4iGZMzv8shRkkcv/XxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APaEnX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALOjFKTgAAAADQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+            <v:shape w14:anchorId="3F26D330" id="Graphic 12" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
               <v:path arrowok="t"/>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0026639D" w:rsidRPr="0026639D">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0026639D">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Winchester</w:t>
     </w:r>
     <w:r w:rsidR="0026639D">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -12572,61 +11891,53 @@
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A7A00C4" w14:textId="38AB17EC" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="001102CF">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA16" wp14:editId="5B056B15">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA16" wp14:editId="449E64EA">
               <wp:extent cx="8280400" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
               <wp:docPr id="22" name="Graphic 22">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8280400" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -12637,58 +11948,58 @@
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="8280400" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="37304A16" id="Graphic 22" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:504.35pt;width:652pt;height:.1pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALOjFKTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpSti&#10;XbumE0LAhcPEtgfIGq8tbZzSpFt5ezxxgKM///r9OV9PthMnHHzjSMF8FoFAKp1pqFKw373eL0H4&#10;oMnozhEq+EYP6+L6KteZcWf6wNM2VIJLyGdaQR1Cn0npyxqt9jPXI/Hu6AarA49DJc2gz1xuOxlH&#10;0UJa3RBfqHWPzzWW7Xa0CtpPf/fYvm++2rd9SmO8i5sXEyt1ezM9rUAEnMJfGC76rA4FOx3cSMaL&#10;TsEiSTnJPIqWCYhL4iGZMzv8shRkkcv/XxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APaEnX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALOjFKTgAAAADQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+            <v:shape w14:anchorId="4588CFAB" id="Graphic 22" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
               <v:path arrowok="t"/>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001102CF" w:rsidRPr="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Winchester</w:t>
     </w:r>
     <w:r w:rsidR="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -12847,61 +12158,53 @@
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40F050B9" w14:textId="171203E4" w:rsidR="001102CF" w:rsidRDefault="008A0B66" w:rsidP="001102CF">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC9BA1A" wp14:editId="1FF68601">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC9BA1A" wp14:editId="0CEE01D5">
               <wp:extent cx="8280400" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
               <wp:docPr id="33" name="Graphic 33">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8280400" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -12912,58 +12215,58 @@
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="8280400" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="173D75"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="52519EDE" id="Graphic 33" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:33.95pt;margin-top:504.35pt;width:652pt;height:.1pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALOjFKTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpSti&#10;XbumE0LAhcPEtgfIGq8tbZzSpFt5ezxxgKM///r9OV9PthMnHHzjSMF8FoFAKp1pqFKw373eL0H4&#10;oMnozhEq+EYP6+L6KteZcWf6wNM2VIJLyGdaQR1Cn0npyxqt9jPXI/Hu6AarA49DJc2gz1xuOxlH&#10;0UJa3RBfqHWPzzWW7Xa0CtpPf/fYvm++2rd9SmO8i5sXEyt1ezM9rUAEnMJfGC76rA4FOx3cSMaL&#10;TsEiSTnJPIqWCYhL4iGZMzv8shRkkcv/XxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APaEnX0TAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALOjFKTgAAAADQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
+            <v:shape w14:anchorId="77F37D70" id="Graphic 33" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:652pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="8280400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hJ19EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJCaYmartBWi5BW&#10;y0pbxNl1nCbC8Zix26T/nrHz0bLcEBfr2TMZvzdvnM1d12h2VuhqMDmfz1LOlJFQ1OaY8+/7h3dr&#10;zpwXphAajMr5RTl+t337ZtPaTC2gAl0oZFTEuKy1Oa+8t1mSOFmpRrgZWGUoWAI2wtMWj0mBoqXq&#10;jU4WafoxaQELiyCVc3S664N8G+uXpZL+W1k65ZnOOXHzccW4HsKabDciO6KwVS0HGuIfWDSiNnTp&#10;VGonvGAnrP8q1dQSwUHpZxKaBMqylipqIDXz9JWal0pYFbVQc5yd2uT+X1n5dH6xzxioO/sI8qej&#10;jiStddkUCRs35HQlNiGXiLMudvEydVF1nkk6XC/W6YeUmi0pNl+sYpMTkY3fypPzXxTEOuL86Hzv&#10;QTEiUY1IdmaESE4GD3X00HNGHiJn5OGh99AKH74L5AJk7ZVIOGvgrPYQo/4Vc6J2jWpzmzVJGVVS&#10;bp9BIFxDvepBvJrwrThtAotPy8UyjoYDXRcPtdaBhcPj4V4jOwsSNV+9362WQQdV+CPNovM74ao+&#10;L4aGNG0Gn3prgkkHKC7PyFqa5py7XyeBijP91dC4hNEfAY7gMAL0+h7iA4kNojv33Q+BloXrc+7J&#10;2ScYh1Fko2lB+pQbvjTw+eShrIOjcYZ6RsOGJjgKHF5beCK3+5h1/SdsfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADs6ogHZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdTA/&#10;gpBNhRBw4YBo+wBuvCQh8TrEThveni0XuIw0mtXMt8Vy9r3a0RjbwAgXiwwUcRVcyzXCZv18fgsq&#10;JsvO9oEJ4ZsiLMvjo8LmLuz5nXarVCsp4ZhbhCalIdc6Vg15GxdhIJbsI4zeJrFjrd1o91Lue22y&#10;7EZ727IsNHagx4aqbjV5hO4znl13r29f3cvmjiezNu2TM4inJ/PDPahEc/o7hgO+oEMpTNswsYuq&#10;R5BH0q8essvsSvwWwYAuC/2fvfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oSdfRMC&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOzqi&#10;AdkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l8280400,e" filled="f" strokecolor="#173d75">
               <v:path arrowok="t"/>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001102CF" w:rsidRPr="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Winchester</w:t>
     </w:r>
     <w:r w:rsidR="001102CF">
       <w:rPr>
         <w:color w:val="173D75"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -13121,58 +12424,58 @@
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC9BA0C" w14:textId="77777777" w:rsidR="00502493" w:rsidRDefault="00502493">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA3080E" w14:textId="77777777" w:rsidR="008A0B66" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="60BEE81D" w14:textId="77777777" w:rsidR="00917003" w:rsidRDefault="00917003">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12702572" w14:textId="77777777" w:rsidR="008A0B66" w:rsidRDefault="008A0B66">
+    <w:p w14:paraId="7FF4E3E2" w14:textId="77777777" w:rsidR="00917003" w:rsidRDefault="00917003">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C03520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B69AA300"/>
     <w:lvl w:ilvl="0" w:tplc="B2B8CDEE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1135" w:hanging="452"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -13566,77 +12869,121 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00502493"/>
     <w:rsid w:val="00015884"/>
+    <w:rsid w:val="00047736"/>
     <w:rsid w:val="00065D2B"/>
     <w:rsid w:val="00084657"/>
+    <w:rsid w:val="000A7738"/>
     <w:rsid w:val="000E5246"/>
     <w:rsid w:val="001102CF"/>
+    <w:rsid w:val="001818AB"/>
     <w:rsid w:val="001A7ABF"/>
+    <w:rsid w:val="001C0E44"/>
+    <w:rsid w:val="001E6570"/>
+    <w:rsid w:val="002264BF"/>
     <w:rsid w:val="00236410"/>
     <w:rsid w:val="00241AAF"/>
     <w:rsid w:val="0026639D"/>
     <w:rsid w:val="00290FF7"/>
     <w:rsid w:val="00361D34"/>
+    <w:rsid w:val="0038628C"/>
     <w:rsid w:val="00437468"/>
+    <w:rsid w:val="00470C1E"/>
     <w:rsid w:val="00484B94"/>
     <w:rsid w:val="00502493"/>
+    <w:rsid w:val="00534518"/>
+    <w:rsid w:val="005677E0"/>
+    <w:rsid w:val="00571984"/>
+    <w:rsid w:val="00576FD9"/>
     <w:rsid w:val="005B659C"/>
     <w:rsid w:val="005C2EA0"/>
     <w:rsid w:val="00663983"/>
+    <w:rsid w:val="006A39E8"/>
+    <w:rsid w:val="006A791B"/>
     <w:rsid w:val="006C151C"/>
+    <w:rsid w:val="0074556C"/>
+    <w:rsid w:val="00783AF1"/>
+    <w:rsid w:val="00862232"/>
     <w:rsid w:val="008A0B66"/>
+    <w:rsid w:val="008F569F"/>
+    <w:rsid w:val="00917003"/>
+    <w:rsid w:val="00945646"/>
+    <w:rsid w:val="00960A07"/>
+    <w:rsid w:val="009657CE"/>
     <w:rsid w:val="00966B28"/>
     <w:rsid w:val="00981744"/>
+    <w:rsid w:val="00993C40"/>
+    <w:rsid w:val="009A2EF0"/>
+    <w:rsid w:val="00A17C83"/>
     <w:rsid w:val="00A22C2F"/>
+    <w:rsid w:val="00A84AF0"/>
+    <w:rsid w:val="00B26B99"/>
+    <w:rsid w:val="00B50AB7"/>
     <w:rsid w:val="00B54822"/>
+    <w:rsid w:val="00B90E74"/>
     <w:rsid w:val="00BA2A90"/>
+    <w:rsid w:val="00BA38BA"/>
+    <w:rsid w:val="00BC4FC3"/>
+    <w:rsid w:val="00C0409B"/>
+    <w:rsid w:val="00C9638A"/>
+    <w:rsid w:val="00CD19EC"/>
     <w:rsid w:val="00CD2E16"/>
+    <w:rsid w:val="00D822C8"/>
+    <w:rsid w:val="00DA0E1D"/>
+    <w:rsid w:val="00DD4BDF"/>
+    <w:rsid w:val="00E06B9E"/>
     <w:rsid w:val="00EA3E98"/>
+    <w:rsid w:val="00EC00AC"/>
+    <w:rsid w:val="00ED4911"/>
+    <w:rsid w:val="00F30D6B"/>
+    <w:rsid w:val="00F4518D"/>
     <w:rsid w:val="00F51884"/>
+    <w:rsid w:val="00F65B72"/>
     <w:rsid w:val="00FD15E3"/>
+    <w:rsid w:val="00FD5701"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5CC9B8BF"/>
@@ -14195,50 +13542,73 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00663983"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00663983"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F569F"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F569F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/community-engagement-partner-assessment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -14489,73 +13859,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>707</Words>
-  <Characters>4032</Characters>
+  <Words>697</Words>
+  <Characters>3979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>A PRESENTATION TO INSERT COMPANY NAME</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4730</CharactersWithSpaces>
+  <CharactersWithSpaces>4667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>A PRESENTATION TO INSERT COMPANY NAME</dc:title>
+  <dc:title>Winchester Hospital Community Presentation</dc:title>
   <dc:creator>Cieri, Kristine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® PowerPoint® LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-02-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® PowerPoint® LTSC</vt:lpwstr>
   </property>
 </Properties>
 </file>