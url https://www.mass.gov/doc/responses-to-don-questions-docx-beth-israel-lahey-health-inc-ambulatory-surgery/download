--- v0 (2026-04-04)
+++ v1 (2026-08-27)
@@ -19,6167 +19,7832 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="150DEB1A" w14:textId="77777777" w:rsidR="0060745D" w:rsidRPr="00665920" w:rsidRDefault="0060745D" w:rsidP="00D45CF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D9C4F2" w14:textId="515B34D7" w:rsidR="00D45CF3" w:rsidRPr="00675EAB" w:rsidRDefault="001348C0" w:rsidP="00675EAB">
+    <w:p w14:paraId="26D9C4F2" w14:textId="2CD18736" w:rsidR="00D45CF3" w:rsidRPr="00E93E7A" w:rsidRDefault="001348C0" w:rsidP="00675EAB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00675EAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00675EAB">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>DoN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00675EAB">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19" w:rsidRPr="00675EAB">
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RESPONSES</w:t>
       </w:r>
-      <w:r w:rsidR="00006750" w:rsidRPr="00675EAB">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B371F2" w:rsidRPr="00675EAB">
+      <w:r w:rsidR="00006750" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B371F2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B653DC0" w14:textId="77777777" w:rsidR="00D45CF3" w:rsidRPr="00665920" w:rsidRDefault="00D45CF3" w:rsidP="00D45CF3">
+    <w:p w14:paraId="0B653DC0" w14:textId="77777777" w:rsidR="00D45CF3" w:rsidRPr="00E93E7A" w:rsidRDefault="00D45CF3" w:rsidP="00D45CF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00665920">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Responses should be sent to DoN staff at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00665920">
+        <w:r w:rsidRPr="00E93E7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DPH.DON@State.MA.US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B989266" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00665920" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1B989266" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00665920">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>While</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00665920">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you may submit each answer as available, please </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4735257A" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00665920" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="4735257A" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List question number and question for each answer you provide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEB8BAA" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00665920" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="5CEB8BAA" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit responses as a separate word document, using the above application title and number as a running header and page numbers in the footer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5359EA80" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00665920" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="5359EA80" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When providing the answer to the final question, submit all questions and answers in one final document </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B860000" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00665920" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="3B860000" w14:textId="14149EA9" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Submit responses in WORD or EXCEL; only use PDF’s if </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit responses in </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B71" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B71" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Excel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; only use PDF’s if </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00665920">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>absolutely necessary</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00665920">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. If “cutting and pasting” charts, provide them in a PDF so they can be clearly seen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC7DC62" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="0FC7DC62" w14:textId="77777777" w:rsidR="00B235F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whenever possible, include a table with the response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A81B0B9" w14:textId="7C923352" w:rsidR="0066604A" w:rsidRPr="00B235F0" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
+    <w:p w14:paraId="0A81B0B9" w14:textId="7C923352" w:rsidR="0066604A" w:rsidRPr="00E93E7A" w:rsidRDefault="00B235F0" w:rsidP="00B235F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For HIPAA compliance Do not include numbers &lt;11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E542D62" w14:textId="6685CFFC" w:rsidR="00332060" w:rsidRPr="00661D75" w:rsidRDefault="00332060" w:rsidP="00661D75">
+    <w:p w14:paraId="6E542D62" w14:textId="6685CFFC" w:rsidR="00332060" w:rsidRPr="00E93E7A" w:rsidRDefault="00332060" w:rsidP="00661D75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00661D75">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Factor 1a: Patient Panel Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E510B75" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00CB3705" w:rsidRDefault="00C935BD" w:rsidP="00CB3705">
+    <w:p w14:paraId="3E510B75" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00C935BD" w:rsidP="00CB3705">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB3705">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please provide the dates of the </w:t>
       </w:r>
-      <w:r w:rsidR="00EC5B1A" w:rsidRPr="00CB3705">
+      <w:r w:rsidR="00EC5B1A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Applicant’s fiscal year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB3705">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5642CAD7" w14:textId="7C03F168" w:rsidR="00FE3247" w:rsidRPr="00271C43" w:rsidRDefault="00271C43" w:rsidP="0066031F">
+    <w:p w14:paraId="5642CAD7" w14:textId="7C03F168" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="00271C43" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>October 1 – September 30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC0BB04" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00FC0A23" w:rsidP="00CB3705">
+    <w:p w14:paraId="6FC0BB04" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00FC0A23" w:rsidP="00CB3705">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00271C43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">What are </w:t>
       </w:r>
-      <w:r w:rsidR="00A71431" w:rsidRPr="00271C43">
+      <w:r w:rsidR="00A71431" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Winchester Hospital Endoscopy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00271C43">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Center’s</w:t>
       </w:r>
-      <w:r w:rsidR="00A71431" w:rsidRPr="00271C43">
+      <w:r w:rsidR="00A71431" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (the Center</w:t>
       </w:r>
-      <w:r w:rsidR="00757CD0" w:rsidRPr="00271C43">
+      <w:r w:rsidR="00757CD0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidR="00A71431" w:rsidRPr="00271C43">
+      <w:r w:rsidR="00A71431" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00271C43">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> current hours of operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0A9830" w14:textId="46316371" w:rsidR="00FE3247" w:rsidRPr="00271C43" w:rsidRDefault="00271C43" w:rsidP="0066031F">
+    <w:p w14:paraId="6B0A9830" w14:textId="46316371" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="00271C43" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Monday-Friday, 7am-5pm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0111A813" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00E14EB6" w:rsidP="00CB3705">
+    <w:p w14:paraId="0111A813" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00E14EB6" w:rsidP="00CB3705">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Provide the number of endoscopy operating rooms at Winchester Hospital</w:t>
       </w:r>
-      <w:r w:rsidR="002D1749">
+      <w:r w:rsidR="002D1749" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>’s main campus</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC9B810" w14:textId="4FD387E8" w:rsidR="00B21F26" w:rsidRPr="00271C43" w:rsidRDefault="00271C43" w:rsidP="0066031F">
+    <w:p w14:paraId="5DC9B810" w14:textId="4FD387E8" w:rsidR="00B21F26" w:rsidRPr="00E93E7A" w:rsidRDefault="00271C43" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hospital’s main campus has two (2) endoscopy rooms. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D56EBE" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00CC645A" w:rsidRDefault="00B21F26" w:rsidP="00CB3705">
+    <w:p w14:paraId="77D56EBE" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00B21F26" w:rsidP="00CB3705">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CC645A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">To compare age cohorts across Patient Panels, please </w:t>
       </w:r>
-      <w:r w:rsidR="00D50B4A" w:rsidRPr="00CC645A">
+      <w:r w:rsidR="00D50B4A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>provide the following age cohorts for the BILH and Winchester Hospital Patient Panels: 0-27, 28-45, 46-54, 55-64, and 65+.</w:t>
       </w:r>
-      <w:r w:rsidR="00271C43" w:rsidRPr="00CC645A">
+      <w:r w:rsidR="00271C43" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5DCDDD" w14:textId="548DCA6A" w:rsidR="007E74F1" w:rsidRPr="007E74F1" w:rsidRDefault="007E74F1" w:rsidP="007E74F1">
+    <w:p w14:paraId="2A5DCDDD" w14:textId="548DCA6A" w:rsidR="007E74F1" w:rsidRPr="00E93E7A" w:rsidRDefault="007E74F1" w:rsidP="007E74F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please see Attachment A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B184F06" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00BE641A" w:rsidP="00D159A8">
+    <w:p w14:paraId="5B184F06" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00BE641A" w:rsidP="00D159A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Winchester Hospital </w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Endoscopy Patients Race Categor</w:t>
       </w:r>
-      <w:r w:rsidR="00070036">
+      <w:r w:rsidR="00070036" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ies</w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00070036">
+      <w:r w:rsidR="00070036" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
-[...5 lines deleted...]
-      <w:r w:rsidR="007C6BBF">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not include American Indian</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BBF" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00173202" w:rsidRPr="00173202">
-[...8 lines deleted...]
-      <w:r w:rsidR="007C6BBF">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alaska Native or Native Hawaiian</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BBF" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00173202" w:rsidRPr="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Other Pacific Islander</w:t>
       </w:r>
-      <w:r w:rsidR="00070036">
+      <w:r w:rsidR="00070036" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (while BILH and </w:t>
       </w:r>
-      <w:r w:rsidR="00046CFA">
+      <w:r w:rsidR="00046CFA" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital do)</w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00344E2B">
+      <w:r w:rsidR="00344E2B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Does the Applicant have data to share</w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00344E2B">
+      <w:r w:rsidR="00344E2B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005605A7">
+      <w:r w:rsidR="005605A7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">these racial categories for </w:t>
       </w:r>
-      <w:r w:rsidR="00173202">
+      <w:r w:rsidR="00173202" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital Endoscopy patients?</w:t>
       </w:r>
-      <w:r w:rsidR="00271C43">
+      <w:r w:rsidR="00271C43" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B9145" w14:textId="520669DE" w:rsidR="00FE3247" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="5F2B9145" w14:textId="520669DE" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. The tables provided for Question 6 have been updated to include rows for these categories. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to patient confidentiality, exact numbers for these categories cannot be shared. The tables provided for Question 6 have been updated to include rows for these categories. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6753862E" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="003B7323" w:rsidP="00D159A8">
+    <w:p w14:paraId="6753862E" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="003B7323" w:rsidP="00D159A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>To better understand patients served by the Center, please provide</w:t>
       </w:r>
-      <w:r w:rsidR="003666E4">
+      <w:r w:rsidR="003666E4" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a breakdown of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="004927DD">
+      <w:r w:rsidR="004927DD" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Winchester Hospital </w:t>
       </w:r>
-      <w:r w:rsidR="003666E4">
+      <w:r w:rsidR="003666E4" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ndoscopy </w:t>
       </w:r>
-      <w:r w:rsidR="003666E4">
+      <w:r w:rsidR="003666E4" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">atients </w:t>
       </w:r>
-      <w:r w:rsidR="003666E4">
+      <w:r w:rsidR="003666E4" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>by the</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0084166A">
+      <w:r w:rsidR="0084166A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hospital </w:t>
       </w:r>
-      <w:r w:rsidR="0054284F">
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">main campus </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
-[...2 lines deleted...]
-      <w:r w:rsidR="0054284F">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the Center, separately, and for both, include the following demographic</w:t>
+      </w:r>
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1FC1">
+      <w:r w:rsidR="00DE1FC1" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for endoscopy patients: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>age, race/ethnicity, payer mix</w:t>
       </w:r>
-      <w:r w:rsidR="00807DB0">
+      <w:r w:rsidR="00807DB0" w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="0084166A">
+      <w:r w:rsidR="0084166A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, and patient origin</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7B3D">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008B7B3D" w:rsidRPr="008B7B3D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008B7B3D" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C0AEC" w14:textId="21F1E15C" w:rsidR="003B7323" w:rsidRPr="0066031F" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
+    <w:p w14:paraId="617C0AEC" w14:textId="21F1E15C" w:rsidR="003B7323" w:rsidRPr="00E93E7A" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See Attachment A</w:t>
       </w:r>
-      <w:r w:rsidR="00E82465">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E82465" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6728CCCC" w14:textId="61C88471" w:rsidR="00FE3247" w:rsidRDefault="001B1A6C" w:rsidP="002A6B3C">
+    <w:p w14:paraId="6728CCCC" w14:textId="61C88471" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="001B1A6C" w:rsidP="002A6B3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>To better understand Patient Panel access to the Center, please provide</w:t>
       </w:r>
-      <w:r w:rsidR="00E14EB6" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00E14EB6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> percentage of the Center’s FY25 volume</w:t>
       </w:r>
-      <w:r w:rsidR="00763BCC" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00763BCC" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
-      <w:r w:rsidR="00E14EB6" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00E14EB6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is from Winchester Hospital</w:t>
       </w:r>
-      <w:r w:rsidR="00F16B41" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00F16B41" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> patients</w:t>
       </w:r>
-      <w:r w:rsidR="00E14EB6" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00E14EB6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007E2341" w:rsidRPr="00646C04">
+      <w:r w:rsidR="007E2341" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidR="00451BD0" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00451BD0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">patients </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0F43" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00FA0F43" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>across</w:t>
       </w:r>
-      <w:r w:rsidR="00451BD0" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00451BD0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the rest of the BILH system and </w:t>
       </w:r>
-      <w:r w:rsidR="00041BBB" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00041BBB" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>from Atrius patients</w:t>
       </w:r>
-      <w:r w:rsidRPr="00646C04">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, separately</w:t>
       </w:r>
-      <w:r w:rsidR="00763BCC" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00763BCC" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A21DF2" w:rsidRPr="00646C04">
+      <w:r w:rsidR="00A21DF2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D66D09" w14:textId="12EFE859" w:rsidR="00FE3247" w:rsidRPr="00646C04" w:rsidRDefault="00646C04" w:rsidP="00646C04">
+    <w:p w14:paraId="24D66D09" w14:textId="029B8C4D" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="00646C04" w:rsidP="00646C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Winchester Hospital patients comprise 64% of the Center’s patients and Atrius patients comprise the remaining 36% of patients. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Winchester Hospital patients comprise 64</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67AA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Center’s patients and Atrius patients comprise the remaining 36</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67AA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of patients. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383D4148" w14:textId="25B65923" w:rsidR="00CC645A" w:rsidRDefault="00CC645A" w:rsidP="002A6B3C">
+    <w:p w14:paraId="383D4148" w14:textId="25B65923" w:rsidR="00CC645A" w:rsidRPr="00E93E7A" w:rsidRDefault="00CC645A" w:rsidP="002A6B3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">What criteria </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> used to determine which patients are treated at the Center and which are treated at the Main Campus? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CE8A85" w14:textId="3899EC1D" w:rsidR="00CC645A" w:rsidRDefault="00CC645A" w:rsidP="00CC645A">
+    <w:p w14:paraId="30CE8A85" w14:textId="3899EC1D" w:rsidR="00CC645A" w:rsidRPr="00E93E7A" w:rsidRDefault="00CC645A" w:rsidP="00CC645A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">some of the criteria </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">used to determine which patients </w:t>
       </w:r>
-      <w:r w:rsidR="00A45F29">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A45F29" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may not be </w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">clinically </w:t>
       </w:r>
-      <w:r w:rsidR="00A45F29">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A45F29" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate for services at the Center:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105E5DD7" w14:textId="2E8AD6C9" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="105E5DD7" w14:textId="2E8AD6C9" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pregnancy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D833FA7" w14:textId="6B4FC16F" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="0D833FA7" w14:textId="6B4FC16F" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMI over 50 (BMI between 45 and 50 must be approved by Anesthesia)</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2268F207" w14:textId="3230B6FB" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="2268F207" w14:textId="3230B6FB" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ASA score of 4</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (American Society of Anesthesiology), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDE7920" w14:textId="11E876C1" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="6BDE7920" w14:textId="11E876C1" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">History of malignant hyperthermia or </w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>family</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> history of the same</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614771AA" w14:textId="1E208D1A" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="614771AA" w14:textId="1E208D1A" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Difficult airway</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF220C1" w14:textId="61D1E0C1" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="6AF220C1" w14:textId="61D1E0C1" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Known active severe GI bleed</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6491C278" w14:textId="4BA842CD" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="6491C278" w14:textId="4BA842CD" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Severe lung disease</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673CAA66" w14:textId="11178186" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="673CAA66" w14:textId="11178186" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Severe heart disease</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294DC19B" w14:textId="1C445BF7" w:rsidR="00A45F29" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="294DC19B" w14:textId="1C445BF7" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MI, stroke, neuro crisis within the last 6 months</w:t>
       </w:r>
-      <w:r w:rsidR="00180BF6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00180BF6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEA98A2" w14:textId="0E6EF5D0" w:rsidR="00180BF6" w:rsidRPr="00180BF6" w:rsidRDefault="00180BF6" w:rsidP="00180BF6">
+    <w:p w14:paraId="2DEA98A2" w14:textId="0E6EF5D0" w:rsidR="00180BF6" w:rsidRPr="00E93E7A" w:rsidRDefault="00180BF6" w:rsidP="00180BF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cirrhosis, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F61A58" w14:textId="0095B410" w:rsidR="00A45F29" w:rsidRPr="00CC645A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
+    <w:p w14:paraId="41F61A58" w14:textId="0095B410" w:rsidR="00A45F29" w:rsidRPr="00E93E7A" w:rsidRDefault="00A45F29" w:rsidP="00A45F29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Patients with Pacemakers must receive cardiac and Anesthesia clearance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C593DC8" w14:textId="13517D36" w:rsidR="00E14EB6" w:rsidRDefault="00E14EB6" w:rsidP="002A6B3C">
+    <w:p w14:paraId="5C593DC8" w14:textId="7FD08B1F" w:rsidR="00E14EB6" w:rsidRPr="00E93E7A" w:rsidRDefault="00E14EB6" w:rsidP="002A6B3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The application states that the Center’s procedure volume increased by 199% since FY22. </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The application states that the Center’s procedure volume increased by 199</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> since FY22. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A30190F" w14:textId="18B14F90" w:rsidR="00E14EB6" w:rsidRPr="00646C04" w:rsidRDefault="0088088D" w:rsidP="0066031F">
+    <w:p w14:paraId="5A30190F" w14:textId="6AF71D76" w:rsidR="00E14EB6" w:rsidRPr="00E93E7A" w:rsidRDefault="0088088D" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please provide an explanation for the</w:t>
       </w:r>
-      <w:r w:rsidR="00E14EB6" w:rsidRPr="00646C04">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E14EB6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center’s increasing volume</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B0F" w:rsidRPr="00646C04">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, including the 81% increase from FY22 to FY23. </w:t>
+      <w:r w:rsidR="00E30B0F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including the 81</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67AA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B0F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> increase from FY22 to FY23. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E521CC" w14:textId="2E0BD067" w:rsidR="0066031F" w:rsidRPr="00646C04" w:rsidRDefault="00C32D15" w:rsidP="00646C04">
+    <w:p w14:paraId="16E521CC" w14:textId="2E0BD067" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00C32D15" w:rsidP="00646C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Since </w:t>
       </w:r>
-      <w:r w:rsidR="00646C04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00646C04" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FY22, seven additional providers started performing </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures </w:t>
       </w:r>
-      <w:r w:rsidR="00646C04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00646C04" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at the Center.  These provider additions account for over 5,500 cases at the Center in FY25. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10525" w:type="dxa"/>
+        <w:tblW w:w="11407" w:type="dxa"/>
+        <w:tblInd w:w="-1030" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Center’s increasing volume up to fy25"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2232"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="2635"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A4663" w:rsidRPr="008A4663" w14:paraId="3A6D051C" w14:textId="77777777" w:rsidTr="00AC2B59">
+      <w:tr w:rsidR="008A4663" w:rsidRPr="00E93E7A" w14:paraId="3A6D051C" w14:textId="77777777" w:rsidTr="00564BB7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="1248"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="541BCD4F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="541BCD4F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49A0263E" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="49A0263E" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FE7EA7F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1FE7EA7F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F1BD90A" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1F1BD90A" w14:textId="6A738448" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="00136133" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>% Change FY22-23</w:t>
+              <w:t>Percent</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4663" w:rsidRPr="00E93E7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Change FY22-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A621261" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="0A621261" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F67BA20" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="6F67BA20" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="795C41E0" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="795C41E0" w14:textId="5ECA19FF" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="00136133" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>% Change FY23-24</w:t>
+              <w:t xml:space="preserve">Percent </w:t>
+            </w:r>
+            <w:r w:rsidR="008A4663" w:rsidRPr="00E93E7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Change FY23-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63583013" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="63583013" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493932ED" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="493932ED" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FY25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="326388C3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="326388C3" w14:textId="64D05AAE" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="00136133" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>% Change FY24-25</w:t>
+              <w:t xml:space="preserve">Percent </w:t>
+            </w:r>
+            <w:r w:rsidR="008A4663" w:rsidRPr="00E93E7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Change FY24-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F827270" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="2F827270" w14:textId="5FD3E29C" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="00136133" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">% Change                            FY22 to FY25 </w:t>
+              <w:t>Percent</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4663" w:rsidRPr="00E93E7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Change                            FY22 to FY25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4663" w:rsidRPr="008A4663" w14:paraId="5988E16D" w14:textId="77777777" w:rsidTr="00AC2B59">
+      <w:tr w:rsidR="008A4663" w:rsidRPr="00E93E7A" w14:paraId="5988E16D" w14:textId="77777777" w:rsidTr="00564BB7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0369D586" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="0369D586" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Endoscopy Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E311AB3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="0E311AB3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3,674</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CD9EE2B" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="0CD9EE2B" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6,634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F929062" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1F929062" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>81%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54B9D23F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="54B9D23F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6,634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77C3A223" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="77C3A223" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="272FFE18" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="272FFE18" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7733AF6A" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="7733AF6A" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14DD6767" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="14DD6767" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11,079</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CD4917E" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="0CD4917E" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51DE55A8" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="51DE55A8" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4663" w:rsidRPr="008A4663" w14:paraId="338C5102" w14:textId="77777777" w:rsidTr="00AC2B59">
+      <w:tr w:rsidR="008A4663" w:rsidRPr="00E93E7A" w14:paraId="338C5102" w14:textId="77777777" w:rsidTr="00564BB7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="733CF2CE" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="733CF2CE" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Main Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="043BAB5F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="043BAB5F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="002A0999" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="002A0999" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67BEDAE4" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="67BEDAE4" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FE05265" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1FE05265" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC5AE53" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="7BC5AE53" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69BDAAD9" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="69BDAAD9" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C503B0C" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="2C503B0C" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF60AA3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1CF60AA3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2602C970" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="2602C970" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53F68655" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="53F68655" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>128%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4663" w:rsidRPr="008A4663" w14:paraId="1995803F" w14:textId="77777777" w:rsidTr="00AC2B59">
+      <w:tr w:rsidR="008A4663" w:rsidRPr="00E93E7A" w14:paraId="1995803F" w14:textId="77777777" w:rsidTr="00564BB7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="290C834F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="290C834F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Procedure Volume </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60162F69" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="60162F69" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4,868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E25B472" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="4E25B472" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1788696F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1788696F" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67419001" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="67419001" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="593E578B" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="593E578B" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11,127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47B15FE3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="47B15FE3" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AB872FC" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="7AB872FC" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11,127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1120207D" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="1120207D" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13,799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="188B2777" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="188B2777" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D75C1B8" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+          <w:p w14:paraId="2D75C1B8" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4663">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>183%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F371B74" w14:textId="77777777" w:rsidR="008A4663" w:rsidRDefault="008A4663" w:rsidP="008A4663">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1F371B74" w14:textId="77777777" w:rsidR="008A4663" w:rsidRPr="00E93E7A" w:rsidRDefault="008A4663" w:rsidP="008A4663">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F0CBEA3" w14:textId="301F90CF" w:rsidR="00F40A5C" w:rsidRDefault="00F40A5C" w:rsidP="00AC2B59">
+    <w:p w14:paraId="4F0CBEA3" w14:textId="38DBA765" w:rsidR="00F40A5C" w:rsidRPr="00E93E7A" w:rsidRDefault="00F40A5C" w:rsidP="00AC2B59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Application states average wait times for procedures at the Center are between six weeks and six months. The application notes that </w:t>
       </w:r>
-      <w:r w:rsidR="00573FE7">
-[...5 lines deleted...]
-      <w:r w:rsidR="000713AA">
+      <w:r w:rsidR="00573FE7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the average wait times for patients of Winchester’s GI group and Digestive Health Associates is one to two months, which accounts for 65</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Endoscopy Center’s volume</w:t>
+      </w:r>
+      <w:r w:rsidR="000713AA" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, and t</w:t>
       </w:r>
-      <w:r w:rsidR="00573FE7" w:rsidRPr="00573FE7">
-[...6 lines deleted...]
-      <w:r w:rsidR="00651565">
+      <w:r w:rsidR="00573FE7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he remaining 35</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of volume comes from Atrius GI providers, whose patients are waiting an average of </w:t>
+      </w:r>
+      <w:r w:rsidR="00651565" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>six</w:t>
       </w:r>
-      <w:r w:rsidR="00573FE7" w:rsidRPr="00573FE7">
+      <w:r w:rsidR="00573FE7" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> months due to limited block time at the Endoscopy Center</w:t>
       </w:r>
-      <w:r w:rsidR="00451A61">
+      <w:r w:rsidR="00451A61" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pg.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF1812">
+      <w:r w:rsidR="00CF1812" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>9)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C4193" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00725E86" w:rsidP="0066031F">
+    <w:p w14:paraId="252C4193" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00725E86" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Digestive Health Associates</w:t>
       </w:r>
-      <w:r w:rsidR="0091073B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0091073B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725E9648" w14:textId="0F7FBB0F" w:rsidR="00725E86" w:rsidRPr="008B7B3D" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
+    <w:p w14:paraId="725E9648" w14:textId="0F7FBB0F" w:rsidR="00725E86" w:rsidRPr="00E93E7A" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Digestive Health Associates (DHA) is a private group of physicians that provide GI services in the Winchester and surrounding community.  </w:t>
       </w:r>
-      <w:r w:rsidR="00D90087">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00D90087" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DHA physicians are credentialed by Winchester Hospital to provide endoscopy at the Center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E73C73C" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00573FE7" w:rsidP="0066031F">
+    <w:p w14:paraId="7E73C73C" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00573FE7" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the </w:t>
       </w:r>
-      <w:r w:rsidR="005C3C51">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C3C51" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Center’s </w:t>
       </w:r>
-      <w:r w:rsidR="00906951">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00906951" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">referral </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relationship </w:t>
       </w:r>
-      <w:r w:rsidR="005C3C51">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C3C51" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atrius</w:t>
       </w:r>
-      <w:r w:rsidR="00141F17">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00141F17" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health</w:t>
       </w:r>
-      <w:r w:rsidR="004E2DC4">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E2DC4" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008B7B3D">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008B7B3D" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1705AF0B" w14:textId="2F1ABAC2" w:rsidR="00573FE7" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
+    <w:p w14:paraId="1705AF0B" w14:textId="2F1ABAC2" w:rsidR="00573FE7" w:rsidRPr="00E93E7A" w:rsidRDefault="008B7B3D" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atrius is a private physician group that does not have its own outpatient</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> endoscopy</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7B3D">
-[...51 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilities in the Winchester service area.  Winchester Hospital offers surgical block time to Atrius GI physicians to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC78D6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>treat their own patients</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the Center</w:t>
       </w:r>
-      <w:r w:rsidR="00BC78D6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BC78D6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7B3D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147AE911" w14:textId="53F74842" w:rsidR="00342927" w:rsidRPr="00E70AE2" w:rsidRDefault="00342927" w:rsidP="0066031F">
+    <w:p w14:paraId="147AE911" w14:textId="53F74842" w:rsidR="00342927" w:rsidRPr="00E93E7A" w:rsidRDefault="00342927" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the block time for </w:t>
       </w:r>
-      <w:r w:rsidR="00C119AE" w:rsidRPr="004F032A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C119AE" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Center’s existing </w:t>
       </w:r>
-      <w:r w:rsidR="00F47553" w:rsidRPr="004F032A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F47553" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>providers</w:t>
       </w:r>
-      <w:r w:rsidR="0047519D" w:rsidRPr="004F032A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0047519D" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00A21DF2" w:rsidRPr="004F032A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A21DF2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544D75D1" w14:textId="6AC667EE" w:rsidR="00E70AE2" w:rsidRPr="00E70AE2" w:rsidRDefault="00E70AE2" w:rsidP="00E70AE2">
+    <w:p w14:paraId="544D75D1" w14:textId="6AC667EE" w:rsidR="00E70AE2" w:rsidRPr="00E93E7A" w:rsidRDefault="00E70AE2" w:rsidP="00E70AE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Winchester GI, DHA, and Atrius each have 90 hours </w:t>
       </w:r>
-      <w:r w:rsidR="00B04CD6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B04CD6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of block time </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a week</w:t>
       </w:r>
-      <w:r w:rsidR="00B04CD6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B04CD6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7295EB0D" w14:textId="77777777" w:rsidR="0066031F" w:rsidRDefault="00573FE7" w:rsidP="0066031F">
+    <w:p w14:paraId="7295EB0D" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00573FE7" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wh</w:t>
       </w:r>
-      <w:r w:rsidR="0091073B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0091073B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do wait times differ between Winchester GI group and Digestive Health Associates and Atrius GI providers?</w:t>
       </w:r>
-      <w:r w:rsidR="00BC78D6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC78D6" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E48019" w14:textId="200FFA96" w:rsidR="007E74F1" w:rsidRPr="007E74F1" w:rsidRDefault="007E74F1" w:rsidP="007E74F1">
+    <w:p w14:paraId="03E48019" w14:textId="200FFA96" w:rsidR="007E74F1" w:rsidRPr="00E93E7A" w:rsidRDefault="007E74F1" w:rsidP="007E74F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wait times differ due to the number of patients and providers within each practice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B8275C" w14:textId="0FAB43E1" w:rsidR="00FE3247" w:rsidRPr="00995A03" w:rsidRDefault="00BD29F0" w:rsidP="006E4D4C">
+    <w:p w14:paraId="27B8275C" w14:textId="0FAB43E1" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="00BD29F0" w:rsidP="006E4D4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="0091073B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The application states approximately 2,700 </w:t>
+      </w:r>
+      <w:r w:rsidR="0091073B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Winchester Hospital </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD29F0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E960D2">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patients have an outstanding order from their primary care physician and are waiting for their screening colonoscopy to be scheduled (pg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E960D2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>9)</w:t>
       </w:r>
-      <w:r w:rsidR="00995A03">
+      <w:r w:rsidR="00995A03" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Additionally, </w:t>
       </w:r>
-      <w:r w:rsidR="008155E9" w:rsidRPr="00995A03">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008155E9" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">there currently are 4,100 </w:t>
       </w:r>
-      <w:r w:rsidR="00304A69" w:rsidRPr="00995A03">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00304A69" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Winchester </w:t>
       </w:r>
-      <w:r w:rsidR="008155E9" w:rsidRPr="00995A03">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008155E9" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hospital patients eligible for colonoscopy screening but do not yet have an order from their PCP (pg.</w:t>
       </w:r>
-      <w:r w:rsidR="00296F51" w:rsidRPr="00995A03">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00296F51" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10)</w:t>
       </w:r>
-      <w:r w:rsidR="00995A03">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00995A03" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184FBA57" w14:textId="0D8533EF" w:rsidR="00995A03" w:rsidRDefault="00995A03" w:rsidP="0066031F">
+    <w:p w14:paraId="184FBA57" w14:textId="0D8533EF" w:rsidR="00995A03" w:rsidRPr="00E93E7A" w:rsidRDefault="00995A03" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What percentage of these patients does the Applicant believe the Center could s</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0CFB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FE0CFB" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erve </w:t>
       </w:r>
-      <w:r w:rsidR="00382E07">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00382E07" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with the expanded capacity that would be provided </w:t>
       </w:r>
-      <w:r w:rsidR="00E65065">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E65065" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>through the Proposed Project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7F9484" w14:textId="325A0130" w:rsidR="00995A03" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
+    <w:p w14:paraId="7D7F9484" w14:textId="572BD216" w:rsidR="00995A03" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The three (3) new procedure rooms will accommodate approximately 5,700 additional cases annually. The Applicant anticipates approximately 5,000 of those cases will be for screening colonoscopies. As a result, 74% of existing eligible patients can be accommodated annually through the Proposed Project. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The three (3) new procedure rooms will accommodate approximately 5,700 additional cases annually. The Applicant anticipates approximately 5,000 of those cases will be for screening colonoscopies. As a result, 74</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of existing eligible patients can be accommodated annually through the Proposed Project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC93369" w14:textId="45AC4929" w:rsidR="00154BA0" w:rsidRPr="00F1634E" w:rsidRDefault="009C48AF" w:rsidP="006E4D4C">
+    <w:p w14:paraId="1CC93369" w14:textId="45AC4929" w:rsidR="00154BA0" w:rsidRPr="00E93E7A" w:rsidRDefault="009C48AF" w:rsidP="006E4D4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A30E69" w:rsidRPr="00F1634E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The application states the Applicant anticipates additional capacity at the Center will improve access across the [BILH] system, providing a system-wide solution addressing the Patient Panel’s need for expanded access to outpatient endoscopy (pg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30E69" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>10)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1634E">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3505D02E" w14:textId="43AA6F19" w:rsidR="00586678" w:rsidRPr="00F1634E" w:rsidRDefault="00586678" w:rsidP="00F1634E">
+    <w:p w14:paraId="3505D02E" w14:textId="43AA6F19" w:rsidR="00586678" w:rsidRPr="00E93E7A" w:rsidRDefault="00586678" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To better understand access to endoscopy services across the BILH system, provide the location of all</w:t>
       </w:r>
-      <w:r w:rsidR="00316561" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00316561" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0F43" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FA0F43" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BILH </w:t>
       </w:r>
-      <w:r w:rsidR="00316561" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00316561" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>facilities</w:t>
       </w:r>
-      <w:r w:rsidR="00840898" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00840898" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00316561" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00316561" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>performing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> outpatient endoscopy </w:t>
       </w:r>
-      <w:r w:rsidR="00316561" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00316561" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00A91A74" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A91A74" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the current </w:t>
       </w:r>
-      <w:r w:rsidR="0081361A" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0081361A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">average </w:t>
       </w:r>
-      <w:r w:rsidR="00A91A74" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A91A74" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wait time for endoscopy procedures at each location. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22883167" w14:textId="262CC619" w:rsidR="0066031F" w:rsidRPr="00F1634E" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
+    <w:p w14:paraId="22883167" w14:textId="262CC619" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See Attachment A</w:t>
       </w:r>
-      <w:r w:rsidR="00E82465">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E82465" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256A2CCE" w14:textId="15590550" w:rsidR="00A30E69" w:rsidRDefault="00A30E69" w:rsidP="00F1634E">
+    <w:p w14:paraId="256A2CCE" w14:textId="15590550" w:rsidR="00A30E69" w:rsidRPr="00E93E7A" w:rsidRDefault="00A30E69" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To better understand access </w:t>
       </w:r>
-      <w:r w:rsidR="008251A2" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008251A2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">challenges </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to endoscopy services across the BILH system, </w:t>
       </w:r>
-      <w:r w:rsidR="006B11D2" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B11D2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list the</w:t>
       </w:r>
-      <w:r w:rsidR="0054284F" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> facilities in the BILH system </w:t>
       </w:r>
-      <w:r w:rsidR="006B11D2" w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B11D2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1634E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0A15" w:rsidRPr="00F1634E">
-[...13 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E0A15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lahey Primary Care patients, and BIDMC Gastroenterology patients </w:t>
+      </w:r>
+      <w:r w:rsidR="006B11D2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="004E76F9">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E76F9" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>experiencing long wait times</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7E15">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FF7E15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0A15">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E0A15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7E15">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FF7E15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12 months and five months, respectively</w:t>
       </w:r>
-      <w:r w:rsidR="003E0A15">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E0A15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2421">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FE2421" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052F4F06" w14:textId="23963D96" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
+    <w:p w14:paraId="052F4F06" w14:textId="23963D96" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Question 11a. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please see the response to Question 11a. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24241FDA" w14:textId="77777777" w:rsidR="00FE3247" w:rsidRPr="009C48AF" w:rsidRDefault="00FE3247" w:rsidP="00F1634E">
+    <w:p w14:paraId="24241FDA" w14:textId="77777777" w:rsidR="00FE3247" w:rsidRPr="00E93E7A" w:rsidRDefault="00FE3247" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD76C4C" w14:textId="25232682" w:rsidR="00154BA0" w:rsidRDefault="00456827" w:rsidP="006E4D4C">
+    <w:p w14:paraId="0BD76C4C" w14:textId="25232682" w:rsidR="00154BA0" w:rsidRPr="00E93E7A" w:rsidRDefault="00456827" w:rsidP="006E4D4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The application states that three procedure rooms are needed to address Patient Panel need for endoscopy </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>services and</w:t>
       </w:r>
-      <w:r w:rsidR="00ED68C8">
+      <w:r w:rsidR="00ED68C8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> help alleviate access challenges across the BILH </w:t>
       </w:r>
-      <w:r w:rsidR="00123798">
+      <w:r w:rsidR="00123798" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>system</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F473287" w14:textId="57C34433" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="00456827" w:rsidP="00F1634E">
+    <w:p w14:paraId="0F473287" w14:textId="57C34433" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00456827" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explain, with data, the Applicant’s methodology for determining that three procedure rooms are needed to address Patient Panel need for endoscopy services at the Center</w:t>
       </w:r>
-      <w:r w:rsidR="00D825B2">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D825B2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and to help address long wait times across the BILH system</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9F42C6" w14:textId="7945F1AF" w:rsidR="0066031F" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
+    <w:p w14:paraId="2F9F42C6" w14:textId="0834C446" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="00F1634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each procedure room can be scheduled for up to 12 cases per day; however, the average cancellation rate is 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so the Center typically completes 10 patient cases per day which equates to a utilization rate of 80-85</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The Center is open 245 days a year (M-F, no holidays or</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days following holidays). This equals approximately 2,450 </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cases</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per room.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF5F79F" w14:textId="7367413E" w:rsidR="0066031F" w:rsidRDefault="00697D19" w:rsidP="0066031F">
+    <w:p w14:paraId="7DF5F79F" w14:textId="7367413E" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00697D19" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> accommodate existing waiting and eligible patients (6,800) and absorb capacity from other BILH facilities with significant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wait</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> times, the Applicant determined </w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at least three procedure rooms will be required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249411E7" w14:textId="16D6C1B2" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="249411E7" w14:textId="16D6C1B2" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It’s also important to note that the expansion will be</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within the Center’s existing physical footprint and therefore</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is limited </w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in how many additional rooms can be accommodated</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Given the significant wait times </w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noted</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in response to Question 11, the Proposed Project will address capacity constraints at Winchester </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hospital but</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not meaningfully reduce wait times across BILH. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385931C4" w14:textId="2400E92F" w:rsidR="00202897" w:rsidRDefault="00202897" w:rsidP="0066031F">
+    <w:p w14:paraId="385931C4" w14:textId="2400E92F" w:rsidR="00202897" w:rsidRPr="00E93E7A" w:rsidRDefault="00202897" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide a breakdown of anticipated sources of </w:t>
       </w:r>
-      <w:r w:rsidR="00F32D47">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F32D47" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projected </w:t>
       </w:r>
-      <w:r w:rsidRPr="00202897">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“New Volume</w:t>
       </w:r>
-      <w:r w:rsidR="006C7E6B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006C7E6B" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202897">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the Center after project implementation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9D33D5" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="1A9D33D5" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1440" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="anticipated sources of projected “New Volume” at the Center after project implementation"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5125"/>
         <w:gridCol w:w="2785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0066031F" w14:paraId="42005E1E" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="42005E1E" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B834A19" w14:textId="4010CBB2" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="3B834A19" w14:textId="4010CBB2" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Volume Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="36BE6A4A" w14:textId="4F98F600" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="36BE6A4A" w14:textId="4F98F600" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipated Annual Volume </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066031F" w14:paraId="576CD920" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="576CD920" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B45D64E" w14:textId="0E1A69AE" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="3B45D64E" w14:textId="0E1A69AE" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing volume </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013B34FF" w14:textId="2AC9A3E2" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="013B34FF" w14:textId="2AC9A3E2" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066031F" w14:paraId="2950D974" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="2950D974" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23277872" w14:textId="7C6B4A61" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="23277872" w14:textId="7C6B4A61" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients waiting with orders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C447532" w14:textId="0B45E285" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="3C447532" w14:textId="0B45E285" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066031F" w14:paraId="49E721D6" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="49E721D6" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB30C43" w14:textId="63688BD6" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="1DB30C43" w14:textId="63688BD6" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Eligible colonoscopy patients </w:t>
             </w:r>
-            <w:r w:rsidR="001723E4">
+            <w:r w:rsidR="001723E4" w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>without current orders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EA2700" w14:textId="347F4C1B" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="78EA2700" w14:textId="347F4C1B" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066031F" w14:paraId="2D975E0E" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="2D975E0E" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4309EBE1" w14:textId="78A993A0" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="4309EBE1" w14:textId="78A993A0" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Atrius </w:t>
             </w:r>
-            <w:r w:rsidR="00C32D15">
+            <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>patients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAAE81C" w14:textId="3CE4743C" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="6EAAE81C" w14:textId="3CE4743C" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066031F" w14:paraId="7E759CB7" w14:textId="77777777" w:rsidTr="006E4D4C">
+      <w:tr w:rsidR="0066031F" w:rsidRPr="00E93E7A" w14:paraId="7E759CB7" w14:textId="77777777" w:rsidTr="006E4D4C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="22FFF782" w14:textId="56752281" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="22FFF782" w14:textId="56752281" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="50C70773" w14:textId="49CA6974" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+          <w:p w14:paraId="50C70773" w14:textId="49CA6974" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066031F">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="361339CD" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00202897" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="361339CD" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69865020" w14:textId="77777777" w:rsidR="00123AB6" w:rsidRPr="00123AB6" w:rsidRDefault="00123AB6" w:rsidP="00123AB6">
+    <w:p w14:paraId="6B6628A2" w14:textId="5BFF63D3" w:rsidR="00171E8F" w:rsidRPr="00E93E7A" w:rsidRDefault="00CE603A" w:rsidP="004250E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the current staffing </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4821" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Center; and e</w:t>
+      </w:r>
+      <w:r w:rsidR="00486FC2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xplain the staffing that will be required for the Proposed Project, as well as the Applicant’s strategy for recruiting and hiring new staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422EAA6C" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6628A2" w14:textId="5BFF63D3" w:rsidR="00171E8F" w:rsidRPr="001204EB" w:rsidRDefault="00CE603A" w:rsidP="004250E7">
-[...24 lines deleted...]
-    <w:p w14:paraId="0BA92EE2" w14:textId="4F130DB3" w:rsidR="00AF393F" w:rsidRDefault="00F1634E" w:rsidP="00697D19">
+    <w:p w14:paraId="0BA92EE2" w14:textId="4F130DB3" w:rsidR="00AF393F" w:rsidRPr="00E93E7A" w:rsidRDefault="00F1634E" w:rsidP="00697D19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>On average, the Center requires approximately 30 full-time employees</w:t>
       </w:r>
-      <w:r w:rsidR="001204EB">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001204EB" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FTE)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>three additional</w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rooms will require the following </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
-      <w:r w:rsidR="001204EB">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001204EB" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FTEs:</w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> seven (7) Registered Nurses, one (1) Endoscopy Technician, one (1) Anesthesia Technician, one (1) Administrative Assistant, and one (1) Surgery Scheduler. The Hospital anticipates most positions will be filled by internal applicants. To the extent external applicants are needed, the Hospital will </w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recruit internally from its medical/surgical service. The Center offers career advancement from med</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ical</w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/surg</w:t>
       </w:r>
-      <w:r w:rsidR="00C32D15">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C32D15" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ical</w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>positions that are</w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> highly sought after</w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. As a result, the Hospital does not anticipate any staffing challenges </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the</w:t>
       </w:r>
-      <w:r w:rsidR="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F119F0" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposed expansion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603ADF49" w14:textId="77777777" w:rsidR="00F119F0" w:rsidRPr="00C45E71" w:rsidRDefault="00F119F0" w:rsidP="00F119F0">
+    <w:p w14:paraId="603ADF49" w14:textId="77777777" w:rsidR="00F119F0" w:rsidRPr="00E93E7A" w:rsidRDefault="00F119F0" w:rsidP="00F119F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A555958" w14:textId="4000D730" w:rsidR="00171E8F" w:rsidRPr="00C45E71" w:rsidRDefault="00171E8F" w:rsidP="004250E7">
+    <w:p w14:paraId="0A555958" w14:textId="4000D730" w:rsidR="00171E8F" w:rsidRPr="00E93E7A" w:rsidRDefault="00171E8F" w:rsidP="004250E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C45E71">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe protocols in place </w:t>
       </w:r>
-      <w:r w:rsidR="00E00C8A" w:rsidRPr="00C45E71">
+      <w:r w:rsidR="00E00C8A" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">at the Center </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45E71">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>in case of an emergency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F8C97A" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00C45E71" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="24F8C97A" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C12B6B9" w14:textId="08DA880D" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="6C12B6B9" w14:textId="08DA880D" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In case of emergency, the Center’s protocol</w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45E71">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to call 9-1-1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4A19A2" w14:textId="350D4FDD" w:rsidR="00332060" w:rsidRPr="00E93E7A" w:rsidRDefault="00BC0A97" w:rsidP="004250E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00332060" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actor 1b: Public Health Value </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE17A76" w14:textId="7D634DDA" w:rsidR="00C45E71" w:rsidRPr="00E93E7A" w:rsidRDefault="00E0462A" w:rsidP="006E0CE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What is the Adenoma Detection Rate for the Center?</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4228" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4A19A2" w14:textId="350D4FDD" w:rsidR="00332060" w:rsidRPr="00171E8F" w:rsidRDefault="00BC0A97" w:rsidP="004250E7">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">actor 1b: Public Health Value </w:t>
+    <w:p w14:paraId="6C430F8F" w14:textId="038B1523" w:rsidR="00D94C80" w:rsidRPr="00E93E7A" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In December 2025, the ADR for the Center was as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE17A76" w14:textId="7D634DDA" w:rsidR="00C45E71" w:rsidRDefault="00E0462A" w:rsidP="006E0CE0">
-[...28 lines deleted...]
-    <w:p w14:paraId="37A73FA5" w14:textId="77777777" w:rsidR="00D94C80" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
+    <w:p w14:paraId="37A73FA5" w14:textId="355DF6AF" w:rsidR="00D94C80" w:rsidRPr="00E93E7A" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t>17.65%</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Male: 17.65</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BED55C" w14:textId="21DFC327" w:rsidR="00D94C80" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
+    <w:p w14:paraId="64BED55C" w14:textId="36C2BBD6" w:rsidR="00D94C80" w:rsidRPr="00E93E7A" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t>18.48%</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Female: 18.48</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080C1F3D" w14:textId="00000C01" w:rsidR="00D94C80" w:rsidRPr="00D94C80" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
+    <w:p w14:paraId="080C1F3D" w14:textId="078F4301" w:rsidR="00D94C80" w:rsidRPr="00E93E7A" w:rsidRDefault="00D94C80" w:rsidP="00D94C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Overall: 18.42%</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overall: 18.42</w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136133">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1914626E" w14:textId="1AA02D22" w:rsidR="00E0090C" w:rsidRDefault="00E0090C" w:rsidP="006E0CE0">
+    <w:p w14:paraId="1914626E" w14:textId="1AA02D22" w:rsidR="00E0090C" w:rsidRPr="00E93E7A" w:rsidRDefault="00E0090C" w:rsidP="006E0CE0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E0090C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">How is Winchester Hospital leveraging the health equity work of BILH and BIDCO to identify and address </w:t>
       </w:r>
-      <w:r w:rsidR="00B11062">
+      <w:r w:rsidR="00B11062" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">disparities </w:t>
       </w:r>
-      <w:r w:rsidR="002E5E09">
+      <w:r w:rsidR="002E5E09" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0090C">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">n access </w:t>
       </w:r>
-      <w:r w:rsidR="002E5E09">
+      <w:r w:rsidR="002E5E09" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>and outcomes at the Center</w:t>
       </w:r>
-      <w:r w:rsidR="001A7FF2">
+      <w:r w:rsidR="001A7FF2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786AD7E5" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="786AD7E5" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BILH Performance Network (BILHPN) is committed to advancing population health and achieving quality performance measures outlined in at-risk payor contracts, including colon cancer screening. This commitment ensures accountability in providing appropriate screening for all patients, with a focused effort to address disparities among Asian, Black, and Hispanic populations, per payor contract criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E96BB8" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="35E96BB8" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In collaboration with multiple payor plans, BILHPN is expanding access to at-home screening options and ensuring timely follow-up care, including colonoscopy for patients with positive results. Monthly reports of positive cases are reviewed by population health specialists, who confirm that each patient has an order, scheduled appointment, or completed colonoscopy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119AD5FD" w14:textId="59ACB61F" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="119AD5FD" w14:textId="59ACB61F" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, BILHPN works closely with the BILH Ambulatory </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safetynet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ASN) team to address gaps in care. If a patient has not received appropriate follow-up within 90 days of a positive result, an ASN navigator conducts outreach to ensure care is provided as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E496987" w14:textId="6F1ADA44" w:rsidR="00C13C66" w:rsidRPr="00BF3E13" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
+    <w:p w14:paraId="7E496987" w14:textId="6F1ADA44" w:rsidR="00C13C66" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BF3E13">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Provide a breakdown (by count and percentage) of the primary language</w:t>
       </w:r>
-      <w:r w:rsidR="00D621FF" w:rsidRPr="00BF3E13">
+      <w:r w:rsidR="00D621FF" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF3E13">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> spoken by </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4394" w:rsidRPr="00BF3E13">
+      <w:r w:rsidR="00AB4394" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital Endoscopy patients</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF3E13">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for the most recent year available</w:t>
       </w:r>
-      <w:r w:rsidR="00CC6C79" w:rsidRPr="00BF3E13">
+      <w:r w:rsidR="00CC6C79" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6570" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="breakdown (by count and percentage) of the primary languages spoken by Winchester Hospital Endoscopy patients for the most recent year"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w14:paraId="49977C5B" w14:textId="77777777" w:rsidTr="006E0CE0">
+      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w14:paraId="49977C5B" w14:textId="77777777" w:rsidTr="006E0CE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0350B6B2" w14:textId="54A2B5A5" w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="0350B6B2" w14:textId="54A2B5A5" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3E13">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Language </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7D7466" w14:textId="002B6BE6" w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="4A7D7466" w14:textId="002B6BE6" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3E13">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requests Made</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49E74D90" w14:textId="39252113" w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="49E74D90" w14:textId="39252113" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Percent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> of Total</w:t>
+              <w:t>Percent of Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w14:paraId="70C8931C" w14:textId="77777777" w:rsidTr="006E0CE0">
+      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w14:paraId="70C8931C" w14:textId="77777777" w:rsidTr="006E0CE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E58C8D9" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="7E58C8D9" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1E18F4" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="2F1E18F4" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B026AD" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="30B026AD" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w14:paraId="38FD4187" w14:textId="77777777" w:rsidTr="006E0CE0">
+      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w14:paraId="38FD4187" w14:textId="77777777" w:rsidTr="006E0CE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C09853" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="59C09853" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chinese Mandarin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CA08B6F" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="4CA08B6F" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4611EEA6" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="4611EEA6" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w14:paraId="164AAD84" w14:textId="77777777" w:rsidTr="006E0CE0">
+      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w14:paraId="164AAD84" w14:textId="77777777" w:rsidTr="006E0CE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66C7AF1C" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="66C7AF1C" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1595A190" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="1595A190" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2863C35E" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="2863C35E" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00BF3E13" w14:paraId="31F284CB" w14:textId="77777777" w:rsidTr="006E0CE0">
+      <w:tr w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w14:paraId="31F284CB" w14:textId="77777777" w:rsidTr="006E0CE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49EF558D" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="49EF558D" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Korean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB1EFB0" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="7DB1EFB0" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E45419A" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00697D19" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+          <w:p w14:paraId="2E45419A" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697D19">
+            <w:r w:rsidRPr="00E93E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13CD7631" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="0066031F" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
+    <w:p w14:paraId="13CD7631" w14:textId="77777777" w:rsidR="00BF3E13" w:rsidRPr="00E93E7A" w:rsidRDefault="00BF3E13" w:rsidP="00BF3E13">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C608A9" w14:textId="77404956" w:rsidR="00C13C66" w:rsidRPr="002A0023" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
+    <w:p w14:paraId="12C608A9" w14:textId="77404956" w:rsidR="00C13C66" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002A0023">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6C79" w:rsidRPr="002A0023">
+      <w:r w:rsidR="00CC6C79" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0023">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> established process</w:t>
       </w:r>
-      <w:r w:rsidR="002E258F" w:rsidRPr="002A0023">
+      <w:r w:rsidR="002E258F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0023">
-        <w:t xml:space="preserve"> to ensure that interpreters have specialized training in endoscopy-related terms and are able to operate in such a specialized setting.  </w:t>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that interpreters have specialized training in endoscopy-related terms and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operate in such a specialized setting.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19523EF9" w14:textId="172DC9C2" w:rsidR="002A0023" w:rsidRPr="00F13686" w:rsidRDefault="002A0023" w:rsidP="002A0023">
+    <w:p w14:paraId="19523EF9" w14:textId="172DC9C2" w:rsidR="002A0023" w:rsidRPr="00E93E7A" w:rsidRDefault="002A0023" w:rsidP="002A0023">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:t>undergo initial and regular training to ensure quality of interpretation in various healthcare settings, including surgical services and procedures such as endoscopy. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Winchester Hospital only contracts with vendors who employ certified interpreters that undergo initial and regular training to ensure quality of interpretation in various healthcare settings, including surgical services and procedures such as endoscopy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B50B7B1" w14:textId="77777777" w:rsidR="00180BF6" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
+    <w:p w14:paraId="0B50B7B1" w14:textId="77777777" w:rsidR="00180BF6" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="006E0CE0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F13686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
-      <w:r w:rsidR="009E0085" w:rsidRPr="00F13686">
+      <w:r w:rsidR="009E0085" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F13686">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> evidence-informed guideline</w:t>
       </w:r>
-      <w:r w:rsidR="002E258F" w:rsidRPr="00F13686">
+      <w:r w:rsidR="002E258F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F13686">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for staff to choose the most effective and appropriate modality for language services at the point of care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D9A31D" w14:textId="0F7046B5" w:rsidR="00C13C66" w:rsidRDefault="00180BF6" w:rsidP="00697D19">
+    <w:p w14:paraId="04D9A31D" w14:textId="0F7046B5" w:rsidR="00C13C66" w:rsidRPr="00E93E7A" w:rsidRDefault="00180BF6" w:rsidP="00697D19">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00180BF6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve">The Hospital offers all patients access to </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>video remote interpreting (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180BF6">
+      <w:r w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VRI</w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180BF6">
+      <w:r w:rsidRPr="00E93E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> which ensures timely access to accurate medical translation services. Coordination for patients requiring additional assistance is arranged prior to the patient’s procedure to ensure all services needed are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2204D6" w14:textId="77777777" w:rsidR="00180BF6" w:rsidRPr="00180BF6" w:rsidRDefault="00180BF6" w:rsidP="00180BF6">
+    <w:p w14:paraId="4A2204D6" w14:textId="77777777" w:rsidR="00180BF6" w:rsidRPr="00E93E7A" w:rsidRDefault="00180BF6" w:rsidP="00180BF6">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E3F28CD" w14:textId="669F641C" w:rsidR="00B0518A" w:rsidRPr="00F13686" w:rsidRDefault="00C13C66" w:rsidP="00287725">
+    <w:p w14:paraId="3E3F28CD" w14:textId="669F641C" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00287725">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F13686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
-      <w:r w:rsidR="00005A4C" w:rsidRPr="00F13686">
+      <w:r w:rsidR="00005A4C" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Winchester Hospital’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F13686">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> current or planned adjustment in </w:t>
       </w:r>
-      <w:r w:rsidR="002E258F" w:rsidRPr="00F13686">
+      <w:r w:rsidR="002E258F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F13686">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> MIS program structure to ensure: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491C07B8" w14:textId="2243ED51" w:rsidR="00B0518A" w:rsidRPr="00F13686" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
+    <w:p w14:paraId="491C07B8" w14:textId="2243ED51" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>patient safety</w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AF8C16" w14:textId="04BCF1C8" w:rsidR="00B0518A" w:rsidRPr="00F13686" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
+    <w:p w14:paraId="14AF8C16" w14:textId="04BCF1C8" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>timely response and delivery of language services, including ASL, to increasing demands</w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAB11B8" w14:textId="001DB9E3" w:rsidR="00B0518A" w:rsidRPr="00F13686" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
+    <w:p w14:paraId="1FAB11B8" w14:textId="001DB9E3" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate number of interpreters who are readily accessible when neede</w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB357A7" w14:textId="767684A3" w:rsidR="00B0518A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
+    <w:p w14:paraId="4EB357A7" w14:textId="767684A3" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>translated pre-and-post endoscopy documents for patients, including, but not limited to, pre and post procedural instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0FFACB" w14:textId="02EF686F" w:rsidR="00B0518A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
+    <w:p w14:paraId="5F0FFACB" w14:textId="02EF686F" w:rsidR="00B0518A" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00B0518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guidance for selecting pre-and-post oral instructions; translated informed consent document regarding procedure, anesthesia, and other relevant and legal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13C66">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="68B2C627" w14:textId="0CE5984A" w:rsidR="00C13C66" w:rsidRDefault="00C13C66" w:rsidP="00697D19">
+    <w:p w14:paraId="68B2C627" w14:textId="0CE5984A" w:rsidR="00C13C66" w:rsidRPr="00E93E7A" w:rsidRDefault="00C13C66" w:rsidP="00697D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and reasonable accommodation for patients with disabilities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42018000" w14:textId="5C4BDEBF" w:rsidR="00180BF6" w:rsidRPr="00697D19" w:rsidRDefault="00180BF6" w:rsidP="00697D19">
+    <w:p w14:paraId="42018000" w14:textId="5C4BDEBF" w:rsidR="00180BF6" w:rsidRPr="00E93E7A" w:rsidRDefault="00180BF6" w:rsidP="00697D19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">All pre and post procedure instructions are translated by a medical interpreter as are consent forms required for anesthesia and treatment. When discharge instructions are printed in a language other than English, they are reviewed by an interpreter. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winchester Hospital is committed to ensuring patients not only receive high-quality care but understand all communications relevant to their experience at the Center, including not only care at the facility but also instructions before and after their procedure. To that end, all patients are provided with the opportunity to receive interpreter services. As noted above, VRI is the primary method which allows the Center to maintain timely (less than 15 minutes) access for all patients. However, while VRI is the primary method of translation, it is not the only available option, and the Hospital is committed to ensuring it provides language services that are most appropriate for the patient on a case-by-case basis. All pre and post procedure instructions are translated by a medical interpreter as are consent forms required for anesthesia and treatment. When discharge instructions are printed in a language other than English, they are reviewed by an interpreter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126DAA06" w14:textId="078C4FB3" w:rsidR="00332060" w:rsidRPr="00F119F0" w:rsidRDefault="00EC45AB" w:rsidP="002B7A89">
+    <w:p w14:paraId="126DAA06" w14:textId="078C4FB3" w:rsidR="00332060" w:rsidRPr="00E93E7A" w:rsidRDefault="00EC45AB" w:rsidP="002B7A89">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F119F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00332060" w:rsidRPr="00F119F0">
+      <w:r w:rsidR="00332060" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>actor 1c: Care Coordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F303541" w14:textId="32370EEF" w:rsidR="0066031F" w:rsidRPr="00F119F0" w:rsidRDefault="00FB3ED8" w:rsidP="002B7A89">
+    <w:p w14:paraId="3F303541" w14:textId="32370EEF" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="00FB3ED8" w:rsidP="002B7A89">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F119F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Explain the process of patient record sharing, for </w:t>
       </w:r>
-      <w:r w:rsidR="009E5232" w:rsidRPr="00F119F0">
+      <w:r w:rsidR="009E5232" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the Center’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>patients</w:t>
       </w:r>
-      <w:r w:rsidR="009E5232" w:rsidRPr="00F119F0">
+      <w:r w:rsidR="009E5232" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
-      <w:r w:rsidR="0054284F" w:rsidRPr="00F119F0">
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="00926EBB" w:rsidRPr="00F119F0">
+      <w:r w:rsidR="00926EBB" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>not part</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of the BILH system. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2616F483" w14:textId="710104D6" w:rsidR="003671CE" w:rsidRPr="008D4D4A" w:rsidRDefault="008D4D4A" w:rsidP="008D4D4A">
+    <w:p w14:paraId="2616F483" w14:textId="710104D6" w:rsidR="003671CE" w:rsidRPr="00E93E7A" w:rsidRDefault="008D4D4A" w:rsidP="008D4D4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As a point of clarification, all patients at the Center are treated by a </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GI </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provider with whom they have an established relationship with prior to their endoscopy procedure. Additionally, the </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GI </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provider is responsible for all documentation prior to, during, and after the procedure and similarly ensuring their patients receive access to follow up notes and test results. Therefore, while all providers who </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the Center are affiliated with BILH and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F119F0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> access </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">its </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F119F0">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EMR, the Center itself does not play a role in record sharing. </w:t>
+      </w:r>
+      <w:r w:rsidR="0066031F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0066031F">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="53D9BA7F" w14:textId="614A7BE2" w:rsidR="00332060" w:rsidRPr="00332060" w:rsidRDefault="00332060" w:rsidP="00B365A6">
+    <w:p w14:paraId="53D9BA7F" w14:textId="614A7BE2" w:rsidR="00332060" w:rsidRPr="00E93E7A" w:rsidRDefault="00332060" w:rsidP="00B365A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00332060">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Factor 1e: Community Engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684BFE02" w14:textId="7E92AC2F" w:rsidR="008C7624" w:rsidRPr="0066031F" w:rsidRDefault="00513919" w:rsidP="00B365A6">
+    <w:p w14:paraId="684BFE02" w14:textId="7E92AC2F" w:rsidR="008C7624" w:rsidRPr="00E93E7A" w:rsidRDefault="00513919" w:rsidP="00B365A6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00513919">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Provide any materials related to the Applicant’s community engagement efforts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA81D85" w14:textId="347F4D8D" w:rsidR="00513919" w:rsidRPr="008D4D4A" w:rsidRDefault="0066031F" w:rsidP="008D4D4A">
+    <w:p w14:paraId="5EA81D85" w14:textId="347F4D8D" w:rsidR="00513919" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="008D4D4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">See Attachment B. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302ABD9" w14:textId="0D2063E0" w:rsidR="00332060" w:rsidRDefault="00332060" w:rsidP="0004680A">
+    <w:p w14:paraId="5302ABD9" w14:textId="0D2063E0" w:rsidR="00332060" w:rsidRPr="00E93E7A" w:rsidRDefault="00332060" w:rsidP="0004680A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00332060">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00926826">
+      <w:r w:rsidR="00926826" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Factor 5: Relative Merit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F35A305" w14:textId="59A9E35E" w:rsidR="00926826" w:rsidRDefault="00926826" w:rsidP="0004680A">
+    <w:p w14:paraId="3F35A305" w14:textId="59A9E35E" w:rsidR="00926826" w:rsidRPr="00E93E7A" w:rsidRDefault="00926826" w:rsidP="0004680A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00926826">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Given that the Proposed Project is intended to address long wait times for endoscopy services </w:t>
       </w:r>
-      <w:r w:rsidR="0054284F">
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">at the Center and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">across the BILH system (pg.26), how did the Applicant determine that expanding access </w:t>
       </w:r>
-      <w:r w:rsidR="001603F3">
+      <w:r w:rsidR="001603F3" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to endoscopy services </w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the Center (as opposed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">that provides </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5D46">
+        <w:t xml:space="preserve">another facility in the BILH system that provides </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5D46" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">outpatient </w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">endoscopy </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5D46">
+      <w:r w:rsidR="00DE5D46" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">) is the best </w:t>
       </w:r>
-      <w:r w:rsidR="001603F3">
+      <w:r w:rsidR="001603F3" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>option</w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for addressing</w:t>
       </w:r>
-      <w:r w:rsidR="0054284F">
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the Center’s and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A60EC2">
+      <w:r w:rsidR="00A60EC2" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000367CC">
+      <w:r w:rsidR="000367CC" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>BILH system’</w:t>
       </w:r>
-      <w:r w:rsidR="0054284F">
+      <w:r w:rsidR="0054284F" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00926826">
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>need for endoscopy services at this time</w:t>
       </w:r>
-      <w:r w:rsidR="008B64BA">
+      <w:r w:rsidR="008B64BA" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F366B0A" w14:textId="1D780D76" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="1F366B0A" w14:textId="1D780D76" w:rsidR="0066031F" w:rsidRPr="00E93E7A" w:rsidRDefault="0066031F" w:rsidP="0066031F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BILH looked at </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8" w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>several</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> factors when assessing the need to expand outpatient endoscopy capacity.  The Center is an existing, highly functioning outpatient center.  The Hospital has improved its operations at the Center over the years to take on the incremental volume created by demand for screening colonoscopy.  Its scheduling blocks are utilized efficiently, but cannot fully meet the needs of the region, including patients at Lahey and BIDMC, as seen by the data shared in this response.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A611AB" w14:textId="40C9E0C1" w:rsidR="0066031F" w:rsidRPr="0066031F" w:rsidRDefault="0066031F" w:rsidP="0066031F">
+    <w:p w14:paraId="6626DCA9" w14:textId="2CF91AA2" w:rsidR="00926826" w:rsidRPr="00192A37" w:rsidRDefault="0066031F" w:rsidP="00192A37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to running efficiently, the Center has the physical space to expand </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in a </w:t>
       </w:r>
-      <w:r w:rsidR="00697D19">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00697D19" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cost-effective</w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> manner </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>without significantly disrupting care. Moreover, it’s a geographically convenient option for Lahey Burling</w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ton</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peabody, and Arlington patients, as well as patients </w:t>
       </w:r>
-      <w:r w:rsidR="00655EC8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00655EC8" w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066031F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E93E7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> BIDMC GI and Mount Auburn.  Notably, the Lahey and Mount Auburn locations have very long wait times and limited expansion options within their existing footprints, further supporting the decision to expand capacity at the Center. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F67CE" w14:textId="77777777" w:rsidR="0066031F" w:rsidRPr="00926826" w:rsidRDefault="0066031F" w:rsidP="0066031F">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00926826" w:rsidRPr="00926826" w:rsidSect="00C04577">
+    <w:sectPr w:rsidR="00926826" w:rsidRPr="00192A37" w:rsidSect="00C04577">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DCD37D7" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E" w:rsidP="00E45D1C">
+    <w:p w14:paraId="2E8E3412" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A618224" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E" w:rsidP="00E45D1C">
+    <w:p w14:paraId="10D9B5D9" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="560C725F" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E">
+    <w:p w14:paraId="3526322D" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -6307,71 +7972,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38584798" w14:textId="77777777" w:rsidR="005E5080" w:rsidRDefault="005E5080">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2371CDEA" w14:textId="77777777" w:rsidR="0019666D" w:rsidRDefault="0019666D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="141A0DBE" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E" w:rsidP="00E45D1C">
+    <w:p w14:paraId="559919E1" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DF1E26E" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E" w:rsidP="00E45D1C">
+    <w:p w14:paraId="4BFA825F" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5" w:rsidP="00E45D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32BA6E37" w14:textId="77777777" w:rsidR="00B3101E" w:rsidRDefault="00B3101E">
+    <w:p w14:paraId="12214FE3" w14:textId="77777777" w:rsidR="00C258B5" w:rsidRDefault="00C258B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="564DEE2A" w14:textId="06CB5D8A" w:rsidR="00807DB0" w:rsidRDefault="00807DB0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00595FA7">
         <w:t xml:space="preserve">Format for payer mix should include </w:t>
       </w:r>
       <w:r w:rsidR="000B49FE">
         <w:t xml:space="preserve">Commercial, Medicare, Managed Medicare, Medicaid, and Managed Medicaid. </w:t>
       </w:r>
@@ -10260,93 +11925,95 @@
     <w:rsid w:val="000F76B5"/>
     <w:rsid w:val="00101DAD"/>
     <w:rsid w:val="001036A2"/>
     <w:rsid w:val="00104021"/>
     <w:rsid w:val="00106F8B"/>
     <w:rsid w:val="00107578"/>
     <w:rsid w:val="0011132B"/>
     <w:rsid w:val="001119A9"/>
     <w:rsid w:val="00114641"/>
     <w:rsid w:val="001147F0"/>
     <w:rsid w:val="00117D7A"/>
     <w:rsid w:val="001204EB"/>
     <w:rsid w:val="00120B70"/>
     <w:rsid w:val="0012138E"/>
     <w:rsid w:val="001215CE"/>
     <w:rsid w:val="00121E3F"/>
     <w:rsid w:val="00122AC1"/>
     <w:rsid w:val="00123798"/>
     <w:rsid w:val="00123AB6"/>
     <w:rsid w:val="00124E01"/>
     <w:rsid w:val="001275EE"/>
     <w:rsid w:val="00130034"/>
     <w:rsid w:val="00131E01"/>
     <w:rsid w:val="001321E8"/>
     <w:rsid w:val="001348C0"/>
+    <w:rsid w:val="00136133"/>
     <w:rsid w:val="00137228"/>
     <w:rsid w:val="001418CE"/>
     <w:rsid w:val="00141F17"/>
     <w:rsid w:val="001439D9"/>
     <w:rsid w:val="00144AAB"/>
     <w:rsid w:val="0014570F"/>
     <w:rsid w:val="001470B4"/>
     <w:rsid w:val="00150334"/>
     <w:rsid w:val="001514FF"/>
     <w:rsid w:val="001526EC"/>
     <w:rsid w:val="00152B76"/>
     <w:rsid w:val="001542DA"/>
     <w:rsid w:val="00154BA0"/>
     <w:rsid w:val="00154DFC"/>
     <w:rsid w:val="001561A4"/>
     <w:rsid w:val="00157D38"/>
     <w:rsid w:val="001603F3"/>
     <w:rsid w:val="00161633"/>
     <w:rsid w:val="001635BC"/>
     <w:rsid w:val="00163C19"/>
     <w:rsid w:val="00163F97"/>
     <w:rsid w:val="001649EA"/>
     <w:rsid w:val="00164C8A"/>
     <w:rsid w:val="0016653F"/>
     <w:rsid w:val="001665EA"/>
     <w:rsid w:val="00170092"/>
     <w:rsid w:val="00170BF0"/>
     <w:rsid w:val="00171E8F"/>
     <w:rsid w:val="00172258"/>
     <w:rsid w:val="001723E4"/>
     <w:rsid w:val="00172BE4"/>
     <w:rsid w:val="00173202"/>
     <w:rsid w:val="001742F8"/>
     <w:rsid w:val="001745F4"/>
     <w:rsid w:val="00175714"/>
     <w:rsid w:val="00180BF6"/>
     <w:rsid w:val="00183328"/>
     <w:rsid w:val="001840D3"/>
     <w:rsid w:val="0018422C"/>
     <w:rsid w:val="00185E42"/>
     <w:rsid w:val="00187159"/>
     <w:rsid w:val="001873ED"/>
     <w:rsid w:val="001912C7"/>
+    <w:rsid w:val="00192A37"/>
     <w:rsid w:val="00193038"/>
     <w:rsid w:val="00193B1B"/>
     <w:rsid w:val="0019409A"/>
     <w:rsid w:val="0019518B"/>
     <w:rsid w:val="0019666D"/>
     <w:rsid w:val="0019751B"/>
     <w:rsid w:val="0019763E"/>
     <w:rsid w:val="001A0238"/>
     <w:rsid w:val="001A32EA"/>
     <w:rsid w:val="001A338F"/>
     <w:rsid w:val="001A7FF2"/>
     <w:rsid w:val="001B1A6C"/>
     <w:rsid w:val="001B28D2"/>
     <w:rsid w:val="001B4571"/>
     <w:rsid w:val="001B4F20"/>
     <w:rsid w:val="001B524B"/>
     <w:rsid w:val="001C05B6"/>
     <w:rsid w:val="001C4126"/>
     <w:rsid w:val="001C4B4A"/>
     <w:rsid w:val="001C58CB"/>
     <w:rsid w:val="001C5A2D"/>
     <w:rsid w:val="001C6825"/>
     <w:rsid w:val="001C692A"/>
     <w:rsid w:val="001D14BE"/>
     <w:rsid w:val="001D22EE"/>
@@ -10682,50 +12349,51 @@
     <w:rsid w:val="005162D4"/>
     <w:rsid w:val="00516E5B"/>
     <w:rsid w:val="00521A21"/>
     <w:rsid w:val="00522EFA"/>
     <w:rsid w:val="00530092"/>
     <w:rsid w:val="005320CC"/>
     <w:rsid w:val="005335A2"/>
     <w:rsid w:val="00533A68"/>
     <w:rsid w:val="00533F7E"/>
     <w:rsid w:val="005365BC"/>
     <w:rsid w:val="00540B34"/>
     <w:rsid w:val="0054284F"/>
     <w:rsid w:val="0054495B"/>
     <w:rsid w:val="00545E14"/>
     <w:rsid w:val="005462CF"/>
     <w:rsid w:val="00547298"/>
     <w:rsid w:val="00547C33"/>
     <w:rsid w:val="00550CD0"/>
     <w:rsid w:val="00551EFD"/>
     <w:rsid w:val="0055317A"/>
     <w:rsid w:val="00556043"/>
     <w:rsid w:val="005565A0"/>
     <w:rsid w:val="005605A7"/>
     <w:rsid w:val="00562B15"/>
     <w:rsid w:val="00563A52"/>
+    <w:rsid w:val="00564BB7"/>
     <w:rsid w:val="00565661"/>
     <w:rsid w:val="005660A2"/>
     <w:rsid w:val="00566392"/>
     <w:rsid w:val="005672AD"/>
     <w:rsid w:val="00567E03"/>
     <w:rsid w:val="00567EAE"/>
     <w:rsid w:val="00571DB5"/>
     <w:rsid w:val="005723FC"/>
     <w:rsid w:val="00573FE7"/>
     <w:rsid w:val="005756F8"/>
     <w:rsid w:val="0057795A"/>
     <w:rsid w:val="00580403"/>
     <w:rsid w:val="0058133A"/>
     <w:rsid w:val="00583CDD"/>
     <w:rsid w:val="00586678"/>
     <w:rsid w:val="00592633"/>
     <w:rsid w:val="00593BD5"/>
     <w:rsid w:val="00593D09"/>
     <w:rsid w:val="00595DC3"/>
     <w:rsid w:val="00595FA7"/>
     <w:rsid w:val="00596B62"/>
     <w:rsid w:val="00597C1C"/>
     <w:rsid w:val="005A09EA"/>
     <w:rsid w:val="005A2195"/>
     <w:rsid w:val="005A59B0"/>
@@ -10838,50 +12506,51 @@
     <w:rsid w:val="006B11D2"/>
     <w:rsid w:val="006B28E2"/>
     <w:rsid w:val="006B416A"/>
     <w:rsid w:val="006B7D5A"/>
     <w:rsid w:val="006C0583"/>
     <w:rsid w:val="006C18E2"/>
     <w:rsid w:val="006C1C43"/>
     <w:rsid w:val="006C427A"/>
     <w:rsid w:val="006C44F3"/>
     <w:rsid w:val="006C5DC0"/>
     <w:rsid w:val="006C6604"/>
     <w:rsid w:val="006C6F27"/>
     <w:rsid w:val="006C7E6B"/>
     <w:rsid w:val="006D06AC"/>
     <w:rsid w:val="006D2806"/>
     <w:rsid w:val="006D5FA5"/>
     <w:rsid w:val="006D61EB"/>
     <w:rsid w:val="006D67BA"/>
     <w:rsid w:val="006D67C1"/>
     <w:rsid w:val="006D6EFC"/>
     <w:rsid w:val="006D7B04"/>
     <w:rsid w:val="006E0CE0"/>
     <w:rsid w:val="006E49A5"/>
     <w:rsid w:val="006E4D4C"/>
     <w:rsid w:val="006F0FDE"/>
+    <w:rsid w:val="006F1B71"/>
     <w:rsid w:val="006F272F"/>
     <w:rsid w:val="006F508A"/>
     <w:rsid w:val="00700759"/>
     <w:rsid w:val="00702AC9"/>
     <w:rsid w:val="00702D67"/>
     <w:rsid w:val="0070429A"/>
     <w:rsid w:val="00704AF2"/>
     <w:rsid w:val="00705F72"/>
     <w:rsid w:val="007073E9"/>
     <w:rsid w:val="007077C0"/>
     <w:rsid w:val="00710539"/>
     <w:rsid w:val="007111FF"/>
     <w:rsid w:val="007117A4"/>
     <w:rsid w:val="0071227F"/>
     <w:rsid w:val="00714363"/>
     <w:rsid w:val="0071442D"/>
     <w:rsid w:val="007163BC"/>
     <w:rsid w:val="007204F8"/>
     <w:rsid w:val="007214CD"/>
     <w:rsid w:val="0072181F"/>
     <w:rsid w:val="00722009"/>
     <w:rsid w:val="0072258B"/>
     <w:rsid w:val="007227E7"/>
     <w:rsid w:val="007231BB"/>
     <w:rsid w:val="00723C74"/>
@@ -11064,50 +12733,51 @@
     <w:rsid w:val="00926826"/>
     <w:rsid w:val="00926EBB"/>
     <w:rsid w:val="00926EC5"/>
     <w:rsid w:val="009317C0"/>
     <w:rsid w:val="00931F5D"/>
     <w:rsid w:val="00932435"/>
     <w:rsid w:val="0093360D"/>
     <w:rsid w:val="00935A39"/>
     <w:rsid w:val="00935F5B"/>
     <w:rsid w:val="00942A8A"/>
     <w:rsid w:val="00943FBE"/>
     <w:rsid w:val="00945170"/>
     <w:rsid w:val="00950571"/>
     <w:rsid w:val="00950B02"/>
     <w:rsid w:val="0095274A"/>
     <w:rsid w:val="00953121"/>
     <w:rsid w:val="009565C2"/>
     <w:rsid w:val="00956827"/>
     <w:rsid w:val="00956A3F"/>
     <w:rsid w:val="00957375"/>
     <w:rsid w:val="0096109A"/>
     <w:rsid w:val="009648F0"/>
     <w:rsid w:val="00964F5E"/>
     <w:rsid w:val="00964F91"/>
     <w:rsid w:val="00965110"/>
+    <w:rsid w:val="009657CE"/>
     <w:rsid w:val="0096675D"/>
     <w:rsid w:val="00967B5B"/>
     <w:rsid w:val="00971489"/>
     <w:rsid w:val="009717FD"/>
     <w:rsid w:val="00972FFF"/>
     <w:rsid w:val="009748E0"/>
     <w:rsid w:val="00975185"/>
     <w:rsid w:val="0097558A"/>
     <w:rsid w:val="009764DF"/>
     <w:rsid w:val="00985C39"/>
     <w:rsid w:val="00987943"/>
     <w:rsid w:val="00991C78"/>
     <w:rsid w:val="009925F8"/>
     <w:rsid w:val="00992C15"/>
     <w:rsid w:val="00995A03"/>
     <w:rsid w:val="009961E1"/>
     <w:rsid w:val="009964C9"/>
     <w:rsid w:val="00996619"/>
     <w:rsid w:val="009972E1"/>
     <w:rsid w:val="00997CD2"/>
     <w:rsid w:val="009A107B"/>
     <w:rsid w:val="009A305D"/>
     <w:rsid w:val="009A306A"/>
     <w:rsid w:val="009A36D7"/>
     <w:rsid w:val="009A3EB1"/>
@@ -11259,50 +12929,51 @@
     <w:rsid w:val="00B46497"/>
     <w:rsid w:val="00B513A7"/>
     <w:rsid w:val="00B54D93"/>
     <w:rsid w:val="00B55440"/>
     <w:rsid w:val="00B60C82"/>
     <w:rsid w:val="00B60F75"/>
     <w:rsid w:val="00B61620"/>
     <w:rsid w:val="00B62348"/>
     <w:rsid w:val="00B62B8B"/>
     <w:rsid w:val="00B6535D"/>
     <w:rsid w:val="00B6792D"/>
     <w:rsid w:val="00B70864"/>
     <w:rsid w:val="00B71821"/>
     <w:rsid w:val="00B74C9C"/>
     <w:rsid w:val="00B74C9D"/>
     <w:rsid w:val="00B74F20"/>
     <w:rsid w:val="00B76741"/>
     <w:rsid w:val="00B767F4"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B845CB"/>
     <w:rsid w:val="00B845E2"/>
     <w:rsid w:val="00B861CC"/>
     <w:rsid w:val="00B8635B"/>
     <w:rsid w:val="00B90FBA"/>
     <w:rsid w:val="00B917E5"/>
+    <w:rsid w:val="00B947DB"/>
     <w:rsid w:val="00B94B0C"/>
     <w:rsid w:val="00B96C27"/>
     <w:rsid w:val="00B9779C"/>
     <w:rsid w:val="00B97E48"/>
     <w:rsid w:val="00BA08DC"/>
     <w:rsid w:val="00BA1744"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA556E"/>
     <w:rsid w:val="00BA5E8C"/>
     <w:rsid w:val="00BA69C8"/>
     <w:rsid w:val="00BA6BEA"/>
     <w:rsid w:val="00BB1EDC"/>
     <w:rsid w:val="00BB251B"/>
     <w:rsid w:val="00BB2A76"/>
     <w:rsid w:val="00BB52C7"/>
     <w:rsid w:val="00BB76E3"/>
     <w:rsid w:val="00BC0A97"/>
     <w:rsid w:val="00BC1907"/>
     <w:rsid w:val="00BC40AF"/>
     <w:rsid w:val="00BC491E"/>
     <w:rsid w:val="00BC6042"/>
     <w:rsid w:val="00BC605A"/>
     <w:rsid w:val="00BC6BB6"/>
     <w:rsid w:val="00BC78D6"/>
     <w:rsid w:val="00BD0495"/>
@@ -11328,50 +12999,51 @@
     <w:rsid w:val="00BF4723"/>
     <w:rsid w:val="00BF6977"/>
     <w:rsid w:val="00BF6C9E"/>
     <w:rsid w:val="00BF7597"/>
     <w:rsid w:val="00C00195"/>
     <w:rsid w:val="00C01ED7"/>
     <w:rsid w:val="00C01F2B"/>
     <w:rsid w:val="00C02728"/>
     <w:rsid w:val="00C02CD1"/>
     <w:rsid w:val="00C03143"/>
     <w:rsid w:val="00C04577"/>
     <w:rsid w:val="00C04986"/>
     <w:rsid w:val="00C067EA"/>
     <w:rsid w:val="00C077DA"/>
     <w:rsid w:val="00C10FE9"/>
     <w:rsid w:val="00C119AE"/>
     <w:rsid w:val="00C12AFE"/>
     <w:rsid w:val="00C13C66"/>
     <w:rsid w:val="00C13DB7"/>
     <w:rsid w:val="00C1401B"/>
     <w:rsid w:val="00C1425D"/>
     <w:rsid w:val="00C16875"/>
     <w:rsid w:val="00C17ADD"/>
     <w:rsid w:val="00C20650"/>
     <w:rsid w:val="00C22980"/>
+    <w:rsid w:val="00C258B5"/>
     <w:rsid w:val="00C26F8E"/>
     <w:rsid w:val="00C32D15"/>
     <w:rsid w:val="00C34108"/>
     <w:rsid w:val="00C36BC2"/>
     <w:rsid w:val="00C37224"/>
     <w:rsid w:val="00C37B96"/>
     <w:rsid w:val="00C4294C"/>
     <w:rsid w:val="00C4348D"/>
     <w:rsid w:val="00C44CC2"/>
     <w:rsid w:val="00C452E9"/>
     <w:rsid w:val="00C45E71"/>
     <w:rsid w:val="00C5137E"/>
     <w:rsid w:val="00C54CC7"/>
     <w:rsid w:val="00C61A05"/>
     <w:rsid w:val="00C620A0"/>
     <w:rsid w:val="00C62870"/>
     <w:rsid w:val="00C62DA2"/>
     <w:rsid w:val="00C63FF9"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C6610D"/>
     <w:rsid w:val="00C668F3"/>
     <w:rsid w:val="00C66F5E"/>
     <w:rsid w:val="00C67427"/>
     <w:rsid w:val="00C675A0"/>
     <w:rsid w:val="00C7092D"/>
@@ -11417,50 +13089,51 @@
     <w:rsid w:val="00CE53FD"/>
     <w:rsid w:val="00CE58FA"/>
     <w:rsid w:val="00CE5DCB"/>
     <w:rsid w:val="00CE603A"/>
     <w:rsid w:val="00CF0D93"/>
     <w:rsid w:val="00CF1812"/>
     <w:rsid w:val="00CF1E16"/>
     <w:rsid w:val="00CF310E"/>
     <w:rsid w:val="00CF38F9"/>
     <w:rsid w:val="00CF4088"/>
     <w:rsid w:val="00CF63B3"/>
     <w:rsid w:val="00CF6CE6"/>
     <w:rsid w:val="00CF7C97"/>
     <w:rsid w:val="00D02182"/>
     <w:rsid w:val="00D05D9F"/>
     <w:rsid w:val="00D06A2B"/>
     <w:rsid w:val="00D07FD7"/>
     <w:rsid w:val="00D105C6"/>
     <w:rsid w:val="00D12E94"/>
     <w:rsid w:val="00D1364E"/>
     <w:rsid w:val="00D1436A"/>
     <w:rsid w:val="00D159A8"/>
     <w:rsid w:val="00D20720"/>
     <w:rsid w:val="00D2129E"/>
     <w:rsid w:val="00D22872"/>
+    <w:rsid w:val="00D22BCD"/>
     <w:rsid w:val="00D26B57"/>
     <w:rsid w:val="00D27A7C"/>
     <w:rsid w:val="00D3063B"/>
     <w:rsid w:val="00D308A3"/>
     <w:rsid w:val="00D31558"/>
     <w:rsid w:val="00D33CA5"/>
     <w:rsid w:val="00D34822"/>
     <w:rsid w:val="00D35A68"/>
     <w:rsid w:val="00D35BFE"/>
     <w:rsid w:val="00D365D5"/>
     <w:rsid w:val="00D41C77"/>
     <w:rsid w:val="00D42185"/>
     <w:rsid w:val="00D42BB5"/>
     <w:rsid w:val="00D42CC4"/>
     <w:rsid w:val="00D43E9B"/>
     <w:rsid w:val="00D45CF3"/>
     <w:rsid w:val="00D461CC"/>
     <w:rsid w:val="00D47F6A"/>
     <w:rsid w:val="00D50B19"/>
     <w:rsid w:val="00D50B4A"/>
     <w:rsid w:val="00D5322E"/>
     <w:rsid w:val="00D5329D"/>
     <w:rsid w:val="00D5504B"/>
     <w:rsid w:val="00D551E8"/>
     <w:rsid w:val="00D55E02"/>
@@ -11567,106 +13240,109 @@
     <w:rsid w:val="00E46C32"/>
     <w:rsid w:val="00E47912"/>
     <w:rsid w:val="00E507AA"/>
     <w:rsid w:val="00E52965"/>
     <w:rsid w:val="00E64CA8"/>
     <w:rsid w:val="00E65065"/>
     <w:rsid w:val="00E66473"/>
     <w:rsid w:val="00E67788"/>
     <w:rsid w:val="00E679FC"/>
     <w:rsid w:val="00E70AE2"/>
     <w:rsid w:val="00E70E72"/>
     <w:rsid w:val="00E71C35"/>
     <w:rsid w:val="00E74AA6"/>
     <w:rsid w:val="00E75E62"/>
     <w:rsid w:val="00E767D9"/>
     <w:rsid w:val="00E76C0A"/>
     <w:rsid w:val="00E80B56"/>
     <w:rsid w:val="00E82465"/>
     <w:rsid w:val="00E83374"/>
     <w:rsid w:val="00E83F58"/>
     <w:rsid w:val="00E87852"/>
     <w:rsid w:val="00E87B6A"/>
     <w:rsid w:val="00E901E8"/>
     <w:rsid w:val="00E92687"/>
     <w:rsid w:val="00E92FF3"/>
+    <w:rsid w:val="00E93E7A"/>
     <w:rsid w:val="00E94536"/>
     <w:rsid w:val="00E951A6"/>
     <w:rsid w:val="00E957E5"/>
     <w:rsid w:val="00E960D2"/>
     <w:rsid w:val="00E96526"/>
     <w:rsid w:val="00E970FF"/>
     <w:rsid w:val="00EA46D1"/>
     <w:rsid w:val="00EA739F"/>
     <w:rsid w:val="00EB1208"/>
     <w:rsid w:val="00EB13CC"/>
     <w:rsid w:val="00EB426A"/>
     <w:rsid w:val="00EB48B9"/>
+    <w:rsid w:val="00EB67AA"/>
     <w:rsid w:val="00EC36BE"/>
     <w:rsid w:val="00EC3700"/>
     <w:rsid w:val="00EC45AB"/>
     <w:rsid w:val="00EC5B1A"/>
     <w:rsid w:val="00EC64CD"/>
     <w:rsid w:val="00EC7968"/>
     <w:rsid w:val="00ED012E"/>
     <w:rsid w:val="00ED063D"/>
     <w:rsid w:val="00ED0C5D"/>
     <w:rsid w:val="00ED1D5D"/>
     <w:rsid w:val="00ED3214"/>
     <w:rsid w:val="00ED5169"/>
     <w:rsid w:val="00ED5446"/>
     <w:rsid w:val="00ED612B"/>
     <w:rsid w:val="00ED671D"/>
     <w:rsid w:val="00ED68C8"/>
     <w:rsid w:val="00ED7726"/>
     <w:rsid w:val="00EE2200"/>
     <w:rsid w:val="00EE2326"/>
     <w:rsid w:val="00EE3C2D"/>
     <w:rsid w:val="00EE550C"/>
     <w:rsid w:val="00EE6DD8"/>
     <w:rsid w:val="00EE744F"/>
     <w:rsid w:val="00EF24AB"/>
     <w:rsid w:val="00EF4821"/>
     <w:rsid w:val="00EF4A86"/>
     <w:rsid w:val="00EF4B35"/>
     <w:rsid w:val="00EF5B9C"/>
     <w:rsid w:val="00EF6C77"/>
     <w:rsid w:val="00F009BC"/>
     <w:rsid w:val="00F10AA4"/>
     <w:rsid w:val="00F11338"/>
     <w:rsid w:val="00F1179E"/>
     <w:rsid w:val="00F119F0"/>
     <w:rsid w:val="00F12400"/>
     <w:rsid w:val="00F132D2"/>
     <w:rsid w:val="00F1358D"/>
     <w:rsid w:val="00F13686"/>
     <w:rsid w:val="00F14B36"/>
     <w:rsid w:val="00F1598A"/>
     <w:rsid w:val="00F1634E"/>
     <w:rsid w:val="00F16B41"/>
     <w:rsid w:val="00F2571A"/>
     <w:rsid w:val="00F30C35"/>
+    <w:rsid w:val="00F311BE"/>
     <w:rsid w:val="00F31732"/>
     <w:rsid w:val="00F31C3A"/>
     <w:rsid w:val="00F32D47"/>
     <w:rsid w:val="00F32F98"/>
     <w:rsid w:val="00F33BC0"/>
     <w:rsid w:val="00F359E2"/>
     <w:rsid w:val="00F35A41"/>
     <w:rsid w:val="00F370B8"/>
     <w:rsid w:val="00F37496"/>
     <w:rsid w:val="00F40703"/>
     <w:rsid w:val="00F40A5C"/>
     <w:rsid w:val="00F45C80"/>
     <w:rsid w:val="00F4688B"/>
     <w:rsid w:val="00F46FA8"/>
     <w:rsid w:val="00F4700E"/>
     <w:rsid w:val="00F47553"/>
     <w:rsid w:val="00F47956"/>
     <w:rsid w:val="00F53DAF"/>
     <w:rsid w:val="00F57E75"/>
     <w:rsid w:val="00F6091C"/>
     <w:rsid w:val="00F62A12"/>
     <w:rsid w:val="00F655FF"/>
     <w:rsid w:val="00F70CC0"/>
     <w:rsid w:val="00F7158B"/>
     <w:rsid w:val="00F71A35"/>
@@ -13101,51 +14777,67 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13728</Characters>
+  <Pages>8</Pages>
+  <Words>2423</Words>
+  <Characters>13817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
+  <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16104</CharactersWithSpaces>
+  <CharactersWithSpaces>16208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>BILH Winchester Responses to DoN</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>