--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29303"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/ocd-executive-gfs/Executive/EOHLC Executive Staff/Policy Team/03_Policies/Responsible Contractor Guidance/02_Policy Implementation/Responsible Contractor Guidance &amp; Forms/July 2025 Revisions/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\David.Sullivan2\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{12FA64AB-0535-490E-BFF3-B01912BE00DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A1C565E-42F4-43F8-AFC0-149B571C3A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D9CA10F7-84C3-40F7-BED9-8E6A5B0C83C7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D9CA10F7-84C3-40F7-BED9-8E6A5B0C83C7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -113,51 +113,51 @@
     <t>Tue</t>
   </si>
   <si>
     <t>Wed</t>
   </si>
   <si>
     <t>Thu</t>
   </si>
   <si>
     <t>Fri</t>
   </si>
   <si>
     <t>Sat</t>
   </si>
   <si>
     <t>Project Hours</t>
   </si>
   <si>
     <t>All Other Hours</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="30"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
@@ -278,83 +278,67 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -659,584 +643,534 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C55B2472-59FA-40F8-928A-8F9674E3F426}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" customWidth="1"/>
-    <col min="2" max="2" width="14.5703125" customWidth="1"/>
+    <col min="1" max="1" width="47.6640625" customWidth="1"/>
+    <col min="2" max="2" width="14.5546875" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
-    <col min="4" max="4" width="10.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="19.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" customWidth="1"/>
+    <col min="7" max="7" width="11.33203125" customWidth="1"/>
+    <col min="8" max="8" width="10.5546875" customWidth="1"/>
+    <col min="9" max="9" width="19.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="114" customHeight="1">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:9" ht="114" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:9">
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="8"/>
-[...2 lines deleted...]
-      <c r="F2" s="8" t="s">
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="8"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="8"/>
-[...2 lines deleted...]
-      <c r="F4" s="8" t="s">
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:9">
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="8"/>
-[...2 lines deleted...]
-      <c r="F6" s="8" t="s">
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="8"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="8"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="10"/>
-[...5 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+    </row>
+    <row r="10" spans="1:9" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="18"/>
     </row>
-    <row r="11" spans="1:9">
-      <c r="A11" s="15"/>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="11"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
-      <c r="A12" s="12"/>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="14"/>
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9">
-      <c r="A13" s="13"/>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="15"/>
       <c r="B13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
     </row>
-    <row r="14" spans="1:9">
-      <c r="A14" s="12"/>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="14"/>
       <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9">
-      <c r="A15" s="13"/>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="15"/>
       <c r="B15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
-    <row r="16" spans="1:9">
-      <c r="A16" s="12"/>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="14"/>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9">
-      <c r="A17" s="13"/>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="15"/>
       <c r="B17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
     </row>
-    <row r="18" spans="1:9">
-      <c r="A18" s="12"/>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="14"/>
       <c r="B18" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9">
-      <c r="A19" s="13"/>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="15"/>
       <c r="B19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
     </row>
-    <row r="20" spans="1:9">
-      <c r="A20" s="12"/>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="14"/>
       <c r="B20" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9">
-      <c r="A21" s="13"/>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="15"/>
       <c r="B21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
     </row>
-    <row r="22" spans="1:9">
-      <c r="A22" s="12"/>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="14"/>
       <c r="B22" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9">
-      <c r="A23" s="13"/>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="15"/>
       <c r="B23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
     </row>
-    <row r="24" spans="1:9">
-      <c r="A24" s="12"/>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="14"/>
       <c r="B24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9">
-      <c r="A25" s="13"/>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="15"/>
       <c r="B25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
     </row>
-    <row r="26" spans="1:9">
-      <c r="A26" s="12"/>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="14"/>
       <c r="B26" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
-    <row r="27" spans="1:9">
-      <c r="A27" s="13"/>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="15"/>
       <c r="B27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
     </row>
-    <row r="28" spans="1:9">
-      <c r="A28" s="12"/>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28" s="14"/>
       <c r="B28" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9">
-      <c r="A29" s="13"/>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="15"/>
       <c r="B29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="12"/>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="14"/>
       <c r="B30" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9">
-      <c r="A31" s="13"/>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="15"/>
       <c r="B31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
     </row>
-    <row r="32" spans="1:9">
-      <c r="A32" s="12"/>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="14"/>
       <c r="B32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9">
-      <c r="A33" s="13"/>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="15"/>
       <c r="B33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...30 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009CFC05FA77C05741BA89022CC0E90882" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="731b042ab02476b4c7d0a910b0fd0361">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c3321f1-cec2-43ac-861f-4d8bf3f40846" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="547da15b67a6011515ccbac87e2ce903" ns2:_="" ns3:_="">
     <xsd:import namespace="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1433,95 +1367,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c3321f1-cec2-43ac-861f-4d8bf3f40846">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC38FADD-A1CB-4E3B-85F4-D6DDA59AF427}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5891CF-887F-4714-B122-F14EE9FEDBE9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5891CF-887F-4714-B122-F14EE9FEDBE9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC38FADD-A1CB-4E3B-85F4-D6DDA59AF427}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EEDD3FF-5255-49E2-989B-DB1FB8974B3C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EEDD3FF-5255-49E2-989B-DB1FB8974B3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jee, Christopher (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009CFC05FA77C05741BA89022CC0E90882</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>119522800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>