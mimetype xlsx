--- v0 (2025-12-05)
+++ v1 (2026-09-14)
@@ -1,652 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20373"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\WTKeefe\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/nadunker/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{95CE7BC6-0822-406D-899E-3D93BF9A289E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD53AAF8-062F-2E42-B46B-0DD77D9A2EA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9555" yWindow="32760" windowWidth="9600" windowHeight="12540" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="30240" windowHeight="18880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="3" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C3" i="2" l="1"/>
   <c r="C28" i="2" s="1"/>
-  <c r="C33" i="2" s="1"/>
-  <c r="C45" i="2" s="1"/>
   <c r="C27" i="2"/>
   <c r="C41" i="2"/>
   <c r="C36" i="2"/>
   <c r="C29" i="2"/>
   <c r="C30" i="2"/>
   <c r="C31" i="2"/>
   <c r="C39" i="2"/>
-  <c r="C43" i="2" l="1"/>
+  <c r="C33" i="2" l="1"/>
+  <c r="C45" i="2" l="1"/>
+  <c r="C43" i="2"/>
   <c r="C47" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="42">
   <si>
     <t>Name of Retiree being Rehired:</t>
   </si>
   <si>
     <t>Date(s) of Reemployment of Retiree:</t>
   </si>
   <si>
     <t>Employer Unit / Department Name</t>
   </si>
   <si>
     <t>Calculation Worksheet for Post-Retirement Earnings in the Public Sector</t>
   </si>
   <si>
     <t>[Enter requested information in the shaded areas only for individuals who are receiving a Massachusetts (Chapter 32) pension payment]</t>
   </si>
   <si>
     <t xml:space="preserve"> Title of Position from which Retired</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Source of information provided </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="30"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>above</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> MA Government Entity from which Retired</t>
   </si>
   <si>
     <t xml:space="preserve"> MA Public Retirement System from which Retired</t>
   </si>
   <si>
     <t>Maximum Allowable Earnings for Calendar Year:</t>
   </si>
   <si>
     <t xml:space="preserve"> Current Annual Salary of the Position from which the Individual Retired</t>
   </si>
   <si>
-    <r>
-[...4 lines deleted...]
-        <b/>
+    <t>MA Public Pension Information:</t>
+  </si>
+  <si>
+    <t>Retiree Signature</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> a. Current Annual Salary of Position Retired From</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projected Non-hourly Annual Earnings from this Employer Unit</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> D.  Proposed Estimated Excess Earnings over maximum allowable amount:                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> E.  Estimated Amount deemed Excess:                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date Retired (mm/dd/yyyy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> c. Projected Annual Earnings from other MA Government Entities</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> d. Projected Non-hourly Annual Earnings from this Employer Unit</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> e. Current Annual Retirement Allowance</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> A.  Equals the maximum allowable amount for Public Retirees </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>[A = ((a+b)-(c+d+e))]</t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="12"/>
-        <color indexed="10"/>
-[...13 lines deleted...]
-      <t xml:space="preserve"> is the earnings that exceed the maximum allowable amount in </t>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> g. Projected Number of Hours from other MA Government Entities</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> h. Projected Number of Hours Expected to Work from this Employer Unit</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> i. Hourly Rate from this Employer Unit</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>f</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>. Maximum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Number of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>allowable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Hours for Public Retirees</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>j</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>. Maximum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Number of Hours </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>allowable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> at the Hourly Rate from this Employer Unit</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> B.  Proposed Estimated Hourly Earnings from this Employer Unit [B = (h*i)]:                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Total Retirement Allowance anticipated in the calendar year</t>
+  </si>
+  <si>
+    <t>Department Head / Treasurer Signature</t>
+  </si>
+  <si>
+    <t>[A copy of this completed worksheet should be submitted to the employees respective Retirement Board]</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Projected Annual Earnings from </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="10"/>
-[...8 lines deleted...]
-      <t xml:space="preserve">The amount in </t>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>other</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> MA Government Entities</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Projected Number of Hours from </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="10"/>
-[...161 lines deleted...]
-      <t xml:space="preserve">Public Employee Retirement Administration Commission | 5 Middlesex Ave., Ste. 304 | Somerville, MA 02145
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>other</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="30"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> MA Government Entities</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> C.  Proposed Estimated Excess Earnings over 1200 hours:                                   </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Public Employee Retirement Administration Commission | 10 Cabot Road, Suite 300, Medford, MA 02155
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">Phone </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">617 666 4446 | </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Web</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> www.mass.gov/perac</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Projected Non-hourly Annual Earnings from this Employer Unit</t>
-[...36 lines deleted...]
-      <rPr>
+    <t>Form Revised on 7/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> b. Additional Earnings Allowance (c. 32 §91(b), amended by sections 30 of the FY2027 Budget)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If the amount in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="30"/>
-[...142 lines deleted...]
-      <t xml:space="preserve"> Projected Annual Earnings from </t>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>B</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> exceeds the amount in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="30"/>
-[...17 lines deleted...]
-      <t xml:space="preserve"> Projected Number of Hours from </t>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> and / or the amount in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="30"/>
-[...16 lines deleted...]
-    <t>AAABABABBBAg</t>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> is greater than zero</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> the retiree is deemed an Excess Earner.</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The amount in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
-        <color indexed="10"/>
+        <color rgb="FFA20000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="10"/>
+        <color rgb="FFA20000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> is the excess earnings attributable to exceeding the 1200 hours limit.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> C.  Proposed Estimated Excess Earnings over 1200 hours:                                   </t>
-[...2 lines deleted...]
-    <t>Form Revised on 11/02/2021</t>
+    <r>
+      <t xml:space="preserve">The amount in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>D</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> is the earnings that exceed the maximum allowable amount in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The amount in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>E</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> is the larger of or equal to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>D</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>. If paid to the retiree, it must be recouped by the employer.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yyyy"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -786,112 +794,112 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="30"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...13 lines deleted...]
-      <b/>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="11"/>
-      <color indexed="10"/>
+      <sz val="12"/>
+      <color indexed="30"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFA20000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
-      <color indexed="30"/>
+      <color rgb="FFA20000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -1243,202 +1251,197 @@
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="0" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="22" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="22" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="19" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -1456,201 +1459,167 @@
     <cellStyle name="Heading 4" xfId="33" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="34" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="35" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="37" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="38" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="39" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="40" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="41" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1778,547 +1747,532 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...19 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C60"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B69" sqref="B69"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.7109375" customWidth="1"/>
-    <col min="2" max="2" width="86.28515625" customWidth="1"/>
+    <col min="1" max="1" width="0.6640625" customWidth="1"/>
+    <col min="2" max="2" width="86.33203125" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B1" s="37" t="s">
+    <row r="1" spans="1:3" ht="20" x14ac:dyDescent="0.2">
+      <c r="B1" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="37"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C1" s="36"/>
+    </row>
+    <row r="2" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="44">
+      <c r="C3" s="40">
         <f ca="1">YEAR(TODAY())</f>
-        <v>2021</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
-      <c r="B4" s="43"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="39"/>
+      <c r="C4" s="41"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
-      <c r="B5" s="40"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="34"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="46"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C6" s="42"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
-      <c r="B7" s="38" t="s">
-[...4 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="49"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="9"/>
     </row>
-    <row r="9" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="30"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="29"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C10" s="28"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
-      <c r="C11" s="34"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C11" s="9"/>
+    </row>
+    <row r="12" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="3" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="C12" s="9"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
-      <c r="C13" s="34"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C13" s="9"/>
+    </row>
+    <row r="14" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
       <c r="B14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="26"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C14" s="25"/>
+    </row>
+    <row r="15" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A15" s="1"/>
       <c r="B15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="26"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C15" s="25"/>
+    </row>
+    <row r="16" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A16" s="1"/>
       <c r="B16" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="26"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C16" s="25"/>
+    </row>
+    <row r="17" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="4" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="C17" s="32"/>
+    </row>
+    <row r="18" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="27"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C18" s="26"/>
+    </row>
+    <row r="19" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+      <c r="C19" s="26"/>
+    </row>
+    <row r="20" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="C20" s="26"/>
+    </row>
+    <row r="21" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="4" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="C21" s="27"/>
+    </row>
+    <row r="22" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+      <c r="C22" s="26"/>
+    </row>
+    <row r="23" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A23" s="1"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C23" s="26"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C23" s="25"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
-      <c r="C24" s="34"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C24" s="9"/>
+    </row>
+    <row r="25" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C25" s="34"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C25" s="9"/>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
-      <c r="C26" s="34"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C26" s="9"/>
+    </row>
+    <row r="27" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
       <c r="B27" s="4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C27" s="16">
         <f>+C18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
-      <c r="B28" s="4" t="s">
-        <v>23</v>
+      <c r="B28" s="35" t="s">
+        <v>37</v>
       </c>
       <c r="C28" s="16">
-        <f ca="1">IF((C3-YEAR(C17))&gt;1,15000,IF((C3-YEAR(C17))=1,IF(MONTH(C17)=1,IF(DAY(C17)=1,15000,0),0),0))</f>
-[...3 lines deleted...]
-    <row r="29" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <f ca="1">IF((C3-YEAR(C17))&gt;1,25000,IF((C3-YEAR(C17))=1,IF(MONTH(C17)=1,IF(DAY(C17)=1,25000,0),0),0))</f>
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A29" s="1"/>
       <c r="B29" s="4" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C29" s="16">
         <f>+C20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A30" s="1"/>
       <c r="B30" s="4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C30" s="16">
         <f>+C22</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="4" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C31" s="16">
         <f>+C19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="13"/>
     </row>
-    <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A33" s="1"/>
       <c r="B33" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C33" s="17">
         <f ca="1">((C27+C28)-(C29+C30+C31))</f>
-        <v>15000</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="13"/>
     </row>
-    <row r="35" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A35" s="1"/>
       <c r="B35" s="15" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C35" s="12">
         <v>1200</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A36" s="1"/>
       <c r="B36" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C36" s="20">
+        <v>23</v>
+      </c>
+      <c r="C36" s="19">
         <f>+C21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="C37" s="23"/>
+    </row>
+    <row r="38" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A38" s="1"/>
       <c r="B38" s="4" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-    <row r="39" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="C38" s="24"/>
+    </row>
+    <row r="39" spans="1:3" ht="17" x14ac:dyDescent="0.2">
       <c r="A39" s="1"/>
       <c r="B39" s="15" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C39" s="21" t="str">
+        <v>27</v>
+      </c>
+      <c r="C39" s="20" t="str">
         <f>IF(C38&lt;=0,"",IF(ROUND((C33/C38),0)&gt;(C35-C36),(C35-C36),ROUND((C33/C38),0)))</f>
         <v/>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A40" s="1"/>
       <c r="B40" s="10"/>
-      <c r="C40" s="35"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C40" s="14"/>
+    </row>
+    <row r="41" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A41" s="1"/>
       <c r="B41" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C41" s="17">
         <f>C37*C38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A42" s="1"/>
       <c r="B42" s="5"/>
-      <c r="C42" s="19"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C42" s="18"/>
+    </row>
+    <row r="43" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A43" s="1"/>
       <c r="B43" s="5" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C43" s="17">
         <f ca="1">IF(C37&gt;(C35-C36),((C37-(C35-C36))*C38),IF(C41&gt;C33,(C41-C33),0))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A44" s="1"/>
       <c r="B44" s="5"/>
       <c r="C44" s="14"/>
     </row>
-    <row r="45" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A45" s="1"/>
       <c r="B45" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C45" s="17">
         <f ca="1">IF(C41&gt;C33,(C41-C33),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A46" s="1"/>
       <c r="B46" s="11"/>
       <c r="C46" s="17"/>
     </row>
-    <row r="47" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A47" s="1"/>
       <c r="B47" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C47" s="17">
         <f ca="1">IF(C45&gt;C43,C45,C43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:3" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="11"/>
       <c r="C48" s="6"/>
     </row>
-    <row r="49" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A49" s="1"/>
-      <c r="B49" s="51" t="s">
-[...4 lines deleted...]
-    <row r="50" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B49" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="44"/>
+    </row>
+    <row r="50" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A50" s="1"/>
-      <c r="B50" s="47" t="s">
+      <c r="B50" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="46"/>
+    </row>
+    <row r="51" spans="1:3" ht="16" x14ac:dyDescent="0.2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="C50" s="48"/>
-[...8 lines deleted...]
-    <row r="52" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C51" s="46"/>
+    </row>
+    <row r="52" spans="1:3" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="49" t="s">
-[...4 lines deleted...]
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B52" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="48"/>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="9"/>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1"/>
       <c r="B54" s="7"/>
-      <c r="C54" s="23"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C54" s="22"/>
+    </row>
+    <row r="55" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A55" s="1"/>
       <c r="B55" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1"/>
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
-      <c r="B57" s="36"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B57" s="33"/>
+      <c r="C57" s="22"/>
+    </row>
+    <row r="58" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A58" s="1"/>
-      <c r="B58" s="22" t="s">
+      <c r="B58" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="26" x14ac:dyDescent="0.2">
+      <c r="B60" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C58" s="8" t="s">
-[...8 lines deleted...]
-        <v>42</v>
+      <c r="C60" s="30" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="11">
+  <mergeCells count="10">
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.3" right="0" top="0.25" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="C28" formula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Public Employee Retirement Adm Comm</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>prlaliberte</dc:creator>
+  <dc:title>Post Retirement Earnings Calculator</dc:title>
+  <dc:subject/>
+  <dc:creator>PERAC</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Ch. 32, section 91</cp:category>
 </cp:coreProperties>
 </file>