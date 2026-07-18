--- v0 (2026-05-17)
+++ v1 (2026-07-18)
@@ -1,3476 +1,3933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74A266E6" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRDefault="00A70B28" w:rsidP="00E26518">
+    <w:p w14:paraId="75650B73" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891AD67" wp14:editId="154ECE31">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="720F10E9" wp14:editId="37146715">
             <wp:extent cx="5841938" cy="1914144"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1" descr="Human Resources Division Letterhead under Governor Healey"/>
+            <wp:docPr id="1" name="Picture 1" descr="Executive Office for Administration &amp; Finance&#10;Commonwealth Of Massachusetts&#10;Human Resources Division&#10;100 Cambridge Street, Suite 600&#10;Boston, Ma 02114"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1" descr="Human Resources Division Letterhead under Governor Healey"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Executive Office for Administration &amp; Finance&#10;Commonwealth Of Massachusetts&#10;Human Resources Division&#10;100 Cambridge Street, Suite 600&#10;Boston, Ma 02114"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5841938" cy="1914144"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C546DA1" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="003D5A59">
+    <w:p w14:paraId="3D7B59E2" w14:textId="244F345A" w:rsidR="000172D5" w:rsidRDefault="005B300A" w:rsidP="000172D5">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6229">
-        <w:t>MEMORANDUM</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7997D87F" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="002B6229">
+    <w:p w14:paraId="407530F1" w14:textId="3DB7566D" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...444 lines deleted...]
-          <w:rStyle w:val="Heading1Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Revocation and Establishment of Fire Promotional Eligible Lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39772058" w14:textId="77777777" w:rsidR="00E26518" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="00E26518">
+    <w:p w14:paraId="6AE35242" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002B6229">
+        <w:t xml:space="preserve">To: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...71 lines deleted...]
-        </mc:AlternateContent>
+        <w:t>Fire Department Appointing Authorities and Fire Chiefs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4016F348" w14:textId="70C868DB" w:rsidR="00E26518" w:rsidRPr="002B6229" w:rsidRDefault="00E26518" w:rsidP="00E26518">
+    <w:p w14:paraId="2DD79D79" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002B6229">
+        <w:t xml:space="preserve">From: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On July 31, 2023, the Human Resources Division (HRD) will establish new eligible lists </w:t>
+        <w:t>Bruce T. Howard, Jr., Director of Operations, Civil Service Unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EDEDB7" w14:textId="2A209C3F" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="00E26518">
+    <w:p w14:paraId="43C0E939" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002B6229">
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>(Attachment</w:t>
-[...203 lines deleted...]
-        <w:t>and Captain that had originally been scheduled for November 19, 2022.</w:t>
+        <w:t>July 21, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67548B79" w14:textId="77777777" w:rsidR="00E26518" w:rsidRPr="002B6229" w:rsidRDefault="00E26518" w:rsidP="00E26518">
+    <w:p w14:paraId="5AC0075F" w14:textId="6EDC4F1C" w:rsidR="00AB282E" w:rsidRDefault="000172D5">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:r w:rsidR="005B300A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B300A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Revocation and Establishment of Fire Promotional Eligible Lists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E7B549" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="00AB282E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C5629E" w14:textId="204DE4F0" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="00E26518">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="3B2268F8" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...457 lines deleted...]
-        <w:t>25.</w:t>
+        <w:t>On July 31, 2023, the Human Resources Division (HRD) will establish new eligible lists (Attachment A) resulting from the March 2023 Fire Promotional Examination for Lieutenant and Captain that had originally been scheduled for November 19, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6518C6" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00E963C3" w:rsidP="00E26518">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="3221B575" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...256 lines deleted...]
-        <w:t>list can be established, but not to exceed three years from the first day of the month the examination was held, in accordance with our revocation policy.</w:t>
+        <w:t>Promotions made from a current eligible list will be valid only if the selected individuals receive the promotion on or before July 30, 2023. Candidates cannot be promoted after the revocation of an eligible list on which their name appears per Massachusetts General Laws, Chapter 31, Section 25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7933F11F" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00E963C3" w:rsidP="00E26518">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="523B084B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...290 lines deleted...]
-        <w:t>Thank you.</w:t>
+        <w:t>For those departments where there is not an eligible list scheduled to be established, the department's existing eligible list will be extended for a period of time until a new eligible list can be established, but not to exceed three years from the first day of the month the examination was held, in accordance with our revocation policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E64EBE0" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00E963C3" w:rsidP="00E26518">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="3DBA0754" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidSect="00E26518">
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Please be advised that all promotions made from an eligible list must be submitted to HRD through the Civil Service online system. If you have any questions or concerns, please do not hesitate to contact your Civil Service liaison. Thank you.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60B9DDEB" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00A70B28" w:rsidP="0004644A">
+    <w:p w14:paraId="24B7F271" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C04DD56" w14:textId="1CDA6AAA" w:rsidR="00AB282E" w:rsidRDefault="005B300A" w:rsidP="000172D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6229">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Attachment</w:t>
-[...11 lines deleted...]
-        <w:t>A</w:t>
+        <w:t>Attachment A: Departments and Titles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55836FA3" w14:textId="77777777" w:rsidR="00E963C3" w:rsidRPr="002B6229" w:rsidRDefault="00E963C3" w:rsidP="00E26518">
-[...1346 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3888"/>
+        <w:gridCol w:w="5472"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB282E" w14:paraId="43976262" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ABF440" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>epartment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC60415" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRDefault="005B300A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Title(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="5648CEB6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A631C1" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Abington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCF7F05" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="524BABBF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422F0B89" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DA646F" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="7406D9E0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C08ABC8" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arlington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B2F8FD" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="42CC9127" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E149A8" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attleboro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED37F6E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="3F649181" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE9581D" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bedford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE62D4B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="33CA5677" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="102ED3FD" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Billerica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F874761" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="05D57338" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7463E161" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bourne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CA3163" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1C7B81AC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B1CD0F" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brookline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0814AE9D" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="27B98498" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492A65A5" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Burlington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8A53B0" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1F30C24D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1320863A" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Canton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CA0BBA" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="2017386B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9AD4BF" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chelmsford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE075E2" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="3EAA6EE3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DC2821" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cohasset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FC49DC" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6FFF26B2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CDEDF" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dedham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAED3C7" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="785F82E4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7C7DB7" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dracut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EFA37C" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="438A6237" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032D6389" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Everett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F50383C" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="635F60F9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE6B1AC" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fairhaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633AD738" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="5174469B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D18244B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fall River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02354A69" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="25E47646" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C58572" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gardner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589D4ECA" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="075F708E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489A1B91" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gloucester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B207618" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="0C204CFA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736DB865" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Haverhill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5347FF77" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6F7D9829" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E35D701" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Holbrook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02862672" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6AF319CC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4043584E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Holyoke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="729F7908" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="4D69ED4A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B31848C" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B6B5D2" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="06DA2CDA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C10BF8" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lowell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF50C00" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="5AEFA88A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF75A4B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lynn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4FEACD" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="2F6CA1CD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3721AFE4" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Malden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22659E0A" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1B9270BF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758809D7" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marshfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEE6B2C" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1C5A87FE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFC094E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFDDED5" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="679BCB72" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581FE36E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Melrose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A64C9BA" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="23637EEF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED8BD50" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Methuen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE38B4B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="15658B61" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0963A0" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Milton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723FD1EE" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6A270AB4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A0BBB6" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Natick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784E2D26" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="75452BDE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D29DFD" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Needham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0903E3C1" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="75505DF3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B0CBCC" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Bedford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E873D89" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6DF8D789" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2731216C" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Newton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DC06AD" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6550841B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E71A7EA" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>North Andover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6943B3AB" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="12C718ED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE8E99B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>North Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E56CB6D" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="0F39DAB1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B13E72E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Norwood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4598BA8F" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="75860EFA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39876A81" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pittsfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0DA52A" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="0C5B4EB3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F97B0A" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Revere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F20FF7" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="58CA0962" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E6E5F2" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saugus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2610423E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="4107C2A4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D6CBAB" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scituate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20503B83" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="53DA6414" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C2F44E" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shrewsbury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F232F4D" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1B2DBB0C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3E3B90" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Somerville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7FFD84" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1610B60A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="446D8C35" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Springfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A8A6B8" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="1C1B2C73" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A246544" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stoughton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014DAE0F" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="0EC125E0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5984F7B1" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taunton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F2451" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6B75D9B0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D6ABD0" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tewksbury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208A0F33" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="5A59221A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232D1DB0" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wakefield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8C062" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6BEE785A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287E299F" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Waltham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0F7B00" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="5463B2EE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="368C0E3B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Whitman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360AB8E3" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="386CA200" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD445D5" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Winchester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D87A909" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="298F6EEA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8FAAC6" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Winthrop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3497406D" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="3743B785" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9ECE43" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woburn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5BD694" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="13974983" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE4354B" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDD5F21" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB282E" w14:paraId="6C492758" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEBD5DF" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wrentham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B789717" w14:textId="77777777" w:rsidR="00AB282E" w:rsidRPr="000172D5" w:rsidRDefault="005B300A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000172D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captain, Lieutenant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D773A94" w14:textId="77777777" w:rsidR="005B300A" w:rsidRDefault="005B300A"/>
+    <w:sectPr w:rsidR="005B300A">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1A27AA24" w14:textId="77777777" w:rsidR="005B300A" w:rsidRDefault="005B300A" w:rsidP="000172D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4BAB6010" w14:textId="77777777" w:rsidR="005B300A" w:rsidRDefault="005B300A" w:rsidP="000172D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2C39CD3D" w14:textId="77777777" w:rsidR="005B300A" w:rsidRDefault="005B300A" w:rsidP="000172D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0E39CF85" w14:textId="77777777" w:rsidR="005B300A" w:rsidRDefault="005B300A" w:rsidP="000172D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1903715796">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="285161716">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1553276139">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1312833031">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1668744886">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="456334820">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="647395124">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1685588477">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1125201343">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E963C3"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E963C3"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="000172D5"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="005B300A"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AB282E"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B90036"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00F75665"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E518D5C"/>
-  <w15:docId w15:val="{A3CB4194-22A1-4886-8DB8-96255E015699}"/>
+  <w14:docId w14:val="06C0CCC3"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{053FEBC2-3D35-457F-9F25-973DE0C5D945}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3585,51 +4042,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3698,59 +4155,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3811,340 +4259,11248 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="002B6229"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="32"/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002B6229"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="280" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-  </w:style>
-[...10 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:line="239" w:lineRule="exact"/>
-      <w:ind w:left="107"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002B6229"/>
-[...12 lines deleted...]
-    <w:rsid w:val="002B6229"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="32"/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -4222,413 +15578,144 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...256 lines deleted...]
-</ct:contentTypeSchema>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77E748F2-702D-43C1-A079-9407FD01FA21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...29 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>408</Words>
-  <Characters>2329</Characters>
+  <Words>421</Words>
+  <Characters>2401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CS-2023-Fire-Promo-List-Maintenance-2023.07.21</vt:lpstr>
+      <vt:lpstr>Memorandum: Revocation and Establishment of Fire Promotional Eligible Lists</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2732</CharactersWithSpaces>
+  <CharactersWithSpaces>2817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CS-2023-Fire-Promo-List-Maintenance-2023.07.21</dc:title>
-  <dc:creator>civilservice@mass.gov</dc:creator>
+  <dc:title>Memorandum: Revocation and Establishment of Fire Promotional Eligible Lists</dc:title>
+  <dc:subject>Revocation and Establishment of Fire Promotional Eligible Lists</dc:subject>
+  <dc:creator>Elliott, Adam (HRD)</dc:creator>
+  <cp:keywords>WCAG 2.1; accessibility; Civil Service; fire promotional eligible lists</cp:keywords>
+  <dc:description>Accessible Word version prepared for Mass.gov publication; original letterhead image restored with alt text.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>