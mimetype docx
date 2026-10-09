--- v0 (2025-11-03)
+++ v1 (2026-10-09)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="101067A2" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60646879" w14:textId="5182CFD6" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In general, most of the required contractual stipulations are referenced in the </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6E3A">
@@ -1117,2172 +1118,1611 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E43602" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. Small Business Purchasing Program</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SBPP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48170A66" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="005D6E3A">
+    <w:p w14:paraId="4DBC1FAC" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="000F1137" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B0E0EE" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Program Background. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Massachusetts </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="005D6E3A">
+        <w:r w:rsidRPr="007B18B5">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Small Business Purchasing Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SBPP) was established pursuant to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Executive Order 599</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to increase state contracting opportunities with small businesses having their principal place of business within the Commonwealth of Massachusetts. Pursuant to the SBPP, it is the intention of the issuing department to award this Small Procurement to one or more SBPP participating business(es) as described below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B1BFBC" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E156EC2" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBPP Award Preference. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>While all businesses, no matter the size or principal place of business, may submit responses to this solicitation, should an SBPP participant respond and meet the best value criteria as described in this solicitation, the SBPP participant shall be awarded the contract. Submissions from non-SBPP participants will be considered only when no SBPP bidder meets the Strategic Sourcing Team’s best-value evaluation criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0746CBB1" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4200F627" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBPP Participation Eligibility. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be eligible to participate in this procurement as an SBPP participant, an entity must meet the following criteria, and be listed as an SBPP registered business in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Small Business Purchasing Program</w:t>
+          <w:t xml:space="preserve">SDO’s Directory of Certified Businesses </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6E3A">
-[...6 lines deleted...]
-        <w:r w:rsidR="002E685B" w:rsidRPr="002E685B">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>COMMBUYS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F0207E" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1B51F2" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To be eligible as an SBPP participant, a business must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F239864" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Have its principal place of business in the Commonwealth of Massachusetts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A0840" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Have been in business for at least one year;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673B4382" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employ a combined total of 50 or fewer full-time equivalent employees in all locations, or employees work less than a combined total of 26,000 hours per quarter; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6799BE45" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have annual gross revenues, as reported on appropriate tax forms, of $15 million or less, based on a three-year average. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10255A6D" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040AB6A8" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-profit firms also must be registered as a non-profit or charitable organization with the MA Attorney General’s Office and be up to date with all filings required by that office and be tax exempt under Section 501(c) of the Internal Revenue Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0E0135" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76510E3D" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SBPP Application Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registering for the SBPP is generally an easy process and eligible businesses will receive an approval notification within 24-48 hours of applying. To learn more and submit an application, visit the webpage </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Executive Order </w:t>
-[...6 lines deleted...]
-          <w:t>599</w:t>
+          <w:t>Register for the Small Business Purchasing Program (SBPP)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E685B" w:rsidRPr="005D6E3A">
-[...80 lines deleted...]
-        <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9C3F03" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2A0B83" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBPP Compliance Requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the responsibility of the Bidder to ensure that their SBPP status is current on both SDO’s Directory of Certified Businesses and COMMBUYS at the time of submitting a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">response and throughout the life of any resulting contract. Misrepresentation of SBPP status will result in disqualification from consideration, and may result in debarment, contract termination, and other actions. To learn more about the SBPP, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>COMMBUYS</w:t>
+          <w:t>SBPP Webpage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6E3A">
-[...128 lines deleted...]
-        <w:r w:rsidR="00D74F59" w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47088DFC" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3BDDE1" w14:textId="77777777" w:rsidR="000F1137" w:rsidRPr="007B18B5" w:rsidRDefault="000F1137" w:rsidP="000F1137">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Resources and Assistance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bidders and Vendors seeking assistance regarding the SBPP may visit the SBPP webpage, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.mass.gov/sbpp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6E3A">
-[...40 lines deleted...]
-        <w:r w:rsidR="00D74F59" w:rsidRPr="00D74F59">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or contact the SBPP Help Desk at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          </w:rPr>
-[...13 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>sbpp@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1621A2" w14:textId="77777777" w:rsidR="000F1137" w:rsidRDefault="000F1137" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4517F7B4" w14:textId="1FF758CB" w:rsidR="00E43602" w:rsidRPr="00F865A2" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00E43602" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>. Supplier Diversity P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D6E3A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43602" w:rsidRPr="00F865A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Supplier Diversity P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F865A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="00E43602" w:rsidRPr="005D6E3A">
+      <w:r w:rsidR="00E43602" w:rsidRPr="00F865A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SDP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7BCE92" w14:textId="77777777" w:rsidR="007403C5" w:rsidRPr="005D6E3A" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005D6E3A">
+    <w:p w14:paraId="6E7BCE92" w14:textId="77777777" w:rsidR="007403C5" w:rsidRPr="00F865A2" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CBBA80" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Program Background. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6E3A">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Executive Order 599, the Commonwealth’s Supplier Diversity Program (SDP) promotes business-to-business relationships between awarded vendors and diverse businesses and non-profit organizations (“SDP Partners”) certified or recognized by the Supplier Diversity Office (SDO). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBEAA87" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A0B16C" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Commitment Requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>All Bidders responding to this solicitation are required to make a significant financial commitment (“SDP Commitment”) to partner with one or more SDO-certified or recognized diverse business(es) or non-profit organization(s). This SDP Commitment must be expressed as a percentage of contract sales resulting from this solicitation that will be spent with the SDP Partner(s). The minimum acceptable SDP Commitment is 1%. Bidders will be awarded additional evaluation points for higher SDP Commitments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C32E6F" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED94CFC" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the contract award (if any), the Total SDP Commitment shall become a contractual requirement to be met annually on a Massachusetts fiscal year basis (July 1 – June 30) for the duration of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B58B4" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No contract shall be awarded to a Bidder without an SDP Commitment that meets the requirements stated herein. This requirement extends to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bidders regardless of their own supplier diversity certification. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E36E6A7" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>It is the responsibility of the Vendor to ensure they meet their SDP Commitment, and the SDO assumes no responsibility for any Vendor’s failure to meet its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...172 lines deleted...]
-      <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>SDP Commitment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3B78D9" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1397F10E" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Eligible SDP Partner Certification Categories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280AD13E" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
-[...9 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="47075FDB" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">SDP Partners must be business enterprises and/or non-profit organizations certified or recognized by the SDO in one or more of the following certification categories: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420A1050" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="00F53020" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Minority-Owned Business Enterprise (MBE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1720B045" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="5943EDC0" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Minority Non-Profit Organization (M/NPO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C170D6C" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="1E04CC73" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Women-Owned Business Enterprise (WBE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6AD793" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="392413B9" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Women Non-Profit Organization (W/NPO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDD1F75" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="38155FAC" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Veteran-Owned Business Enterprise (VBE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0CAB7C" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+    <w:p w14:paraId="27041D8E" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="331BA809" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Veteran Non-Profit Organization (V/NPO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EEA2C8" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="470A4200" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Service-Disabled Veteran-Owned Business Enterprise (SDVOBE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E7B676" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...41 lines deleted...]
-    <w:p w14:paraId="30C71A74" w14:textId="3560DA68" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Disability-Owned Business Enterprise (DOBE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584FA49B" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="614E9327" w14:textId="2A89903A" w:rsidR="00E43602" w:rsidRPr="00F27878" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lesbian, Gay, Bisexual, and Transgender Business Enterprise (LGBTBE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026AC30D" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C97D0C" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligible Types of Business-to-Business Relationships. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bidders and Vendors may engage SDP Partners as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CF1F76" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...94 lines deleted...]
-    <w:p w14:paraId="778FC9DE" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subcontracting: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Defined as a partnership in which the SDP partner is involved in the provision of products and/or services to the Commonwealth. Such relationships typically, but not always, involve a formal written agreement between the SDP partner and the vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F6C424" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CF5D7C" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ancillary Products and Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: In most cases, this type of partnership is related to the prime vendor’s general business or operational needs and not directly related to the contract with the Commonwealth. Office supplies, business cards, and promotional items are common examples. Both recurring and one-time expenses qualify.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23425808" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4337F9A8" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">SDP Partners are </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="62403E76" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        <w:t>Other types of business-to-business relationships are not acceptable under this contract. If subcontracting is proposed, it must meet all the subcontracting provisions (if any) listed in this RFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55717833" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1D1204" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Flexibility </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F492D52" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">SDP Partners are </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6E3A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6E3A">
-[...7 lines deleted...]
-    <w:p w14:paraId="55A91599" w14:textId="77777777" w:rsidR="00E43602" w:rsidRPr="005D6E3A" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to be subcontractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155C8506" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...86 lines deleted...]
-    <w:p w14:paraId="7A17A056" w14:textId="02412D1B" w:rsidR="00E43602" w:rsidRDefault="00E43602" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDP Partners are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to be Massachusetts-based businesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1967EFAE" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDP Partners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>may be changed or added</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the term of the contract, provided the Vendor continues to meet its SDP Commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4362980A" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386F8975" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDP Plan Form Requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>All Bidders must complete the SDP Plan Form included in this solicitation and attach it to their bid response. In addition to proposing an SDP Commitment, each Bidder must propose one or more SDP Partner(s) to utilize to meet its SDP Commitment. An SDP Partner is always another business; it may not be your own company, an affiliate or a subsidiary. Likewise, Vendors certified by the SDO or another recognized certification organization may not list their own organization (or their own subsidiary or affiliate) as an SDP partner and may not meet their SDP Commitment by spending funds internally or with their own subsidiaries or affiliates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F90E78" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52ACD793" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bidders may propose SDP Partners that are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD71544" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Certified or recognized by the SDO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6E3A">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Such partners appear in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>SDO Directory of Certified Businesses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6E3A">
+      <w:r w:rsidRPr="007B18B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="005C6D23" w:rsidRPr="005C6D23">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>SBA Veteran Small Business Certification (</w:t>
+          <w:t xml:space="preserve"> SBA Small Business Search</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="005C6D23" w:rsidRPr="005C6D23">
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directory. Note: when using the SBA directory, the only SBA certifications recognized by the SDO are Veteran Owned Small Business (VOSB) and Service-Disabled Veteran Owned Small Business (SDVOSB).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1557BD01" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FA8709" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Not yet certified or recognized by the SDO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> While SDP Partners that are not certified or recognized by the SDO may be listed on the SDP Form, it is the responsibility of the Bidder to ensure that their proposed SDP Partners obtain such certification or recognition by the SDO. There is no guarantee that a proposed SDP Partner will be certified.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1"/>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>While Bidders may list such proposed SDP Partners on their SDP Plans, spending with such partners will not contribute to meeting the Vendor’s SDP Commitment unless they apply for and are granted SDO supplier diversity certification or recognition prior to the end of the fiscal year. If proposed SDP Partners do not receive SDO supplier diversity certification or recognition, the Vendor must find alternative SDP Partners to meet the SDP Commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B3C89" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EE2C90" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>desirable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Bidders to provide a description of supplier diversity businesses practices. Specifically, listing contact information for the individual or unit responsible for establishing and maintaining supplier diversity relationships, and including a written policy for establishing and maintaining supplier diversity relationships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A304D28" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0CBDE3" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>desirable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Bidders to use the SDP Plan Form to describe additional initiatives related to engaging and/or collaborating with diverse businesses. Such initiatives may include but not be limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DD9CCE" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Providing a mentor in a mentor-protégé relationship where employees offer diverse businesses training and/or guidance in managing their business affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D587E5" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Providing technical and financial assistance to diverse businesses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CB15BC" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voluntary assistance programs, where employees are loaned to diverse businesses to help with operations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450DBA52" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB1B148" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workforce diversity initiatives </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be considered in the evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEAFAA9" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9F07A0" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation of SDP Forms. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To encourage Bidders to develop substantial supplier diversity initiatives and commitments as measures valuable to the Commonwealth, at least 25% of the total available evaluation points for this bid solicitation shall be allocated to the evaluation of the SDP Plan Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F463FC" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AC92BD" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SDP Spending Reports and Compliance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After contract award, Vendors must submit reports at least annually to demonstrate compliance with the agreed-upon SDP Commitment. Vendors must follow report submission instructions from the issuing department and the SDO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22862E7C" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B20C03" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only spending with SDP Partners that appear in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>VetCert</w:t>
+          <w:t>SDO Directory of Certified Businesses</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="005C6D23" w:rsidRPr="005C6D23">
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>)</w:t>
+          <w:t xml:space="preserve"> SBA  Small Business Search</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C6D23">
-[...59 lines deleted...]
-        <w:r w:rsidRPr="004026F5">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VOSB or SDVOSB only) directory shall be counted toward a Vendor’s compliance with their SDP Commitment. Spending with SDP Partners that do not appear in these directories shall not be counted toward meeting a Vendor’s SDP Commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19839513" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FAC667" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDP Spending Verification. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The SDO and the contracting department reserve the right to contact SDP Partners at any time to request that they attest to the amounts reported to have been paid to them by the Vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9A48B8" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE47284" w14:textId="77777777" w:rsidR="00F865A2" w:rsidRPr="007B18B5" w:rsidRDefault="00F865A2" w:rsidP="00F865A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Resources and Assistance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendors seeking assistance in the development of their SDP Plans or identification of potential SDP Partners should visit the SDP webpage, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>City of Boston</w:t>
-[...6 lines deleted...]
-          <w:t>,</w:t>
+          <w:t>www.mass.gov/sdp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C01169">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="004026F5">
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or contact the SDP Help Desk at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="007B18B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Greater New England Minority Supplier Development Council (GNEMSDC)</w:t>
-[...840 lines deleted...]
-          </w:rPr>
           <w:t>sdp@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6E3A">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007B18B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3C9C43" w14:textId="77777777" w:rsidR="005B5655" w:rsidRPr="005D6E3A" w:rsidRDefault="005B5655" w:rsidP="005D6E3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28448D0D" w14:textId="05E0B084" w:rsidR="002A45C7" w:rsidRPr="005D6E3A" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="IPart5"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -3480,99 +2920,84 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SST</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a selected bidder, or a contractor, may negotiate a change in any element of contract performance or cost identified in the original RFR or the selected bidder’s or contractor’s response which results in lower costs or a more cost effective or better value than was presented in the selected bidder’s or contractor’s original response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769759CA" w14:textId="7C60A542" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bidder Communication.</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bidders are prohibited from communicating directly with any employee of the procuring department or any member of the </w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005E2B4E" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SST</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regarding this RFR except as specified in this RFR, and no other individual Commonwealth employee or representative is authorized to provide any information or respond to any question or inquiry concerning this RFR. Bidders may contact the contact person for this RFR in the event this RFR is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or the bidder is having trouble obtaining any required attachments electronically through </w:t>
+        <w:t xml:space="preserve"> regarding this RFR except as specified in this RFR, and no other individual Commonwealth employee or representative is authorized to provide any information or respond to any question or inquiry concerning this RFR. Bidders may contact the contact person for this RFR in the event this RFR is incomplete or the bidder is having trouble obtaining any required attachments electronically through </w:t>
       </w:r>
       <w:r w:rsidR="00DD69C1" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275C7F3D" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="228A0D85" w14:textId="73B3603B" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
@@ -3735,51 +3160,58 @@
         </w:rPr>
         <w:t>SST</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, including requests for clarification. The </w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005E2B4E" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SST</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the Commonwealth assume no responsibility if a prospective bidder’s/awarded contractor’s designated email address is not current, or if technical problems, including those with the prospective bidder’s/awarded contractor’s computer, network</w:t>
+        <w:t xml:space="preserve"> and the Commonwealth assume no responsibility if a prospective bidder’s/awarded contractor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>designated email address is not current, or if technical problems, including those with the prospective bidder’s/awarded contractor’s computer, network</w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or internet service provider (ISP) cause email communications sent to/from the prospective bidder/awarded contractor and the </w:t>
       </w:r>
       <w:r w:rsidR="005E2B4E" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -3873,178 +3305,162 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and reliable payment directly to contractors and saves both parties the cost of processing checks. Contractors </w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> track and verify payments made electronically through the Comptroller’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00061986" w:rsidRPr="00EF4CDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Vendor Web system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. A link to the EFT application </w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="007158F1" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>OSD Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> page (</w:t>
       </w:r>
       <w:r w:rsidR="007158F1" w:rsidRPr="007158F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007158F1" w:rsidRPr="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>www.mass.gov/lists/osd-forms</w:t>
       </w:r>
       <w:r w:rsidR="007158F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additional information about EFT is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>VendorWeb</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> site (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tooltip="Comptroller of the Commonwealth" w:history="1">
+      <w:hyperlink r:id="rId33" w:tooltip="Comptroller of the Commonwealth" w:history="1">
         <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>www.mass.gov/osc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Click on </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>). Click on MASSfinance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13884267" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D6821FD" w14:textId="7859BEAE" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
@@ -4260,90 +3676,74 @@
         </w:rPr>
         <w:t>Establishing Nutrition Standards for Food Purchased and Served by State Agencies</w:t>
       </w:r>
       <w:r w:rsidR="00196077" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00961903" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00196077" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Food purchased and served by state agencies must </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Food purchased and served by state agencies must be in compliance with Executive Order 509, issued in January 2009.  Under this Executive Order, all contracts resulting from procurements posted after July 1, 2009</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6E65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00196077" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>be in compliance with</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00196077" w:rsidRPr="005D6E3A">
+        <w:t xml:space="preserve"> that involve the purchase and provision of food must comply with nutrition guidelines established by the Department of Public Health (DPH).  The nutrition guidelines are available at the Department’s website:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D6E" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Executive Order 509, issued in January 2009.  Under this Executive Order, all contracts resulting from procurements posted after July 1, 2009</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="003C1FC9" w:rsidRPr="005D6E3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Tools and Resources for Implementation of Executive Order 509</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A3A2E" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266506CC" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -4400,115 +3800,79 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00652700" w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Quote</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Quote (</w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="003E77CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bid </w:t>
+      </w:r>
       <w:r w:rsidR="00652700" w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Response) </w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Duration.</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="003E77CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00100854" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
@@ -4722,51 +4086,51 @@
       </w:r>
       <w:r w:rsidR="00834716" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> this </w:t>
       </w:r>
       <w:r w:rsidR="00191721" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Bid </w:t>
       </w:r>
       <w:r w:rsidR="00652700" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00652700" w:rsidRPr="005D6E3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00834716" w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7695C1A1" w14:textId="77777777" w:rsidR="00834716" w:rsidRPr="005D6E3A" w:rsidRDefault="00834716" w:rsidP="005D6E3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-2"/>
@@ -5042,249 +4406,256 @@
     </w:p>
     <w:p w14:paraId="6D1B3D4F" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490BE228" w14:textId="710881CF" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6E3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">21. </w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Restriction on the Use of the Commonwealth Seal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bidders and contractors are not allowed to display the Commonwealth of Massachusetts Seal in their bid package or subsequent marketing materials if they are awarded a contract because use of the coat of arms and the Great Seal of the Commonwealth for advertising or commercial purposes</w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is prohibited by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EFE614" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795A8D64" w14:textId="14BA0D93" w:rsidR="00061986" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subcontracting Policies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00061986" w:rsidRPr="005D6E3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prior approval of the department is required for any subcontracted service of the contract. Contractors are responsible for the satisfactory performance and adequate oversight of its subcontractors. Human and social service subcontractors are also required to meet the same state and federal financial and program reporting requirements and are held to the same reimbursable cost standards as contractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A77514" w14:textId="73434E57" w:rsidR="00434420" w:rsidRDefault="00434420" w:rsidP="005D6E3A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6181F198" w14:textId="271EDB00" w:rsidR="00434420" w:rsidRPr="001D41AC" w:rsidRDefault="00434420" w:rsidP="00434420">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D41AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D41AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D41AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Acceptable Forms of Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511E4F66" w14:textId="653A4D40" w:rsidR="00434420" w:rsidRPr="001D41AC" w:rsidRDefault="00434420" w:rsidP="00434420">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D41AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effective June 15, 2021, for all 1) CTR forms, including the Standard Contract Form, W-9s, Electronic Funds Transfer (EFT) forms, ISAs, and other CTR-issued documents and forms, or 2) documents related to state finance and within the statutory area of authority or control of CTR (i.e. contracts, payrolls, and related supporting documentation), CTR will accept signatures executed by an authorized signatory in any of the following ways: 1. Traditional “wet signature” (ink on paper); 2. Electronic signature that is either: a. Hand drawn using a mouse or finger if working from a touch screen device; or Page 2 b. An uploaded picture of the signatory’s hand drawn signature 3. Electronic signatures affixed using a digital tool such as Adobe Sign or DocuSign. If using an electronic signature, the signature must be visible, include the signatory’s name and title, and must be accompanied by a signature date. Please be advised that typed text of a name not generated by a digital tool such as Adobe Sign or DocuSign, even in computer-generated cursive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D41AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">21. </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="67EFE614" w14:textId="77777777" w:rsidR="00061986" w:rsidRPr="005D6E3A" w:rsidRDefault="00061986" w:rsidP="005D6E3A">
+        <w:t>script, or an electronic symbol, are not acceptable forms of electronic signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782143C8" w14:textId="12D8ED93" w:rsidR="00434420" w:rsidRPr="005D6E3A" w:rsidRDefault="00434420" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="795A8D64" w14:textId="14BA0D93" w:rsidR="00061986" w:rsidRDefault="007403C5" w:rsidP="005D6E3A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EF2666" w14:textId="77777777" w:rsidR="00F52FBA" w:rsidRPr="005D6E3A" w:rsidRDefault="00F52FBA" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D6E3A">
-[...24 lines deleted...]
-    <w:p w14:paraId="40A77514" w14:textId="73434E57" w:rsidR="00434420" w:rsidRDefault="00434420" w:rsidP="005D6E3A">
+    </w:p>
+    <w:p w14:paraId="6EA0CE46" w14:textId="77777777" w:rsidR="00907420" w:rsidRPr="005D6E3A" w:rsidRDefault="00907420" w:rsidP="005D6E3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6181F198" w14:textId="271EDB00" w:rsidR="00434420" w:rsidRPr="001D41AC" w:rsidRDefault="00434420" w:rsidP="00434420">
-[...75 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00907420" w:rsidRPr="005D6E3A" w:rsidSect="00016D06">
-      <w:headerReference w:type="default" r:id="rId46"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId50"/>
+      <w:headerReference w:type="even" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:footerReference w:type="first" r:id="rId41"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1800" w:bottom="1152" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3654CAC6" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723">
+    <w:p w14:paraId="7E6D0DB8" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422EB54E" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723">
+    <w:p w14:paraId="76076F00" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1636BE78" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723"/>
+    <w:p w14:paraId="548E7B1F" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5306,113 +4677,112 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E898264" w14:textId="77777777" w:rsidR="00162D5C" w:rsidRDefault="00162D5C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C5C2141" w14:textId="77777777" w:rsidR="00162D5C" w:rsidRDefault="00162D5C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FD84CB6" w14:textId="77777777" w:rsidR="00162D5C" w:rsidRDefault="00162D5C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5460,51 +4830,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Sen</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>sitivity</w:t>
     </w:r>
     <w:r w:rsidRPr="002825A7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> level - low</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03F9047A" w14:textId="77777777" w:rsidR="00016D06" w:rsidRDefault="00016D06" w:rsidP="00016D06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7E411825" w14:textId="77777777" w:rsidR="00016D06" w:rsidRDefault="00016D06" w:rsidP="00016D06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="31F9A8BF" w14:textId="032D5C78" w:rsidR="00016D06" w:rsidRPr="002825A7" w:rsidRDefault="00016D06" w:rsidP="00016D06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
@@ -5523,118 +4893,128 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>sitivity</w:t>
     </w:r>
     <w:r w:rsidRPr="002825A7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> level - low</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C3B70AF" w14:textId="77777777" w:rsidR="00016D06" w:rsidRDefault="00016D06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49818EC6" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723">
+    <w:p w14:paraId="6DE2FAF7" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="173F8DDF" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723">
+    <w:p w14:paraId="464B9DF4" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3433327C" w14:textId="77777777" w:rsidR="00361723" w:rsidRDefault="00361723"/>
+    <w:p w14:paraId="7991A1CB" w14:textId="77777777" w:rsidR="00B165F6" w:rsidRDefault="00B165F6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52E68EC1" w14:textId="77777777" w:rsidR="000B1E88" w:rsidRDefault="000B1E88">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14A3165F" w14:textId="278FBF5E" w:rsidR="00016D06" w:rsidRPr="00CA2739" w:rsidRDefault="00016D06" w:rsidP="00016D06">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D6E3A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">RFR - </w:t>
     </w:r>
     <w:r w:rsidRPr="00CA2739">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Required Specifications for Commodities and Services</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="68365F48" w14:textId="24A46A4A" w:rsidR="00162D5C" w:rsidRPr="001D41AC" w:rsidRDefault="00162D5C" w:rsidP="000209AE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21923491" w14:textId="7EE948CB" w:rsidR="00016D06" w:rsidRDefault="00016D06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34730F5D" wp14:editId="06CFA03B">
           <wp:extent cx="1197033" cy="548640"/>
           <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
           <wp:docPr id="2" name="Picture 2" descr="Logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="OSD logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5676,99 +5056,90 @@
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D6E3A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">RFR - </w:t>
     </w:r>
     <w:r w:rsidRPr="001D41AC">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Required Specifications for Commodities and Services</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37120CEE" w14:textId="28E581CC" w:rsidR="00016D06" w:rsidRPr="005D6E3A" w:rsidRDefault="00016D06" w:rsidP="00016D06">
+  <w:p w14:paraId="37120CEE" w14:textId="43B98E11" w:rsidR="00016D06" w:rsidRPr="005D6E3A" w:rsidRDefault="00016D06" w:rsidP="00016D06">
     <w:pPr>
       <w:pStyle w:val="Heading8"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D6E3A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Revision Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00E93EA1">
+    <w:r w:rsidR="000B1E88">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
-      <w:t>July 10, 202</w:t>
-[...8 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>August 10, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="26B777D3" w14:textId="77777777" w:rsidR="00016D06" w:rsidRDefault="00016D06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01124124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B07E6478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -6288,68 +5659,181 @@
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C6B5D57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3468D19C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B6388C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395074CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6161F30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6418,51 +5902,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48095008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D6ADFB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6531,51 +6015,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F161DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD0AF5E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6644,71 +6128,71 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E7751"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8644793C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1. "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA71F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94EAAB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6804,51 +6288,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECA6457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66B81FCE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +6428,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6425378A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E368B2E2"/>
     <w:lvl w:ilvl="0" w:tplc="B2B433DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7058,51 +6542,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771952D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6748966"/>
     <w:lvl w:ilvl="0" w:tplc="CBA62606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7148,149 +6632,154 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1444425599">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1008286464">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="432358272">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="898705603">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1822496806">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2034724555">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="838275080">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="241455183">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="621612022">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2039695052">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2138405081">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="480733815">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="481846158">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1204555701">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2142378075">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00813B71"/>
     <w:rsid w:val="00007B0A"/>
     <w:rsid w:val="00016D06"/>
     <w:rsid w:val="000209AE"/>
     <w:rsid w:val="00021851"/>
     <w:rsid w:val="00047C75"/>
     <w:rsid w:val="0005197F"/>
     <w:rsid w:val="00052EB3"/>
     <w:rsid w:val="00053D81"/>
     <w:rsid w:val="00054175"/>
     <w:rsid w:val="00061986"/>
     <w:rsid w:val="00064D6C"/>
     <w:rsid w:val="000711B8"/>
     <w:rsid w:val="00085104"/>
     <w:rsid w:val="000A74F0"/>
     <w:rsid w:val="000B0443"/>
+    <w:rsid w:val="000B1E88"/>
     <w:rsid w:val="000B5957"/>
     <w:rsid w:val="000C6141"/>
     <w:rsid w:val="000D353C"/>
     <w:rsid w:val="000E1240"/>
     <w:rsid w:val="000E198A"/>
+    <w:rsid w:val="000E7B32"/>
+    <w:rsid w:val="000F1137"/>
     <w:rsid w:val="000F129E"/>
     <w:rsid w:val="000F51DD"/>
     <w:rsid w:val="00100854"/>
     <w:rsid w:val="00112D07"/>
     <w:rsid w:val="00120EE1"/>
     <w:rsid w:val="00136E36"/>
     <w:rsid w:val="00162D5C"/>
     <w:rsid w:val="001644E2"/>
     <w:rsid w:val="001748F4"/>
     <w:rsid w:val="00176445"/>
     <w:rsid w:val="001819D0"/>
     <w:rsid w:val="00184A91"/>
     <w:rsid w:val="00187C11"/>
     <w:rsid w:val="00191721"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="00196077"/>
     <w:rsid w:val="001C2715"/>
     <w:rsid w:val="001C3338"/>
     <w:rsid w:val="001C4DA6"/>
     <w:rsid w:val="001D41AC"/>
     <w:rsid w:val="001E299E"/>
     <w:rsid w:val="001F1B4C"/>
     <w:rsid w:val="00205AEE"/>
     <w:rsid w:val="00241755"/>
     <w:rsid w:val="00261755"/>
@@ -7298,91 +6787,95 @@
     <w:rsid w:val="002825A7"/>
     <w:rsid w:val="00290211"/>
     <w:rsid w:val="002933BC"/>
     <w:rsid w:val="002948A2"/>
     <w:rsid w:val="002A45C7"/>
     <w:rsid w:val="002A6C9E"/>
     <w:rsid w:val="002B2AF1"/>
     <w:rsid w:val="002B308F"/>
     <w:rsid w:val="002D0ABD"/>
     <w:rsid w:val="002E616F"/>
     <w:rsid w:val="002E685B"/>
     <w:rsid w:val="002F16B5"/>
     <w:rsid w:val="002F5C88"/>
     <w:rsid w:val="00300DC3"/>
     <w:rsid w:val="0030722D"/>
     <w:rsid w:val="003106EA"/>
     <w:rsid w:val="00317501"/>
     <w:rsid w:val="00322C49"/>
     <w:rsid w:val="00323102"/>
     <w:rsid w:val="00333CF5"/>
     <w:rsid w:val="003364C1"/>
     <w:rsid w:val="00341187"/>
     <w:rsid w:val="00346E1E"/>
     <w:rsid w:val="00347AB2"/>
     <w:rsid w:val="00350798"/>
+    <w:rsid w:val="003606C5"/>
     <w:rsid w:val="00361723"/>
     <w:rsid w:val="00364A7F"/>
     <w:rsid w:val="00381BDF"/>
     <w:rsid w:val="0039112B"/>
     <w:rsid w:val="003935B3"/>
     <w:rsid w:val="003A37EA"/>
     <w:rsid w:val="003A3A2E"/>
     <w:rsid w:val="003A4907"/>
     <w:rsid w:val="003A5408"/>
     <w:rsid w:val="003B0BEE"/>
     <w:rsid w:val="003B0CC8"/>
     <w:rsid w:val="003C1FC9"/>
     <w:rsid w:val="003C4296"/>
     <w:rsid w:val="003C4BE1"/>
     <w:rsid w:val="003D26B6"/>
+    <w:rsid w:val="003E00EE"/>
     <w:rsid w:val="003E20A8"/>
     <w:rsid w:val="003E77CF"/>
     <w:rsid w:val="004007E0"/>
     <w:rsid w:val="004022F5"/>
     <w:rsid w:val="004026F5"/>
+    <w:rsid w:val="00410FAB"/>
     <w:rsid w:val="00413CF7"/>
     <w:rsid w:val="00423AD0"/>
     <w:rsid w:val="0042603C"/>
     <w:rsid w:val="00426BD3"/>
     <w:rsid w:val="00427348"/>
     <w:rsid w:val="0043035C"/>
     <w:rsid w:val="00432EC0"/>
     <w:rsid w:val="00433695"/>
     <w:rsid w:val="00434420"/>
     <w:rsid w:val="00437DD3"/>
     <w:rsid w:val="00441901"/>
     <w:rsid w:val="00442975"/>
     <w:rsid w:val="0045607F"/>
     <w:rsid w:val="004577A1"/>
     <w:rsid w:val="004703E3"/>
     <w:rsid w:val="0047488F"/>
     <w:rsid w:val="0048141C"/>
     <w:rsid w:val="0048517F"/>
     <w:rsid w:val="0049028A"/>
     <w:rsid w:val="00493A62"/>
     <w:rsid w:val="00495292"/>
+    <w:rsid w:val="004A0DF0"/>
     <w:rsid w:val="004A1261"/>
     <w:rsid w:val="004B402C"/>
     <w:rsid w:val="004C7F89"/>
     <w:rsid w:val="004D3F58"/>
     <w:rsid w:val="00516E78"/>
     <w:rsid w:val="005205D8"/>
     <w:rsid w:val="00525B95"/>
     <w:rsid w:val="00535C42"/>
     <w:rsid w:val="0054194D"/>
     <w:rsid w:val="00542AA3"/>
     <w:rsid w:val="00551264"/>
     <w:rsid w:val="0055443F"/>
     <w:rsid w:val="005572C4"/>
     <w:rsid w:val="00587755"/>
     <w:rsid w:val="005939B6"/>
     <w:rsid w:val="00597A88"/>
     <w:rsid w:val="005B4D9C"/>
     <w:rsid w:val="005B5655"/>
     <w:rsid w:val="005B62F3"/>
     <w:rsid w:val="005C6D23"/>
     <w:rsid w:val="005D6E3A"/>
     <w:rsid w:val="005D7882"/>
     <w:rsid w:val="005E2B4E"/>
     <w:rsid w:val="005E42AC"/>
     <w:rsid w:val="005F2452"/>
@@ -7395,238 +6888,258 @@
     <w:rsid w:val="006460B9"/>
     <w:rsid w:val="00652700"/>
     <w:rsid w:val="00653D85"/>
     <w:rsid w:val="006620AD"/>
     <w:rsid w:val="00662E9C"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00673A41"/>
     <w:rsid w:val="006A20EF"/>
     <w:rsid w:val="006A5FED"/>
     <w:rsid w:val="006C17CE"/>
     <w:rsid w:val="006D0F7D"/>
     <w:rsid w:val="006D2E21"/>
     <w:rsid w:val="006D3C67"/>
     <w:rsid w:val="0070610A"/>
     <w:rsid w:val="00712ABD"/>
     <w:rsid w:val="00713673"/>
     <w:rsid w:val="0071388A"/>
     <w:rsid w:val="007158F1"/>
     <w:rsid w:val="00721409"/>
     <w:rsid w:val="00731352"/>
     <w:rsid w:val="00736DF2"/>
     <w:rsid w:val="007403C5"/>
     <w:rsid w:val="00747139"/>
     <w:rsid w:val="00761295"/>
     <w:rsid w:val="00770BC6"/>
+    <w:rsid w:val="00775303"/>
     <w:rsid w:val="00776A55"/>
     <w:rsid w:val="00782A17"/>
     <w:rsid w:val="00796A8B"/>
     <w:rsid w:val="007A0163"/>
     <w:rsid w:val="007B051D"/>
+    <w:rsid w:val="007B18B5"/>
     <w:rsid w:val="007D1250"/>
     <w:rsid w:val="007E19AF"/>
     <w:rsid w:val="0080426D"/>
     <w:rsid w:val="00812B35"/>
     <w:rsid w:val="00813B71"/>
     <w:rsid w:val="00820F71"/>
     <w:rsid w:val="00834716"/>
     <w:rsid w:val="00836128"/>
     <w:rsid w:val="0083760E"/>
     <w:rsid w:val="00840556"/>
     <w:rsid w:val="00844A7D"/>
     <w:rsid w:val="00856381"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="0087094A"/>
     <w:rsid w:val="008756D4"/>
     <w:rsid w:val="00882FF0"/>
+    <w:rsid w:val="0089204C"/>
     <w:rsid w:val="008A0108"/>
     <w:rsid w:val="008A6E65"/>
     <w:rsid w:val="008B028C"/>
     <w:rsid w:val="008B1709"/>
     <w:rsid w:val="008C209E"/>
     <w:rsid w:val="008C77C8"/>
     <w:rsid w:val="008D197A"/>
     <w:rsid w:val="008D2A62"/>
     <w:rsid w:val="008D432A"/>
     <w:rsid w:val="0090028F"/>
     <w:rsid w:val="00907420"/>
     <w:rsid w:val="00922DEC"/>
     <w:rsid w:val="00936CC3"/>
     <w:rsid w:val="009429C2"/>
     <w:rsid w:val="00942D00"/>
     <w:rsid w:val="00945134"/>
     <w:rsid w:val="00961903"/>
     <w:rsid w:val="009705B3"/>
+    <w:rsid w:val="009707C8"/>
     <w:rsid w:val="00971F24"/>
     <w:rsid w:val="0097707B"/>
     <w:rsid w:val="0098354D"/>
     <w:rsid w:val="009939E7"/>
     <w:rsid w:val="0099565C"/>
     <w:rsid w:val="009C7400"/>
     <w:rsid w:val="009D67AD"/>
     <w:rsid w:val="009E063A"/>
     <w:rsid w:val="009E16EE"/>
     <w:rsid w:val="009E3736"/>
     <w:rsid w:val="009F20E7"/>
     <w:rsid w:val="009F7FAA"/>
     <w:rsid w:val="00A018A3"/>
     <w:rsid w:val="00A253D5"/>
     <w:rsid w:val="00A26211"/>
+    <w:rsid w:val="00A5090E"/>
     <w:rsid w:val="00A50ACC"/>
     <w:rsid w:val="00A56822"/>
     <w:rsid w:val="00A62B91"/>
     <w:rsid w:val="00A65CAC"/>
     <w:rsid w:val="00A729D2"/>
     <w:rsid w:val="00AA1025"/>
     <w:rsid w:val="00AA42DB"/>
     <w:rsid w:val="00AA628F"/>
+    <w:rsid w:val="00AB3086"/>
+    <w:rsid w:val="00AC0208"/>
     <w:rsid w:val="00AD3F96"/>
     <w:rsid w:val="00AD57C7"/>
     <w:rsid w:val="00AE6C33"/>
     <w:rsid w:val="00AF01FA"/>
     <w:rsid w:val="00AF281E"/>
     <w:rsid w:val="00AF7D6E"/>
     <w:rsid w:val="00B04669"/>
     <w:rsid w:val="00B05AAE"/>
+    <w:rsid w:val="00B165F6"/>
     <w:rsid w:val="00B225D9"/>
+    <w:rsid w:val="00B37744"/>
     <w:rsid w:val="00B44F57"/>
     <w:rsid w:val="00B651D7"/>
     <w:rsid w:val="00B95B14"/>
+    <w:rsid w:val="00BE67E9"/>
     <w:rsid w:val="00BF14D1"/>
     <w:rsid w:val="00BF30D9"/>
     <w:rsid w:val="00C148AE"/>
     <w:rsid w:val="00C22FF7"/>
     <w:rsid w:val="00C5482D"/>
     <w:rsid w:val="00C6175B"/>
     <w:rsid w:val="00C64D22"/>
+    <w:rsid w:val="00C6657D"/>
     <w:rsid w:val="00C71F26"/>
     <w:rsid w:val="00C7218F"/>
+    <w:rsid w:val="00C726EB"/>
     <w:rsid w:val="00C778E9"/>
     <w:rsid w:val="00C77A17"/>
     <w:rsid w:val="00C844DF"/>
     <w:rsid w:val="00C92253"/>
     <w:rsid w:val="00C97B6A"/>
     <w:rsid w:val="00CA02F9"/>
     <w:rsid w:val="00CC062C"/>
     <w:rsid w:val="00CC6550"/>
     <w:rsid w:val="00CE0163"/>
     <w:rsid w:val="00CE60CC"/>
+    <w:rsid w:val="00D11236"/>
     <w:rsid w:val="00D262BA"/>
     <w:rsid w:val="00D41501"/>
     <w:rsid w:val="00D44F2F"/>
+    <w:rsid w:val="00D60855"/>
     <w:rsid w:val="00D60DA0"/>
     <w:rsid w:val="00D7015F"/>
     <w:rsid w:val="00D704DF"/>
     <w:rsid w:val="00D74F59"/>
     <w:rsid w:val="00D97F78"/>
     <w:rsid w:val="00DB1FB0"/>
     <w:rsid w:val="00DC0B60"/>
     <w:rsid w:val="00DC7B8A"/>
     <w:rsid w:val="00DD303A"/>
+    <w:rsid w:val="00DD5DF5"/>
     <w:rsid w:val="00DD69C1"/>
+    <w:rsid w:val="00DF370A"/>
     <w:rsid w:val="00DF3EF4"/>
     <w:rsid w:val="00E043DA"/>
     <w:rsid w:val="00E045D4"/>
     <w:rsid w:val="00E05340"/>
     <w:rsid w:val="00E11294"/>
     <w:rsid w:val="00E3022B"/>
     <w:rsid w:val="00E43602"/>
     <w:rsid w:val="00E54358"/>
     <w:rsid w:val="00E85A67"/>
     <w:rsid w:val="00E932E6"/>
     <w:rsid w:val="00E93EA1"/>
     <w:rsid w:val="00E95DC8"/>
     <w:rsid w:val="00EA494E"/>
     <w:rsid w:val="00EB0EA2"/>
+    <w:rsid w:val="00EB2E31"/>
     <w:rsid w:val="00EB2F4F"/>
     <w:rsid w:val="00EB59C3"/>
     <w:rsid w:val="00EB74A3"/>
     <w:rsid w:val="00EC0857"/>
     <w:rsid w:val="00EC7E91"/>
     <w:rsid w:val="00ED245E"/>
     <w:rsid w:val="00EE3C81"/>
     <w:rsid w:val="00EE579C"/>
     <w:rsid w:val="00EF3C97"/>
     <w:rsid w:val="00EF4CDD"/>
     <w:rsid w:val="00EF69BA"/>
     <w:rsid w:val="00EF6CC5"/>
     <w:rsid w:val="00F14E0C"/>
     <w:rsid w:val="00F2519C"/>
     <w:rsid w:val="00F27552"/>
     <w:rsid w:val="00F27878"/>
     <w:rsid w:val="00F43176"/>
     <w:rsid w:val="00F44565"/>
+    <w:rsid w:val="00F45C2D"/>
     <w:rsid w:val="00F52FBA"/>
     <w:rsid w:val="00F75057"/>
     <w:rsid w:val="00F805AC"/>
     <w:rsid w:val="00F81756"/>
     <w:rsid w:val="00F81FCC"/>
     <w:rsid w:val="00F835F9"/>
     <w:rsid w:val="00F84979"/>
     <w:rsid w:val="00F85A77"/>
+    <w:rsid w:val="00F865A2"/>
     <w:rsid w:val="00F9661E"/>
     <w:rsid w:val="00FA6897"/>
     <w:rsid w:val="00FC2B95"/>
     <w:rsid w:val="00FC7B22"/>
+    <w:rsid w:val="00FD0EFC"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2084"/>
     <w:rsid w:val="00FE3A55"/>
     <w:rsid w:val="00FE56D5"/>
     <w:rsid w:val="00FF4E9F"/>
     <w:rsid w:val="00FF5880"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18F0C867"/>
   <w15:docId w15:val="{823111DF-52DC-46DC-9C2E-87E93DC11FD0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8210,51 +7723,50 @@
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -8327,51 +7839,50 @@
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00241755"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00322C49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00322C49"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00322C49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00B225D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -8388,51 +7899,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E43602"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00840556"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="870920278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1020819433">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8448,54 +7959,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1568146001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/learn-about-commbuys-resources?_ga=2.24616762.1416695406.1632336759-758386467.1632336759" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/supplier-diversity" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdp@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-599-reaffirming-programs-to-ensure-diversity-equity-and-inclusion-for-diverse-and-small-massachusetts-businesses-in-state-procurement-and-contracting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massfinance.state.ma.us/VendorWeb/vendor.asp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-599-reaffirming-programs-to-ensure-diversity-equity-and-inclusion-for-diverse-and-small-massachusetts-businesses-in-state-procurement-and-contracting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabilityin.org/what-we-do/supplier-diversity/get-certified/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/budget-taxes-and-procurement/oversight-agencies/osd/glossary-of-terms.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdo.osd.state.ma.us/BusinessDirectory/BusinessDirectory.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmsdc.org/login/?redirect_to=https://nmsdc.org/?page_id=47261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterans.certify.sba.gov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massfinance.state.ma.us/VendorWeb/vendor.asp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-office" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cweonline.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdo.osd.state.ma.us/BusinessDirectory/BusinessDirectory.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navoba.org/certification" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/gov/departments/dph/programs/community-health/mass-in-motion/about-mim/components/tools-and-resources-for-executive-order-509.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-599-reaffirming-programs-to-ensure-diversity-equity-and-inclusion-for-diverse-and-small-massachusetts-businesses-in-state-procurement-and-contracting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sdp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnemsdc.org/certification/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nglcc.org/lgbtbe-certification/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/take-the-certification-self-assessment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterans.certify.sba.gov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbenc.org/certification/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sdp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbpp@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/budget-taxes-and-procurement/oversight-agencies/osd/osd-forms.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/learn-about-commbuys-resources?_ga=2.24616762.1416695406.1632336759-758386467.1632336759" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/gov/departments/dph/programs/community-health/mass-in-motion/about-mim/components/tools-and-resources-for-executive-order-509.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-599-reaffirming-programs-to-ensure-diversity-equity-and-inclusion-for-diverse-and-small-massachusetts-businesses-in-state-procurement-and-contracting?_gl=1*wnz9qe*_ga*OTcxODE1Mjg3LjE2ODM2MzUyMjc.*_ga_MCLPEGW7WM*MTY5ODA3OTg1NC4yNi4wLjE2OTgwNzk4NTQuMC4wLjA." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdp@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/budget-taxes-and-procurement/oversight-agencies/osd/glossary-of-terms.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.certifications.sba.gov/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massfinance.state.ma.us/VendorWeb/vendor.asp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sbpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/sdp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/register-for-the-small-business-purchasing-program-sbpp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/budget-taxes-and-procurement/oversight-agencies/osd/osd-forms.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-599-reaffirming-programs-to-ensure-diversity-equity-and-inclusion-for-diverse-and-small-massachusetts-businesses-in-state-procurement-and-contracting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbpp@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.certifications.sba.gov/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massfinance.state.ma.us/VendorWeb/vendor.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmsdc.org/mbes/mbe-certification/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8757,180 +8268,176 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009C3E84F0D49D814EA579761FB629CE7D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c4407e5893e4ae234e662c5e3bbd2b6c">
-[...2 lines deleted...]
-    <xsd:import namespace="dc8b17e0-f8b4-452e-b683-2152c77700df"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F3AA67C992812D47AB6586EBB435FE60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3d8598d243f5388a587008a74946d06e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5ac7d62-d1a1-443a-88af-8cffd164ea2a" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b86a6661f4a789b156e072e0060677f3" ns2:_="" ns3:_="">
+    <xsd:import namespace="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
+    <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="389a8bc7-9684-43e9-9aab-c5b2852bc156" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5ac7d62-d1a1-443a-88af-8cffd164ea2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
-[...8 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc8b17e0-f8b4-452e-b683-2152c77700df" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09ce38db-efdb-4708-8c34-9908d67fb011" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c0b7012c-f701-4a59-bd35-95e7d22289f7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09ce38db-efdb-4708-8c34-9908d67fb011">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -8990,145 +8497,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5ac7d62-d1a1-443a-88af-8cffd164ea2a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65F644F7-A6B8-4EED-9D7D-EC9D7A329E27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B81787D-3DF6-4E5B-9DC4-A1F88989D579}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="389a8bc7-9684-43e9-9aab-c5b2852bc156"/>
-    <ds:schemaRef ds:uri="dc8b17e0-f8b4-452e-b683-2152c77700df"/>
+    <ds:schemaRef ds:uri="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DACBF9B9-5344-4E16-BC24-18A6CC7A921C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B71AABD6-94BD-496F-BCF6-18F6B1ECF9D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9532B093-DDFB-45C9-9C88-61E907440A8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="389a8bc7-9684-43e9-9aab-c5b2852bc156"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4421</Words>
-  <Characters>28103</Characters>
+  <Words>4393</Words>
+  <Characters>25044</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>64</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>208</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>USE OF A PROCUREMENT BY A SINGLE OR MULTIPLE DEPARTMENTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32460</CharactersWithSpaces>
+  <CharactersWithSpaces>29379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="78" baseType="variant">
       <vt:variant>
         <vt:i4>5242970</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.commbuys.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6750328</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9344,29 +8855,32 @@
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>USE OF A PROCUREMENT BY A SINGLE OR MULTIPLE DEPARTMENTS</dc:title>
   <dc:creator>Commonwealth of Mass</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C3E84F0D49D814EA579761FB629CE7D</vt:lpwstr>
+    <vt:lpwstr>0x010100F3AA67C992812D47AB6586EBB435FE60</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>