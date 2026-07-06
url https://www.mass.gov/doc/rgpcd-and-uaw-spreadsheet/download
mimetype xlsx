--- v0 (2025-12-21)
+++ v1 (2026-07-06)
@@ -1,102 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/jen_durso_mass_gov/Documents/HomeDrive/WMA/2024 ASR/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/jen_durso_mass_gov/Documents/HomeDrive/WMA/2025 ASR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{0D2D12E8-EFBC-4491-B296-517E49E107BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EAB89F45-8ABF-4B01-A4C1-9BA390442C46}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{64205505-1FF4-47ED-B37A-5B09EB844441}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EA269301-146C-4AC6-B79D-8A108CAEC705}"/>
   <bookViews>
-    <workbookView xWindow="732" yWindow="456" windowWidth="22308" windowHeight="11784" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="732" yWindow="24" windowWidth="22308" windowHeight="11784" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name=" RGPCD UAW" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">' RGPCD UAW'!$A$1:$O$293</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">' RGPCD UAW'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="572">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="631">
+  <si>
+    <t>DEP-APPROVED PERFORMANCE STANDARDS FOR MASSACHUSETTS PUBLIC WATER SUPPLIERS as of 5/1/26</t>
+  </si>
+  <si>
+    <t>2019 through 2025</t>
+  </si>
   <si>
     <t>PWS = Public Water Supplier</t>
   </si>
   <si>
     <t>RGPCD = Residential Gallons per Capita Day (Massachusetts Standard = 65 gal/capita/day)*</t>
   </si>
   <si>
     <t>UAW = Unaccounted for Water (Massachusetts Standard = 10%)**</t>
   </si>
   <si>
     <t>See notes at bottom for further explanation of data.</t>
   </si>
   <si>
+    <t>RGPCD</t>
+  </si>
+  <si>
     <t>UAW %</t>
   </si>
   <si>
     <t>PWSID</t>
   </si>
   <si>
     <t>PWS Name</t>
   </si>
   <si>
     <t>1004000</t>
   </si>
   <si>
     <t>ADAMS FIRE DISTRICT</t>
   </si>
   <si>
     <t>1005000</t>
   </si>
   <si>
     <t>AGAWAM WATER DEPARTMENT</t>
   </si>
   <si>
     <t>1008000</t>
   </si>
   <si>
     <t>AMHERST DPW WATER DIVISION</t>
@@ -695,50 +706,53 @@
   <si>
     <t>SOUTHBOROUGH DPW  WATER DIVISION</t>
   </si>
   <si>
     <t>2278000</t>
   </si>
   <si>
     <t>SOUTHBRIDGE WATER DEPARTMENT</t>
   </si>
   <si>
     <t>2280000</t>
   </si>
   <si>
     <t>SPENCER WATER DEPARTMENT</t>
   </si>
   <si>
     <t>2282000</t>
   </si>
   <si>
     <t>STERLING WATER WORKS</t>
   </si>
   <si>
     <t>2287000</t>
   </si>
   <si>
+    <t>STURBRIGE WATER DEPARTMENT</t>
+  </si>
+  <si>
     <t>2290014</t>
   </si>
   <si>
     <t>WILKINSONVILLE WATER DISTRICT</t>
   </si>
   <si>
     <t>2294000</t>
   </si>
   <si>
     <t>TEMPLETON WATER DEPARTMENT</t>
   </si>
   <si>
     <t>2299000</t>
   </si>
   <si>
     <t>TOWNSEND WATER DEPARTMENT</t>
   </si>
   <si>
     <t>UPTON DEPARTMENT OF PUBLIC WORKS</t>
   </si>
   <si>
     <t>2304000</t>
   </si>
   <si>
     <t>UXBRIDGE WATER DEPARTMENT</t>
@@ -1034,50 +1048,53 @@
   <si>
     <t xml:space="preserve">MEDFORD WATER DEPARTMENT </t>
   </si>
   <si>
     <t>3178000</t>
   </si>
   <si>
     <t xml:space="preserve">MELROSE WATER DEPARTMENT </t>
   </si>
   <si>
     <t>3180000</t>
   </si>
   <si>
     <t>MERRIMAC WATER DEPARTMENT</t>
   </si>
   <si>
     <t>3181000</t>
   </si>
   <si>
     <t>METHUEN WATER DEPARTMENT</t>
   </si>
   <si>
     <t>3184000</t>
   </si>
   <si>
+    <t>MIDDLETON WATER DEPARTMENT</t>
+  </si>
+  <si>
     <t>3189000</t>
   </si>
   <si>
     <t xml:space="preserve">MILTON WATER DEPARTMENT </t>
   </si>
   <si>
     <t>3196000</t>
   </si>
   <si>
     <t xml:space="preserve">NAHANT WATER DEPARTMENT </t>
   </si>
   <si>
     <t>3198000</t>
   </si>
   <si>
     <t>NATICK DEPARTMENT OF PUBLIC WORKS</t>
   </si>
   <si>
     <t>3199000</t>
   </si>
   <si>
     <t>NEEDHAM DEPARTMENT OF PUBLIC WORKS</t>
   </si>
   <si>
     <t>3205001</t>
@@ -1400,50 +1417,53 @@
   <si>
     <t>4075000</t>
   </si>
   <si>
     <t>DENNIS WATER DISTRICT</t>
   </si>
   <si>
     <t>4076000</t>
   </si>
   <si>
     <t>DIGHTON WATER DISTRICT</t>
   </si>
   <si>
     <t>4082000</t>
   </si>
   <si>
     <t>DUXBURY WATER DEPARTMENT</t>
   </si>
   <si>
     <t>4083000</t>
   </si>
   <si>
     <t>EAST BRGEWATER WATER DEPARTMENT</t>
   </si>
   <si>
+    <t>EASTHAM WATER DEPARTMENT</t>
+  </si>
+  <si>
     <t>4088000</t>
   </si>
   <si>
     <t>EASTON WATER DEPARTMENT</t>
   </si>
   <si>
     <t>4089000</t>
   </si>
   <si>
     <t>EDGARTOWN WATER DEPARTMENT</t>
   </si>
   <si>
     <t>4094000</t>
   </si>
   <si>
     <t>FAIRHAVEN WATER DEPARTMENT</t>
   </si>
   <si>
     <t>4095000</t>
   </si>
   <si>
     <t>FALL RIVER WATER DEPARTMENT</t>
   </si>
   <si>
     <t>4096000</t>
@@ -1739,158 +1759,349 @@
   <si>
     <t>WHITMAN WATER SYSTEM</t>
   </si>
   <si>
     <t>4350000</t>
   </si>
   <si>
     <t>WRENTHAM DPW WATER DIVISION</t>
   </si>
   <si>
     <t>4351000</t>
   </si>
   <si>
     <t>YARMOUTH WATER DEPARTMENT</t>
   </si>
   <si>
     <t>*Residential Gallons per Capita Day is the average number of gallons used per resident per day over the calendar year. Massachusetts state standard = 65 gal/capita/day.</t>
   </si>
   <si>
     <t>** Unaccounted for Water is the percent of water that cannot be accounted for by the PWS. UAW may be due to water loss through leaks (actual losses), differences between master meter and service meter totals (paper losses)  and/or unmetered municipal uses such as fire fighting.  Massachusetts state standard = 10%.</t>
   </si>
   <si>
     <t>Blank values indicates that there was insufficient data to calculate a value at this time.  Reasons include system not 100% metered, master meter malfunction, non-reporting, or seasonal population issues.</t>
   </si>
   <si>
-    <t>STURBRIGE WATER DEPARTMENT</t>
-[...14 lines deleted...]
-    <t>DEP-APPROVED PERFORMANCE STANDARDS FOR MASSACHUSETTS PUBLIC WATER SUPPLIERS as of 11/4/25</t>
+    <t>PWSName</t>
+  </si>
+  <si>
+    <t>RGPCD1_REP</t>
+  </si>
+  <si>
+    <t>RGPCD_DEPAcceptedValue</t>
+  </si>
+  <si>
+    <t>RGPCD_DEPADJ_category</t>
+  </si>
+  <si>
+    <t>RGPCD Comments</t>
+  </si>
+  <si>
+    <t>ASRYear</t>
+  </si>
+  <si>
+    <t>UAW_PER_REP</t>
+  </si>
+  <si>
+    <t>COMB</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.</t>
+  </si>
+  <si>
+    <t>NOH</t>
+  </si>
+  <si>
+    <t>WESTON WATER DEPT. (MWRA)</t>
+  </si>
+  <si>
+    <t>CEN</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+No RGPCD Compliance Plan needed, MWRA.</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+No RGPCD Compliance Plan needed, Registered only.</t>
+  </si>
+  <si>
+    <t>WINTHROP WATER DIVISION, (MWRA)</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+No RGPCD complaince plan required, registered only.</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+RGPCD Complaince Plan required, but not submitted.  Please submit RGPCD Complaince Plan.</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>RGPCD no longer calculated for the Cape Cod Basin.</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+RGPCD Complaince Plan required, but not submitted.  Please submit RGPCD Complaince Plan.</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation looks good.  DEP did not adjust RGPCD.</t>
+  </si>
+  <si>
+    <t>RGPCD not calculated for the Cape and Islands Basins.</t>
+  </si>
+  <si>
+    <t>RGPCD value has increased dramatically since last year, from 52 to 72.  Please review.</t>
+  </si>
+  <si>
+    <t>4052001</t>
+  </si>
+  <si>
+    <t>SOUTH MEADOW  VILLAGE</t>
+  </si>
+  <si>
+    <t>RGPCD unrealistically high.  Assumed all water pumped went to residences.  Customers not metered.  RGPCD cannot be calculated.</t>
+  </si>
+  <si>
+    <t>RGPCD not calculated for Cape Cod Basin.</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.  Large increase in RGPCD since 2024 (69 vs. 55).  RGPCD Plan required, but not submitted.  PLease submit RGPCD Plan.</t>
+  </si>
+  <si>
+    <t>4076004</t>
+  </si>
+  <si>
+    <t>AQUARIA WATER LLC</t>
+  </si>
+  <si>
+    <t>NR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+RGPCD Plan submitted.</t>
+  </si>
+  <si>
+    <t>EAST BRIDGEWATER WATER DEPARTMENT</t>
+  </si>
+  <si>
+    <t>4086095</t>
+  </si>
+  <si>
+    <t>RGPCD not calculated for the Cape and Islands Basin.</t>
+  </si>
+  <si>
+    <t>RGPCD not calculated for Islands Basin.</t>
+  </si>
+  <si>
+    <t>RGPCD not calculated for the Cape Cod Basin.</t>
+  </si>
+  <si>
+    <t>4096001</t>
+  </si>
+  <si>
+    <t>OTIS COAST GUARD BASE</t>
+  </si>
+  <si>
+    <t>HOLBROOK PUBLIC WORKS DEPT</t>
+  </si>
+  <si>
+    <t>MATTAPOISETT WATER &amp; SEWER DEPT</t>
+  </si>
+  <si>
+    <t>MIDDLEBOROUGH WATER SUPPLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DEP did not adjust RGPCD.  Population increase from 2024 is 15%.  Please review.</t>
+  </si>
+  <si>
+    <t>NORWOOD WATER DEPT. (MWRA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  DEP did not adjust RGPCD.  Large increase since 2024 (38 vs 50).  Please review.</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.
+Now Aquarion,  RGPCD Complaince Plan required, not submitted.  Please submit.</t>
+  </si>
+  <si>
+    <t>4239060</t>
+  </si>
+  <si>
+    <t>ADM AGAWAM DEV</t>
+  </si>
+  <si>
+    <t>4244001</t>
+  </si>
+  <si>
+    <t>RANDOLPH HOLBROOK JOINT WATER BOARD</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.  RGPCD ComplInce Plan required, not submitted.  Please submit RGPCD Complaince Plan.  Unclear when last permit issued 2004, but no record.</t>
+  </si>
+  <si>
+    <t>4261024</t>
+  </si>
+  <si>
+    <t>UPPER CAPE WATER SUPPLY COOPERATIVE</t>
+  </si>
+  <si>
+    <t>4293002</t>
+  </si>
+  <si>
+    <t>PAUL A DEVER SCHOOL</t>
+  </si>
+  <si>
+    <t>PWS RGPCD calculation appears correct.  DEP did not adjust RGPCD.  Permit has RGPCD of 80.</t>
+  </si>
+  <si>
+    <t>WEST BRIDGEWATER WATER DEPARTMENT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Black"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Black"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2027,336 +2238,400 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...28 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color rgb="FF000000"/>
-      </right>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color rgb="FF000000"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF000000"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...93 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{9A7DC332-DBAB-4D1B-9F38-A60E47D475DB}"/>
+    <cellStyle name="Normal_Sheet1_1" xfId="2" xr:uid="{3674F04E-2554-4430-A6D6-2143486FA533}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2608,14320 +2883,16690 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA408"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="136" zoomScaleNormal="136" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G6" sqref="G6"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O293" sqref="O293"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="9.6640625" style="15" customWidth="1"/>
     <col min="2" max="2" width="29.109375" style="2" customWidth="1"/>
-    <col min="3" max="3" width="7.21875" style="12" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="28" max="16384" width="9.21875" style="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" customWidth="1"/>
+    <col min="4" max="6" width="7.33203125" style="6" customWidth="1"/>
+    <col min="7" max="8" width="7.33203125" style="22" customWidth="1"/>
+    <col min="9" max="9" width="3" style="6" customWidth="1"/>
+    <col min="10" max="11" width="7.44140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="7.44140625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="7.44140625" style="6" customWidth="1"/>
+    <col min="14" max="14" width="6.6640625" style="6" customWidth="1"/>
+    <col min="15" max="15" width="8.44140625" style="6" customWidth="1"/>
+    <col min="16" max="17" width="9.33203125" style="3"/>
+    <col min="18" max="18" width="13.5546875" style="3" customWidth="1"/>
+    <col min="19" max="27" width="9.33203125" style="3"/>
+    <col min="28" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="4" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      <c r="A3" s="10" t="s">
+    <row r="1" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="8"/>
-[...14 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+    </row>
+    <row r="2" spans="1:27" s="3" customFormat="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="8"/>
-[...14 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="7"/>
+      <c r="O2" s="7"/>
+    </row>
+    <row r="3" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="8"/>
-[...14 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="O3" s="7"/>
+    </row>
+    <row r="4" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="8"/>
-[...41 lines deleted...]
-      <c r="J8" s="64" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="O4" s="7"/>
+    </row>
+    <row r="5" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="64"/>
-[...6 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="O5" s="7"/>
+    </row>
+    <row r="6" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="36" t="s">
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="O6" s="7"/>
+    </row>
+    <row r="7" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="O7" s="7"/>
+    </row>
+    <row r="8" spans="1:27" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="10"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="27">
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
+      <c r="O8" s="71"/>
+    </row>
+    <row r="9" spans="1:27" s="34" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="47">
+        <v>2020</v>
+      </c>
+      <c r="D9" s="26">
+        <v>2021</v>
+      </c>
+      <c r="E9" s="26">
+        <v>2022</v>
+      </c>
+      <c r="F9" s="32">
+        <v>2023</v>
+      </c>
+      <c r="G9" s="50">
+        <v>2024</v>
+      </c>
+      <c r="H9" s="11">
+        <v>2025</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="33">
         <v>2019</v>
       </c>
-      <c r="D9" s="55">
+      <c r="K9" s="11">
         <v>2020</v>
       </c>
-      <c r="E9" s="27">
+      <c r="L9" s="11">
         <v>2021</v>
       </c>
-      <c r="F9" s="27">
+      <c r="M9" s="11">
         <v>2022</v>
       </c>
-      <c r="G9" s="33">
+      <c r="N9" s="33">
         <v>2023</v>
       </c>
-      <c r="H9" s="56">
+      <c r="O9" s="11">
         <v>2024</v>
       </c>
-      <c r="I9" s="14"/>
-[...29 lines deleted...]
-      <c r="AA9" s="9"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="8"/>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="8"/>
+      <c r="U9" s="8"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="8"/>
+      <c r="AA9" s="8"/>
     </row>
     <row r="10" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A10" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="13" t="s">
+      <c r="A10" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="23">
+        <v>52</v>
+      </c>
+      <c r="D10" s="23">
+        <v>52</v>
+      </c>
+      <c r="E10" s="23">
+        <v>53</v>
+      </c>
+      <c r="F10" s="43">
+        <v>51</v>
+      </c>
+      <c r="G10" s="51">
+        <v>52</v>
+      </c>
+      <c r="H10" s="23">
+        <v>51.4</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="11">
+        <v>34</v>
+      </c>
+      <c r="K10" s="11">
+        <v>15</v>
+      </c>
+      <c r="L10" s="40">
+        <v>20</v>
+      </c>
+      <c r="M10" s="14">
+        <v>14</v>
+      </c>
+      <c r="N10" s="11">
+        <v>3</v>
+      </c>
+      <c r="O10" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="23">
+        <v>76</v>
+      </c>
+      <c r="D11" s="23">
+        <v>68</v>
+      </c>
+      <c r="E11" s="23">
+        <v>76</v>
+      </c>
+      <c r="F11" s="43">
+        <v>64</v>
+      </c>
+      <c r="G11" s="51">
+        <v>67</v>
+      </c>
+      <c r="H11" s="23">
+        <v>62.7</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="11">
+        <v>6</v>
+      </c>
+      <c r="K11" s="11"/>
+      <c r="L11" s="40">
+        <v>3</v>
+      </c>
+      <c r="M11" s="14">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>6</v>
+      </c>
+      <c r="O11" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="23">
+        <v>53</v>
+      </c>
+      <c r="D12" s="23">
+        <v>49</v>
+      </c>
+      <c r="E12" s="23">
+        <v>32</v>
+      </c>
+      <c r="F12" s="43">
+        <v>27</v>
+      </c>
+      <c r="G12" s="51">
+        <v>26</v>
+      </c>
+      <c r="H12" s="23">
+        <v>29.2</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="11">
+        <v>13</v>
+      </c>
+      <c r="K12" s="11">
+        <v>10</v>
+      </c>
+      <c r="L12" s="40">
         <v>8</v>
       </c>
-      <c r="C10" s="12">
-[...63 lines deleted...]
-      <c r="J11" s="12">
+      <c r="M12" s="14">
         <v>6</v>
       </c>
-      <c r="K11" s="12"/>
-[...51 lines deleted...]
-      <c r="N12" s="12">
+      <c r="N12" s="11">
         <v>2</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="4">
         <v>9</v>
       </c>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="23">
+        <v>42</v>
+      </c>
+      <c r="D13" s="23">
+        <v>41</v>
+      </c>
+      <c r="E13" s="23">
+        <v>41</v>
+      </c>
+      <c r="F13" s="43">
+        <v>43</v>
+      </c>
+      <c r="G13" s="51">
+        <v>44</v>
+      </c>
+      <c r="H13" s="23">
+        <v>42.2</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="11">
+        <v>28</v>
+      </c>
+      <c r="K13" s="11">
         <v>13</v>
       </c>
-      <c r="B13" s="13" t="s">
-[...27 lines deleted...]
-      <c r="L13" s="41">
+      <c r="L13" s="40">
         <v>4</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="14">
         <v>9</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="11">
         <v>4</v>
       </c>
-      <c r="O13" s="5">
+      <c r="O13" s="4">
         <v>7</v>
       </c>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D14" s="24">
+      <c r="A14" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="23">
         <v>53</v>
       </c>
-      <c r="E14" s="24">
+      <c r="D14" s="23">
         <v>53</v>
       </c>
-      <c r="F14" s="24">
+      <c r="E14" s="23">
         <v>55</v>
       </c>
-      <c r="G14" s="45">
+      <c r="F14" s="43">
         <v>59</v>
       </c>
-      <c r="H14" s="48">
+      <c r="G14" s="51">
         <v>59</v>
       </c>
-      <c r="I14" s="14"/>
-      <c r="J14" s="12">
+      <c r="H14" s="23">
+        <v>57.6</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="11">
         <v>7</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="11">
         <v>1</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="40">
         <v>5</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="14">
         <v>7</v>
       </c>
-      <c r="N14" s="12">
+      <c r="N14" s="11">
         <v>4</v>
       </c>
-      <c r="O14" s="5">
+      <c r="O14" s="4">
         <v>6</v>
       </c>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A15" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="24">
+      <c r="A15" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="23">
         <v>48</v>
       </c>
-      <c r="E15" s="24">
+      <c r="D15" s="23">
         <v>51</v>
       </c>
-      <c r="F15" s="24">
+      <c r="E15" s="23">
         <v>57</v>
       </c>
-      <c r="G15" s="45">
+      <c r="F15" s="43">
         <v>89</v>
       </c>
-      <c r="H15" s="48">
+      <c r="G15" s="51">
         <v>59</v>
       </c>
-      <c r="I15" s="14"/>
-      <c r="J15" s="12">
+      <c r="H15" s="23"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="11">
         <v>34</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="11">
         <v>34</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="40">
         <v>37</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="14">
         <v>54</v>
       </c>
-      <c r="N15" s="12">
+      <c r="N15" s="11">
         <v>46</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="4">
         <v>35</v>
       </c>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A16" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="24">
+      <c r="A16" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="23">
         <v>87</v>
       </c>
-      <c r="E16" s="24">
+      <c r="D16" s="23">
         <v>85</v>
       </c>
-      <c r="F16" s="24">
+      <c r="E16" s="23">
         <v>56</v>
       </c>
-      <c r="G16" s="45">
+      <c r="F16" s="43">
         <v>55</v>
       </c>
-      <c r="H16" s="48">
+      <c r="G16" s="51">
         <v>44</v>
       </c>
-      <c r="I16" s="14"/>
-      <c r="J16" s="12">
+      <c r="H16" s="23">
+        <v>45.1</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="11">
         <v>16</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="11">
         <v>14</v>
       </c>
-      <c r="L16" s="41">
+      <c r="L16" s="40">
         <v>18</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="14">
         <v>43</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N16" s="11">
         <v>46</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O16" s="4">
         <v>58</v>
       </c>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
     </row>
     <row r="17" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A17" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="12">
+      <c r="A17" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="23">
+        <v>57</v>
+      </c>
+      <c r="D17" s="23">
+        <v>51</v>
+      </c>
+      <c r="E17" s="23">
+        <v>59</v>
+      </c>
+      <c r="F17" s="43">
+        <v>53</v>
+      </c>
+      <c r="G17" s="51">
         <v>54</v>
       </c>
-      <c r="D17" s="24">
-[...15 lines deleted...]
-      <c r="J17" s="12">
+      <c r="H17" s="23">
+        <v>53.3</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="11">
         <v>18</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="11">
         <v>3</v>
       </c>
-      <c r="L17" s="41">
+      <c r="L17" s="40">
         <v>9</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M17" s="14">
         <v>10</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="11">
         <v>14</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O17" s="4">
         <v>15</v>
       </c>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
     </row>
     <row r="18" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A18" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="24">
+      <c r="A18" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="23">
         <v>61</v>
       </c>
-      <c r="E18" s="24">
+      <c r="D18" s="23">
         <v>41</v>
       </c>
-      <c r="F18" s="24">
+      <c r="E18" s="23">
         <v>45</v>
       </c>
-      <c r="G18" s="45">
+      <c r="F18" s="43">
         <v>43</v>
       </c>
-      <c r="H18" s="48">
+      <c r="G18" s="51">
         <v>46</v>
       </c>
-      <c r="I18" s="14"/>
-      <c r="J18" s="12">
+      <c r="H18" s="23">
+        <v>47.6</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="11">
         <v>13</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="11">
         <v>4</v>
       </c>
-      <c r="L18" s="41">
+      <c r="L18" s="40">
         <v>9</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M18" s="14">
         <v>9</v>
       </c>
-      <c r="N18" s="12">
+      <c r="N18" s="11">
         <v>10</v>
       </c>
-      <c r="O18" s="5">
+      <c r="O18" s="4">
         <v>11</v>
       </c>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
     </row>
     <row r="19" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A19" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="12">
+      <c r="A19" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="23">
+        <v>55</v>
+      </c>
+      <c r="D19" s="23">
         <v>50</v>
       </c>
-      <c r="D19" s="24">
-[...5 lines deleted...]
-      <c r="F19" s="24">
+      <c r="E19" s="23">
         <v>54</v>
       </c>
-      <c r="G19" s="45">
+      <c r="F19" s="43">
         <v>47</v>
       </c>
-      <c r="H19" s="48">
+      <c r="G19" s="51">
         <v>48</v>
       </c>
-      <c r="I19" s="14"/>
-      <c r="J19" s="12">
+      <c r="H19" s="23">
+        <v>47.9</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="11">
         <v>2</v>
       </c>
-      <c r="K19" s="12">
+      <c r="K19" s="11">
         <v>10</v>
       </c>
-      <c r="L19" s="41">
+      <c r="L19" s="40">
         <v>7</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="14">
         <v>9</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="11">
         <v>8</v>
       </c>
-      <c r="O19" s="5">
+      <c r="O19" s="4">
         <v>18</v>
       </c>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
     </row>
     <row r="20" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A20" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="12">
+      <c r="A20" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="23">
+        <v>94</v>
+      </c>
+      <c r="D20" s="23">
+        <v>75</v>
+      </c>
+      <c r="E20" s="23">
+        <v>83</v>
+      </c>
+      <c r="F20" s="43">
+        <v>73</v>
+      </c>
+      <c r="G20" s="51">
         <v>76</v>
       </c>
-      <c r="D20" s="24">
-[...15 lines deleted...]
-      <c r="J20" s="12">
+      <c r="H20" s="23">
+        <v>75.7</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="11">
         <v>9</v>
       </c>
-      <c r="K20" s="12">
+      <c r="K20" s="11">
         <v>10</v>
       </c>
-      <c r="L20" s="41">
+      <c r="L20" s="40">
         <v>11</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="14">
         <v>10</v>
       </c>
-      <c r="N20" s="12">
+      <c r="N20" s="11">
         <v>10</v>
       </c>
-      <c r="O20" s="5">
+      <c r="O20" s="4">
         <v>9</v>
       </c>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A21" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="24">
+      <c r="A21" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="23">
         <v>56</v>
       </c>
-      <c r="E21" s="24">
+      <c r="D21" s="23">
         <v>50</v>
       </c>
-      <c r="F21" s="24">
+      <c r="E21" s="23">
         <v>50</v>
       </c>
-      <c r="G21" s="45">
+      <c r="F21" s="43">
         <v>52</v>
       </c>
-      <c r="H21" s="48">
+      <c r="G21" s="51">
         <v>52</v>
       </c>
-      <c r="I21" s="14"/>
-      <c r="J21" s="12">
+      <c r="H21" s="23">
+        <v>57.5</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="11">
         <v>15</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="11">
         <v>22</v>
       </c>
-      <c r="L21" s="41">
+      <c r="L21" s="40">
         <v>15</v>
       </c>
-      <c r="M21" s="15">
+      <c r="M21" s="14">
         <v>18</v>
       </c>
-      <c r="N21" s="12">
+      <c r="N21" s="11">
         <v>15</v>
       </c>
-      <c r="O21" s="5">
+      <c r="O21" s="4">
         <v>13</v>
       </c>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A22" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="12">
+      <c r="A22" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="23">
         <v>67</v>
       </c>
-      <c r="D22" s="24">
-[...2 lines deleted...]
-      <c r="E22" s="24">
+      <c r="D22" s="23">
         <v>68</v>
       </c>
-      <c r="F22" s="24">
+      <c r="E22" s="23">
         <v>62</v>
       </c>
-      <c r="G22" s="45">
+      <c r="F22" s="43">
         <v>55</v>
       </c>
-      <c r="H22" s="48">
+      <c r="G22" s="51">
         <v>55</v>
       </c>
-      <c r="I22" s="14"/>
-      <c r="J22" s="12">
+      <c r="H22" s="23">
+        <v>61.4</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="11">
         <v>6</v>
       </c>
-      <c r="K22" s="12">
+      <c r="K22" s="11">
         <v>4</v>
       </c>
-      <c r="L22" s="41">
+      <c r="L22" s="40">
         <v>5</v>
       </c>
-      <c r="M22" s="15">
+      <c r="M22" s="14">
         <v>4</v>
       </c>
-      <c r="N22" s="12">
+      <c r="N22" s="11">
         <v>6</v>
       </c>
-      <c r="O22" s="5">
+      <c r="O22" s="4">
         <v>8</v>
       </c>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
     <row r="23" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A23" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="12">
+      <c r="A23" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="23">
+        <v>66</v>
+      </c>
+      <c r="D23" s="23">
+        <v>65</v>
+      </c>
+      <c r="E23" s="23">
+        <v>62</v>
+      </c>
+      <c r="F23" s="43">
+        <v>52</v>
+      </c>
+      <c r="G23" s="51">
         <v>61</v>
       </c>
-      <c r="D23" s="24">
-[...15 lines deleted...]
-      <c r="J23" s="12">
+      <c r="H23" s="23">
+        <v>58</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="11">
         <v>35</v>
       </c>
-      <c r="K23" s="12"/>
-      <c r="L23" s="41">
+      <c r="K23" s="11"/>
+      <c r="L23" s="40">
         <v>7</v>
       </c>
-      <c r="M23" s="15">
+      <c r="M23" s="14">
         <v>7</v>
       </c>
-      <c r="N23" s="12">
+      <c r="N23" s="11">
         <v>10</v>
       </c>
-      <c r="O23" s="5">
+      <c r="O23" s="4">
         <v>7</v>
       </c>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
     <row r="24" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A24" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D24" s="24">
+      <c r="A24" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="23">
         <v>50</v>
       </c>
-      <c r="E24" s="24">
+      <c r="D24" s="23">
         <v>45</v>
       </c>
-      <c r="F24" s="24">
+      <c r="E24" s="23">
         <v>42</v>
       </c>
-      <c r="G24" s="45">
+      <c r="F24" s="43">
         <v>43</v>
       </c>
-      <c r="H24" s="48">
+      <c r="G24" s="51">
         <v>40</v>
       </c>
-      <c r="I24" s="14"/>
-      <c r="J24" s="12">
+      <c r="H24" s="23">
+        <v>42.7</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="11">
         <v>27</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="11">
         <v>17</v>
       </c>
-      <c r="L24" s="41">
+      <c r="L24" s="40">
         <v>25</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="14">
         <v>27</v>
       </c>
-      <c r="N24" s="12">
+      <c r="N24" s="11">
         <v>11</v>
       </c>
-      <c r="O24" s="5">
+      <c r="O24" s="4">
         <v>12</v>
       </c>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
     </row>
     <row r="25" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A25" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="12">
+      <c r="A25" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="23">
+        <v>56</v>
+      </c>
+      <c r="D25" s="23">
+        <v>53</v>
+      </c>
+      <c r="E25" s="23">
+        <v>55</v>
+      </c>
+      <c r="F25" s="43">
+        <v>50</v>
+      </c>
+      <c r="G25" s="51">
         <v>54</v>
       </c>
-      <c r="D25" s="24">
-[...2 lines deleted...]
-      <c r="E25" s="24">
+      <c r="H25" s="23">
         <v>53</v>
       </c>
-      <c r="F25" s="24">
-[...9 lines deleted...]
-      <c r="J25" s="12">
+      <c r="I25" s="13"/>
+      <c r="J25" s="11">
         <v>10</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="11">
         <v>10</v>
       </c>
-      <c r="L25" s="41">
+      <c r="L25" s="40">
         <v>14</v>
       </c>
-      <c r="M25" s="15">
+      <c r="M25" s="14">
         <v>8</v>
       </c>
-      <c r="N25" s="12">
+      <c r="N25" s="11">
         <v>10</v>
       </c>
-      <c r="O25" s="5">
+      <c r="O25" s="4">
         <v>6</v>
       </c>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
     </row>
     <row r="26" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A26" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="12">
+      <c r="A26" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="23">
+        <v>57</v>
+      </c>
+      <c r="D26" s="23">
         <v>58</v>
       </c>
-      <c r="D26" s="24">
-[...5 lines deleted...]
-      <c r="F26" s="24">
+      <c r="E26" s="23">
         <v>52</v>
       </c>
-      <c r="G26" s="45">
+      <c r="F26" s="43">
         <v>64</v>
       </c>
-      <c r="H26" s="48">
+      <c r="G26" s="51">
         <v>55</v>
       </c>
-      <c r="I26" s="14"/>
-      <c r="J26" s="12">
+      <c r="H26" s="23"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="11">
         <v>7</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="11">
         <v>12</v>
       </c>
-      <c r="L26" s="41">
+      <c r="L26" s="40">
         <v>10</v>
       </c>
-      <c r="M26" s="15">
+      <c r="M26" s="14">
         <v>20</v>
       </c>
-      <c r="N26" s="12">
+      <c r="N26" s="11">
         <v>9</v>
       </c>
-      <c r="O26" s="5">
+      <c r="O26" s="4">
         <v>23</v>
       </c>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
     </row>
     <row r="27" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A27" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D27" s="24">
+      <c r="A27" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="23">
         <v>91</v>
       </c>
-      <c r="E27" s="24">
+      <c r="D27" s="23">
         <v>92</v>
       </c>
-      <c r="F27" s="24">
+      <c r="E27" s="23">
         <v>88</v>
       </c>
-      <c r="G27" s="45">
+      <c r="F27" s="43">
         <v>20</v>
       </c>
-      <c r="H27" s="48">
+      <c r="G27" s="51">
         <v>27</v>
       </c>
-      <c r="I27" s="14"/>
-      <c r="J27" s="12">
+      <c r="H27" s="23"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="11">
         <v>34</v>
       </c>
-      <c r="K27" s="12">
+      <c r="K27" s="11">
         <v>34</v>
       </c>
-      <c r="L27" s="41">
+      <c r="L27" s="40">
         <v>17</v>
       </c>
-      <c r="M27" s="15">
+      <c r="M27" s="14">
         <v>56</v>
       </c>
-      <c r="N27" s="12">
+      <c r="N27" s="11">
         <v>45</v>
       </c>
-      <c r="O27" s="5">
+      <c r="O27" s="4">
         <v>69</v>
       </c>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
     </row>
     <row r="28" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A28" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D28" s="24">
+      <c r="A28" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="23">
         <v>32</v>
       </c>
-      <c r="E28" s="24">
+      <c r="D28" s="23">
         <v>30</v>
       </c>
-      <c r="F28" s="24">
+      <c r="E28" s="23">
         <v>30</v>
       </c>
-      <c r="G28" s="45">
+      <c r="F28" s="43">
         <v>27</v>
       </c>
-      <c r="H28" s="48">
+      <c r="G28" s="51">
         <v>28</v>
       </c>
-      <c r="I28" s="14"/>
-      <c r="J28" s="12">
+      <c r="H28" s="23">
+        <v>28.8</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="11">
         <v>26</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="11">
         <v>28</v>
       </c>
-      <c r="L28" s="41">
+      <c r="L28" s="40">
         <v>38</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="14">
         <v>30</v>
       </c>
-      <c r="N28" s="12">
+      <c r="N28" s="11">
         <v>22</v>
       </c>
-      <c r="O28" s="5">
+      <c r="O28" s="4">
         <v>22</v>
       </c>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
     </row>
     <row r="29" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="23">
+        <v>50</v>
+      </c>
+      <c r="D29" s="23">
+        <v>49</v>
+      </c>
+      <c r="E29" s="23"/>
+      <c r="F29" s="43">
         <v>45</v>
       </c>
-      <c r="B29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="12">
+      <c r="G29" s="51">
         <v>48</v>
       </c>
-      <c r="D29" s="24">
-[...13 lines deleted...]
-      <c r="J29" s="12">
+      <c r="H29" s="23">
+        <v>42.5</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="11">
         <v>14</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="11">
         <v>16</v>
       </c>
-      <c r="L29" s="41">
+      <c r="L29" s="40">
         <v>26</v>
       </c>
-      <c r="M29" s="15"/>
-      <c r="N29" s="12">
+      <c r="M29" s="14"/>
+      <c r="N29" s="11">
         <v>22</v>
       </c>
-      <c r="O29" s="5">
+      <c r="O29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
     </row>
     <row r="30" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A30" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D30" s="24">
+      <c r="A30" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="23">
         <v>56</v>
       </c>
-      <c r="E30" s="24">
+      <c r="D30" s="23">
         <v>46</v>
       </c>
-      <c r="F30" s="24">
+      <c r="E30" s="23">
         <v>45</v>
       </c>
-      <c r="G30" s="45">
+      <c r="F30" s="43">
         <v>37</v>
       </c>
-      <c r="H30" s="48">
+      <c r="G30" s="51">
         <v>38</v>
       </c>
-      <c r="I30" s="14"/>
-      <c r="J30" s="12">
+      <c r="H30" s="23">
+        <v>35.4</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="11">
         <v>7</v>
       </c>
-      <c r="K30" s="12">
+      <c r="K30" s="11">
         <v>4</v>
       </c>
-      <c r="L30" s="41">
+      <c r="L30" s="40">
         <v>10</v>
       </c>
-      <c r="M30" s="15">
+      <c r="M30" s="14">
         <v>28</v>
       </c>
-      <c r="N30" s="12">
+      <c r="N30" s="11">
         <v>35</v>
       </c>
-      <c r="O30" s="5">
+      <c r="O30" s="4">
         <v>46</v>
       </c>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
     </row>
     <row r="31" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A31" s="30" t="s">
+      <c r="A31" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="37">
+        <v>51</v>
+      </c>
+      <c r="D31" s="23">
+        <v>50</v>
+      </c>
+      <c r="E31" s="23">
         <v>49</v>
       </c>
-      <c r="B31" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="45">
+      <c r="F31" s="43">
         <v>46</v>
       </c>
-      <c r="H31" s="48">
+      <c r="G31" s="51">
         <v>47</v>
       </c>
-      <c r="I31" s="14"/>
-      <c r="J31" s="12">
+      <c r="H31" s="23"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="11">
         <v>18</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="11">
         <v>11</v>
       </c>
-      <c r="L31" s="41">
+      <c r="L31" s="40">
         <v>12</v>
       </c>
-      <c r="M31" s="15">
+      <c r="M31" s="14">
         <v>10</v>
       </c>
-      <c r="N31" s="12">
+      <c r="N31" s="11">
         <v>10</v>
       </c>
-      <c r="O31" s="5">
+      <c r="O31" s="4">
         <v>8</v>
       </c>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
     </row>
     <row r="32" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A32" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D32" s="38">
+      <c r="A32" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="37">
         <v>120</v>
       </c>
-      <c r="E32" s="24">
+      <c r="D32" s="23">
         <v>105</v>
       </c>
-      <c r="F32" s="24">
+      <c r="E32" s="23">
         <v>99</v>
       </c>
-      <c r="G32" s="45">
+      <c r="F32" s="43">
         <v>87</v>
       </c>
-      <c r="H32" s="48">
+      <c r="G32" s="51">
         <v>94</v>
       </c>
-      <c r="I32" s="14"/>
-      <c r="J32" s="12">
+      <c r="H32" s="23">
+        <v>91.1</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="11">
         <v>9</v>
       </c>
-      <c r="K32" s="12">
+      <c r="K32" s="11">
         <v>9</v>
       </c>
-      <c r="L32" s="41">
+      <c r="L32" s="40">
         <v>7</v>
       </c>
-      <c r="M32" s="15">
+      <c r="M32" s="14">
         <v>14</v>
       </c>
-      <c r="N32" s="12">
+      <c r="N32" s="11">
         <v>17</v>
       </c>
-      <c r="O32" s="5">
+      <c r="O32" s="4">
         <v>15</v>
       </c>
       <c r="Z32" s="1"/>
       <c r="AA32" s="1"/>
     </row>
     <row r="33" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A33" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="12">
+      <c r="A33" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="37">
+        <v>51</v>
+      </c>
+      <c r="D33" s="23">
+        <v>48</v>
+      </c>
+      <c r="E33" s="23">
+        <v>49</v>
+      </c>
+      <c r="F33" s="43">
+        <v>46</v>
+      </c>
+      <c r="G33" s="51">
         <v>47</v>
       </c>
-      <c r="D33" s="38">
-[...15 lines deleted...]
-      <c r="J33" s="12">
+      <c r="H33" s="23">
+        <v>48.7</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="11">
         <v>9</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="11">
         <v>11</v>
       </c>
-      <c r="L33" s="41">
+      <c r="L33" s="40">
         <v>10</v>
       </c>
-      <c r="M33" s="15">
+      <c r="M33" s="14">
         <v>14</v>
       </c>
-      <c r="N33" s="12">
+      <c r="N33" s="11">
         <v>14</v>
       </c>
-      <c r="O33" s="5">
+      <c r="O33" s="4">
         <v>10</v>
       </c>
       <c r="Z33" s="1"/>
       <c r="AA33" s="1"/>
     </row>
     <row r="34" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A34" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D34" s="38">
+      <c r="A34" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="37">
         <v>51</v>
       </c>
-      <c r="E34" s="24">
+      <c r="D34" s="23">
         <v>47</v>
       </c>
-      <c r="F34" s="24">
+      <c r="E34" s="23">
         <v>40</v>
       </c>
-      <c r="G34" s="45">
+      <c r="F34" s="43">
         <v>37</v>
       </c>
-      <c r="H34" s="48">
+      <c r="G34" s="51">
         <v>38</v>
       </c>
-      <c r="I34" s="14"/>
-      <c r="J34" s="12">
+      <c r="H34" s="23">
+        <v>38.6</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="11">
         <v>20</v>
       </c>
-      <c r="K34" s="12">
+      <c r="K34" s="11">
         <v>15</v>
       </c>
-      <c r="L34" s="41">
+      <c r="L34" s="40">
         <v>11</v>
       </c>
-      <c r="M34" s="15">
+      <c r="M34" s="14">
         <v>22</v>
       </c>
-      <c r="N34" s="12">
+      <c r="N34" s="11">
         <v>21</v>
       </c>
-      <c r="O34" s="5">
+      <c r="O34" s="4">
         <v>20</v>
       </c>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
     </row>
     <row r="35" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A35" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="38">
+      <c r="A35" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="37">
         <v>112</v>
       </c>
-      <c r="E35" s="24">
+      <c r="D35" s="23">
         <v>111</v>
       </c>
-      <c r="F35" s="24">
+      <c r="E35" s="23">
         <v>107</v>
       </c>
-      <c r="G35" s="45">
+      <c r="F35" s="43">
         <v>104</v>
       </c>
-      <c r="H35" s="48">
+      <c r="G35" s="51">
         <v>93</v>
       </c>
-      <c r="I35" s="14"/>
-      <c r="J35" s="12">
+      <c r="H35" s="23"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="11">
         <v>24</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="11">
         <v>24</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>23</v>
       </c>
-      <c r="M35" s="15">
+      <c r="M35" s="14">
         <v>18</v>
       </c>
-      <c r="N35" s="12">
+      <c r="N35" s="11">
         <v>10</v>
       </c>
-      <c r="O35" s="5">
+      <c r="O35" s="4">
         <v>23</v>
       </c>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1"/>
     </row>
     <row r="36" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A36" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="38">
+      <c r="A36" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="37">
         <v>49</v>
       </c>
-      <c r="E36" s="24">
+      <c r="D36" s="23">
         <v>48</v>
       </c>
-      <c r="F36" s="24">
+      <c r="E36" s="23">
         <v>47</v>
       </c>
-      <c r="G36" s="45">
+      <c r="F36" s="43">
         <v>46</v>
       </c>
-      <c r="H36" s="48">
+      <c r="G36" s="51">
         <v>45</v>
       </c>
-      <c r="I36" s="14"/>
-      <c r="J36" s="12">
+      <c r="H36" s="23">
+        <v>45</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="11">
         <v>12</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="11">
         <v>9</v>
       </c>
-      <c r="L36" s="41">
+      <c r="L36" s="40">
         <v>10</v>
       </c>
-      <c r="M36" s="15">
+      <c r="M36" s="14">
         <v>10</v>
       </c>
-      <c r="N36" s="12">
+      <c r="N36" s="11">
         <v>9</v>
       </c>
-      <c r="O36" s="5">
+      <c r="O36" s="4">
         <v>7</v>
       </c>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A37" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="12">
+      <c r="A37" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="37">
+        <v>40</v>
+      </c>
+      <c r="D37" s="23">
+        <v>36</v>
+      </c>
+      <c r="E37" s="23">
+        <v>45</v>
+      </c>
+      <c r="F37" s="43">
+        <v>38</v>
+      </c>
+      <c r="G37" s="51">
+        <v>33</v>
+      </c>
+      <c r="H37" s="23">
+        <v>45</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="11">
+        <v>47</v>
+      </c>
+      <c r="K37" s="11">
+        <v>29</v>
+      </c>
+      <c r="L37" s="40">
         <v>28</v>
       </c>
-      <c r="D37" s="38">
-[...24 lines deleted...]
-      <c r="M37" s="15">
+      <c r="M37" s="14">
         <v>11</v>
       </c>
-      <c r="N37" s="12">
+      <c r="N37" s="11">
         <v>21</v>
       </c>
-      <c r="O37" s="5">
+      <c r="O37" s="4">
         <v>12</v>
       </c>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A38" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="38">
+      <c r="A38" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="37">
         <v>38</v>
       </c>
-      <c r="E38" s="24">
+      <c r="D38" s="23">
         <v>36</v>
       </c>
-      <c r="F38" s="24">
+      <c r="E38" s="23">
         <v>36</v>
       </c>
-      <c r="G38" s="45">
+      <c r="F38" s="43">
         <v>43</v>
       </c>
-      <c r="H38" s="48">
+      <c r="G38" s="51">
         <v>53</v>
       </c>
-      <c r="I38" s="14"/>
-      <c r="J38" s="12">
+      <c r="H38" s="23">
+        <v>47.9</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="11">
         <v>19</v>
       </c>
-      <c r="K38" s="12">
+      <c r="K38" s="11">
         <v>14</v>
       </c>
-      <c r="L38" s="41">
+      <c r="L38" s="40">
         <v>12</v>
       </c>
-      <c r="M38" s="15">
+      <c r="M38" s="14">
         <v>13</v>
       </c>
-      <c r="N38" s="12">
+      <c r="N38" s="11">
         <v>7</v>
       </c>
-      <c r="O38" s="5">
+      <c r="O38" s="4">
         <v>4</v>
       </c>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A39" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="38">
+      <c r="A39" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="37">
         <v>43</v>
       </c>
-      <c r="E39" s="24">
+      <c r="D39" s="23">
         <v>29</v>
       </c>
-      <c r="F39" s="24">
+      <c r="E39" s="23">
         <v>37</v>
       </c>
-      <c r="G39" s="45">
+      <c r="F39" s="43">
         <v>23</v>
       </c>
-      <c r="H39" s="48"/>
-[...1 lines deleted...]
-      <c r="J39" s="12">
+      <c r="G39" s="51"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="11">
         <v>51</v>
       </c>
-      <c r="K39" s="12">
+      <c r="K39" s="11">
         <v>46</v>
       </c>
-      <c r="L39" s="41">
+      <c r="L39" s="40">
         <v>52</v>
       </c>
-      <c r="M39" s="15">
+      <c r="M39" s="14">
         <v>20</v>
       </c>
-      <c r="N39" s="12">
+      <c r="N39" s="11">
         <v>33</v>
       </c>
-      <c r="O39" s="5"/>
+      <c r="O39" s="4"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
     </row>
     <row r="40" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A40" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="12">
+      <c r="A40" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="37">
+        <v>47</v>
+      </c>
+      <c r="D40" s="23">
+        <v>36</v>
+      </c>
+      <c r="E40" s="23">
+        <v>35</v>
+      </c>
+      <c r="F40" s="43">
+        <v>36</v>
+      </c>
+      <c r="G40" s="51">
+        <v>34</v>
+      </c>
+      <c r="H40" s="23">
+        <v>35.4</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="11">
         <v>37</v>
       </c>
-      <c r="D40" s="38">
-[...18 lines deleted...]
-      <c r="K40" s="12">
+      <c r="K40" s="11">
         <v>9</v>
       </c>
-      <c r="L40" s="41">
+      <c r="L40" s="40">
         <v>2</v>
       </c>
-      <c r="M40" s="15">
+      <c r="M40" s="14">
         <v>4</v>
       </c>
-      <c r="N40" s="12">
+      <c r="N40" s="11">
         <v>4</v>
       </c>
-      <c r="O40" s="5">
+      <c r="O40" s="4">
         <v>9</v>
       </c>
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
     </row>
     <row r="41" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A41" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="12">
+      <c r="A41" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="37">
+        <v>34</v>
+      </c>
+      <c r="D41" s="23">
         <v>33</v>
       </c>
-      <c r="D41" s="38">
+      <c r="E41" s="23">
         <v>34</v>
       </c>
-      <c r="E41" s="24">
-[...5 lines deleted...]
-      <c r="G41" s="45">
+      <c r="F41" s="43">
         <v>31</v>
       </c>
-      <c r="H41" s="48">
+      <c r="G41" s="51">
         <v>32</v>
       </c>
-      <c r="I41" s="14"/>
-      <c r="J41" s="12">
+      <c r="H41" s="23">
+        <v>33.9</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="11">
         <v>12</v>
       </c>
-      <c r="K41" s="12">
+      <c r="K41" s="11">
         <v>5</v>
       </c>
-      <c r="L41" s="42">
+      <c r="L41" s="41">
         <v>6</v>
       </c>
-      <c r="M41" s="15">
+      <c r="M41" s="14">
         <v>3</v>
       </c>
-      <c r="N41" s="12">
+      <c r="N41" s="11">
         <v>5</v>
       </c>
-      <c r="O41" s="5">
+      <c r="O41" s="4">
         <v>9</v>
       </c>
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A42" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D42" s="38">
+      <c r="A42" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="37">
         <v>47</v>
       </c>
-      <c r="E42" s="24">
+      <c r="D42" s="23">
         <v>48</v>
       </c>
-      <c r="F42" s="24">
+      <c r="E42" s="23">
         <v>44</v>
       </c>
-      <c r="G42" s="45">
+      <c r="F42" s="43">
         <v>53</v>
       </c>
-      <c r="H42" s="48">
+      <c r="G42" s="51">
         <v>50</v>
       </c>
-      <c r="I42" s="14"/>
-      <c r="J42" s="12">
+      <c r="H42" s="23">
+        <v>47.4</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="11">
         <v>24</v>
       </c>
-      <c r="K42" s="12">
+      <c r="K42" s="11">
         <v>20</v>
       </c>
-      <c r="L42" s="41">
+      <c r="L42" s="40">
         <v>20</v>
       </c>
-      <c r="M42" s="15">
+      <c r="M42" s="14">
         <v>24</v>
       </c>
-      <c r="N42" s="12">
+      <c r="N42" s="11">
         <v>13</v>
       </c>
-      <c r="O42" s="5">
+      <c r="O42" s="4">
         <v>7</v>
       </c>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A43" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D43" s="38">
+      <c r="A43" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="37">
         <v>52</v>
       </c>
-      <c r="E43" s="24">
+      <c r="D43" s="23">
         <v>45</v>
       </c>
-      <c r="F43" s="24">
+      <c r="E43" s="23">
         <v>43</v>
       </c>
-      <c r="G43" s="45">
+      <c r="F43" s="43">
         <v>44</v>
       </c>
-      <c r="H43" s="48">
+      <c r="G43" s="51">
         <v>40</v>
       </c>
-      <c r="I43" s="14"/>
-      <c r="J43" s="12">
+      <c r="H43" s="23">
+        <v>38.5</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="11">
         <v>30</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="11">
         <v>15</v>
       </c>
-      <c r="L43" s="41">
+      <c r="L43" s="40">
         <v>40</v>
       </c>
-      <c r="M43" s="15">
+      <c r="M43" s="14">
         <v>52</v>
       </c>
-      <c r="N43" s="12">
+      <c r="N43" s="11">
         <v>56</v>
       </c>
-      <c r="O43" s="5">
+      <c r="O43" s="4">
         <v>12</v>
       </c>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A44" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="38">
+      <c r="A44" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C44" s="37">
         <v>59</v>
       </c>
-      <c r="E44" s="24">
+      <c r="D44" s="23">
         <v>54</v>
       </c>
-      <c r="F44" s="24">
+      <c r="E44" s="23">
         <v>50</v>
       </c>
-      <c r="G44" s="45">
+      <c r="F44" s="43">
         <v>50</v>
       </c>
-      <c r="H44" s="48">
+      <c r="G44" s="51">
         <v>52</v>
       </c>
-      <c r="I44" s="14"/>
-      <c r="J44" s="12">
+      <c r="H44" s="23">
+        <v>53.3</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="11">
         <v>19</v>
       </c>
-      <c r="K44" s="12">
+      <c r="K44" s="11">
         <v>15</v>
       </c>
-      <c r="L44" s="41">
+      <c r="L44" s="40">
         <v>20</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="14">
         <v>23</v>
       </c>
-      <c r="N44" s="12">
+      <c r="N44" s="11">
         <v>22</v>
       </c>
-      <c r="O44" s="5">
+      <c r="O44" s="4">
         <v>8</v>
       </c>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
     </row>
     <row r="45" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A45" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="38">
+      <c r="A45" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="37">
         <v>47</v>
       </c>
-      <c r="E45" s="24">
+      <c r="D45" s="23">
         <v>47</v>
       </c>
-      <c r="F45" s="24">
+      <c r="E45" s="23">
         <v>44</v>
       </c>
-      <c r="G45" s="45">
+      <c r="F45" s="43">
         <v>40</v>
       </c>
-      <c r="H45" s="48">
+      <c r="G45" s="51">
         <v>41</v>
       </c>
-      <c r="I45" s="14"/>
-      <c r="J45" s="12">
+      <c r="H45" s="23">
+        <v>41</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="11">
         <v>14</v>
       </c>
-      <c r="K45" s="12">
+      <c r="K45" s="11">
         <v>18</v>
       </c>
-      <c r="L45" s="41">
+      <c r="L45" s="40">
         <v>19</v>
       </c>
-      <c r="M45" s="15">
+      <c r="M45" s="14">
         <v>15</v>
       </c>
-      <c r="N45" s="12">
+      <c r="N45" s="11">
         <v>21</v>
       </c>
-      <c r="O45" s="5">
+      <c r="O45" s="4">
         <v>19</v>
       </c>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A46" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D46" s="38">
+      <c r="A46" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="37">
         <v>61.4</v>
       </c>
-      <c r="E46" s="24">
+      <c r="D46" s="23">
         <v>53</v>
       </c>
-      <c r="F46" s="24">
+      <c r="E46" s="23">
         <v>55</v>
       </c>
-      <c r="G46" s="45">
+      <c r="F46" s="43">
         <v>49</v>
       </c>
-      <c r="H46" s="48">
+      <c r="G46" s="51">
         <v>51</v>
       </c>
-      <c r="I46" s="14"/>
-      <c r="J46" s="12">
+      <c r="H46" s="23">
+        <v>51.3</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="11">
         <v>9</v>
       </c>
-      <c r="K46" s="12">
+      <c r="K46" s="11">
         <v>7</v>
       </c>
-      <c r="L46" s="41">
+      <c r="L46" s="40">
         <v>10</v>
       </c>
-      <c r="M46" s="15">
+      <c r="M46" s="14">
         <v>8</v>
       </c>
-      <c r="N46" s="12">
+      <c r="N46" s="11">
         <v>9</v>
       </c>
-      <c r="O46" s="5">
+      <c r="O46" s="4">
         <v>13</v>
       </c>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
     </row>
     <row r="47" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A47" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D47" s="38">
+      <c r="A47" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="37">
         <v>68.7</v>
       </c>
-      <c r="E47" s="24">
+      <c r="D47" s="23">
         <v>54</v>
       </c>
-      <c r="F47" s="24">
+      <c r="E47" s="23">
         <v>54</v>
       </c>
-      <c r="G47" s="45">
+      <c r="F47" s="43">
         <v>49</v>
       </c>
-      <c r="H47" s="48">
+      <c r="G47" s="51">
         <v>50</v>
       </c>
-      <c r="I47" s="14"/>
-      <c r="J47" s="12">
+      <c r="H47" s="23">
+        <v>49.7</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="11">
         <v>8</v>
       </c>
-      <c r="K47" s="12">
+      <c r="K47" s="11">
         <v>13</v>
       </c>
-      <c r="L47" s="41">
+      <c r="L47" s="40">
         <v>12</v>
       </c>
-      <c r="M47" s="15">
+      <c r="M47" s="14">
         <v>10</v>
       </c>
-      <c r="N47" s="12">
+      <c r="N47" s="11">
         <v>5</v>
       </c>
-      <c r="O47" s="5">
+      <c r="O47" s="4">
         <v>6</v>
       </c>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
     </row>
     <row r="48" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A48" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D48" s="38">
+      <c r="A48" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="37">
         <v>69.5</v>
       </c>
-      <c r="E48" s="24">
+      <c r="D48" s="23">
         <v>59</v>
       </c>
-      <c r="F48" s="24">
+      <c r="E48" s="23">
         <v>61</v>
       </c>
-      <c r="G48" s="45">
+      <c r="F48" s="43">
         <v>57</v>
       </c>
-      <c r="H48" s="48">
+      <c r="G48" s="51">
         <v>60</v>
       </c>
-      <c r="I48" s="14"/>
-      <c r="J48" s="12">
+      <c r="H48" s="23">
+        <v>56.3</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="11">
         <v>8</v>
       </c>
-      <c r="K48" s="12">
+      <c r="K48" s="11">
         <v>12</v>
       </c>
-      <c r="L48" s="41">
+      <c r="L48" s="40">
         <v>14</v>
       </c>
-      <c r="M48" s="15">
+      <c r="M48" s="14">
         <v>11</v>
       </c>
-      <c r="N48" s="12">
+      <c r="N48" s="11">
         <v>9</v>
       </c>
-      <c r="O48" s="5">
+      <c r="O48" s="4">
         <v>10</v>
       </c>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
     </row>
     <row r="49" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A49" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D49" s="38">
+      <c r="A49" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" s="37">
         <v>89.8</v>
       </c>
-      <c r="E49" s="24">
+      <c r="D49" s="23">
         <v>80</v>
       </c>
-      <c r="F49" s="24">
+      <c r="E49" s="23">
         <v>74</v>
       </c>
-      <c r="G49" s="45">
+      <c r="F49" s="43">
         <v>78</v>
       </c>
-      <c r="H49" s="48">
+      <c r="G49" s="51">
         <v>69</v>
       </c>
-      <c r="I49" s="14"/>
-      <c r="J49" s="12">
+      <c r="H49" s="23">
+        <v>57.7</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="11">
         <v>10</v>
       </c>
-      <c r="K49" s="12">
+      <c r="K49" s="11">
         <v>7</v>
       </c>
-      <c r="L49" s="41">
+      <c r="L49" s="40">
         <v>1</v>
       </c>
-      <c r="M49" s="15">
+      <c r="M49" s="14">
         <v>8</v>
       </c>
-      <c r="N49" s="12">
+      <c r="N49" s="11">
         <v>13</v>
       </c>
-      <c r="O49" s="5">
+      <c r="O49" s="4">
         <v>22</v>
       </c>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
     </row>
     <row r="50" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A50" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D50" s="38">
+      <c r="A50" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C50" s="37">
         <v>64.2</v>
       </c>
-      <c r="E50" s="24">
+      <c r="D50" s="23">
         <v>59</v>
       </c>
-      <c r="F50" s="24">
+      <c r="E50" s="23">
         <v>59</v>
       </c>
-      <c r="G50" s="45">
+      <c r="F50" s="43">
         <v>57</v>
       </c>
-      <c r="H50" s="48">
+      <c r="G50" s="51">
         <v>57</v>
       </c>
-      <c r="I50" s="14"/>
-      <c r="J50" s="12">
+      <c r="H50" s="23">
+        <v>56.2</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="11">
         <v>14</v>
       </c>
-      <c r="K50" s="12">
+      <c r="K50" s="11">
         <v>19</v>
       </c>
-      <c r="L50" s="41">
+      <c r="L50" s="40">
         <v>19</v>
       </c>
-      <c r="M50" s="15">
+      <c r="M50" s="14">
         <v>20</v>
       </c>
-      <c r="N50" s="12">
+      <c r="N50" s="11">
         <v>18</v>
       </c>
-      <c r="O50" s="5">
+      <c r="O50" s="4">
         <v>17</v>
       </c>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
     </row>
     <row r="51" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A51" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="12">
+      <c r="A51" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C51" s="37">
+        <v>51.8</v>
+      </c>
+      <c r="D51" s="23">
+        <v>48</v>
+      </c>
+      <c r="E51" s="23">
+        <v>47</v>
+      </c>
+      <c r="F51" s="43">
+        <v>42</v>
+      </c>
+      <c r="G51" s="51">
         <v>45</v>
       </c>
-      <c r="D51" s="38">
-[...15 lines deleted...]
-      <c r="J51" s="12">
+      <c r="H51" s="23">
+        <v>44.7</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="11">
         <v>9</v>
       </c>
-      <c r="K51" s="12">
+      <c r="K51" s="11">
         <v>9</v>
       </c>
-      <c r="L51" s="41">
+      <c r="L51" s="40">
         <v>8</v>
       </c>
-      <c r="M51" s="15">
+      <c r="M51" s="14">
         <v>5</v>
       </c>
-      <c r="N51" s="12">
+      <c r="N51" s="11">
         <v>10</v>
       </c>
-      <c r="O51" s="5">
+      <c r="O51" s="4">
         <v>4</v>
       </c>
       <c r="Z51" s="1"/>
       <c r="AA51" s="1"/>
     </row>
     <row r="52" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A52" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D52" s="38">
+      <c r="A52" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" s="37">
         <v>70</v>
       </c>
-      <c r="E52" s="24">
+      <c r="D52" s="23">
         <v>77</v>
       </c>
-      <c r="F52" s="24">
+      <c r="E52" s="23">
         <v>75</v>
       </c>
-      <c r="G52" s="45">
+      <c r="F52" s="43">
         <v>80</v>
       </c>
-      <c r="H52" s="48">
+      <c r="G52" s="51">
         <v>89</v>
       </c>
-      <c r="I52" s="14"/>
-      <c r="J52" s="12">
+      <c r="H52" s="23">
+        <v>82.6</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="11">
         <v>5</v>
       </c>
-      <c r="K52" s="12">
+      <c r="K52" s="11">
         <v>5</v>
       </c>
-      <c r="L52" s="41">
+      <c r="L52" s="40">
         <v>4</v>
       </c>
-      <c r="M52" s="15">
+      <c r="M52" s="14">
         <v>5</v>
       </c>
-      <c r="N52" s="12">
+      <c r="N52" s="11">
         <v>7</v>
       </c>
-      <c r="O52" s="5">
+      <c r="O52" s="4">
         <v>8</v>
       </c>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
     </row>
     <row r="53" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A53" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D53" s="38">
+      <c r="A53" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C53" s="37">
         <v>45.5</v>
       </c>
-      <c r="E53" s="24">
+      <c r="D53" s="23">
         <v>43</v>
       </c>
-      <c r="F53" s="24">
+      <c r="E53" s="23">
         <v>44</v>
       </c>
-      <c r="G53" s="45"/>
-      <c r="H53" s="48">
+      <c r="F53" s="43"/>
+      <c r="G53" s="51">
         <v>42</v>
       </c>
-      <c r="I53" s="14"/>
-      <c r="J53" s="12">
+      <c r="H53" s="23"/>
+      <c r="I53" s="13"/>
+      <c r="J53" s="11">
         <v>22</v>
       </c>
-      <c r="K53" s="12">
+      <c r="K53" s="11">
         <v>20</v>
       </c>
-      <c r="L53" s="41">
+      <c r="L53" s="40">
         <v>13</v>
       </c>
-      <c r="M53" s="15">
+      <c r="M53" s="14">
         <v>9</v>
       </c>
-      <c r="N53" s="12"/>
-      <c r="O53" s="5">
+      <c r="N53" s="11"/>
+      <c r="O53" s="4">
         <v>1</v>
       </c>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
     </row>
     <row r="54" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A54" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D54" s="38">
+      <c r="A54" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C54" s="37">
         <v>43</v>
       </c>
-      <c r="E54" s="24">
+      <c r="D54" s="23">
         <v>44</v>
       </c>
-      <c r="F54" s="24">
+      <c r="E54" s="23">
         <v>40</v>
       </c>
-      <c r="G54" s="45">
+      <c r="F54" s="43">
         <v>49</v>
       </c>
-      <c r="H54" s="48">
+      <c r="G54" s="51">
         <v>56</v>
       </c>
-      <c r="I54" s="14"/>
-      <c r="J54" s="12">
+      <c r="H54" s="23"/>
+      <c r="I54" s="13"/>
+      <c r="J54" s="11">
         <v>25</v>
       </c>
-      <c r="K54" s="12">
+      <c r="K54" s="11">
         <v>17</v>
       </c>
-      <c r="L54" s="41">
+      <c r="L54" s="40">
         <v>34</v>
       </c>
-      <c r="M54" s="15">
+      <c r="M54" s="14">
         <v>8</v>
       </c>
-      <c r="N54" s="12">
+      <c r="N54" s="11">
         <v>8</v>
       </c>
-      <c r="O54" s="5">
+      <c r="O54" s="4">
         <v>29</v>
       </c>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
     </row>
     <row r="55" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A55" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="12">
+      <c r="A55" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C55" s="37">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D55" s="23">
+        <v>60</v>
+      </c>
+      <c r="E55" s="23">
         <v>61</v>
       </c>
-      <c r="D55" s="38">
-[...8 lines deleted...]
-      <c r="G55" s="45">
+      <c r="F55" s="43">
         <v>57</v>
       </c>
-      <c r="H55" s="48">
+      <c r="G55" s="51">
         <v>63</v>
       </c>
-      <c r="I55" s="14"/>
-      <c r="J55" s="12">
+      <c r="H55" s="23">
+        <v>54.5</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="11">
         <v>10</v>
       </c>
-      <c r="K55" s="12">
+      <c r="K55" s="11">
         <v>10</v>
       </c>
-      <c r="L55" s="41">
+      <c r="L55" s="40">
         <v>6</v>
       </c>
-      <c r="M55" s="15">
+      <c r="M55" s="14">
         <v>6</v>
       </c>
-      <c r="N55" s="12">
+      <c r="N55" s="11">
         <v>10</v>
       </c>
-      <c r="O55" s="5">
+      <c r="O55" s="4">
         <v>2</v>
       </c>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
     <row r="56" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A56" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D56" s="38">
+      <c r="A56" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="37">
         <v>97.5</v>
       </c>
-      <c r="E56" s="24">
+      <c r="D56" s="23">
         <v>72</v>
       </c>
-      <c r="F56" s="24">
+      <c r="E56" s="23">
         <v>79</v>
       </c>
-      <c r="G56" s="45"/>
-      <c r="H56" s="48">
+      <c r="F56" s="43"/>
+      <c r="G56" s="51">
         <v>71</v>
       </c>
-      <c r="I56" s="14"/>
-      <c r="J56" s="12">
+      <c r="H56" s="23">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="11">
         <v>21</v>
       </c>
-      <c r="K56" s="12">
+      <c r="K56" s="11">
         <v>13</v>
       </c>
-      <c r="L56" s="41">
+      <c r="L56" s="40">
         <v>18</v>
       </c>
-      <c r="M56" s="15">
+      <c r="M56" s="14">
         <v>18</v>
       </c>
-      <c r="N56" s="12"/>
-      <c r="O56" s="5">
+      <c r="N56" s="11"/>
+      <c r="O56" s="4">
         <v>26</v>
       </c>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
     </row>
     <row r="57" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A57" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D57" s="38">
+      <c r="A57" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="37">
         <v>86.3</v>
       </c>
-      <c r="E57" s="24">
+      <c r="D57" s="23">
         <v>75</v>
       </c>
-      <c r="F57" s="24">
+      <c r="E57" s="23">
         <v>84</v>
       </c>
-      <c r="G57" s="45">
+      <c r="F57" s="43">
         <v>77</v>
       </c>
-      <c r="H57" s="48">
+      <c r="G57" s="51">
         <v>81</v>
       </c>
-      <c r="I57" s="14"/>
-      <c r="J57" s="12">
+      <c r="H57" s="23">
+        <v>79.8</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="11">
         <v>14</v>
       </c>
-      <c r="K57" s="12">
+      <c r="K57" s="11">
         <v>12</v>
       </c>
-      <c r="L57" s="41">
+      <c r="L57" s="40">
         <v>8</v>
       </c>
-      <c r="M57" s="15">
+      <c r="M57" s="14">
         <v>7</v>
       </c>
-      <c r="N57" s="12">
+      <c r="N57" s="11">
         <v>8</v>
       </c>
-      <c r="O57" s="5">
+      <c r="O57" s="4">
         <v>7</v>
       </c>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
     <row r="58" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A58" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D58" s="38">
+      <c r="A58" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C58" s="37">
         <v>70.8</v>
       </c>
-      <c r="E58" s="24">
+      <c r="D58" s="23">
         <v>44</v>
       </c>
-      <c r="F58" s="24">
+      <c r="E58" s="23">
         <v>45</v>
       </c>
-      <c r="G58" s="45">
+      <c r="F58" s="43">
         <v>60</v>
       </c>
-      <c r="H58" s="48">
+      <c r="G58" s="51">
         <v>54</v>
       </c>
-      <c r="I58" s="14"/>
-      <c r="J58" s="12">
+      <c r="H58" s="23"/>
+      <c r="I58" s="13"/>
+      <c r="J58" s="11">
         <v>2</v>
       </c>
-      <c r="K58" s="12">
+      <c r="K58" s="11">
         <v>0</v>
       </c>
-      <c r="L58" s="41">
+      <c r="L58" s="40">
         <v>8</v>
       </c>
-      <c r="M58" s="15">
+      <c r="M58" s="14">
         <v>17</v>
       </c>
-      <c r="N58" s="12">
+      <c r="N58" s="11">
         <v>9</v>
       </c>
-      <c r="O58" s="5">
+      <c r="O58" s="4">
         <v>4</v>
       </c>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
     </row>
     <row r="59" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A59" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D59" s="38">
+      <c r="A59" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" s="37">
         <v>52.9</v>
       </c>
-      <c r="E59" s="24">
+      <c r="D59" s="23">
         <v>51</v>
       </c>
-      <c r="F59" s="24">
+      <c r="E59" s="23">
         <v>50</v>
       </c>
-      <c r="G59" s="45">
+      <c r="F59" s="43">
         <v>48</v>
       </c>
-      <c r="H59" s="48">
+      <c r="G59" s="51">
         <v>47</v>
       </c>
-      <c r="I59" s="14"/>
-      <c r="J59" s="12">
+      <c r="H59" s="23">
+        <v>49.5</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="11">
         <v>16</v>
       </c>
-      <c r="K59" s="12">
+      <c r="K59" s="11">
         <v>11</v>
       </c>
-      <c r="L59" s="41">
+      <c r="L59" s="40">
         <v>22</v>
       </c>
-      <c r="M59" s="15">
+      <c r="M59" s="14">
         <v>9</v>
       </c>
-      <c r="N59" s="12">
+      <c r="N59" s="11">
         <v>8</v>
       </c>
-      <c r="O59" s="5">
+      <c r="O59" s="4">
         <v>11</v>
       </c>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
     </row>
     <row r="60" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A60" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D60" s="38">
+      <c r="A60" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C60" s="37">
         <v>52.5</v>
       </c>
-      <c r="E60" s="24">
+      <c r="D60" s="23">
         <v>52</v>
       </c>
-      <c r="F60" s="24">
+      <c r="E60" s="23">
         <v>52</v>
       </c>
-      <c r="G60" s="45">
+      <c r="F60" s="43">
         <v>46</v>
       </c>
-      <c r="H60" s="48">
+      <c r="G60" s="51">
         <v>42</v>
       </c>
-      <c r="I60" s="14"/>
-      <c r="J60" s="12">
+      <c r="H60" s="23">
+        <v>47.3</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="11">
         <v>5</v>
       </c>
-      <c r="K60" s="12">
+      <c r="K60" s="11">
         <v>4</v>
       </c>
-      <c r="L60" s="41">
+      <c r="L60" s="40">
         <v>4</v>
       </c>
-      <c r="M60" s="15">
+      <c r="M60" s="14">
         <v>7</v>
       </c>
-      <c r="N60" s="12">
+      <c r="N60" s="11">
         <v>12</v>
       </c>
-      <c r="O60" s="5">
+      <c r="O60" s="4">
         <v>11</v>
       </c>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
     </row>
     <row r="61" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A61" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D61" s="38">
+      <c r="A61" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="C61" s="37">
         <v>59.2</v>
       </c>
-      <c r="E61" s="24">
+      <c r="D61" s="23">
         <v>38</v>
       </c>
-      <c r="F61" s="24">
+      <c r="E61" s="23">
         <v>37</v>
       </c>
-      <c r="G61" s="45">
+      <c r="F61" s="43">
         <v>31</v>
       </c>
-      <c r="H61" s="48">
+      <c r="G61" s="51">
         <v>31</v>
       </c>
-      <c r="I61" s="14"/>
-      <c r="J61" s="12">
+      <c r="H61" s="23">
+        <v>32.9</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="11">
         <v>37</v>
       </c>
-      <c r="K61" s="12">
+      <c r="K61" s="11">
         <v>35</v>
       </c>
-      <c r="L61" s="41">
+      <c r="L61" s="40">
         <v>24</v>
       </c>
-      <c r="M61" s="15">
+      <c r="M61" s="14">
         <v>25</v>
       </c>
-      <c r="N61" s="12">
+      <c r="N61" s="11">
         <v>35</v>
       </c>
-      <c r="O61" s="5">
+      <c r="O61" s="4">
         <v>34</v>
       </c>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
     <row r="62" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A62" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D62" s="38">
+      <c r="A62" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C62" s="37">
         <v>63.5</v>
       </c>
-      <c r="E62" s="24">
+      <c r="D62" s="23">
         <v>55</v>
       </c>
-      <c r="F62" s="24">
+      <c r="E62" s="23">
         <v>56</v>
       </c>
-      <c r="G62" s="45">
+      <c r="F62" s="43">
         <v>47</v>
       </c>
-      <c r="H62" s="48">
+      <c r="G62" s="51">
         <v>49</v>
       </c>
-      <c r="I62" s="14"/>
-      <c r="J62" s="12">
+      <c r="H62" s="23">
+        <v>49.4</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="11">
         <v>9</v>
       </c>
-      <c r="K62" s="12">
+      <c r="K62" s="11">
         <v>9</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>15</v>
       </c>
-      <c r="M62" s="15">
+      <c r="M62" s="14">
         <v>21</v>
       </c>
-      <c r="N62" s="12">
+      <c r="N62" s="11">
         <v>10</v>
       </c>
-      <c r="O62" s="5">
+      <c r="O62" s="4">
         <v>10</v>
       </c>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
     </row>
     <row r="63" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A63" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D63" s="38">
+      <c r="A63" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C63" s="37">
         <v>49.7</v>
       </c>
-      <c r="E63" s="24">
+      <c r="D63" s="23">
         <v>50</v>
       </c>
-      <c r="F63" s="24">
+      <c r="E63" s="23">
         <v>48</v>
       </c>
-      <c r="G63" s="45">
+      <c r="F63" s="43">
         <v>44</v>
       </c>
-      <c r="H63" s="48">
+      <c r="G63" s="51">
         <v>43</v>
       </c>
-      <c r="I63" s="14"/>
-      <c r="J63" s="12">
+      <c r="H63" s="23"/>
+      <c r="I63" s="13"/>
+      <c r="J63" s="11">
         <v>11</v>
       </c>
-      <c r="K63" s="12">
+      <c r="K63" s="11">
         <v>12</v>
       </c>
-      <c r="L63" s="41">
+      <c r="L63" s="40">
         <v>16</v>
       </c>
-      <c r="M63" s="15">
+      <c r="M63" s="14">
         <v>18</v>
       </c>
-      <c r="N63" s="12">
+      <c r="N63" s="11">
         <v>31</v>
       </c>
-      <c r="O63" s="5">
+      <c r="O63" s="4">
         <v>28</v>
       </c>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
     </row>
     <row r="64" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A64" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D64" s="38">
+      <c r="A64" s="29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="C64" s="37">
         <v>48.2</v>
       </c>
-      <c r="E64" s="24">
+      <c r="D64" s="23">
         <v>50</v>
       </c>
-      <c r="F64" s="24">
+      <c r="E64" s="23">
         <v>45</v>
       </c>
-      <c r="G64" s="45">
+      <c r="F64" s="43">
         <v>45</v>
       </c>
-      <c r="H64" s="48">
+      <c r="G64" s="51">
         <v>46</v>
       </c>
-      <c r="I64" s="14"/>
-      <c r="J64" s="12">
+      <c r="H64" s="23">
+        <v>49.4</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="11">
         <v>6</v>
       </c>
-      <c r="K64" s="12">
+      <c r="K64" s="11">
         <v>4</v>
       </c>
-      <c r="L64" s="41">
+      <c r="L64" s="40">
         <v>5</v>
       </c>
-      <c r="M64" s="15">
+      <c r="M64" s="14">
         <v>7</v>
       </c>
-      <c r="N64" s="12">
+      <c r="N64" s="11">
         <v>0</v>
       </c>
-      <c r="O64" s="5">
+      <c r="O64" s="4">
         <v>2</v>
       </c>
       <c r="Z64" s="1"/>
       <c r="AA64" s="1"/>
     </row>
     <row r="65" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A65" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="12">
+      <c r="A65" s="29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" s="37">
+        <v>56.1</v>
+      </c>
+      <c r="D65" s="23">
         <v>49</v>
       </c>
-      <c r="D65" s="38">
-[...5 lines deleted...]
-      <c r="F65" s="24">
+      <c r="E65" s="23">
         <v>52</v>
       </c>
-      <c r="G65" s="45">
+      <c r="F65" s="43">
         <v>48</v>
       </c>
-      <c r="H65" s="48">
+      <c r="G65" s="51">
         <v>48</v>
       </c>
-      <c r="I65" s="14"/>
-      <c r="J65" s="12">
+      <c r="H65" s="23">
+        <v>50.4</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="11">
         <v>9</v>
       </c>
-      <c r="K65" s="12">
+      <c r="K65" s="11">
         <v>10</v>
       </c>
-      <c r="L65" s="41">
+      <c r="L65" s="40">
         <v>13</v>
       </c>
-      <c r="M65" s="15">
+      <c r="M65" s="14">
         <v>4</v>
       </c>
-      <c r="N65" s="12">
+      <c r="N65" s="11">
         <v>6</v>
       </c>
-      <c r="O65" s="5">
+      <c r="O65" s="4">
         <v>11</v>
       </c>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
     </row>
     <row r="66" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A66" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D66" s="38">
+      <c r="A66" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="37">
         <v>52.3</v>
       </c>
-      <c r="E66" s="24">
+      <c r="D66" s="23">
         <v>48</v>
       </c>
-      <c r="F66" s="24">
+      <c r="E66" s="23">
         <v>52</v>
       </c>
-      <c r="G66" s="45">
+      <c r="F66" s="43">
         <v>54</v>
       </c>
-      <c r="H66" s="48">
+      <c r="G66" s="51">
         <v>42</v>
       </c>
-      <c r="I66" s="14"/>
-      <c r="J66" s="12">
+      <c r="H66" s="23">
+        <v>53.7</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="11">
         <v>14</v>
       </c>
-      <c r="K66" s="12">
+      <c r="K66" s="11">
         <v>36</v>
       </c>
-      <c r="L66" s="41">
+      <c r="L66" s="40">
         <v>38</v>
       </c>
-      <c r="M66" s="15">
+      <c r="M66" s="14">
         <v>45</v>
       </c>
-      <c r="N66" s="12">
+      <c r="N66" s="11">
         <v>33</v>
       </c>
-      <c r="O66" s="5">
+      <c r="O66" s="4">
         <v>45</v>
       </c>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
     </row>
     <row r="67" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A67" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="12">
+      <c r="A67" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="37">
+        <v>59.7</v>
+      </c>
+      <c r="D67" s="23">
         <v>53</v>
       </c>
-      <c r="D67" s="38">
-[...5 lines deleted...]
-      <c r="F67" s="24">
+      <c r="E67" s="23">
         <v>51</v>
       </c>
-      <c r="G67" s="45">
+      <c r="F67" s="43">
         <v>47</v>
       </c>
-      <c r="H67" s="48">
+      <c r="G67" s="51">
         <v>52</v>
       </c>
-      <c r="I67" s="14"/>
-      <c r="J67" s="12">
+      <c r="H67" s="23">
+        <v>52.9</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="11">
         <v>13</v>
       </c>
-      <c r="K67" s="12">
+      <c r="K67" s="11">
         <v>12</v>
       </c>
-      <c r="L67" s="41">
+      <c r="L67" s="40">
         <v>13</v>
       </c>
-      <c r="M67" s="15">
+      <c r="M67" s="14">
         <v>19</v>
       </c>
-      <c r="N67" s="12">
+      <c r="N67" s="11">
         <v>11</v>
       </c>
-      <c r="O67" s="5">
+      <c r="O67" s="4">
         <v>9</v>
       </c>
       <c r="Z67" s="1"/>
       <c r="AA67" s="1"/>
     </row>
     <row r="68" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A68" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D68" s="38">
+      <c r="A68" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" s="37">
         <v>46.9</v>
       </c>
-      <c r="E68" s="24">
+      <c r="D68" s="23">
         <v>40</v>
       </c>
-      <c r="F68" s="24">
+      <c r="E68" s="23">
         <v>29</v>
       </c>
-      <c r="G68" s="45">
+      <c r="F68" s="43">
         <v>39</v>
       </c>
-      <c r="H68" s="48">
+      <c r="G68" s="51">
         <v>40</v>
       </c>
-      <c r="I68" s="14"/>
-      <c r="J68" s="12">
+      <c r="H68" s="23">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="11">
         <v>8</v>
       </c>
-      <c r="K68" s="12">
+      <c r="K68" s="11">
         <v>10</v>
       </c>
-      <c r="L68" s="41">
+      <c r="L68" s="40">
         <v>10</v>
       </c>
-      <c r="M68" s="15">
+      <c r="M68" s="14">
         <v>34</v>
       </c>
-      <c r="N68" s="12">
+      <c r="N68" s="11">
         <v>4</v>
       </c>
-      <c r="O68" s="5">
+      <c r="O68" s="4">
         <v>2</v>
       </c>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
     </row>
     <row r="69" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A69" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D69" s="38">
+      <c r="A69" s="29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="C69" s="37">
         <v>115.3</v>
       </c>
-      <c r="E69" s="24">
+      <c r="D69" s="23">
         <v>84</v>
       </c>
-      <c r="F69" s="24">
+      <c r="E69" s="23">
         <v>65</v>
       </c>
-      <c r="G69" s="45">
+      <c r="F69" s="43">
         <v>89</v>
       </c>
-      <c r="H69" s="48">
+      <c r="G69" s="51">
         <v>82</v>
       </c>
-      <c r="I69" s="14"/>
-      <c r="J69" s="12">
+      <c r="H69" s="23">
+        <v>84.9</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="11">
         <v>15</v>
       </c>
-      <c r="K69" s="12">
+      <c r="K69" s="11">
         <v>10</v>
       </c>
-      <c r="L69" s="41">
+      <c r="L69" s="40">
         <v>15</v>
       </c>
-      <c r="M69" s="15">
+      <c r="M69" s="14">
         <v>12</v>
       </c>
-      <c r="N69" s="12">
+      <c r="N69" s="11">
         <v>14</v>
       </c>
-      <c r="O69" s="5">
+      <c r="O69" s="4">
         <v>12</v>
       </c>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
     </row>
     <row r="70" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A70" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C70" s="12">
+      <c r="A70" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C70" s="37">
+        <v>51.7</v>
+      </c>
+      <c r="D70" s="23">
         <v>47</v>
       </c>
-      <c r="D70" s="38">
-[...5 lines deleted...]
-      <c r="F70" s="24">
+      <c r="E70" s="23">
         <v>46</v>
       </c>
-      <c r="G70" s="45">
+      <c r="F70" s="43">
         <v>45</v>
       </c>
-      <c r="H70" s="48">
+      <c r="G70" s="51">
         <v>52</v>
       </c>
-      <c r="I70" s="14"/>
-      <c r="J70" s="12">
+      <c r="H70" s="23"/>
+      <c r="I70" s="13"/>
+      <c r="J70" s="11">
         <v>2</v>
       </c>
-      <c r="K70" s="12">
+      <c r="K70" s="11">
         <v>6</v>
       </c>
-      <c r="L70" s="41">
+      <c r="L70" s="40">
         <v>7</v>
       </c>
-      <c r="M70" s="15">
+      <c r="M70" s="14">
         <v>4</v>
       </c>
-      <c r="N70" s="12">
+      <c r="N70" s="11">
         <v>3</v>
       </c>
-      <c r="O70" s="5">
+      <c r="O70" s="4">
         <v>3</v>
       </c>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
     </row>
     <row r="71" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A71" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D71" s="38">
+      <c r="A71" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" s="37">
         <v>67.7</v>
       </c>
-      <c r="E71" s="24">
+      <c r="D71" s="23">
         <v>54</v>
       </c>
-      <c r="F71" s="24">
+      <c r="E71" s="23">
         <v>56</v>
       </c>
-      <c r="G71" s="45">
+      <c r="F71" s="43">
         <v>54</v>
       </c>
-      <c r="H71" s="48">
+      <c r="G71" s="51">
         <v>55</v>
       </c>
-      <c r="I71" s="14"/>
-      <c r="J71" s="12">
+      <c r="H71" s="23"/>
+      <c r="I71" s="13"/>
+      <c r="J71" s="11">
         <v>17</v>
       </c>
-      <c r="K71" s="12">
+      <c r="K71" s="11">
         <v>11</v>
       </c>
-      <c r="L71" s="12">
+      <c r="L71" s="11">
         <v>10</v>
       </c>
-      <c r="M71" s="15">
+      <c r="M71" s="14">
         <v>13</v>
       </c>
-      <c r="N71" s="12">
+      <c r="N71" s="11">
         <v>27</v>
       </c>
-      <c r="O71" s="5">
+      <c r="O71" s="4">
         <v>27</v>
       </c>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
     </row>
     <row r="72" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A72" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C72" s="12">
+      <c r="A72" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C72" s="37">
+        <v>42.1</v>
+      </c>
+      <c r="D72" s="23">
+        <v>40</v>
+      </c>
+      <c r="E72" s="23">
         <v>38</v>
       </c>
-      <c r="D72" s="38">
-[...5 lines deleted...]
-      <c r="F72" s="24">
+      <c r="F72" s="43">
+        <v>37</v>
+      </c>
+      <c r="G72" s="51">
         <v>38</v>
       </c>
-      <c r="G72" s="45">
-[...6 lines deleted...]
-      <c r="J72" s="12">
+      <c r="H72" s="23">
+        <v>37.4</v>
+      </c>
+      <c r="I72" s="13"/>
+      <c r="J72" s="11">
         <v>12</v>
       </c>
-      <c r="K72" s="12">
+      <c r="K72" s="11">
         <v>9</v>
       </c>
-      <c r="L72" s="12">
+      <c r="L72" s="11">
         <v>6</v>
       </c>
-      <c r="M72" s="15">
+      <c r="M72" s="14">
         <v>10</v>
       </c>
-      <c r="N72" s="12">
+      <c r="N72" s="11">
         <v>9</v>
       </c>
-      <c r="O72" s="5">
+      <c r="O72" s="4">
         <v>10</v>
       </c>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
     </row>
     <row r="73" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A73" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D73" s="38">
+      <c r="A73" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C73" s="37">
         <v>67.900000000000006</v>
       </c>
-      <c r="E73" s="24">
+      <c r="D73" s="23">
         <v>57</v>
       </c>
-      <c r="F73" s="24">
+      <c r="E73" s="23">
         <v>55</v>
       </c>
-      <c r="G73" s="45">
+      <c r="F73" s="43">
         <v>57</v>
       </c>
-      <c r="H73" s="48">
+      <c r="G73" s="51">
         <v>53</v>
       </c>
-      <c r="I73" s="14"/>
-      <c r="J73" s="12">
+      <c r="H73" s="23">
+        <v>52.2</v>
+      </c>
+      <c r="I73" s="13"/>
+      <c r="J73" s="11">
         <v>30</v>
       </c>
-      <c r="K73" s="12">
+      <c r="K73" s="11">
         <v>14</v>
       </c>
-      <c r="L73" s="12">
+      <c r="L73" s="11">
         <v>27</v>
       </c>
-      <c r="M73" s="15">
+      <c r="M73" s="14">
         <v>16</v>
       </c>
-      <c r="N73" s="12">
+      <c r="N73" s="11">
         <v>11</v>
       </c>
-      <c r="O73" s="5">
+      <c r="O73" s="4">
         <v>19</v>
       </c>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
     </row>
     <row r="74" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A74" s="30" t="s">
-[...7 lines deleted...]
-      <c r="F74" s="24">
+      <c r="A74" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="C74" s="23"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="23">
         <v>45</v>
       </c>
-      <c r="G74" s="45">
+      <c r="F74" s="43">
         <v>37</v>
       </c>
-      <c r="H74" s="48">
+      <c r="G74" s="51">
         <v>37</v>
       </c>
-      <c r="I74" s="14"/>
-[...3 lines deleted...]
-      <c r="M74" s="15">
+      <c r="H74" s="23">
+        <v>37.1</v>
+      </c>
+      <c r="I74" s="13"/>
+      <c r="J74" s="11"/>
+      <c r="K74" s="11"/>
+      <c r="L74" s="11"/>
+      <c r="M74" s="14">
         <v>17</v>
       </c>
-      <c r="N74" s="12">
+      <c r="N74" s="11">
         <v>7</v>
       </c>
-      <c r="O74" s="5">
+      <c r="O74" s="4">
         <v>28</v>
       </c>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
     </row>
     <row r="75" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A75" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D75" s="38">
+      <c r="A75" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C75" s="37">
         <v>52.9</v>
       </c>
-      <c r="E75" s="24">
+      <c r="D75" s="23">
         <v>46</v>
       </c>
-      <c r="F75" s="24">
+      <c r="E75" s="23">
         <v>44</v>
       </c>
-      <c r="G75" s="45">
+      <c r="F75" s="43">
         <v>41</v>
       </c>
-      <c r="H75" s="48">
+      <c r="G75" s="51">
         <v>40</v>
       </c>
-      <c r="I75" s="14"/>
-      <c r="J75" s="12">
+      <c r="H75" s="23">
+        <v>46.3</v>
+      </c>
+      <c r="I75" s="13"/>
+      <c r="J75" s="11">
         <v>27</v>
       </c>
-      <c r="K75" s="12">
+      <c r="K75" s="11">
         <v>24</v>
       </c>
-      <c r="L75" s="12">
+      <c r="L75" s="11">
         <v>26</v>
       </c>
-      <c r="M75" s="15">
+      <c r="M75" s="14">
         <v>27</v>
       </c>
-      <c r="N75" s="12">
+      <c r="N75" s="11">
         <v>27</v>
       </c>
-      <c r="O75" s="5">
+      <c r="O75" s="4">
         <v>24</v>
       </c>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
     </row>
     <row r="76" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A76" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D76" s="38">
+      <c r="A76" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C76" s="37">
         <v>47.3</v>
       </c>
-      <c r="E76" s="24">
+      <c r="D76" s="23">
         <v>46</v>
       </c>
-      <c r="F76" s="24">
+      <c r="E76" s="23">
         <v>45</v>
       </c>
-      <c r="G76" s="45">
+      <c r="F76" s="43">
         <v>44</v>
       </c>
-      <c r="H76" s="48">
+      <c r="G76" s="51">
         <v>45</v>
       </c>
-      <c r="I76" s="14"/>
-      <c r="J76" s="12">
+      <c r="H76" s="23">
+        <v>44.7</v>
+      </c>
+      <c r="I76" s="13"/>
+      <c r="J76" s="11">
         <v>6</v>
       </c>
-      <c r="K76" s="12">
+      <c r="K76" s="11">
         <v>4</v>
       </c>
-      <c r="L76" s="12">
+      <c r="L76" s="11">
         <v>6</v>
       </c>
-      <c r="M76" s="15">
+      <c r="M76" s="14">
         <v>5</v>
       </c>
-      <c r="N76" s="12">
+      <c r="N76" s="11">
         <v>6</v>
       </c>
-      <c r="O76" s="5">
+      <c r="O76" s="4">
         <v>6</v>
       </c>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
     </row>
     <row r="77" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A77" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D77" s="38">
+      <c r="A77" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" s="37">
         <v>45.9</v>
       </c>
-      <c r="E77" s="24">
+      <c r="D77" s="23">
         <v>42</v>
       </c>
-      <c r="F77" s="24">
+      <c r="E77" s="23">
         <v>42</v>
       </c>
-      <c r="G77" s="45">
+      <c r="F77" s="43">
         <v>41</v>
       </c>
-      <c r="H77" s="48">
+      <c r="G77" s="51">
         <v>40</v>
       </c>
-      <c r="I77" s="14"/>
-      <c r="J77" s="12">
+      <c r="H77" s="23">
+        <v>44.9</v>
+      </c>
+      <c r="I77" s="13"/>
+      <c r="J77" s="11">
         <v>16</v>
       </c>
-      <c r="K77" s="12">
+      <c r="K77" s="11">
         <v>9</v>
       </c>
-      <c r="L77" s="12">
+      <c r="L77" s="11">
         <v>9</v>
       </c>
-      <c r="M77" s="15">
+      <c r="M77" s="14">
         <v>7</v>
       </c>
-      <c r="N77" s="12">
+      <c r="N77" s="11">
         <v>5</v>
       </c>
-      <c r="O77" s="5">
+      <c r="O77" s="4">
         <v>7</v>
       </c>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
     </row>
     <row r="78" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A78" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C78" s="12">
+      <c r="A78" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C78" s="37">
+        <v>60.1</v>
+      </c>
+      <c r="D78" s="23">
+        <v>53</v>
+      </c>
+      <c r="E78" s="23">
+        <v>56</v>
+      </c>
+      <c r="F78" s="43">
         <v>51</v>
       </c>
-      <c r="D78" s="38">
-[...11 lines deleted...]
-      <c r="H78" s="48">
+      <c r="G78" s="51">
         <v>33</v>
       </c>
-      <c r="I78" s="14"/>
-      <c r="J78" s="12">
+      <c r="H78" s="23">
+        <v>30.3</v>
+      </c>
+      <c r="I78" s="13"/>
+      <c r="J78" s="11">
         <v>32</v>
       </c>
-      <c r="K78" s="12">
+      <c r="K78" s="11">
         <v>21</v>
       </c>
-      <c r="L78" s="12">
+      <c r="L78" s="11">
         <v>28</v>
       </c>
-      <c r="M78" s="15">
+      <c r="M78" s="14">
         <v>22</v>
       </c>
-      <c r="N78" s="12">
+      <c r="N78" s="11">
         <v>33</v>
       </c>
-      <c r="O78" s="5">
+      <c r="O78" s="4">
         <v>42</v>
       </c>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
     </row>
     <row r="79" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A79" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C79" s="12">
+      <c r="A79" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="C79" s="37">
+        <v>53.2</v>
+      </c>
+      <c r="D79" s="23">
+        <v>49</v>
+      </c>
+      <c r="E79" s="23">
+        <v>49</v>
+      </c>
+      <c r="F79" s="43">
         <v>47</v>
       </c>
-      <c r="D79" s="38">
-[...11 lines deleted...]
-      <c r="H79" s="48">
+      <c r="G79" s="51">
         <v>48</v>
       </c>
-      <c r="I79" s="14"/>
-      <c r="J79" s="12">
+      <c r="H79" s="23">
+        <v>47.5</v>
+      </c>
+      <c r="I79" s="13"/>
+      <c r="J79" s="11">
         <v>14</v>
       </c>
-      <c r="K79" s="12">
+      <c r="K79" s="11">
         <v>15</v>
       </c>
-      <c r="L79" s="12">
+      <c r="L79" s="11">
         <v>23</v>
       </c>
-      <c r="M79" s="15">
+      <c r="M79" s="14">
         <v>24</v>
       </c>
-      <c r="N79" s="12">
+      <c r="N79" s="11">
         <v>22</v>
       </c>
-      <c r="O79" s="5">
+      <c r="O79" s="4">
         <v>20</v>
       </c>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
     </row>
     <row r="80" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A80" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D80" s="38">
+      <c r="A80" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C80" s="37">
         <v>54</v>
       </c>
-      <c r="E80" s="24">
+      <c r="D80" s="23">
         <v>48</v>
       </c>
-      <c r="F80" s="24">
+      <c r="E80" s="23">
         <v>43</v>
       </c>
-      <c r="G80" s="45">
+      <c r="F80" s="43">
         <v>49</v>
       </c>
-      <c r="H80" s="48">
+      <c r="G80" s="51">
         <v>50</v>
       </c>
-      <c r="I80" s="14"/>
-      <c r="J80" s="12">
+      <c r="H80" s="23">
+        <v>52.8</v>
+      </c>
+      <c r="I80" s="13"/>
+      <c r="J80" s="11">
         <v>8</v>
       </c>
-      <c r="K80" s="12">
+      <c r="K80" s="11">
         <v>9</v>
       </c>
-      <c r="L80" s="12">
+      <c r="L80" s="11">
         <v>8</v>
       </c>
-      <c r="M80" s="15">
+      <c r="M80" s="14">
         <v>9</v>
       </c>
-      <c r="N80" s="12">
+      <c r="N80" s="11">
         <v>12</v>
       </c>
-      <c r="O80" s="5">
+      <c r="O80" s="4">
         <v>9</v>
       </c>
       <c r="Z80" s="1"/>
       <c r="AA80" s="1"/>
     </row>
     <row r="81" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A81" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D81" s="38">
+      <c r="A81" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C81" s="37">
         <v>67.099999999999994</v>
       </c>
-      <c r="E81" s="24">
+      <c r="D81" s="23">
         <v>60</v>
       </c>
-      <c r="F81" s="24">
+      <c r="E81" s="23">
         <v>63</v>
       </c>
-      <c r="G81" s="45">
+      <c r="F81" s="43">
         <v>64</v>
       </c>
-      <c r="H81" s="48">
+      <c r="G81" s="51">
         <v>58</v>
       </c>
-      <c r="I81" s="14"/>
-      <c r="J81" s="12">
+      <c r="H81" s="23">
+        <v>63.3</v>
+      </c>
+      <c r="I81" s="13"/>
+      <c r="J81" s="11">
         <v>9</v>
       </c>
-      <c r="K81" s="12">
+      <c r="K81" s="11">
         <v>6</v>
       </c>
-      <c r="L81" s="12">
+      <c r="L81" s="11">
         <v>6</v>
       </c>
-      <c r="M81" s="15">
+      <c r="M81" s="14">
         <v>5</v>
       </c>
-      <c r="N81" s="12">
+      <c r="N81" s="11">
         <v>3</v>
       </c>
-      <c r="O81" s="5">
+      <c r="O81" s="4">
         <v>2</v>
       </c>
       <c r="Z81" s="1"/>
       <c r="AA81" s="1"/>
     </row>
     <row r="82" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A82" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D82" s="38">
+      <c r="A82" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C82" s="37">
         <v>61</v>
       </c>
-      <c r="E82" s="24">
+      <c r="D82" s="23">
         <v>56</v>
       </c>
-      <c r="F82" s="24">
+      <c r="E82" s="23">
         <v>55</v>
       </c>
-      <c r="G82" s="45">
+      <c r="F82" s="43">
         <v>59</v>
       </c>
-      <c r="H82" s="48">
+      <c r="G82" s="51">
         <v>60</v>
       </c>
-      <c r="I82" s="14"/>
-      <c r="J82" s="12">
+      <c r="H82" s="23">
+        <v>63.1</v>
+      </c>
+      <c r="I82" s="13"/>
+      <c r="J82" s="11">
         <v>16</v>
       </c>
-      <c r="K82" s="12">
+      <c r="K82" s="11">
         <v>17</v>
       </c>
-      <c r="L82" s="12">
+      <c r="L82" s="11">
         <v>14</v>
       </c>
-      <c r="M82" s="15">
+      <c r="M82" s="14">
         <v>15</v>
       </c>
-      <c r="N82" s="12">
+      <c r="N82" s="11">
         <v>15</v>
       </c>
-      <c r="O82" s="5">
+      <c r="O82" s="4">
         <v>5</v>
       </c>
       <c r="Z82" s="1"/>
       <c r="AA82" s="1"/>
     </row>
     <row r="83" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A83" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D83" s="38">
+      <c r="A83" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="C83" s="37">
         <v>45.4</v>
       </c>
-      <c r="E83" s="24">
+      <c r="D83" s="23">
         <v>43</v>
       </c>
-      <c r="F83" s="24">
+      <c r="E83" s="23">
         <v>43</v>
       </c>
-      <c r="G83" s="45">
+      <c r="F83" s="43">
         <v>41</v>
       </c>
-      <c r="H83" s="48">
+      <c r="G83" s="51">
         <v>42</v>
       </c>
-      <c r="I83" s="14"/>
-      <c r="J83" s="12">
+      <c r="H83" s="23"/>
+      <c r="I83" s="13"/>
+      <c r="J83" s="11">
         <v>29</v>
       </c>
-      <c r="K83" s="12">
+      <c r="K83" s="11">
         <v>15</v>
       </c>
-      <c r="L83" s="12">
+      <c r="L83" s="11">
         <v>23</v>
       </c>
-      <c r="M83" s="15">
+      <c r="M83" s="14">
         <v>25</v>
       </c>
-      <c r="N83" s="12">
+      <c r="N83" s="11">
         <v>28</v>
       </c>
-      <c r="O83" s="5">
+      <c r="O83" s="4">
         <v>26</v>
       </c>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1"/>
     </row>
     <row r="84" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A84" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D84" s="38">
+      <c r="A84" s="29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="C84" s="37">
         <v>42.2</v>
       </c>
-      <c r="E84" s="24">
+      <c r="D84" s="23">
         <v>40</v>
       </c>
-      <c r="F84" s="24">
+      <c r="E84" s="23">
         <v>44</v>
       </c>
-      <c r="G84" s="45">
+      <c r="F84" s="43">
         <v>41</v>
       </c>
-      <c r="H84" s="48">
+      <c r="G84" s="51">
         <v>42</v>
       </c>
-      <c r="I84" s="14"/>
-      <c r="J84" s="12">
+      <c r="H84" s="23">
+        <v>40.4</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="11">
         <v>9</v>
       </c>
-      <c r="K84" s="12">
+      <c r="K84" s="11">
         <v>8</v>
       </c>
-      <c r="L84" s="12">
+      <c r="L84" s="11">
         <v>4</v>
       </c>
-      <c r="M84" s="15">
+      <c r="M84" s="14">
         <v>14</v>
       </c>
-      <c r="N84" s="12">
+      <c r="N84" s="11">
         <v>30</v>
       </c>
-      <c r="O84" s="5">
+      <c r="O84" s="4">
         <v>12</v>
       </c>
       <c r="Z84" s="1"/>
       <c r="AA84" s="1"/>
     </row>
     <row r="85" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A85" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D85" s="38">
+      <c r="A85" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" s="37">
         <v>67</v>
       </c>
-      <c r="E85" s="24">
+      <c r="D85" s="23">
         <v>64</v>
       </c>
-      <c r="F85" s="24">
+      <c r="E85" s="23">
         <v>78</v>
       </c>
-      <c r="G85" s="45">
+      <c r="F85" s="43">
         <v>57</v>
       </c>
-      <c r="H85" s="48">
+      <c r="G85" s="51">
         <v>52</v>
       </c>
-      <c r="I85" s="14"/>
-      <c r="J85" s="12">
+      <c r="H85" s="23">
+        <v>50.6</v>
+      </c>
+      <c r="I85" s="13"/>
+      <c r="J85" s="11">
         <v>23</v>
       </c>
-      <c r="K85" s="12">
+      <c r="K85" s="11">
         <v>25</v>
       </c>
-      <c r="L85" s="12">
+      <c r="L85" s="11">
         <v>27</v>
       </c>
-      <c r="M85" s="15">
+      <c r="M85" s="14">
         <v>3</v>
       </c>
-      <c r="N85" s="12">
+      <c r="N85" s="11">
         <v>16</v>
       </c>
-      <c r="O85" s="5">
+      <c r="O85" s="4">
         <v>18</v>
       </c>
       <c r="Z85" s="1"/>
       <c r="AA85" s="1"/>
     </row>
     <row r="86" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A86" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D86" s="38">
+      <c r="A86" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C86" s="37">
         <v>52.3</v>
       </c>
-      <c r="E86" s="24">
+      <c r="D86" s="23">
         <v>47</v>
       </c>
-      <c r="F86" s="24">
+      <c r="E86" s="23">
         <v>47</v>
       </c>
-      <c r="G86" s="45">
+      <c r="F86" s="43">
         <v>46</v>
       </c>
-      <c r="H86" s="48">
+      <c r="G86" s="51">
         <v>46</v>
       </c>
-      <c r="I86" s="14"/>
-      <c r="J86" s="12">
+      <c r="H86" s="23"/>
+      <c r="I86" s="13"/>
+      <c r="J86" s="11">
         <v>8</v>
       </c>
-      <c r="K86" s="12">
+      <c r="K86" s="11">
         <v>13</v>
       </c>
-      <c r="L86" s="12">
+      <c r="L86" s="11">
         <v>15</v>
       </c>
-      <c r="M86" s="15">
+      <c r="M86" s="14">
         <v>18</v>
       </c>
-      <c r="N86" s="12">
+      <c r="N86" s="11">
         <v>16</v>
       </c>
-      <c r="O86" s="5">
+      <c r="O86" s="4">
         <v>19</v>
       </c>
       <c r="Z86" s="1"/>
       <c r="AA86" s="1"/>
     </row>
     <row r="87" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A87" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D87" s="38">
+      <c r="A87" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C87" s="37">
         <v>46.6</v>
       </c>
-      <c r="E87" s="24">
+      <c r="D87" s="23">
         <v>42</v>
       </c>
-      <c r="F87" s="24">
+      <c r="E87" s="23">
         <v>52</v>
       </c>
-      <c r="G87" s="45"/>
-      <c r="H87" s="48">
+      <c r="F87" s="43"/>
+      <c r="G87" s="51">
         <v>50</v>
       </c>
-      <c r="I87" s="14"/>
-      <c r="J87" s="12">
+      <c r="H87" s="23">
+        <v>53.1</v>
+      </c>
+      <c r="I87" s="13"/>
+      <c r="J87" s="11">
         <v>9</v>
       </c>
-      <c r="K87" s="12">
+      <c r="K87" s="11">
         <v>7</v>
       </c>
-      <c r="L87" s="12">
+      <c r="L87" s="11">
         <v>8</v>
       </c>
-      <c r="M87" s="15">
+      <c r="M87" s="14">
         <v>12</v>
       </c>
-      <c r="N87" s="12"/>
-      <c r="O87" s="5">
+      <c r="N87" s="11"/>
+      <c r="O87" s="4">
         <v>6</v>
       </c>
       <c r="Z87" s="1"/>
       <c r="AA87" s="1"/>
     </row>
     <row r="88" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A88" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C88" s="12">
+      <c r="A88" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="C88" s="37">
+        <v>47.3</v>
+      </c>
+      <c r="D88" s="23">
         <v>47</v>
       </c>
-      <c r="D88" s="38">
-[...2 lines deleted...]
-      <c r="E88" s="24">
+      <c r="E88" s="23">
         <v>47</v>
       </c>
-      <c r="F88" s="24">
+      <c r="F88" s="43">
         <v>47</v>
       </c>
-      <c r="G88" s="45">
-[...2 lines deleted...]
-      <c r="H88" s="48">
+      <c r="G88" s="51">
         <v>45</v>
       </c>
-      <c r="I88" s="14"/>
-      <c r="J88" s="12">
+      <c r="H88" s="23">
+        <v>45.1</v>
+      </c>
+      <c r="I88" s="13"/>
+      <c r="J88" s="11">
         <v>10</v>
       </c>
-      <c r="K88" s="12">
+      <c r="K88" s="11">
         <v>4</v>
       </c>
-      <c r="L88" s="12">
+      <c r="L88" s="11">
         <v>3</v>
       </c>
-      <c r="M88" s="15">
+      <c r="M88" s="14">
         <v>3</v>
       </c>
-      <c r="N88" s="12">
+      <c r="N88" s="11">
         <v>4</v>
       </c>
-      <c r="O88" s="5">
+      <c r="O88" s="4">
         <v>2</v>
       </c>
       <c r="Z88" s="1"/>
       <c r="AA88" s="1"/>
     </row>
     <row r="89" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A89" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C89" s="12">
+      <c r="A89" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C89" s="37">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D89" s="23">
         <v>33</v>
       </c>
-      <c r="D89" s="38">
-[...2 lines deleted...]
-      <c r="E89" s="24">
+      <c r="E89" s="23">
         <v>33</v>
       </c>
-      <c r="F89" s="24">
+      <c r="F89" s="43">
         <v>33</v>
       </c>
-      <c r="G89" s="45">
+      <c r="G89" s="51">
         <v>33</v>
       </c>
-      <c r="H89" s="48">
-[...3 lines deleted...]
-      <c r="J89" s="12">
+      <c r="H89" s="23">
+        <v>33.6</v>
+      </c>
+      <c r="I89" s="13"/>
+      <c r="J89" s="11">
         <v>18</v>
       </c>
-      <c r="K89" s="12">
+      <c r="K89" s="11">
         <v>10</v>
       </c>
-      <c r="L89" s="12">
+      <c r="L89" s="11">
         <v>9</v>
       </c>
-      <c r="M89" s="15">
+      <c r="M89" s="14">
         <v>10</v>
       </c>
-      <c r="N89" s="12">
+      <c r="N89" s="11">
         <v>8</v>
       </c>
-      <c r="O89" s="5">
+      <c r="O89" s="4">
         <v>10</v>
       </c>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1"/>
     </row>
     <row r="90" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A90" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D90" s="38">
+      <c r="A90" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C90" s="37">
         <v>47.4</v>
       </c>
-      <c r="E90" s="24">
+      <c r="D90" s="23">
         <v>38</v>
       </c>
-      <c r="F90" s="24">
+      <c r="E90" s="23">
         <v>40</v>
       </c>
-      <c r="G90" s="45">
+      <c r="F90" s="43">
         <v>37</v>
       </c>
-      <c r="H90" s="48">
+      <c r="G90" s="51">
         <v>37</v>
       </c>
-      <c r="I90" s="14"/>
-      <c r="J90" s="12">
+      <c r="H90" s="23">
+        <v>38</v>
+      </c>
+      <c r="I90" s="13"/>
+      <c r="J90" s="11">
         <v>6</v>
       </c>
-      <c r="K90" s="12">
+      <c r="K90" s="11">
         <v>5</v>
       </c>
-      <c r="L90" s="12">
+      <c r="L90" s="11">
         <v>1</v>
       </c>
-      <c r="M90" s="15">
+      <c r="M90" s="14">
         <v>3</v>
       </c>
-      <c r="N90" s="12">
+      <c r="N90" s="11">
         <v>1</v>
       </c>
-      <c r="O90" s="5">
+      <c r="O90" s="4">
         <v>5</v>
       </c>
       <c r="Z90" s="1"/>
       <c r="AA90" s="1"/>
     </row>
     <row r="91" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A91" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C91" s="12">
+      <c r="A91" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C91" s="37">
+        <v>56.4</v>
+      </c>
+      <c r="D91" s="23">
+        <v>50</v>
+      </c>
+      <c r="E91" s="23">
         <v>54</v>
       </c>
-      <c r="D91" s="38">
-[...8 lines deleted...]
-      <c r="G91" s="45">
+      <c r="F91" s="43">
         <v>47</v>
       </c>
-      <c r="H91" s="48">
+      <c r="G91" s="51">
         <v>51</v>
       </c>
-      <c r="I91" s="14"/>
-      <c r="J91" s="12">
+      <c r="H91" s="23">
+        <v>53.7</v>
+      </c>
+      <c r="I91" s="13"/>
+      <c r="J91" s="11">
         <v>12</v>
       </c>
-      <c r="K91" s="12">
+      <c r="K91" s="11">
         <v>11</v>
       </c>
-      <c r="L91" s="12">
+      <c r="L91" s="11">
         <v>13</v>
       </c>
-      <c r="M91" s="15">
+      <c r="M91" s="14">
         <v>16</v>
       </c>
-      <c r="N91" s="12">
+      <c r="N91" s="11">
         <v>12</v>
       </c>
-      <c r="O91" s="5">
+      <c r="O91" s="4">
         <v>23</v>
       </c>
       <c r="Z91" s="1"/>
       <c r="AA91" s="1"/>
     </row>
     <row r="92" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A92" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D92" s="38">
+      <c r="A92" s="29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="C92" s="37">
         <v>62.2</v>
       </c>
-      <c r="E92" s="24">
+      <c r="D92" s="23">
         <v>52</v>
       </c>
-      <c r="F92" s="24">
+      <c r="E92" s="23">
         <v>55</v>
       </c>
-      <c r="G92" s="45">
+      <c r="F92" s="43">
         <v>49</v>
       </c>
-      <c r="H92" s="48">
+      <c r="G92" s="51">
         <v>47</v>
       </c>
-      <c r="I92" s="14"/>
-      <c r="J92" s="12">
+      <c r="H92" s="23">
+        <v>47.6</v>
+      </c>
+      <c r="I92" s="13"/>
+      <c r="J92" s="11">
         <v>8</v>
       </c>
-      <c r="K92" s="12">
+      <c r="K92" s="11">
         <v>5</v>
       </c>
-      <c r="L92" s="12">
+      <c r="L92" s="11">
         <v>8</v>
       </c>
-      <c r="M92" s="15">
+      <c r="M92" s="14">
         <v>8</v>
       </c>
-      <c r="N92" s="12">
+      <c r="N92" s="11">
         <v>12</v>
       </c>
-      <c r="O92" s="5">
+      <c r="O92" s="4">
         <v>9</v>
       </c>
       <c r="Z92" s="1"/>
       <c r="AA92" s="1"/>
     </row>
     <row r="93" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A93" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D93" s="38">
+      <c r="A93" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C93" s="37">
         <v>43.5</v>
       </c>
-      <c r="E93" s="24">
+      <c r="D93" s="23">
         <v>41</v>
       </c>
-      <c r="F93" s="24">
+      <c r="E93" s="23">
         <v>41</v>
       </c>
-      <c r="G93" s="45">
+      <c r="F93" s="43">
         <v>36</v>
       </c>
-      <c r="H93" s="48">
+      <c r="G93" s="51">
         <v>40</v>
       </c>
-      <c r="I93" s="14"/>
-      <c r="J93" s="12">
+      <c r="H93" s="23">
+        <v>39.1</v>
+      </c>
+      <c r="I93" s="13"/>
+      <c r="J93" s="11">
         <v>16</v>
       </c>
-      <c r="K93" s="12">
+      <c r="K93" s="11">
         <v>12</v>
       </c>
-      <c r="L93" s="12">
+      <c r="L93" s="11">
         <v>11</v>
       </c>
-      <c r="M93" s="15">
+      <c r="M93" s="14">
         <v>11</v>
       </c>
-      <c r="N93" s="12">
+      <c r="N93" s="11">
         <v>16</v>
       </c>
-      <c r="O93" s="5">
+      <c r="O93" s="4">
         <v>7</v>
       </c>
       <c r="Z93" s="1"/>
       <c r="AA93" s="1"/>
     </row>
     <row r="94" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A94" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D94" s="38">
+      <c r="A94" s="29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="C94" s="37">
         <v>53.7</v>
       </c>
-      <c r="E94" s="24">
+      <c r="D94" s="23">
         <v>50</v>
       </c>
-      <c r="F94" s="24">
+      <c r="E94" s="23">
         <v>44</v>
       </c>
-      <c r="G94" s="45">
+      <c r="F94" s="43">
         <v>45</v>
       </c>
-      <c r="H94" s="48">
+      <c r="G94" s="51">
         <v>45</v>
       </c>
-      <c r="I94" s="14"/>
-      <c r="J94" s="12">
+      <c r="H94" s="23">
+        <v>45.2</v>
+      </c>
+      <c r="I94" s="13"/>
+      <c r="J94" s="11">
         <v>20</v>
       </c>
-      <c r="K94" s="12">
+      <c r="K94" s="11">
         <v>17</v>
       </c>
-      <c r="L94" s="12">
+      <c r="L94" s="11">
         <v>13</v>
       </c>
-      <c r="M94" s="15">
+      <c r="M94" s="14">
         <v>5</v>
       </c>
-      <c r="N94" s="12">
+      <c r="N94" s="11">
         <v>4</v>
       </c>
-      <c r="O94" s="5">
+      <c r="O94" s="4">
         <v>10</v>
       </c>
       <c r="Z94" s="1"/>
       <c r="AA94" s="1"/>
     </row>
     <row r="95" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A95" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D95" s="38">
+      <c r="A95" s="29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C95" s="37">
         <v>66.2</v>
       </c>
-      <c r="E95" s="24">
+      <c r="D95" s="23">
         <v>65</v>
       </c>
-      <c r="F95" s="24">
+      <c r="E95" s="23">
         <v>57</v>
       </c>
-      <c r="G95" s="45">
+      <c r="F95" s="43">
         <v>61</v>
       </c>
-      <c r="H95" s="48">
+      <c r="G95" s="51">
         <v>63</v>
       </c>
-      <c r="I95" s="14"/>
-      <c r="J95" s="12">
+      <c r="H95" s="23"/>
+      <c r="I95" s="13"/>
+      <c r="J95" s="11">
         <v>10</v>
       </c>
-      <c r="K95" s="12">
+      <c r="K95" s="11">
         <v>20</v>
       </c>
-      <c r="L95" s="41">
+      <c r="L95" s="40">
         <v>16</v>
       </c>
-      <c r="M95" s="15">
+      <c r="M95" s="14">
         <v>24</v>
       </c>
-      <c r="N95" s="12">
+      <c r="N95" s="11">
         <v>17</v>
       </c>
-      <c r="O95" s="5">
+      <c r="O95" s="4">
         <v>23</v>
       </c>
       <c r="Z95" s="1"/>
       <c r="AA95" s="1"/>
     </row>
     <row r="96" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A96" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C96" s="12">
+      <c r="A96" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="C96" s="36">
+        <v>52</v>
+      </c>
+      <c r="D96" s="23">
         <v>49</v>
       </c>
-      <c r="D96" s="37">
-[...5 lines deleted...]
-      <c r="F96" s="24">
+      <c r="E96" s="23">
         <v>57</v>
       </c>
-      <c r="G96" s="45">
+      <c r="F96" s="43">
         <v>64</v>
       </c>
-      <c r="H96" s="48">
+      <c r="G96" s="51">
         <v>41</v>
       </c>
-      <c r="I96" s="14"/>
-      <c r="J96" s="12">
+      <c r="H96" s="23">
+        <v>42.1</v>
+      </c>
+      <c r="I96" s="13"/>
+      <c r="J96" s="11">
         <v>10</v>
       </c>
-      <c r="K96" s="12">
+      <c r="K96" s="11">
         <v>10</v>
       </c>
-      <c r="L96" s="41">
+      <c r="L96" s="40">
         <v>10</v>
       </c>
-      <c r="M96" s="15">
+      <c r="M96" s="14">
         <v>14</v>
       </c>
-      <c r="N96" s="12">
+      <c r="N96" s="11">
         <v>9</v>
       </c>
-      <c r="O96" s="5">
+      <c r="O96" s="4">
         <v>26</v>
       </c>
       <c r="Z96" s="1"/>
       <c r="AA96" s="1"/>
     </row>
     <row r="97" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A97" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D97" s="38">
+      <c r="A97" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C97" s="37">
         <v>50.4</v>
       </c>
-      <c r="E97" s="24">
+      <c r="D97" s="23">
         <v>42</v>
       </c>
-      <c r="F97" s="24">
+      <c r="E97" s="23">
         <v>45</v>
       </c>
-      <c r="G97" s="45">
+      <c r="F97" s="43">
         <v>43</v>
       </c>
-      <c r="H97" s="48">
+      <c r="G97" s="51">
         <v>45</v>
       </c>
-      <c r="I97" s="14"/>
-      <c r="J97" s="12">
+      <c r="H97" s="23">
+        <v>43.8</v>
+      </c>
+      <c r="I97" s="13"/>
+      <c r="J97" s="11">
         <v>16</v>
       </c>
-      <c r="K97" s="12">
+      <c r="K97" s="11">
         <v>14</v>
       </c>
-      <c r="L97" s="41">
+      <c r="L97" s="40">
         <v>13</v>
       </c>
-      <c r="M97" s="15">
+      <c r="M97" s="14">
         <v>15</v>
       </c>
-      <c r="N97" s="12">
+      <c r="N97" s="11">
         <v>16</v>
       </c>
-      <c r="O97" s="5">
+      <c r="O97" s="4">
         <v>16</v>
       </c>
       <c r="Z97" s="1"/>
       <c r="AA97" s="1"/>
     </row>
     <row r="98" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A98" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D98" s="38">
+      <c r="A98" s="29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C98" s="37">
         <v>55.5</v>
       </c>
-      <c r="E98" s="24">
+      <c r="D98" s="23">
         <v>52</v>
       </c>
-      <c r="F98" s="24">
+      <c r="E98" s="23">
         <v>55</v>
       </c>
-      <c r="G98" s="45">
+      <c r="F98" s="43">
         <v>53</v>
       </c>
-      <c r="H98" s="48">
+      <c r="G98" s="51">
         <v>43</v>
       </c>
-      <c r="I98" s="14"/>
-      <c r="J98" s="12">
+      <c r="H98" s="23">
+        <v>45</v>
+      </c>
+      <c r="I98" s="13"/>
+      <c r="J98" s="11">
         <v>10</v>
       </c>
-      <c r="K98" s="12">
+      <c r="K98" s="11">
         <v>13</v>
       </c>
-      <c r="L98" s="41">
+      <c r="L98" s="40">
         <v>23</v>
       </c>
-      <c r="M98" s="15">
+      <c r="M98" s="14">
         <v>6</v>
       </c>
-      <c r="N98" s="12">
+      <c r="N98" s="11">
         <v>12</v>
       </c>
-      <c r="O98" s="5">
+      <c r="O98" s="4">
         <v>14</v>
       </c>
       <c r="Z98" s="1"/>
       <c r="AA98" s="1"/>
     </row>
     <row r="99" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A99" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D99" s="38">
+      <c r="A99" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C99" s="37">
         <v>55.2</v>
       </c>
-      <c r="E99" s="24">
+      <c r="D99" s="23">
         <v>51</v>
       </c>
-      <c r="F99" s="24">
+      <c r="E99" s="23">
         <v>50</v>
       </c>
-      <c r="G99" s="45">
+      <c r="F99" s="43">
         <v>50</v>
       </c>
-      <c r="H99" s="48">
+      <c r="G99" s="51">
         <v>54</v>
       </c>
-      <c r="I99" s="14"/>
-      <c r="J99" s="12">
+      <c r="H99" s="23">
+        <v>49.1</v>
+      </c>
+      <c r="I99" s="13"/>
+      <c r="J99" s="11">
         <v>12</v>
       </c>
-      <c r="K99" s="12">
+      <c r="K99" s="11">
         <v>9</v>
       </c>
-      <c r="L99" s="41">
+      <c r="L99" s="40">
         <v>7</v>
       </c>
-      <c r="M99" s="15">
+      <c r="M99" s="14">
         <v>13</v>
       </c>
-      <c r="N99" s="12">
+      <c r="N99" s="11">
         <v>5</v>
       </c>
-      <c r="O99" s="5">
+      <c r="O99" s="4">
         <v>7</v>
       </c>
       <c r="Z99" s="1"/>
       <c r="AA99" s="1"/>
     </row>
     <row r="100" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A100" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D100" s="38">
+      <c r="A100" s="29" t="s">
+        <v>190</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C100" s="37">
         <v>50.2</v>
       </c>
-      <c r="E100" s="24">
+      <c r="D100" s="23">
         <v>48</v>
       </c>
-      <c r="F100" s="24">
+      <c r="E100" s="23">
         <v>46</v>
       </c>
-      <c r="G100" s="45">
+      <c r="F100" s="43">
         <v>45</v>
       </c>
-      <c r="H100" s="48">
+      <c r="G100" s="51">
         <v>45</v>
       </c>
-      <c r="I100" s="14"/>
-      <c r="J100" s="12">
+      <c r="H100" s="23">
+        <v>42.1</v>
+      </c>
+      <c r="I100" s="13"/>
+      <c r="J100" s="11">
         <v>2</v>
       </c>
-      <c r="K100" s="12">
+      <c r="K100" s="11">
         <v>6</v>
       </c>
-      <c r="L100" s="42">
+      <c r="L100" s="41">
         <v>6</v>
       </c>
-      <c r="M100" s="15">
+      <c r="M100" s="14">
         <v>7</v>
       </c>
-      <c r="N100" s="12">
+      <c r="N100" s="11">
         <v>9</v>
       </c>
-      <c r="O100" s="5">
+      <c r="O100" s="4">
         <v>15</v>
       </c>
       <c r="Z100" s="1"/>
       <c r="AA100" s="1"/>
     </row>
     <row r="101" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A101" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D101" s="38">
+      <c r="A101" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C101" s="37">
         <v>41.1</v>
       </c>
-      <c r="E101" s="24">
+      <c r="D101" s="23">
         <v>38</v>
       </c>
-      <c r="F101" s="24">
+      <c r="E101" s="23">
         <v>37</v>
       </c>
-      <c r="G101" s="45">
+      <c r="F101" s="43">
         <v>36</v>
       </c>
-      <c r="H101" s="48">
+      <c r="G101" s="51">
         <v>36</v>
       </c>
-      <c r="I101" s="14"/>
-      <c r="J101" s="12">
+      <c r="H101" s="23">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I101" s="13"/>
+      <c r="J101" s="11">
         <v>16</v>
       </c>
-      <c r="K101" s="12">
+      <c r="K101" s="11">
         <v>17</v>
       </c>
-      <c r="L101" s="41">
+      <c r="L101" s="40">
         <v>18</v>
       </c>
-      <c r="M101" s="15">
+      <c r="M101" s="14">
         <v>12</v>
       </c>
-      <c r="N101" s="12">
+      <c r="N101" s="11">
         <v>27</v>
       </c>
-      <c r="O101" s="5">
+      <c r="O101" s="4">
         <v>34</v>
       </c>
       <c r="Z101" s="1"/>
       <c r="AA101" s="1"/>
     </row>
     <row r="102" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A102" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D102" s="38">
+      <c r="A102" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C102" s="37">
         <v>56.4</v>
       </c>
-      <c r="E102" s="24">
+      <c r="D102" s="23">
         <v>50</v>
       </c>
-      <c r="F102" s="24"/>
-      <c r="G102" s="45">
+      <c r="E102" s="23"/>
+      <c r="F102" s="43">
         <v>40</v>
       </c>
-      <c r="H102" s="48">
+      <c r="G102" s="51">
         <v>42</v>
       </c>
-      <c r="I102" s="14"/>
-      <c r="J102" s="12">
+      <c r="H102" s="23">
+        <v>41.7</v>
+      </c>
+      <c r="I102" s="13"/>
+      <c r="J102" s="11">
         <v>12</v>
       </c>
-      <c r="K102" s="12">
+      <c r="K102" s="11">
         <v>22</v>
       </c>
-      <c r="L102" s="41">
+      <c r="L102" s="40">
         <v>14</v>
       </c>
-      <c r="M102" s="15">
+      <c r="M102" s="14">
         <v>10</v>
       </c>
-      <c r="N102" s="12">
+      <c r="N102" s="11">
         <v>11</v>
       </c>
-      <c r="O102" s="5">
+      <c r="O102" s="4">
         <v>9</v>
       </c>
       <c r="Z102" s="1"/>
       <c r="AA102" s="1"/>
     </row>
     <row r="103" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A103" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D103" s="38">
+      <c r="A103" s="29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C103" s="37">
         <v>59.1</v>
       </c>
-      <c r="E103" s="24">
+      <c r="D103" s="23">
         <v>59</v>
       </c>
-      <c r="F103" s="24">
+      <c r="E103" s="23">
         <v>65</v>
       </c>
-      <c r="G103" s="45">
+      <c r="F103" s="43">
         <v>64</v>
       </c>
-      <c r="H103" s="48">
+      <c r="G103" s="51">
         <v>49</v>
       </c>
-      <c r="I103" s="14"/>
-      <c r="J103" s="12">
+      <c r="H103" s="23">
+        <v>58.8</v>
+      </c>
+      <c r="I103" s="13"/>
+      <c r="J103" s="11">
         <v>9</v>
       </c>
-      <c r="K103" s="12">
+      <c r="K103" s="11">
         <v>10</v>
       </c>
-      <c r="L103" s="41">
+      <c r="L103" s="40">
         <v>8</v>
       </c>
-      <c r="M103" s="15">
+      <c r="M103" s="14">
         <v>9</v>
       </c>
-      <c r="N103" s="12">
+      <c r="N103" s="11">
         <v>14</v>
       </c>
-      <c r="O103" s="5">
+      <c r="O103" s="4">
         <v>12</v>
       </c>
       <c r="Z103" s="1"/>
       <c r="AA103" s="1"/>
     </row>
     <row r="104" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A104" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D104" s="38">
+      <c r="A104" s="29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C104" s="37">
         <v>48.5</v>
       </c>
-      <c r="E104" s="24">
+      <c r="D104" s="23">
         <v>48</v>
       </c>
-      <c r="F104" s="24">
+      <c r="E104" s="23">
         <v>52</v>
       </c>
-      <c r="G104" s="45">
+      <c r="F104" s="43">
         <v>50</v>
       </c>
-      <c r="H104" s="48">
+      <c r="G104" s="51">
         <v>48.1</v>
       </c>
-      <c r="I104" s="14"/>
-      <c r="J104" s="12">
+      <c r="H104" s="23">
+        <v>49.2</v>
+      </c>
+      <c r="I104" s="13"/>
+      <c r="J104" s="11">
         <v>14</v>
       </c>
-      <c r="K104" s="12">
+      <c r="K104" s="11">
         <v>13</v>
       </c>
-      <c r="L104" s="41">
+      <c r="L104" s="40">
         <v>12</v>
       </c>
-      <c r="M104" s="15">
+      <c r="M104" s="14">
         <v>17</v>
       </c>
-      <c r="N104" s="12">
+      <c r="N104" s="11">
         <v>10</v>
       </c>
-      <c r="O104" s="5">
+      <c r="O104" s="4">
         <v>15</v>
       </c>
       <c r="Z104" s="1"/>
       <c r="AA104" s="1"/>
     </row>
     <row r="105" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A105" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D105" s="38">
+      <c r="A105" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C105" s="37">
         <v>49.6</v>
       </c>
-      <c r="E105" s="24">
+      <c r="D105" s="23">
         <v>47</v>
       </c>
-      <c r="F105" s="24">
+      <c r="E105" s="23">
         <v>51</v>
       </c>
-      <c r="G105" s="45">
+      <c r="F105" s="43">
         <v>47.7</v>
       </c>
-      <c r="H105" s="48">
+      <c r="G105" s="51">
         <v>42.1</v>
       </c>
-      <c r="I105" s="14"/>
-      <c r="J105" s="12">
+      <c r="H105" s="23">
+        <v>42.9</v>
+      </c>
+      <c r="I105" s="13"/>
+      <c r="J105" s="11">
         <v>10</v>
       </c>
-      <c r="K105" s="12">
+      <c r="K105" s="11">
         <v>17</v>
       </c>
-      <c r="L105" s="41">
+      <c r="L105" s="40">
         <v>19</v>
       </c>
-      <c r="M105" s="15">
+      <c r="M105" s="14">
         <v>4</v>
       </c>
-      <c r="N105" s="12">
+      <c r="N105" s="11">
         <v>14</v>
       </c>
-      <c r="O105" s="5">
+      <c r="O105" s="4">
         <v>21</v>
       </c>
       <c r="Z105" s="1"/>
       <c r="AA105" s="1"/>
     </row>
     <row r="106" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A106" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C106" s="12">
+      <c r="A106" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="C106" s="37">
+        <v>53.9</v>
+      </c>
+      <c r="D106" s="23">
+        <v>48</v>
+      </c>
+      <c r="E106" s="23">
         <v>47</v>
       </c>
-      <c r="D106" s="38">
-[...8 lines deleted...]
-      <c r="G106" s="45">
+      <c r="F106" s="43">
         <v>42.5</v>
       </c>
-      <c r="H106" s="48">
+      <c r="G106" s="51">
         <v>44.5</v>
       </c>
-      <c r="I106" s="14"/>
-      <c r="J106" s="12">
+      <c r="H106" s="23">
+        <v>44.9</v>
+      </c>
+      <c r="I106" s="13"/>
+      <c r="J106" s="11">
         <v>20</v>
       </c>
-      <c r="K106" s="12">
+      <c r="K106" s="11">
         <v>19</v>
       </c>
-      <c r="L106" s="41">
+      <c r="L106" s="40">
         <v>20</v>
       </c>
-      <c r="M106" s="15">
+      <c r="M106" s="14">
         <v>23</v>
       </c>
-      <c r="N106" s="12">
+      <c r="N106" s="11">
         <v>30</v>
       </c>
-      <c r="O106" s="5">
+      <c r="O106" s="4">
         <v>25</v>
       </c>
       <c r="Z106" s="1"/>
       <c r="AA106" s="1"/>
     </row>
     <row r="107" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A107" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D107" s="38">
+      <c r="A107" s="29" t="s">
+        <v>204</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C107" s="37">
         <v>66.2</v>
       </c>
-      <c r="E107" s="24">
+      <c r="D107" s="23">
         <v>57</v>
       </c>
-      <c r="F107" s="24">
+      <c r="E107" s="23">
         <v>57</v>
       </c>
-      <c r="G107" s="45">
+      <c r="F107" s="43">
         <v>51.9</v>
       </c>
-      <c r="H107" s="48">
+      <c r="G107" s="51">
         <v>57.1</v>
       </c>
-      <c r="I107" s="14"/>
-      <c r="J107" s="12">
+      <c r="H107" s="23">
+        <v>58.9</v>
+      </c>
+      <c r="I107" s="13"/>
+      <c r="J107" s="11">
         <v>8</v>
       </c>
-      <c r="K107" s="12">
+      <c r="K107" s="11">
         <v>16</v>
       </c>
-      <c r="L107" s="41">
+      <c r="L107" s="40">
         <v>17</v>
       </c>
-      <c r="M107" s="15">
+      <c r="M107" s="14">
         <v>16</v>
       </c>
-      <c r="N107" s="12">
+      <c r="N107" s="11">
         <v>17</v>
       </c>
-      <c r="O107" s="5">
+      <c r="O107" s="4">
         <v>14</v>
       </c>
       <c r="Z107" s="1"/>
       <c r="AA107" s="1"/>
     </row>
     <row r="108" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A108" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C108" s="12">
+      <c r="A108" s="29" t="s">
+        <v>206</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C108" s="36"/>
+      <c r="D108" s="23">
+        <v>40</v>
+      </c>
+      <c r="E108" s="23">
+        <v>37</v>
+      </c>
+      <c r="F108" s="43">
+        <v>35</v>
+      </c>
+      <c r="G108" s="51">
+        <v>38.9</v>
+      </c>
+      <c r="H108" s="23">
+        <v>37.5</v>
+      </c>
+      <c r="I108" s="13"/>
+      <c r="J108" s="11">
+        <v>14</v>
+      </c>
+      <c r="K108" s="11"/>
+      <c r="L108" s="40">
+        <v>25</v>
+      </c>
+      <c r="M108" s="14">
+        <v>30</v>
+      </c>
+      <c r="N108" s="11">
+        <v>31</v>
+      </c>
+      <c r="O108" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="109" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A109" s="29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="C109" s="37">
+        <v>65.3</v>
+      </c>
+      <c r="D109" s="23">
+        <v>54</v>
+      </c>
+      <c r="E109" s="23">
+        <v>57</v>
+      </c>
+      <c r="F109" s="43">
+        <v>53.2</v>
+      </c>
+      <c r="G109" s="51">
+        <v>52</v>
+      </c>
+      <c r="H109" s="23"/>
+      <c r="I109" s="13"/>
+      <c r="J109" s="11">
+        <v>15</v>
+      </c>
+      <c r="K109" s="11">
+        <v>21</v>
+      </c>
+      <c r="L109" s="41">
+        <v>33</v>
+      </c>
+      <c r="M109" s="14">
+        <v>33</v>
+      </c>
+      <c r="N109" s="11">
+        <v>34</v>
+      </c>
+      <c r="O109" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="110" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A110" s="29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="C110" s="37">
+        <v>57.1</v>
+      </c>
+      <c r="D110" s="23">
+        <v>52</v>
+      </c>
+      <c r="E110" s="23">
+        <v>51</v>
+      </c>
+      <c r="F110" s="43">
+        <v>46.3</v>
+      </c>
+      <c r="G110" s="51">
+        <v>45.4</v>
+      </c>
+      <c r="H110" s="23">
+        <v>51.7</v>
+      </c>
+      <c r="I110" s="13"/>
+      <c r="J110" s="11">
+        <v>23</v>
+      </c>
+      <c r="K110" s="11">
+        <v>28</v>
+      </c>
+      <c r="L110" s="40">
+        <v>26</v>
+      </c>
+      <c r="M110" s="14">
+        <v>32</v>
+      </c>
+      <c r="N110" s="11">
+        <v>37</v>
+      </c>
+      <c r="O110" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="111" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A111" s="29" t="s">
+        <v>212</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>213</v>
+      </c>
+      <c r="C111" s="37">
+        <v>73</v>
+      </c>
+      <c r="D111" s="23">
+        <v>59</v>
+      </c>
+      <c r="E111" s="23">
+        <v>66</v>
+      </c>
+      <c r="F111" s="43">
+        <v>54.1</v>
+      </c>
+      <c r="G111" s="51">
+        <v>59.9</v>
+      </c>
+      <c r="H111" s="23">
+        <v>61.2</v>
+      </c>
+      <c r="I111" s="13"/>
+      <c r="J111" s="11">
+        <v>17</v>
+      </c>
+      <c r="K111" s="11">
+        <v>13</v>
+      </c>
+      <c r="L111" s="40">
+        <v>14</v>
+      </c>
+      <c r="M111" s="14">
+        <v>19</v>
+      </c>
+      <c r="N111" s="11">
+        <v>37</v>
+      </c>
+      <c r="O111" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A112" s="29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="C112" s="37">
+        <v>51.1</v>
+      </c>
+      <c r="D112" s="23">
+        <v>47</v>
+      </c>
+      <c r="E112" s="23">
+        <v>45</v>
+      </c>
+      <c r="F112" s="43">
+        <v>44.7</v>
+      </c>
+      <c r="G112" s="51">
+        <v>43.9</v>
+      </c>
+      <c r="H112" s="23">
+        <v>46.8</v>
+      </c>
+      <c r="I112" s="13"/>
+      <c r="J112" s="11">
+        <v>5</v>
+      </c>
+      <c r="K112" s="11">
+        <v>7</v>
+      </c>
+      <c r="L112" s="40">
+        <v>8</v>
+      </c>
+      <c r="M112" s="14">
+        <v>8</v>
+      </c>
+      <c r="N112" s="11">
+        <v>4</v>
+      </c>
+      <c r="O112" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A113" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="C113" s="37">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D113" s="23">
+        <v>40</v>
+      </c>
+      <c r="E113" s="23">
+        <v>39</v>
+      </c>
+      <c r="F113" s="43">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="G113" s="51">
+        <v>37</v>
+      </c>
+      <c r="H113" s="23">
+        <v>37.6</v>
+      </c>
+      <c r="I113" s="13"/>
+      <c r="J113" s="11">
+        <v>16</v>
+      </c>
+      <c r="K113" s="11">
+        <v>12</v>
+      </c>
+      <c r="L113" s="40">
+        <v>8</v>
+      </c>
+      <c r="M113" s="14">
+        <v>6</v>
+      </c>
+      <c r="N113" s="11">
+        <v>10</v>
+      </c>
+      <c r="O113" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A114" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C114" s="37">
+        <v>61.3</v>
+      </c>
+      <c r="D114" s="23">
+        <v>54</v>
+      </c>
+      <c r="E114" s="23">
+        <v>55</v>
+      </c>
+      <c r="F114" s="43">
+        <v>57.4</v>
+      </c>
+      <c r="G114" s="51">
+        <v>56.4</v>
+      </c>
+      <c r="H114" s="23">
+        <v>54.5</v>
+      </c>
+      <c r="I114" s="13"/>
+      <c r="J114" s="11">
+        <v>2</v>
+      </c>
+      <c r="K114" s="11">
+        <v>1</v>
+      </c>
+      <c r="L114" s="40">
+        <v>25</v>
+      </c>
+      <c r="M114" s="14">
+        <v>29</v>
+      </c>
+      <c r="N114" s="11">
+        <v>10</v>
+      </c>
+      <c r="O114" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A115" s="29" t="s">
+        <v>220</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C115" s="37">
+        <v>57.8</v>
+      </c>
+      <c r="D115" s="23">
+        <v>46</v>
+      </c>
+      <c r="E115" s="23">
+        <v>46</v>
+      </c>
+      <c r="F115" s="43">
+        <v>45.3</v>
+      </c>
+      <c r="G115" s="51">
+        <v>46.3</v>
+      </c>
+      <c r="H115" s="23">
+        <v>45.3</v>
+      </c>
+      <c r="I115" s="13"/>
+      <c r="J115" s="11">
+        <v>2</v>
+      </c>
+      <c r="K115" s="11">
+        <v>3</v>
+      </c>
+      <c r="L115" s="40">
+        <v>4</v>
+      </c>
+      <c r="M115" s="14">
+        <v>10</v>
+      </c>
+      <c r="N115" s="11">
+        <v>7</v>
+      </c>
+      <c r="O115" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A116" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C116" s="37">
+        <v>58.4</v>
+      </c>
+      <c r="D116" s="23">
+        <v>54</v>
+      </c>
+      <c r="E116" s="23">
+        <v>57</v>
+      </c>
+      <c r="F116" s="43">
+        <v>57</v>
+      </c>
+      <c r="G116" s="51">
+        <v>54.1</v>
+      </c>
+      <c r="H116" s="23">
+        <v>52.9</v>
+      </c>
+      <c r="I116" s="13"/>
+      <c r="J116" s="11">
+        <v>2</v>
+      </c>
+      <c r="K116" s="11">
+        <v>7</v>
+      </c>
+      <c r="L116" s="40">
+        <v>1</v>
+      </c>
+      <c r="M116" s="14">
+        <v>11</v>
+      </c>
+      <c r="N116" s="11">
+        <v>8</v>
+      </c>
+      <c r="O116" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A117" s="29" t="s">
+        <v>224</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="C117" s="37">
+        <v>44.9</v>
+      </c>
+      <c r="D117" s="23">
+        <v>44</v>
+      </c>
+      <c r="E117" s="23">
+        <v>44</v>
+      </c>
+      <c r="F117" s="43">
         <v>41</v>
       </c>
-      <c r="D108" s="37"/>
-      <c r="E108" s="24">
+      <c r="G117" s="51">
+        <v>40.6</v>
+      </c>
+      <c r="H117" s="23">
+        <v>41.9</v>
+      </c>
+      <c r="I117" s="13"/>
+      <c r="J117" s="11">
+        <v>6</v>
+      </c>
+      <c r="K117" s="11">
+        <v>2</v>
+      </c>
+      <c r="L117" s="40">
+        <v>7</v>
+      </c>
+      <c r="M117" s="14">
+        <v>3</v>
+      </c>
+      <c r="N117" s="11">
+        <v>16</v>
+      </c>
+      <c r="O117" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A118" s="29" t="s">
+        <v>226</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="C118" s="37">
+        <v>56.8</v>
+      </c>
+      <c r="D118" s="23">
+        <v>54</v>
+      </c>
+      <c r="E118" s="23"/>
+      <c r="F118" s="43">
+        <v>41</v>
+      </c>
+      <c r="G118" s="51">
+        <v>38.4</v>
+      </c>
+      <c r="H118" s="23"/>
+      <c r="I118" s="13"/>
+      <c r="J118" s="11">
+        <v>27</v>
+      </c>
+      <c r="K118" s="11">
+        <v>20</v>
+      </c>
+      <c r="L118" s="40">
+        <v>13</v>
+      </c>
+      <c r="M118" s="14">
+        <v>4</v>
+      </c>
+      <c r="N118" s="11">
+        <v>5</v>
+      </c>
+      <c r="O118" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A119" s="39">
+        <v>2303000</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C119" s="37">
+        <v>60.5</v>
+      </c>
+      <c r="D119" s="23">
+        <v>53</v>
+      </c>
+      <c r="E119" s="23">
+        <v>56</v>
+      </c>
+      <c r="F119" s="43">
+        <v>52.4</v>
+      </c>
+      <c r="G119" s="51">
+        <v>53.4</v>
+      </c>
+      <c r="H119" s="23">
+        <v>56.1</v>
+      </c>
+      <c r="I119" s="13"/>
+      <c r="J119" s="11">
+        <v>16</v>
+      </c>
+      <c r="K119" s="11">
+        <v>10</v>
+      </c>
+      <c r="L119" s="40">
+        <v>18</v>
+      </c>
+      <c r="M119" s="14">
+        <v>12</v>
+      </c>
+      <c r="N119" s="11">
+        <v>29</v>
+      </c>
+      <c r="O119" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A120" s="29" t="s">
+        <v>229</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C120" s="37">
+        <v>51</v>
+      </c>
+      <c r="D120" s="23">
+        <v>43</v>
+      </c>
+      <c r="E120" s="23">
+        <v>41</v>
+      </c>
+      <c r="F120" s="43">
+        <v>43.5</v>
+      </c>
+      <c r="G120" s="51">
+        <v>43.6</v>
+      </c>
+      <c r="H120" s="23">
+        <v>43.9</v>
+      </c>
+      <c r="I120" s="13"/>
+      <c r="J120" s="11">
+        <v>16</v>
+      </c>
+      <c r="K120" s="11">
+        <v>13</v>
+      </c>
+      <c r="L120" s="40">
+        <v>13</v>
+      </c>
+      <c r="M120" s="14">
+        <v>19</v>
+      </c>
+      <c r="N120" s="11">
+        <v>16</v>
+      </c>
+      <c r="O120" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A121" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="C121" s="37">
+        <v>41.8</v>
+      </c>
+      <c r="D121" s="23">
+        <v>38</v>
+      </c>
+      <c r="E121" s="23">
+        <v>39</v>
+      </c>
+      <c r="F121" s="43">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G121" s="51">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="H121" s="23">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="I121" s="13"/>
+      <c r="J121" s="11">
+        <v>18</v>
+      </c>
+      <c r="K121" s="11">
+        <v>27</v>
+      </c>
+      <c r="L121" s="40">
+        <v>27</v>
+      </c>
+      <c r="M121" s="14">
+        <v>27</v>
+      </c>
+      <c r="N121" s="11">
+        <v>28</v>
+      </c>
+      <c r="O121" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A122" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="C122" s="37">
+        <v>56.1</v>
+      </c>
+      <c r="D122" s="23">
+        <v>54</v>
+      </c>
+      <c r="E122" s="23"/>
+      <c r="F122" s="43">
+        <v>52</v>
+      </c>
+      <c r="G122" s="51">
+        <v>52.3</v>
+      </c>
+      <c r="H122" s="23">
+        <v>55.8</v>
+      </c>
+      <c r="I122" s="13"/>
+      <c r="J122" s="11">
+        <v>10</v>
+      </c>
+      <c r="K122" s="11">
+        <v>6</v>
+      </c>
+      <c r="L122" s="40">
+        <v>6</v>
+      </c>
+      <c r="M122" s="14">
+        <v>13</v>
+      </c>
+      <c r="N122" s="11">
+        <v>12</v>
+      </c>
+      <c r="O122" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A123" s="29" t="s">
+        <v>235</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="C123" s="37">
+        <v>45.5</v>
+      </c>
+      <c r="D123" s="23">
+        <v>47</v>
+      </c>
+      <c r="E123" s="23">
+        <v>50</v>
+      </c>
+      <c r="F123" s="43">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="G123" s="51">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H123" s="23">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I123" s="13"/>
+      <c r="J123" s="11">
+        <v>7</v>
+      </c>
+      <c r="K123" s="11">
+        <v>1</v>
+      </c>
+      <c r="L123" s="40">
+        <v>2</v>
+      </c>
+      <c r="M123" s="14">
+        <v>1</v>
+      </c>
+      <c r="N123" s="11">
+        <v>7</v>
+      </c>
+      <c r="O123" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A124" s="29" t="s">
+        <v>237</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="C124" s="37">
+        <v>59</v>
+      </c>
+      <c r="D124" s="23">
+        <v>48</v>
+      </c>
+      <c r="E124" s="23">
+        <v>53</v>
+      </c>
+      <c r="F124" s="43">
+        <v>49.9</v>
+      </c>
+      <c r="G124" s="51">
+        <v>46.6</v>
+      </c>
+      <c r="H124" s="23">
+        <v>48</v>
+      </c>
+      <c r="I124" s="13"/>
+      <c r="J124" s="11">
+        <v>23</v>
+      </c>
+      <c r="K124" s="11">
+        <v>29</v>
+      </c>
+      <c r="L124" s="40">
+        <v>23</v>
+      </c>
+      <c r="M124" s="14">
+        <v>20</v>
+      </c>
+      <c r="N124" s="11">
+        <v>26</v>
+      </c>
+      <c r="O124" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A125" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="C125" s="37">
+        <v>46.9</v>
+      </c>
+      <c r="D125" s="23">
+        <v>41</v>
+      </c>
+      <c r="E125" s="23">
+        <v>43</v>
+      </c>
+      <c r="F125" s="43">
+        <v>39.4</v>
+      </c>
+      <c r="G125" s="51">
+        <v>44.2</v>
+      </c>
+      <c r="H125" s="23">
+        <v>43.2</v>
+      </c>
+      <c r="I125" s="13"/>
+      <c r="J125" s="11">
+        <v>39</v>
+      </c>
+      <c r="K125" s="11">
+        <v>43</v>
+      </c>
+      <c r="L125" s="40">
+        <v>39</v>
+      </c>
+      <c r="M125" s="14">
+        <v>32</v>
+      </c>
+      <c r="N125" s="11">
+        <v>24</v>
+      </c>
+      <c r="O125" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A126" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C126" s="37">
+        <v>60.1</v>
+      </c>
+      <c r="D126" s="23">
+        <v>55</v>
+      </c>
+      <c r="E126" s="23">
+        <v>62</v>
+      </c>
+      <c r="F126" s="43">
+        <v>64</v>
+      </c>
+      <c r="G126" s="51">
+        <v>54</v>
+      </c>
+      <c r="H126" s="23">
+        <v>52.2</v>
+      </c>
+      <c r="I126" s="13"/>
+      <c r="J126" s="11">
+        <v>18</v>
+      </c>
+      <c r="K126" s="11">
+        <v>32</v>
+      </c>
+      <c r="L126" s="40">
+        <v>42</v>
+      </c>
+      <c r="M126" s="14">
+        <v>44</v>
+      </c>
+      <c r="N126" s="11">
+        <v>32</v>
+      </c>
+      <c r="O126" s="4">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A127" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="C127" s="37">
+        <v>51.9</v>
+      </c>
+      <c r="D127" s="23">
+        <v>44</v>
+      </c>
+      <c r="E127" s="23">
+        <v>44</v>
+      </c>
+      <c r="F127" s="43">
+        <v>42.8</v>
+      </c>
+      <c r="G127" s="51">
+        <v>44.4</v>
+      </c>
+      <c r="H127" s="23">
+        <v>47.8</v>
+      </c>
+      <c r="I127" s="13"/>
+      <c r="J127" s="11">
+        <v>13</v>
+      </c>
+      <c r="K127" s="11">
+        <v>9</v>
+      </c>
+      <c r="L127" s="40">
+        <v>20</v>
+      </c>
+      <c r="M127" s="14">
+        <v>24</v>
+      </c>
+      <c r="N127" s="11">
+        <v>24</v>
+      </c>
+      <c r="O127" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A128" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="C128" s="37">
+        <v>54</v>
+      </c>
+      <c r="D128" s="23">
+        <v>52</v>
+      </c>
+      <c r="E128" s="23">
+        <v>48</v>
+      </c>
+      <c r="F128" s="43">
+        <v>45.6</v>
+      </c>
+      <c r="G128" s="51">
+        <v>41.8</v>
+      </c>
+      <c r="H128" s="23">
+        <v>47.2</v>
+      </c>
+      <c r="I128" s="13"/>
+      <c r="J128" s="11">
+        <v>9</v>
+      </c>
+      <c r="K128" s="11">
+        <v>2</v>
+      </c>
+      <c r="L128" s="40">
+        <v>7</v>
+      </c>
+      <c r="M128" s="14">
+        <v>10</v>
+      </c>
+      <c r="N128" s="11">
+        <v>12</v>
+      </c>
+      <c r="O128" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A129" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="B129" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="C129" s="37">
+        <v>94.6</v>
+      </c>
+      <c r="D129" s="23">
+        <v>82</v>
+      </c>
+      <c r="E129" s="23">
+        <v>79</v>
+      </c>
+      <c r="F129" s="43">
+        <v>63</v>
+      </c>
+      <c r="G129" s="51">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="H129" s="23">
+        <v>64.2</v>
+      </c>
+      <c r="I129" s="13"/>
+      <c r="J129" s="11">
+        <v>15</v>
+      </c>
+      <c r="K129" s="11">
+        <v>14</v>
+      </c>
+      <c r="L129" s="42">
+        <v>12</v>
+      </c>
+      <c r="M129" s="14">
+        <v>12</v>
+      </c>
+      <c r="N129" s="11">
+        <v>13</v>
+      </c>
+      <c r="O129" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A130" s="29" t="s">
+        <v>249</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="C130" s="37">
+        <v>55.7</v>
+      </c>
+      <c r="D130" s="23">
+        <v>52</v>
+      </c>
+      <c r="E130" s="23">
+        <v>50</v>
+      </c>
+      <c r="F130" s="43">
+        <v>42.6</v>
+      </c>
+      <c r="G130" s="51">
+        <v>47.6</v>
+      </c>
+      <c r="H130" s="23">
+        <v>46.5</v>
+      </c>
+      <c r="I130" s="13"/>
+      <c r="J130" s="11">
+        <v>24</v>
+      </c>
+      <c r="K130" s="11">
+        <v>14</v>
+      </c>
+      <c r="L130" s="42">
+        <v>15</v>
+      </c>
+      <c r="M130" s="14">
+        <v>21</v>
+      </c>
+      <c r="N130" s="11">
+        <v>17</v>
+      </c>
+      <c r="O130" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A131" s="29" t="s">
+        <v>251</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="C131" s="37">
+        <v>58.1</v>
+      </c>
+      <c r="D131" s="23">
+        <v>51</v>
+      </c>
+      <c r="E131" s="23">
+        <v>52</v>
+      </c>
+      <c r="F131" s="43">
+        <v>47.6</v>
+      </c>
+      <c r="G131" s="51">
+        <v>48.7</v>
+      </c>
+      <c r="H131" s="23">
+        <v>51.9</v>
+      </c>
+      <c r="I131" s="13"/>
+      <c r="J131" s="11">
+        <v>8</v>
+      </c>
+      <c r="K131" s="11">
+        <v>7</v>
+      </c>
+      <c r="L131" s="42">
+        <v>16</v>
+      </c>
+      <c r="M131" s="14">
+        <v>16</v>
+      </c>
+      <c r="N131" s="11">
+        <v>12</v>
+      </c>
+      <c r="O131" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A132" s="29" t="s">
+        <v>253</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="C132" s="37">
+        <v>67.2</v>
+      </c>
+      <c r="D132" s="23">
+        <v>59</v>
+      </c>
+      <c r="E132" s="23">
+        <v>64</v>
+      </c>
+      <c r="F132" s="43">
+        <v>54.5</v>
+      </c>
+      <c r="G132" s="51">
+        <v>54.3</v>
+      </c>
+      <c r="H132" s="23">
+        <v>56.4</v>
+      </c>
+      <c r="I132" s="13"/>
+      <c r="J132" s="11">
+        <v>16</v>
+      </c>
+      <c r="K132" s="11">
+        <v>4</v>
+      </c>
+      <c r="L132" s="42">
+        <v>3</v>
+      </c>
+      <c r="M132" s="14">
+        <v>12</v>
+      </c>
+      <c r="N132" s="11">
+        <v>19</v>
+      </c>
+      <c r="O132" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A133" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="C133" s="37">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="D133" s="23">
+        <v>61</v>
+      </c>
+      <c r="E133" s="23">
+        <v>61</v>
+      </c>
+      <c r="F133" s="43">
+        <v>56.8</v>
+      </c>
+      <c r="G133" s="51">
+        <v>56.3</v>
+      </c>
+      <c r="H133" s="23">
+        <v>54.1</v>
+      </c>
+      <c r="I133" s="13"/>
+      <c r="J133" s="11">
+        <v>9</v>
+      </c>
+      <c r="K133" s="11">
+        <v>14</v>
+      </c>
+      <c r="L133" s="11">
+        <v>7</v>
+      </c>
+      <c r="M133" s="14">
+        <v>10</v>
+      </c>
+      <c r="N133" s="11">
+        <v>11</v>
+      </c>
+      <c r="O133" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A134" s="29" t="s">
+        <v>257</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="C134" s="37">
+        <v>53.2</v>
+      </c>
+      <c r="D134" s="23">
+        <v>44</v>
+      </c>
+      <c r="E134" s="23">
+        <v>47</v>
+      </c>
+      <c r="F134" s="43">
+        <v>41.3</v>
+      </c>
+      <c r="G134" s="51">
+        <v>44.4</v>
+      </c>
+      <c r="H134" s="23">
+        <v>43.8</v>
+      </c>
+      <c r="I134" s="13"/>
+      <c r="J134" s="11">
+        <v>14</v>
+      </c>
+      <c r="K134" s="11">
+        <v>13</v>
+      </c>
+      <c r="L134" s="42">
+        <v>19</v>
+      </c>
+      <c r="M134" s="14">
+        <v>12</v>
+      </c>
+      <c r="N134" s="11">
+        <v>21</v>
+      </c>
+      <c r="O134" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A135" s="29" t="s">
+        <v>259</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="C135" s="37">
+        <v>58.7</v>
+      </c>
+      <c r="D135" s="23">
+        <v>68</v>
+      </c>
+      <c r="E135" s="23">
+        <v>65</v>
+      </c>
+      <c r="F135" s="43">
+        <v>58.9</v>
+      </c>
+      <c r="G135" s="51">
+        <v>64.5</v>
+      </c>
+      <c r="H135" s="23">
+        <v>59.5</v>
+      </c>
+      <c r="I135" s="13"/>
+      <c r="J135" s="11">
+        <v>20</v>
+      </c>
+      <c r="K135" s="11">
+        <v>28</v>
+      </c>
+      <c r="L135" s="42">
+        <v>10</v>
+      </c>
+      <c r="M135" s="14">
+        <v>18</v>
+      </c>
+      <c r="N135" s="11">
+        <v>6</v>
+      </c>
+      <c r="O135" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A136" s="29" t="s">
+        <v>261</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="C136" s="37">
+        <v>41.9</v>
+      </c>
+      <c r="D136" s="23">
+        <v>37</v>
+      </c>
+      <c r="E136" s="23">
+        <v>37</v>
+      </c>
+      <c r="F136" s="43">
+        <v>37</v>
+      </c>
+      <c r="G136" s="51">
+        <v>37.4</v>
+      </c>
+      <c r="H136" s="23">
+        <v>37.6</v>
+      </c>
+      <c r="I136" s="13"/>
+      <c r="J136" s="11">
+        <v>8</v>
+      </c>
+      <c r="K136" s="11">
+        <v>8</v>
+      </c>
+      <c r="L136" s="42">
+        <v>8</v>
+      </c>
+      <c r="M136" s="14">
+        <v>9</v>
+      </c>
+      <c r="N136" s="11">
+        <v>9</v>
+      </c>
+      <c r="O136" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A137" s="29" t="s">
+        <v>263</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="C137" s="37">
+        <v>63.3</v>
+      </c>
+      <c r="D137" s="23">
+        <v>58</v>
+      </c>
+      <c r="E137" s="23">
+        <v>61</v>
+      </c>
+      <c r="F137" s="43">
+        <v>54.9</v>
+      </c>
+      <c r="G137" s="51">
+        <v>54.2</v>
+      </c>
+      <c r="H137" s="23">
+        <v>55</v>
+      </c>
+      <c r="I137" s="13"/>
+      <c r="J137" s="11">
+        <v>7</v>
+      </c>
+      <c r="K137" s="11">
+        <v>12</v>
+      </c>
+      <c r="L137" s="42">
+        <v>9</v>
+      </c>
+      <c r="M137" s="14">
+        <v>12</v>
+      </c>
+      <c r="N137" s="11">
+        <v>11</v>
+      </c>
+      <c r="O137" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A138" s="29" t="s">
+        <v>265</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="C138" s="37">
+        <v>46.1</v>
+      </c>
+      <c r="D138" s="23">
+        <v>46</v>
+      </c>
+      <c r="E138" s="23">
+        <v>43</v>
+      </c>
+      <c r="F138" s="43">
+        <v>43.3</v>
+      </c>
+      <c r="G138" s="51">
+        <v>49.9</v>
+      </c>
+      <c r="H138" s="23">
+        <v>45.9</v>
+      </c>
+      <c r="I138" s="13"/>
+      <c r="J138" s="11">
+        <v>9</v>
+      </c>
+      <c r="K138" s="11">
+        <v>8</v>
+      </c>
+      <c r="L138" s="42">
+        <v>9</v>
+      </c>
+      <c r="M138" s="14">
+        <v>11</v>
+      </c>
+      <c r="N138" s="11">
+        <v>6</v>
+      </c>
+      <c r="O138" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A139" s="29" t="s">
+        <v>267</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="C139" s="37">
+        <v>45</v>
+      </c>
+      <c r="D139" s="23">
+        <v>39</v>
+      </c>
+      <c r="E139" s="23">
+        <v>44</v>
+      </c>
+      <c r="F139" s="43">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="G139" s="51">
+        <v>40.9</v>
+      </c>
+      <c r="H139" s="23">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I139" s="13"/>
+      <c r="J139" s="11">
+        <v>12</v>
+      </c>
+      <c r="K139" s="11">
+        <v>15</v>
+      </c>
+      <c r="L139" s="42">
+        <v>18</v>
+      </c>
+      <c r="M139" s="14">
+        <v>10</v>
+      </c>
+      <c r="N139" s="11">
+        <v>11</v>
+      </c>
+      <c r="O139" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A140" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="C140" s="37">
+        <v>55.4</v>
+      </c>
+      <c r="D140" s="23">
+        <v>54</v>
+      </c>
+      <c r="E140" s="23">
+        <v>54</v>
+      </c>
+      <c r="F140" s="43">
+        <v>48.5</v>
+      </c>
+      <c r="G140" s="51">
+        <v>51.5</v>
+      </c>
+      <c r="H140" s="23">
+        <v>52.7</v>
+      </c>
+      <c r="I140" s="13"/>
+      <c r="J140" s="11">
+        <v>8</v>
+      </c>
+      <c r="K140" s="11">
+        <v>8</v>
+      </c>
+      <c r="L140" s="42">
+        <v>14</v>
+      </c>
+      <c r="M140" s="14">
+        <v>5</v>
+      </c>
+      <c r="N140" s="11">
+        <v>9</v>
+      </c>
+      <c r="O140" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A141" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="C141" s="37">
+        <v>44.2</v>
+      </c>
+      <c r="D141" s="23">
+        <v>48</v>
+      </c>
+      <c r="E141" s="23">
+        <v>49</v>
+      </c>
+      <c r="F141" s="43">
+        <v>36</v>
+      </c>
+      <c r="G141" s="51">
+        <v>31</v>
+      </c>
+      <c r="H141" s="23">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I141" s="13"/>
+      <c r="J141" s="11">
+        <v>4</v>
+      </c>
+      <c r="K141" s="11">
+        <v>18</v>
+      </c>
+      <c r="L141" s="42">
+        <v>13</v>
+      </c>
+      <c r="M141" s="14">
+        <v>14</v>
+      </c>
+      <c r="N141" s="11">
+        <v>24</v>
+      </c>
+      <c r="O141" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A142" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="C142" s="37">
+        <v>51.8</v>
+      </c>
+      <c r="D142" s="23">
+        <v>60</v>
+      </c>
+      <c r="E142" s="23">
+        <v>51</v>
+      </c>
+      <c r="F142" s="43">
+        <v>47.8</v>
+      </c>
+      <c r="G142" s="51">
+        <v>49.3</v>
+      </c>
+      <c r="H142" s="23">
+        <v>50</v>
+      </c>
+      <c r="I142" s="13"/>
+      <c r="J142" s="11">
+        <v>8</v>
+      </c>
+      <c r="K142" s="11">
+        <v>10</v>
+      </c>
+      <c r="L142" s="42">
+        <v>14</v>
+      </c>
+      <c r="M142" s="14">
+        <v>11</v>
+      </c>
+      <c r="N142" s="11">
+        <v>5</v>
+      </c>
+      <c r="O142" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A143" s="29" t="s">
+        <v>275</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="C143" s="37">
+        <v>44.1</v>
+      </c>
+      <c r="D143" s="23">
+        <v>45</v>
+      </c>
+      <c r="E143" s="23">
+        <v>48</v>
+      </c>
+      <c r="F143" s="43">
+        <v>45</v>
+      </c>
+      <c r="G143" s="51">
+        <v>45.9</v>
+      </c>
+      <c r="H143" s="23">
+        <v>44.5</v>
+      </c>
+      <c r="I143" s="13"/>
+      <c r="J143" s="11">
+        <v>15</v>
+      </c>
+      <c r="K143" s="11">
+        <v>15</v>
+      </c>
+      <c r="L143" s="42">
+        <v>3</v>
+      </c>
+      <c r="M143" s="14">
+        <v>8</v>
+      </c>
+      <c r="N143" s="11">
+        <v>7</v>
+      </c>
+      <c r="O143" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A144" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="C144" s="37">
+        <v>75</v>
+      </c>
+      <c r="D144" s="23">
+        <v>62</v>
+      </c>
+      <c r="E144" s="23">
+        <v>63</v>
+      </c>
+      <c r="F144" s="43">
+        <v>54.5</v>
+      </c>
+      <c r="G144" s="51">
+        <v>57</v>
+      </c>
+      <c r="H144" s="23">
+        <v>54.6</v>
+      </c>
+      <c r="I144" s="13"/>
+      <c r="J144" s="11">
+        <v>12</v>
+      </c>
+      <c r="K144" s="11">
+        <v>10</v>
+      </c>
+      <c r="L144" s="42">
+        <v>12</v>
+      </c>
+      <c r="M144" s="14">
+        <v>7</v>
+      </c>
+      <c r="N144" s="11">
+        <v>13</v>
+      </c>
+      <c r="O144" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A145" s="29" t="s">
+        <v>279</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="C145" s="37">
+        <v>56.4</v>
+      </c>
+      <c r="D145" s="23">
+        <v>49</v>
+      </c>
+      <c r="E145" s="23">
+        <v>50</v>
+      </c>
+      <c r="F145" s="43">
+        <v>49.5</v>
+      </c>
+      <c r="G145" s="51">
+        <v>48.5</v>
+      </c>
+      <c r="H145" s="23">
+        <v>48.8</v>
+      </c>
+      <c r="I145" s="13"/>
+      <c r="J145" s="11">
+        <v>10</v>
+      </c>
+      <c r="K145" s="11">
+        <v>10</v>
+      </c>
+      <c r="L145" s="42">
+        <v>9</v>
+      </c>
+      <c r="M145" s="14">
+        <v>10</v>
+      </c>
+      <c r="N145" s="11">
+        <v>7</v>
+      </c>
+      <c r="O145" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A146" s="29" t="s">
+        <v>281</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C146" s="37">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="D146" s="23">
+        <v>61</v>
+      </c>
+      <c r="E146" s="23">
+        <v>62</v>
+      </c>
+      <c r="F146" s="43">
+        <v>54.3</v>
+      </c>
+      <c r="G146" s="51">
+        <v>56.8</v>
+      </c>
+      <c r="H146" s="23">
+        <v>57.4</v>
+      </c>
+      <c r="I146" s="13"/>
+      <c r="J146" s="11">
+        <v>20</v>
+      </c>
+      <c r="K146" s="11">
+        <v>24</v>
+      </c>
+      <c r="L146" s="42">
+        <v>22</v>
+      </c>
+      <c r="M146" s="14">
+        <v>15</v>
+      </c>
+      <c r="N146" s="11">
+        <v>19</v>
+      </c>
+      <c r="O146" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A147" s="29" t="s">
+        <v>283</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="C147" s="37">
+        <v>73.2</v>
+      </c>
+      <c r="D147" s="23">
+        <v>66</v>
+      </c>
+      <c r="E147" s="23">
+        <v>64</v>
+      </c>
+      <c r="F147" s="43">
+        <v>62.1</v>
+      </c>
+      <c r="G147" s="51">
+        <v>65.2</v>
+      </c>
+      <c r="H147" s="23">
+        <v>66.5</v>
+      </c>
+      <c r="I147" s="13"/>
+      <c r="J147" s="11">
+        <v>12</v>
+      </c>
+      <c r="K147" s="11">
+        <v>12</v>
+      </c>
+      <c r="L147" s="42">
+        <v>18</v>
+      </c>
+      <c r="M147" s="14">
+        <v>15</v>
+      </c>
+      <c r="N147" s="11">
+        <v>3</v>
+      </c>
+      <c r="O147" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A148" s="39">
+        <v>3079000</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C148" s="37">
+        <v>60.7</v>
+      </c>
+      <c r="D148" s="23">
+        <v>57</v>
+      </c>
+      <c r="E148" s="23">
+        <v>58</v>
+      </c>
+      <c r="F148" s="43">
+        <v>52.8</v>
+      </c>
+      <c r="G148" s="51">
+        <v>55.3</v>
+      </c>
+      <c r="H148" s="23">
+        <v>56.5</v>
+      </c>
+      <c r="I148" s="13"/>
+      <c r="J148" s="11">
+        <v>15</v>
+      </c>
+      <c r="K148" s="11">
+        <v>15</v>
+      </c>
+      <c r="L148" s="42">
+        <v>17</v>
+      </c>
+      <c r="M148" s="14">
+        <v>23</v>
+      </c>
+      <c r="N148" s="11">
+        <v>10</v>
+      </c>
+      <c r="O148" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A149" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="C149" s="37">
+        <v>46</v>
+      </c>
+      <c r="D149" s="23">
+        <v>51</v>
+      </c>
+      <c r="E149" s="23"/>
+      <c r="F149" s="43">
+        <v>37</v>
+      </c>
+      <c r="G149" s="51">
+        <v>33</v>
+      </c>
+      <c r="H149" s="23">
+        <v>31.6</v>
+      </c>
+      <c r="I149" s="13"/>
+      <c r="J149" s="11">
+        <v>12</v>
+      </c>
+      <c r="K149" s="11">
+        <v>7</v>
+      </c>
+      <c r="L149" s="42">
+        <v>6</v>
+      </c>
+      <c r="M149" s="14">
+        <v>5</v>
+      </c>
+      <c r="N149" s="11">
+        <v>7</v>
+      </c>
+      <c r="O149" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A150" s="29" t="s">
+        <v>288</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="C150" s="37">
+        <v>60.7</v>
+      </c>
+      <c r="D150" s="23">
+        <v>56</v>
+      </c>
+      <c r="E150" s="23">
+        <v>53</v>
+      </c>
+      <c r="F150" s="43">
+        <v>31</v>
+      </c>
+      <c r="G150" s="51">
+        <v>34</v>
+      </c>
+      <c r="H150" s="23">
+        <v>33.6</v>
+      </c>
+      <c r="I150" s="13"/>
+      <c r="J150" s="11">
+        <v>18</v>
+      </c>
+      <c r="K150" s="11">
+        <v>11</v>
+      </c>
+      <c r="L150" s="42">
+        <v>14</v>
+      </c>
+      <c r="M150" s="14">
+        <v>17</v>
+      </c>
+      <c r="N150" s="11">
+        <v>16</v>
+      </c>
+      <c r="O150" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A151" s="29" t="s">
+        <v>290</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="C151" s="37">
+        <v>44.8</v>
+      </c>
+      <c r="D151" s="23">
+        <v>43</v>
+      </c>
+      <c r="E151" s="23">
+        <v>38</v>
+      </c>
+      <c r="F151" s="43">
+        <v>46.8</v>
+      </c>
+      <c r="G151" s="51">
+        <v>39.5</v>
+      </c>
+      <c r="H151" s="23">
         <v>40</v>
       </c>
-      <c r="F108" s="24">
+      <c r="I151" s="13"/>
+      <c r="J151" s="11">
+        <v>14</v>
+      </c>
+      <c r="K151" s="11">
+        <v>16</v>
+      </c>
+      <c r="L151" s="42">
+        <v>13</v>
+      </c>
+      <c r="M151" s="14">
+        <v>15</v>
+      </c>
+      <c r="N151" s="11">
+        <v>9</v>
+      </c>
+      <c r="O151" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A152" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="C152" s="37">
+        <v>55.8</v>
+      </c>
+      <c r="D152" s="23">
+        <v>49</v>
+      </c>
+      <c r="E152" s="23">
+        <v>50</v>
+      </c>
+      <c r="F152" s="43">
+        <v>46.7</v>
+      </c>
+      <c r="G152" s="51">
+        <v>48</v>
+      </c>
+      <c r="H152" s="23">
+        <v>49</v>
+      </c>
+      <c r="I152" s="13"/>
+      <c r="J152" s="11">
+        <v>12</v>
+      </c>
+      <c r="K152" s="11">
+        <v>9</v>
+      </c>
+      <c r="L152" s="42">
+        <v>10</v>
+      </c>
+      <c r="M152" s="14">
+        <v>9</v>
+      </c>
+      <c r="N152" s="11">
+        <v>9</v>
+      </c>
+      <c r="O152" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A153" s="29" t="s">
+        <v>294</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="C153" s="37">
+        <v>60.3</v>
+      </c>
+      <c r="D153" s="23">
+        <v>52</v>
+      </c>
+      <c r="E153" s="23">
+        <v>50</v>
+      </c>
+      <c r="F153" s="43">
+        <v>45.9</v>
+      </c>
+      <c r="G153" s="51">
+        <v>49.2</v>
+      </c>
+      <c r="H153" s="23">
+        <v>49</v>
+      </c>
+      <c r="I153" s="13"/>
+      <c r="J153" s="11">
+        <v>3</v>
+      </c>
+      <c r="K153" s="11">
+        <v>9</v>
+      </c>
+      <c r="L153" s="42">
+        <v>9</v>
+      </c>
+      <c r="M153" s="14">
+        <v>14</v>
+      </c>
+      <c r="N153" s="11">
+        <v>19</v>
+      </c>
+      <c r="O153" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A154" s="29" t="s">
+        <v>296</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="C154" s="37">
+        <v>54.7</v>
+      </c>
+      <c r="D154" s="23">
+        <v>47</v>
+      </c>
+      <c r="E154" s="23">
+        <v>53</v>
+      </c>
+      <c r="F154" s="43">
+        <v>49.9</v>
+      </c>
+      <c r="G154" s="51">
+        <v>49.7</v>
+      </c>
+      <c r="H154" s="23"/>
+      <c r="I154" s="13"/>
+      <c r="J154" s="11">
+        <v>28</v>
+      </c>
+      <c r="K154" s="11">
+        <v>13</v>
+      </c>
+      <c r="L154" s="14">
+        <v>21</v>
+      </c>
+      <c r="M154" s="11">
+        <v>30</v>
+      </c>
+      <c r="N154" s="11">
+        <v>27</v>
+      </c>
+      <c r="O154" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A155" s="29" t="s">
+        <v>298</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C155" s="37">
+        <v>50.6</v>
+      </c>
+      <c r="D155" s="23">
+        <v>45</v>
+      </c>
+      <c r="E155" s="23">
+        <v>46</v>
+      </c>
+      <c r="F155" s="43">
+        <v>42.3</v>
+      </c>
+      <c r="G155" s="51">
+        <v>40.6</v>
+      </c>
+      <c r="H155" s="23">
+        <v>46</v>
+      </c>
+      <c r="I155" s="13"/>
+      <c r="J155" s="11">
+        <v>1</v>
+      </c>
+      <c r="K155" s="11">
+        <v>4</v>
+      </c>
+      <c r="L155" s="14">
+        <v>5</v>
+      </c>
+      <c r="M155" s="26">
+        <v>6</v>
+      </c>
+      <c r="N155" s="11">
+        <v>7</v>
+      </c>
+      <c r="O155" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A156" s="29" t="s">
+        <v>300</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="C156" s="37">
+        <v>49.6</v>
+      </c>
+      <c r="D156" s="23">
+        <v>47</v>
+      </c>
+      <c r="E156" s="23">
+        <v>49</v>
+      </c>
+      <c r="F156" s="43">
+        <v>46.5</v>
+      </c>
+      <c r="G156" s="51">
+        <v>47.2</v>
+      </c>
+      <c r="H156" s="23">
+        <v>48</v>
+      </c>
+      <c r="I156" s="13"/>
+      <c r="J156" s="11">
+        <v>9</v>
+      </c>
+      <c r="K156" s="11">
+        <v>11</v>
+      </c>
+      <c r="L156" s="14">
+        <v>11</v>
+      </c>
+      <c r="M156" s="26">
+        <v>9</v>
+      </c>
+      <c r="N156" s="11">
+        <v>10</v>
+      </c>
+      <c r="O156" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A157" s="29" t="s">
+        <v>302</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="37">
+        <v>55.4</v>
+      </c>
+      <c r="D157" s="23">
+        <v>53</v>
+      </c>
+      <c r="E157" s="23">
+        <v>55</v>
+      </c>
+      <c r="F157" s="43">
+        <v>51.9</v>
+      </c>
+      <c r="G157" s="51">
+        <v>51.7</v>
+      </c>
+      <c r="H157" s="23">
+        <v>51</v>
+      </c>
+      <c r="I157" s="13"/>
+      <c r="J157" s="11">
+        <v>8</v>
+      </c>
+      <c r="K157" s="11">
+        <v>9</v>
+      </c>
+      <c r="L157" s="14">
+        <v>10</v>
+      </c>
+      <c r="M157" s="26">
+        <v>12</v>
+      </c>
+      <c r="N157" s="11"/>
+      <c r="O157" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A158" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="C158" s="37">
+        <v>45.6</v>
+      </c>
+      <c r="D158" s="23">
+        <v>41</v>
+      </c>
+      <c r="E158" s="23">
+        <v>40</v>
+      </c>
+      <c r="F158" s="43">
+        <v>41.5</v>
+      </c>
+      <c r="G158" s="51">
+        <v>42.7</v>
+      </c>
+      <c r="H158" s="23">
+        <v>42</v>
+      </c>
+      <c r="I158" s="13"/>
+      <c r="J158" s="11">
+        <v>16</v>
+      </c>
+      <c r="K158" s="11">
+        <v>14</v>
+      </c>
+      <c r="L158" s="14">
+        <v>13</v>
+      </c>
+      <c r="M158" s="26">
+        <v>12</v>
+      </c>
+      <c r="N158" s="11">
+        <v>10</v>
+      </c>
+      <c r="O158" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A159" s="29" t="s">
+        <v>306</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="C159" s="37">
+        <v>46.6</v>
+      </c>
+      <c r="D159" s="23">
+        <v>45</v>
+      </c>
+      <c r="E159" s="23">
+        <v>50</v>
+      </c>
+      <c r="F159" s="43">
+        <v>49.1</v>
+      </c>
+      <c r="G159" s="51">
+        <v>43.3</v>
+      </c>
+      <c r="H159" s="23"/>
+      <c r="I159" s="13"/>
+      <c r="J159" s="11">
+        <v>5</v>
+      </c>
+      <c r="K159" s="11">
+        <v>1</v>
+      </c>
+      <c r="L159" s="14">
+        <v>3</v>
+      </c>
+      <c r="M159" s="26">
+        <v>4</v>
+      </c>
+      <c r="N159" s="11">
+        <v>3</v>
+      </c>
+      <c r="O159" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A160" s="29" t="s">
+        <v>308</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C160" s="37"/>
+      <c r="D160" s="23">
+        <v>77</v>
+      </c>
+      <c r="E160" s="23">
+        <v>77</v>
+      </c>
+      <c r="F160" s="43"/>
+      <c r="G160" s="51">
+        <v>65</v>
+      </c>
+      <c r="H160" s="23">
+        <v>62</v>
+      </c>
+      <c r="I160" s="13"/>
+      <c r="J160" s="11">
+        <v>12</v>
+      </c>
+      <c r="K160" s="11"/>
+      <c r="L160" s="14">
+        <v>13</v>
+      </c>
+      <c r="M160" s="26">
+        <v>11</v>
+      </c>
+      <c r="N160" s="11"/>
+      <c r="O160" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A161" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C161" s="37">
+        <v>77.2</v>
+      </c>
+      <c r="D161" s="23">
+        <v>70</v>
+      </c>
+      <c r="E161" s="23">
+        <v>73</v>
+      </c>
+      <c r="F161" s="43">
+        <v>59.5</v>
+      </c>
+      <c r="G161" s="51">
+        <v>69.8</v>
+      </c>
+      <c r="H161" s="23">
+        <v>61</v>
+      </c>
+      <c r="I161" s="13"/>
+      <c r="J161" s="11">
+        <v>12</v>
+      </c>
+      <c r="K161" s="11">
+        <v>8</v>
+      </c>
+      <c r="L161" s="14">
+        <v>26</v>
+      </c>
+      <c r="M161" s="26">
+        <v>20</v>
+      </c>
+      <c r="N161" s="11">
+        <v>16</v>
+      </c>
+      <c r="O161" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A162" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="C162" s="37">
+        <v>63.4</v>
+      </c>
+      <c r="D162" s="23">
+        <v>54</v>
+      </c>
+      <c r="E162" s="23"/>
+      <c r="F162" s="43">
+        <v>56.1</v>
+      </c>
+      <c r="G162" s="51">
+        <v>71</v>
+      </c>
+      <c r="H162" s="23"/>
+      <c r="I162" s="13"/>
+      <c r="J162" s="11">
+        <v>15</v>
+      </c>
+      <c r="K162" s="11">
+        <v>10</v>
+      </c>
+      <c r="L162" s="11">
+        <v>6</v>
+      </c>
+      <c r="M162" s="14"/>
+      <c r="N162" s="11">
+        <v>26</v>
+      </c>
+      <c r="O162" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A163" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="C163" s="37">
+        <v>56.2</v>
+      </c>
+      <c r="D163" s="23">
+        <v>47</v>
+      </c>
+      <c r="E163" s="23">
+        <v>48</v>
+      </c>
+      <c r="F163" s="43">
+        <v>47.6</v>
+      </c>
+      <c r="G163" s="51">
+        <v>48.7</v>
+      </c>
+      <c r="H163" s="23">
+        <v>48</v>
+      </c>
+      <c r="I163" s="13"/>
+      <c r="J163" s="11">
+        <v>35</v>
+      </c>
+      <c r="K163" s="11">
+        <v>31</v>
+      </c>
+      <c r="L163" s="11">
+        <v>33</v>
+      </c>
+      <c r="M163" s="14">
+        <v>38</v>
+      </c>
+      <c r="N163" s="11">
+        <v>33</v>
+      </c>
+      <c r="O163" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A164" s="29" t="s">
+        <v>316</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="C164" s="37">
+        <v>69</v>
+      </c>
+      <c r="D164" s="23">
+        <v>65</v>
+      </c>
+      <c r="E164" s="23">
+        <v>60</v>
+      </c>
+      <c r="F164" s="43">
+        <v>55.7</v>
+      </c>
+      <c r="G164" s="51">
+        <v>54</v>
+      </c>
+      <c r="H164" s="23">
+        <v>54</v>
+      </c>
+      <c r="I164" s="13"/>
+      <c r="J164" s="11">
+        <v>8</v>
+      </c>
+      <c r="K164" s="11">
+        <v>6</v>
+      </c>
+      <c r="L164" s="11">
+        <v>9</v>
+      </c>
+      <c r="M164" s="14">
+        <v>17</v>
+      </c>
+      <c r="N164" s="11">
+        <v>21</v>
+      </c>
+      <c r="O164" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A165" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="C165" s="37">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D165" s="23">
+        <v>60</v>
+      </c>
+      <c r="E165" s="23">
+        <v>68</v>
+      </c>
+      <c r="F165" s="43">
+        <v>57.2</v>
+      </c>
+      <c r="G165" s="51">
+        <v>60.4</v>
+      </c>
+      <c r="H165" s="23">
+        <v>61</v>
+      </c>
+      <c r="I165" s="13"/>
+      <c r="J165" s="11">
+        <v>13</v>
+      </c>
+      <c r="K165" s="11">
+        <v>11</v>
+      </c>
+      <c r="L165" s="11">
+        <v>30</v>
+      </c>
+      <c r="M165" s="14">
+        <v>18</v>
+      </c>
+      <c r="N165" s="11">
+        <v>16</v>
+      </c>
+      <c r="O165" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A166" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="C166" s="37">
+        <v>52.7</v>
+      </c>
+      <c r="D166" s="23"/>
+      <c r="E166" s="23">
+        <v>46</v>
+      </c>
+      <c r="F166" s="43">
+        <v>48.4</v>
+      </c>
+      <c r="G166" s="51">
+        <v>49.3</v>
+      </c>
+      <c r="H166" s="23">
+        <v>53</v>
+      </c>
+      <c r="I166" s="13"/>
+      <c r="J166" s="11">
+        <v>26</v>
+      </c>
+      <c r="K166" s="11">
+        <v>27</v>
+      </c>
+      <c r="L166" s="11"/>
+      <c r="M166" s="14">
+        <v>29</v>
+      </c>
+      <c r="N166" s="11">
+        <v>21</v>
+      </c>
+      <c r="O166" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A167" s="29" t="s">
+        <v>322</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C167" s="37">
+        <v>76.8</v>
+      </c>
+      <c r="D167" s="23">
+        <v>73</v>
+      </c>
+      <c r="E167" s="23">
+        <v>76</v>
+      </c>
+      <c r="F167" s="43">
+        <v>68.7</v>
+      </c>
+      <c r="G167" s="51">
+        <v>74.3</v>
+      </c>
+      <c r="H167" s="23">
+        <v>80</v>
+      </c>
+      <c r="I167" s="13"/>
+      <c r="J167" s="11">
+        <v>24</v>
+      </c>
+      <c r="K167" s="11">
+        <v>25</v>
+      </c>
+      <c r="L167" s="11">
+        <v>31</v>
+      </c>
+      <c r="M167" s="14">
+        <v>9</v>
+      </c>
+      <c r="N167" s="11">
+        <v>16</v>
+      </c>
+      <c r="O167" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A168" s="29" t="s">
+        <v>324</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="C168" s="37">
+        <v>79.3</v>
+      </c>
+      <c r="D168" s="23">
+        <v>69</v>
+      </c>
+      <c r="E168" s="23">
+        <v>72</v>
+      </c>
+      <c r="F168" s="43">
+        <v>63.8</v>
+      </c>
+      <c r="G168" s="51">
+        <v>65.8</v>
+      </c>
+      <c r="H168" s="23">
+        <v>67</v>
+      </c>
+      <c r="I168" s="13"/>
+      <c r="J168" s="11">
+        <v>13</v>
+      </c>
+      <c r="K168" s="11">
+        <v>10</v>
+      </c>
+      <c r="L168" s="11">
+        <v>10</v>
+      </c>
+      <c r="M168" s="14">
+        <v>10</v>
+      </c>
+      <c r="N168" s="11">
+        <v>10</v>
+      </c>
+      <c r="O168" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A169" s="29" t="s">
+        <v>326</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C169" s="36"/>
+      <c r="D169" s="23">
+        <v>44</v>
+      </c>
+      <c r="E169" s="23">
+        <v>44</v>
+      </c>
+      <c r="F169" s="43">
+        <v>42.7</v>
+      </c>
+      <c r="G169" s="51">
+        <v>41.8</v>
+      </c>
+      <c r="H169" s="23">
+        <v>44</v>
+      </c>
+      <c r="I169" s="13"/>
+      <c r="J169" s="11">
+        <v>22</v>
+      </c>
+      <c r="K169" s="11"/>
+      <c r="L169" s="11">
+        <v>27</v>
+      </c>
+      <c r="M169" s="14">
+        <v>27</v>
+      </c>
+      <c r="N169" s="11">
+        <v>24</v>
+      </c>
+      <c r="O169" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A170" s="29" t="s">
+        <v>328</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="C170" s="37">
+        <v>55.2</v>
+      </c>
+      <c r="D170" s="23">
+        <v>44</v>
+      </c>
+      <c r="E170" s="23">
+        <v>49</v>
+      </c>
+      <c r="F170" s="43">
+        <v>46.3</v>
+      </c>
+      <c r="G170" s="51">
+        <v>47</v>
+      </c>
+      <c r="H170" s="23">
+        <v>48</v>
+      </c>
+      <c r="I170" s="13"/>
+      <c r="J170" s="11">
+        <v>18</v>
+      </c>
+      <c r="K170" s="11">
+        <v>15</v>
+      </c>
+      <c r="L170" s="11">
+        <v>20</v>
+      </c>
+      <c r="M170" s="14">
+        <v>21</v>
+      </c>
+      <c r="N170" s="11">
+        <v>26</v>
+      </c>
+      <c r="O170" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A171" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="C171" s="37">
+        <v>44</v>
+      </c>
+      <c r="D171" s="23">
+        <v>43</v>
+      </c>
+      <c r="E171" s="23">
+        <v>42</v>
+      </c>
+      <c r="F171" s="43">
+        <v>40.1</v>
+      </c>
+      <c r="G171" s="51">
+        <v>35.6</v>
+      </c>
+      <c r="H171" s="23">
+        <v>42</v>
+      </c>
+      <c r="I171" s="13"/>
+      <c r="J171" s="11">
+        <v>14</v>
+      </c>
+      <c r="K171" s="11">
+        <v>14</v>
+      </c>
+      <c r="L171" s="11">
+        <v>1</v>
+      </c>
+      <c r="M171" s="14">
+        <v>4</v>
+      </c>
+      <c r="N171" s="11">
+        <v>9</v>
+      </c>
+      <c r="O171" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A172" s="29" t="s">
+        <v>332</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="C172" s="37">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D172" s="23">
+        <v>56</v>
+      </c>
+      <c r="E172" s="23">
+        <v>59</v>
+      </c>
+      <c r="F172" s="43">
+        <v>53.6</v>
+      </c>
+      <c r="G172" s="51">
+        <v>57.9</v>
+      </c>
+      <c r="H172" s="23"/>
+      <c r="I172" s="13"/>
+      <c r="J172" s="11">
+        <v>7</v>
+      </c>
+      <c r="K172" s="11">
+        <v>12</v>
+      </c>
+      <c r="L172" s="11">
+        <v>10</v>
+      </c>
+      <c r="M172" s="14">
+        <v>16</v>
+      </c>
+      <c r="N172" s="11">
+        <v>16</v>
+      </c>
+      <c r="O172" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A173" s="29" t="s">
+        <v>334</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="C173" s="37">
+        <v>55.7</v>
+      </c>
+      <c r="D173" s="23">
+        <v>49</v>
+      </c>
+      <c r="E173" s="23">
+        <v>52</v>
+      </c>
+      <c r="F173" s="43">
+        <v>50.8</v>
+      </c>
+      <c r="G173" s="51">
+        <v>50.7</v>
+      </c>
+      <c r="H173" s="23">
+        <v>53</v>
+      </c>
+      <c r="I173" s="13"/>
+      <c r="J173" s="11"/>
+      <c r="K173" s="11"/>
+      <c r="L173" s="11"/>
+      <c r="M173" s="14"/>
+      <c r="N173" s="11"/>
+      <c r="O173" s="4"/>
+    </row>
+    <row r="174" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A174" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="C174" s="37">
+        <v>61.6</v>
+      </c>
+      <c r="D174" s="23">
+        <v>59</v>
+      </c>
+      <c r="E174" s="23">
+        <v>59</v>
+      </c>
+      <c r="F174" s="43">
+        <v>52.4</v>
+      </c>
+      <c r="G174" s="51">
+        <v>53.3</v>
+      </c>
+      <c r="H174" s="23"/>
+      <c r="I174" s="13"/>
+      <c r="J174" s="11">
+        <v>26</v>
+      </c>
+      <c r="K174" s="11">
+        <v>23</v>
+      </c>
+      <c r="L174" s="11">
+        <v>21</v>
+      </c>
+      <c r="M174" s="14">
+        <v>24</v>
+      </c>
+      <c r="N174" s="11">
+        <v>22</v>
+      </c>
+      <c r="O174" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A175" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="C175" s="37">
+        <v>67.7</v>
+      </c>
+      <c r="D175" s="23">
+        <v>56</v>
+      </c>
+      <c r="E175" s="23">
+        <v>67</v>
+      </c>
+      <c r="F175" s="43">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="G175" s="51">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="H175" s="23">
+        <v>69</v>
+      </c>
+      <c r="I175" s="13"/>
+      <c r="J175" s="11">
+        <v>20</v>
+      </c>
+      <c r="K175" s="11">
+        <v>24</v>
+      </c>
+      <c r="L175" s="11">
+        <v>36</v>
+      </c>
+      <c r="M175" s="14">
+        <v>33</v>
+      </c>
+      <c r="N175" s="11">
+        <v>22</v>
+      </c>
+      <c r="O175" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A176" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="C176" s="37">
+        <v>61.5</v>
+      </c>
+      <c r="D176" s="23">
+        <v>49</v>
+      </c>
+      <c r="E176" s="23">
+        <v>54</v>
+      </c>
+      <c r="F176" s="43">
+        <v>48</v>
+      </c>
+      <c r="G176" s="51">
+        <v>55.3</v>
+      </c>
+      <c r="H176" s="23">
+        <v>58</v>
+      </c>
+      <c r="I176" s="13"/>
+      <c r="J176" s="11">
+        <v>12</v>
+      </c>
+      <c r="K176" s="11">
+        <v>9</v>
+      </c>
+      <c r="L176" s="11">
+        <v>13</v>
+      </c>
+      <c r="M176" s="14">
+        <v>17</v>
+      </c>
+      <c r="N176" s="11">
+        <v>14</v>
+      </c>
+      <c r="O176" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="177" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A177" s="29" t="s">
+        <v>342</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="C177" s="37">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D177" s="23">
+        <v>67</v>
+      </c>
+      <c r="E177" s="23">
+        <v>81</v>
+      </c>
+      <c r="F177" s="43">
+        <v>65</v>
+      </c>
+      <c r="G177" s="51">
+        <v>71.5</v>
+      </c>
+      <c r="H177" s="23">
+        <v>75</v>
+      </c>
+      <c r="I177" s="13"/>
+      <c r="J177" s="11">
+        <v>16</v>
+      </c>
+      <c r="K177" s="11">
+        <v>16</v>
+      </c>
+      <c r="L177" s="11">
+        <v>16</v>
+      </c>
+      <c r="M177" s="14">
+        <v>8</v>
+      </c>
+      <c r="N177" s="11">
+        <v>18</v>
+      </c>
+      <c r="O177" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="178" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A178" s="29" t="s">
+        <v>344</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="C178" s="37">
+        <v>57.8</v>
+      </c>
+      <c r="D178" s="23">
+        <v>51</v>
+      </c>
+      <c r="E178" s="23">
+        <v>47</v>
+      </c>
+      <c r="F178" s="43">
+        <v>54.2</v>
+      </c>
+      <c r="G178" s="51">
+        <v>58.1</v>
+      </c>
+      <c r="H178" s="23">
+        <v>60</v>
+      </c>
+      <c r="I178" s="13"/>
+      <c r="J178" s="11">
+        <v>9</v>
+      </c>
+      <c r="K178" s="11">
+        <v>11</v>
+      </c>
+      <c r="L178" s="11">
+        <v>18</v>
+      </c>
+      <c r="M178" s="14">
+        <v>19</v>
+      </c>
+      <c r="N178" s="11">
+        <v>18</v>
+      </c>
+      <c r="O178" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="179" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A179" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="C179" s="37">
+        <v>49.6</v>
+      </c>
+      <c r="D179" s="23"/>
+      <c r="E179" s="23">
+        <v>58</v>
+      </c>
+      <c r="F179" s="43">
+        <v>44</v>
+      </c>
+      <c r="G179" s="51">
+        <v>49.7</v>
+      </c>
+      <c r="H179" s="23">
+        <v>50</v>
+      </c>
+      <c r="I179" s="13"/>
+      <c r="J179" s="11">
+        <v>1</v>
+      </c>
+      <c r="K179" s="11">
+        <v>14</v>
+      </c>
+      <c r="L179" s="11"/>
+      <c r="M179" s="14">
+        <v>7</v>
+      </c>
+      <c r="N179" s="11">
+        <v>15</v>
+      </c>
+      <c r="O179" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="180" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A180" s="29" t="s">
+        <v>348</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="C180" s="37">
+        <v>60.6</v>
+      </c>
+      <c r="D180" s="23">
+        <v>49</v>
+      </c>
+      <c r="E180" s="23">
+        <v>50</v>
+      </c>
+      <c r="F180" s="43">
+        <v>62.9</v>
+      </c>
+      <c r="G180" s="51">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H180" s="23">
+        <v>75</v>
+      </c>
+      <c r="I180" s="13"/>
+      <c r="J180" s="11">
+        <v>28</v>
+      </c>
+      <c r="K180" s="11">
+        <v>25</v>
+      </c>
+      <c r="L180" s="11">
+        <v>25</v>
+      </c>
+      <c r="M180" s="14">
+        <v>24</v>
+      </c>
+      <c r="N180" s="11">
+        <v>24</v>
+      </c>
+      <c r="O180" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A181" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="C181" s="37">
+        <v>75</v>
+      </c>
+      <c r="D181" s="23">
+        <v>66</v>
+      </c>
+      <c r="E181" s="23">
+        <v>78</v>
+      </c>
+      <c r="F181" s="43">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="G181" s="51">
+        <v>70.3</v>
+      </c>
+      <c r="H181" s="23">
+        <v>68</v>
+      </c>
+      <c r="I181" s="13"/>
+      <c r="J181" s="11">
+        <v>11</v>
+      </c>
+      <c r="K181" s="11">
+        <v>11</v>
+      </c>
+      <c r="L181" s="11">
+        <v>9</v>
+      </c>
+      <c r="M181" s="14">
+        <v>15</v>
+      </c>
+      <c r="N181" s="11">
+        <v>18</v>
+      </c>
+      <c r="O181" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="182" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A182" s="29" t="s">
+        <v>352</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="C182" s="37">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="D182" s="23">
+        <v>64</v>
+      </c>
+      <c r="E182" s="23">
+        <v>65</v>
+      </c>
+      <c r="F182" s="43">
+        <v>52.4</v>
+      </c>
+      <c r="G182" s="51">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H182" s="23">
+        <v>53.9</v>
+      </c>
+      <c r="I182" s="13"/>
+      <c r="J182" s="11">
+        <v>17</v>
+      </c>
+      <c r="K182" s="11">
+        <v>16</v>
+      </c>
+      <c r="L182" s="11">
+        <v>16</v>
+      </c>
+      <c r="M182" s="14">
+        <v>17</v>
+      </c>
+      <c r="N182" s="11">
         <v>37</v>
       </c>
-      <c r="G108" s="45">
+      <c r="O182" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="183" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A183" s="29" t="s">
+        <v>354</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="C183" s="37">
+        <v>44.3</v>
+      </c>
+      <c r="D183" s="23">
+        <v>57</v>
+      </c>
+      <c r="E183" s="23"/>
+      <c r="F183" s="43">
+        <v>48.7</v>
+      </c>
+      <c r="G183" s="51">
+        <v>60</v>
+      </c>
+      <c r="H183" s="23">
+        <v>52.8</v>
+      </c>
+      <c r="I183" s="13"/>
+      <c r="J183" s="11">
+        <v>4</v>
+      </c>
+      <c r="K183" s="11">
+        <v>39</v>
+      </c>
+      <c r="L183" s="11">
+        <v>16</v>
+      </c>
+      <c r="M183" s="14">
+        <v>25</v>
+      </c>
+      <c r="N183" s="11">
+        <v>33</v>
+      </c>
+      <c r="O183" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="184" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A184" s="29" t="s">
+        <v>356</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="C184" s="37">
+        <v>38.6</v>
+      </c>
+      <c r="D184" s="23">
+        <v>36</v>
+      </c>
+      <c r="E184" s="23">
         <v>35</v>
       </c>
-      <c r="H108" s="48">
-[...3 lines deleted...]
-      <c r="J108" s="12">
+      <c r="F184" s="43">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G184" s="51">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="H184" s="23">
+        <v>32.4</v>
+      </c>
+      <c r="I184" s="13"/>
+      <c r="J184" s="11">
+        <v>19</v>
+      </c>
+      <c r="K184" s="11">
+        <v>21</v>
+      </c>
+      <c r="L184" s="11">
+        <v>17</v>
+      </c>
+      <c r="M184" s="14">
+        <v>18</v>
+      </c>
+      <c r="N184" s="11">
+        <v>22</v>
+      </c>
+      <c r="O184" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="185" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A185" s="29" t="s">
+        <v>358</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="C185" s="37">
+        <v>48.2</v>
+      </c>
+      <c r="D185" s="23">
+        <v>45</v>
+      </c>
+      <c r="E185" s="23">
+        <v>48</v>
+      </c>
+      <c r="F185" s="43">
+        <v>43.4</v>
+      </c>
+      <c r="G185" s="51">
+        <v>45.5</v>
+      </c>
+      <c r="H185" s="23">
+        <v>48</v>
+      </c>
+      <c r="I185" s="13"/>
+      <c r="J185" s="11">
+        <v>2</v>
+      </c>
+      <c r="K185" s="11">
+        <v>3</v>
+      </c>
+      <c r="L185" s="11">
+        <v>2</v>
+      </c>
+      <c r="M185" s="14">
+        <v>3</v>
+      </c>
+      <c r="N185" s="11">
+        <v>2</v>
+      </c>
+      <c r="O185" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A186" s="29" t="s">
+        <v>360</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>361</v>
+      </c>
+      <c r="C186" s="37">
+        <v>43.7</v>
+      </c>
+      <c r="D186" s="23">
+        <v>42</v>
+      </c>
+      <c r="E186" s="23">
+        <v>36</v>
+      </c>
+      <c r="F186" s="43">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G186" s="51">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H186" s="23">
+        <v>36</v>
+      </c>
+      <c r="I186" s="13"/>
+      <c r="J186" s="11">
+        <v>13</v>
+      </c>
+      <c r="K186" s="11">
+        <v>7</v>
+      </c>
+      <c r="L186" s="11">
+        <v>7</v>
+      </c>
+      <c r="M186" s="14">
+        <v>6</v>
+      </c>
+      <c r="N186" s="11">
+        <v>9</v>
+      </c>
+      <c r="O186" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A187" s="29" t="s">
+        <v>362</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="C187" s="37">
+        <v>49.1</v>
+      </c>
+      <c r="D187" s="23">
+        <v>59</v>
+      </c>
+      <c r="E187" s="23">
+        <v>62</v>
+      </c>
+      <c r="F187" s="43">
+        <v>50.1</v>
+      </c>
+      <c r="G187" s="51">
+        <v>47.6</v>
+      </c>
+      <c r="H187" s="23">
+        <v>46</v>
+      </c>
+      <c r="I187" s="13"/>
+      <c r="J187" s="11">
+        <v>20</v>
+      </c>
+      <c r="K187" s="11">
+        <v>26</v>
+      </c>
+      <c r="L187" s="11">
         <v>14</v>
       </c>
-      <c r="K108" s="12"/>
-[...9 lines deleted...]
-      <c r="O108" s="5">
+      <c r="M187" s="14">
+        <v>12</v>
+      </c>
+      <c r="N187" s="11">
+        <v>28</v>
+      </c>
+      <c r="O187" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="188" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A188" s="29" t="s">
+        <v>364</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="C188" s="37">
+        <v>44.9</v>
+      </c>
+      <c r="D188" s="23">
+        <v>41</v>
+      </c>
+      <c r="E188" s="23">
+        <v>42</v>
+      </c>
+      <c r="F188" s="43">
+        <v>41.7</v>
+      </c>
+      <c r="G188" s="51">
+        <v>43.5</v>
+      </c>
+      <c r="H188" s="23">
+        <v>45</v>
+      </c>
+      <c r="I188" s="13"/>
+      <c r="J188" s="11">
+        <v>21</v>
+      </c>
+      <c r="K188" s="11">
+        <v>17</v>
+      </c>
+      <c r="L188" s="11">
+        <v>20</v>
+      </c>
+      <c r="M188" s="14">
+        <v>19</v>
+      </c>
+      <c r="N188" s="11">
         <v>27</v>
       </c>
-    </row>
-[...80 lines deleted...]
-      <c r="M110" s="15">
+      <c r="O188" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="189" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A189" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="C189" s="37">
+        <v>61.5</v>
+      </c>
+      <c r="D189" s="23">
+        <v>46</v>
+      </c>
+      <c r="E189" s="23">
+        <v>47</v>
+      </c>
+      <c r="F189" s="43">
+        <v>45.8</v>
+      </c>
+      <c r="G189" s="51">
+        <v>50</v>
+      </c>
+      <c r="H189" s="23">
+        <v>48</v>
+      </c>
+      <c r="I189" s="13"/>
+      <c r="J189" s="11">
+        <v>16</v>
+      </c>
+      <c r="K189" s="11">
+        <v>17</v>
+      </c>
+      <c r="L189" s="11">
         <v>32</v>
       </c>
-      <c r="N110" s="12">
-[...2 lines deleted...]
-      <c r="O110" s="5">
+      <c r="M189" s="14">
         <v>38</v>
       </c>
-    </row>
-[...2346 lines deleted...]
-      <c r="J163" s="12">
+      <c r="N189" s="11">
         <v>35</v>
       </c>
-      <c r="K163" s="12">
-[...1155 lines deleted...]
-      <c r="O189" s="5">
+      <c r="O189" s="4">
         <v>31</v>
       </c>
       <c r="W189" s="1"/>
       <c r="X189" s="1"/>
       <c r="Y189" s="1"/>
       <c r="Z189" s="1"/>
       <c r="AA189" s="1"/>
     </row>
     <row r="190" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A190" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C190" s="12">
+      <c r="A190" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="C190" s="37">
+        <v>58.9</v>
+      </c>
+      <c r="D190" s="23">
+        <v>51</v>
+      </c>
+      <c r="E190" s="23">
+        <v>58</v>
+      </c>
+      <c r="F190" s="43">
+        <v>50.7</v>
+      </c>
+      <c r="G190" s="51">
         <v>53</v>
       </c>
-      <c r="D190" s="38">
-[...15 lines deleted...]
-      <c r="J190" s="12">
+      <c r="H190" s="23"/>
+      <c r="I190" s="13"/>
+      <c r="J190" s="11">
         <v>19</v>
       </c>
-      <c r="K190" s="12">
+      <c r="K190" s="11">
         <v>16</v>
       </c>
-      <c r="L190" s="12">
+      <c r="L190" s="11">
         <v>18</v>
       </c>
-      <c r="M190" s="15">
+      <c r="M190" s="14">
         <v>17</v>
       </c>
-      <c r="N190" s="12">
+      <c r="N190" s="11">
         <v>4</v>
       </c>
-      <c r="O190" s="5">
+      <c r="O190" s="4">
         <v>24</v>
       </c>
       <c r="W190" s="1"/>
       <c r="X190" s="1"/>
       <c r="Y190" s="1"/>
       <c r="Z190" s="1"/>
       <c r="AA190" s="1"/>
     </row>
     <row r="191" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A191" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D191" s="38">
+      <c r="A191" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="C191" s="37">
         <v>69.3</v>
       </c>
-      <c r="E191" s="24">
+      <c r="D191" s="23">
         <v>69</v>
       </c>
-      <c r="F191" s="24"/>
-      <c r="G191" s="45">
+      <c r="E191" s="23"/>
+      <c r="F191" s="43">
         <v>59.7</v>
       </c>
-      <c r="H191" s="48">
+      <c r="G191" s="51">
         <v>58.3</v>
       </c>
-      <c r="I191" s="14"/>
-      <c r="J191" s="12">
+      <c r="H191" s="23">
+        <v>62</v>
+      </c>
+      <c r="I191" s="13"/>
+      <c r="J191" s="11">
         <v>14</v>
       </c>
-      <c r="K191" s="12">
+      <c r="K191" s="11">
         <v>24</v>
       </c>
-      <c r="L191" s="12">
+      <c r="L191" s="11">
         <v>12</v>
       </c>
-      <c r="M191" s="15">
+      <c r="M191" s="14">
         <v>23</v>
       </c>
-      <c r="N191" s="12">
+      <c r="N191" s="11">
         <v>20</v>
       </c>
-      <c r="O191" s="5">
+      <c r="O191" s="4">
         <v>20</v>
       </c>
       <c r="W191" s="1"/>
       <c r="X191" s="1"/>
       <c r="Y191" s="1"/>
       <c r="Z191" s="1"/>
       <c r="AA191" s="1"/>
     </row>
     <row r="192" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A192" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D192" s="38">
+      <c r="A192" s="29" t="s">
+        <v>372</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="C192" s="37">
         <v>33.700000000000003</v>
       </c>
-      <c r="E192" s="24">
+      <c r="D192" s="23">
         <v>38</v>
       </c>
-      <c r="F192" s="24">
+      <c r="E192" s="23">
         <v>31</v>
       </c>
-      <c r="G192" s="45">
+      <c r="F192" s="43">
         <v>41</v>
       </c>
-      <c r="H192" s="48">
+      <c r="G192" s="51">
         <v>42.8</v>
       </c>
-      <c r="I192" s="14"/>
-      <c r="J192" s="12">
+      <c r="H192" s="23">
+        <v>48</v>
+      </c>
+      <c r="I192" s="13"/>
+      <c r="J192" s="11">
         <v>7</v>
       </c>
-      <c r="K192" s="12">
+      <c r="K192" s="11">
         <v>13</v>
       </c>
-      <c r="L192" s="12">
+      <c r="L192" s="11">
         <v>5</v>
       </c>
-      <c r="M192" s="15">
+      <c r="M192" s="14">
         <v>16</v>
       </c>
-      <c r="N192" s="12">
+      <c r="N192" s="11">
         <v>19</v>
       </c>
-      <c r="O192" s="5">
+      <c r="O192" s="4">
         <v>16</v>
       </c>
       <c r="W192" s="1"/>
       <c r="X192" s="1"/>
       <c r="Y192" s="1"/>
       <c r="Z192" s="1"/>
       <c r="AA192" s="1"/>
     </row>
     <row r="193" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A193" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D193" s="38">
+      <c r="A193" s="29" t="s">
+        <v>374</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="C193" s="37">
         <v>63.3</v>
       </c>
-      <c r="E193" s="24">
+      <c r="D193" s="23">
         <v>58</v>
       </c>
-      <c r="F193" s="24">
+      <c r="E193" s="23">
         <v>53</v>
       </c>
-      <c r="G193" s="45">
+      <c r="F193" s="43">
         <v>52.6</v>
       </c>
-      <c r="H193" s="48">
+      <c r="G193" s="51">
         <v>54.3</v>
       </c>
-      <c r="I193" s="14"/>
-      <c r="J193" s="12">
+      <c r="H193" s="23">
+        <v>53</v>
+      </c>
+      <c r="I193" s="13"/>
+      <c r="J193" s="11">
         <v>13</v>
       </c>
-      <c r="K193" s="12">
+      <c r="K193" s="11">
         <v>9</v>
       </c>
-      <c r="L193" s="12">
+      <c r="L193" s="11">
         <v>20</v>
       </c>
-      <c r="M193" s="15">
+      <c r="M193" s="14">
         <v>23</v>
       </c>
-      <c r="N193" s="12">
+      <c r="N193" s="11">
         <v>20</v>
       </c>
-      <c r="O193" s="5">
+      <c r="O193" s="4">
         <v>19</v>
       </c>
       <c r="W193" s="1"/>
       <c r="X193" s="1"/>
       <c r="Y193" s="1"/>
       <c r="Z193" s="1"/>
       <c r="AA193" s="1"/>
     </row>
     <row r="194" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A194" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C194" s="12">
+      <c r="A194" s="29" t="s">
+        <v>376</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="C194" s="37">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="D194" s="23">
+        <v>58</v>
+      </c>
+      <c r="E194" s="23">
+        <v>62</v>
+      </c>
+      <c r="F194" s="43">
+        <v>52.3</v>
+      </c>
+      <c r="G194" s="51">
+        <v>55.2</v>
+      </c>
+      <c r="H194" s="23">
         <v>57</v>
       </c>
-      <c r="D194" s="38">
-[...15 lines deleted...]
-      <c r="J194" s="12">
+      <c r="I194" s="13"/>
+      <c r="J194" s="11">
         <v>8</v>
       </c>
-      <c r="K194" s="12">
+      <c r="K194" s="11">
         <v>9</v>
       </c>
-      <c r="L194" s="12">
+      <c r="L194" s="11">
         <v>16</v>
       </c>
-      <c r="M194" s="15">
+      <c r="M194" s="14">
         <v>14</v>
       </c>
-      <c r="N194" s="12">
+      <c r="N194" s="11">
         <v>14</v>
       </c>
-      <c r="O194" s="5">
+      <c r="O194" s="4">
         <v>6</v>
       </c>
       <c r="W194" s="1"/>
       <c r="X194" s="1"/>
       <c r="Y194" s="1"/>
       <c r="Z194" s="1"/>
       <c r="AA194" s="1"/>
     </row>
     <row r="195" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A195" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D195" s="38">
+      <c r="A195" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="C195" s="37">
         <v>70.7</v>
       </c>
-      <c r="E195" s="24">
+      <c r="D195" s="23">
         <v>65</v>
       </c>
-      <c r="F195" s="24">
+      <c r="E195" s="23">
         <v>65</v>
       </c>
-      <c r="G195" s="45">
+      <c r="F195" s="43">
         <v>59.3</v>
       </c>
-      <c r="H195" s="48">
+      <c r="G195" s="51">
         <v>60</v>
       </c>
-      <c r="I195" s="14"/>
-      <c r="J195" s="12">
+      <c r="H195" s="23"/>
+      <c r="I195" s="13"/>
+      <c r="J195" s="11">
         <v>25</v>
       </c>
-      <c r="K195" s="12">
+      <c r="K195" s="11">
         <v>21</v>
       </c>
-      <c r="L195" s="12">
+      <c r="L195" s="11">
         <v>21</v>
       </c>
-      <c r="M195" s="15">
+      <c r="M195" s="14">
         <v>30</v>
       </c>
-      <c r="N195" s="12">
+      <c r="N195" s="11">
         <v>26</v>
       </c>
-      <c r="O195" s="5">
+      <c r="O195" s="4">
         <v>22</v>
       </c>
       <c r="W195" s="1"/>
       <c r="X195" s="1"/>
       <c r="Y195" s="1"/>
       <c r="Z195" s="1"/>
       <c r="AA195" s="1"/>
     </row>
     <row r="196" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A196" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C196" s="12">
+      <c r="A196" s="29" t="s">
+        <v>380</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="C196" s="38">
+        <v>65</v>
+      </c>
+      <c r="D196" s="23">
         <v>44</v>
       </c>
-      <c r="D196" s="39">
-[...5 lines deleted...]
-      <c r="F196" s="24">
+      <c r="E196" s="23">
         <v>60</v>
       </c>
-      <c r="G196" s="45">
+      <c r="F196" s="43">
         <v>47.6</v>
       </c>
-      <c r="H196" s="48">
+      <c r="G196" s="51">
         <v>45</v>
       </c>
-      <c r="I196" s="14"/>
-      <c r="J196" s="12">
+      <c r="H196" s="23">
+        <v>51</v>
+      </c>
+      <c r="I196" s="13"/>
+      <c r="J196" s="11">
         <v>17</v>
       </c>
-      <c r="K196" s="12">
+      <c r="K196" s="11">
         <v>2</v>
       </c>
-      <c r="L196" s="12">
+      <c r="L196" s="11">
         <v>22</v>
       </c>
-      <c r="M196" s="15">
+      <c r="M196" s="14">
         <v>0</v>
       </c>
-      <c r="N196" s="12">
+      <c r="N196" s="11">
         <v>14</v>
       </c>
-      <c r="O196" s="5">
+      <c r="O196" s="4">
         <v>21</v>
       </c>
       <c r="W196" s="1"/>
       <c r="X196" s="1"/>
       <c r="Y196" s="1"/>
       <c r="Z196" s="1"/>
       <c r="AA196" s="1"/>
     </row>
     <row r="197" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A197" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C197" s="12">
+      <c r="A197" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="C197" s="38">
+        <v>56</v>
+      </c>
+      <c r="D197" s="23">
+        <v>50</v>
+      </c>
+      <c r="E197" s="23">
+        <v>50</v>
+      </c>
+      <c r="F197" s="43">
+        <v>47.6</v>
+      </c>
+      <c r="G197" s="51">
         <v>48</v>
       </c>
-      <c r="D197" s="39">
-[...15 lines deleted...]
-      <c r="J197" s="12">
+      <c r="H197" s="23"/>
+      <c r="I197" s="13"/>
+      <c r="J197" s="11">
         <v>22</v>
       </c>
-      <c r="K197" s="12">
+      <c r="K197" s="11">
         <v>16</v>
       </c>
-      <c r="L197" s="12">
+      <c r="L197" s="11">
         <v>22</v>
       </c>
-      <c r="M197" s="15">
+      <c r="M197" s="14">
         <v>28</v>
       </c>
-      <c r="N197" s="12">
+      <c r="N197" s="11">
         <v>30</v>
       </c>
-      <c r="O197" s="5">
+      <c r="O197" s="4">
         <v>28</v>
       </c>
       <c r="W197" s="1"/>
       <c r="X197" s="1"/>
       <c r="Y197" s="1"/>
       <c r="Z197" s="1"/>
       <c r="AA197" s="1"/>
     </row>
     <row r="198" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A198" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D198" s="39">
+      <c r="A198" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="C198" s="38">
         <v>69</v>
       </c>
-      <c r="E198" s="24">
+      <c r="D198" s="23">
         <v>58</v>
       </c>
-      <c r="F198" s="24">
+      <c r="E198" s="23">
         <v>64</v>
       </c>
-      <c r="G198" s="45">
+      <c r="F198" s="43">
         <v>51.8</v>
       </c>
-      <c r="H198" s="48">
+      <c r="G198" s="51">
         <v>55</v>
       </c>
-      <c r="I198" s="14"/>
-      <c r="J198" s="12">
+      <c r="H198" s="23">
+        <v>58</v>
+      </c>
+      <c r="I198" s="13"/>
+      <c r="J198" s="11">
         <v>4</v>
       </c>
-      <c r="K198" s="12">
+      <c r="K198" s="11">
         <v>5</v>
       </c>
-      <c r="L198" s="12">
+      <c r="L198" s="11">
         <v>11</v>
       </c>
-      <c r="M198" s="15">
+      <c r="M198" s="14">
         <v>10</v>
       </c>
-      <c r="N198" s="12">
+      <c r="N198" s="11">
         <v>12</v>
       </c>
-      <c r="O198" s="5">
+      <c r="O198" s="4">
         <v>7</v>
       </c>
       <c r="W198" s="1"/>
       <c r="X198" s="1"/>
       <c r="Y198" s="1"/>
       <c r="Z198" s="1"/>
       <c r="AA198" s="1"/>
     </row>
     <row r="199" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A199" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D199" s="39">
+      <c r="A199" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="C199" s="38">
         <v>61</v>
       </c>
-      <c r="E199" s="24"/>
-      <c r="F199" s="24">
+      <c r="D199" s="23"/>
+      <c r="E199" s="23">
         <v>58</v>
       </c>
-      <c r="G199" s="45">
+      <c r="F199" s="43">
         <v>55.3</v>
       </c>
-      <c r="H199" s="48">
+      <c r="G199" s="51">
         <v>53</v>
       </c>
-      <c r="I199" s="14"/>
-[...1 lines deleted...]
-      <c r="K199" s="12">
+      <c r="H199" s="23">
+        <v>62</v>
+      </c>
+      <c r="I199" s="13"/>
+      <c r="J199" s="11"/>
+      <c r="K199" s="11">
         <v>16</v>
       </c>
-      <c r="L199" s="12">
+      <c r="L199" s="11">
         <v>10</v>
       </c>
-      <c r="M199" s="15">
+      <c r="M199" s="14">
         <v>16</v>
       </c>
-      <c r="N199" s="12">
+      <c r="N199" s="11">
         <v>19</v>
       </c>
-      <c r="O199" s="5">
+      <c r="O199" s="4">
         <v>19</v>
       </c>
       <c r="W199" s="1"/>
       <c r="X199" s="1"/>
       <c r="Y199" s="1"/>
       <c r="Z199" s="1"/>
       <c r="AA199" s="1"/>
     </row>
     <row r="200" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A200" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D200" s="39">
+      <c r="A200" s="29" t="s">
+        <v>388</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="C200" s="38">
         <v>56</v>
       </c>
-      <c r="E200" s="24">
+      <c r="D200" s="23">
         <v>49</v>
       </c>
-      <c r="F200" s="24">
+      <c r="E200" s="23">
         <v>51</v>
       </c>
-      <c r="G200" s="45">
+      <c r="F200" s="43">
         <v>47.6</v>
       </c>
-      <c r="H200" s="48">
+      <c r="G200" s="51">
         <v>49</v>
       </c>
-      <c r="I200" s="14"/>
-      <c r="J200" s="12">
+      <c r="H200" s="23">
+        <v>49</v>
+      </c>
+      <c r="I200" s="13"/>
+      <c r="J200" s="11">
         <v>21</v>
       </c>
-      <c r="K200" s="12">
+      <c r="K200" s="11">
         <v>22</v>
       </c>
-      <c r="L200" s="12">
+      <c r="L200" s="11">
         <v>23</v>
       </c>
-      <c r="M200" s="15">
+      <c r="M200" s="14">
         <v>31</v>
       </c>
-      <c r="N200" s="12">
+      <c r="N200" s="11">
         <v>22</v>
       </c>
-      <c r="O200" s="5">
+      <c r="O200" s="4">
         <v>24</v>
       </c>
       <c r="W200" s="1"/>
       <c r="X200" s="1"/>
       <c r="Y200" s="1"/>
       <c r="Z200" s="1"/>
       <c r="AA200" s="1"/>
     </row>
     <row r="201" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A201" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D201" s="39">
+      <c r="A201" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="C201" s="38">
         <v>53</v>
       </c>
-      <c r="E201" s="24">
+      <c r="D201" s="23">
         <v>53</v>
       </c>
-      <c r="F201" s="24">
+      <c r="E201" s="23">
         <v>53</v>
       </c>
-      <c r="G201" s="45">
+      <c r="F201" s="43">
         <v>50.3</v>
       </c>
-      <c r="H201" s="48">
+      <c r="G201" s="51">
         <v>51</v>
       </c>
-      <c r="I201" s="14"/>
-      <c r="J201" s="12">
+      <c r="H201" s="23">
+        <v>52</v>
+      </c>
+      <c r="I201" s="13"/>
+      <c r="J201" s="11">
         <v>13</v>
       </c>
-      <c r="K201" s="12">
+      <c r="K201" s="11">
         <v>15</v>
       </c>
-      <c r="L201" s="12">
+      <c r="L201" s="11">
         <v>12</v>
       </c>
-      <c r="M201" s="15">
+      <c r="M201" s="14">
         <v>12</v>
       </c>
-      <c r="N201" s="12">
+      <c r="N201" s="11">
         <v>14</v>
       </c>
-      <c r="O201" s="5">
+      <c r="O201" s="4">
         <v>21</v>
       </c>
       <c r="W201" s="1"/>
       <c r="X201" s="1"/>
       <c r="Y201" s="1"/>
       <c r="Z201" s="1"/>
       <c r="AA201" s="1"/>
     </row>
     <row r="202" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A202" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D202" s="39">
+      <c r="A202" s="29" t="s">
+        <v>392</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="C202" s="38">
         <v>79</v>
       </c>
-      <c r="E202" s="24">
+      <c r="D202" s="23">
         <v>80</v>
       </c>
-      <c r="F202" s="24">
+      <c r="E202" s="23">
         <v>68</v>
       </c>
-      <c r="G202" s="45">
+      <c r="F202" s="43">
         <v>57.8</v>
       </c>
-      <c r="H202" s="48">
+      <c r="G202" s="51">
         <v>55</v>
       </c>
-      <c r="I202" s="14"/>
-      <c r="J202" s="12">
+      <c r="H202" s="23">
+        <v>44</v>
+      </c>
+      <c r="I202" s="13"/>
+      <c r="J202" s="11">
         <v>9</v>
       </c>
-      <c r="K202" s="12">
+      <c r="K202" s="11">
         <v>11</v>
       </c>
-      <c r="L202" s="12">
+      <c r="L202" s="11">
         <v>12</v>
       </c>
-      <c r="M202" s="15">
+      <c r="M202" s="14">
         <v>11</v>
       </c>
-      <c r="N202" s="12">
+      <c r="N202" s="11">
         <v>37</v>
       </c>
-      <c r="O202" s="5">
+      <c r="O202" s="4">
         <v>2</v>
       </c>
       <c r="W202" s="1"/>
       <c r="X202" s="1"/>
       <c r="Y202" s="1"/>
       <c r="Z202" s="1"/>
       <c r="AA202" s="1"/>
     </row>
     <row r="203" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A203" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C203" s="12">
+      <c r="A203" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="C203" s="38">
+        <v>74</v>
+      </c>
+      <c r="D203" s="23">
         <v>61</v>
       </c>
-      <c r="D203" s="39">
-[...5 lines deleted...]
-      <c r="F203" s="24">
+      <c r="E203" s="23">
         <v>68</v>
       </c>
-      <c r="G203" s="45">
+      <c r="F203" s="43">
         <v>59.4</v>
       </c>
-      <c r="H203" s="48">
+      <c r="G203" s="51">
         <v>65</v>
       </c>
-      <c r="I203" s="14"/>
-      <c r="J203" s="12">
+      <c r="H203" s="23">
+        <v>67</v>
+      </c>
+      <c r="I203" s="13"/>
+      <c r="J203" s="11">
         <v>15</v>
       </c>
-      <c r="K203" s="12">
+      <c r="K203" s="11">
         <v>15</v>
       </c>
-      <c r="L203" s="12">
+      <c r="L203" s="11">
         <v>13</v>
       </c>
-      <c r="M203" s="15">
+      <c r="M203" s="14">
         <v>9</v>
       </c>
-      <c r="N203" s="12">
+      <c r="N203" s="11">
         <v>16</v>
       </c>
-      <c r="O203" s="5">
+      <c r="O203" s="4">
         <v>12</v>
       </c>
       <c r="W203" s="1"/>
       <c r="X203" s="1"/>
       <c r="Y203" s="1"/>
       <c r="Z203" s="1"/>
       <c r="AA203" s="1"/>
     </row>
     <row r="204" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A204" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D204" s="39">
+      <c r="A204" s="29" t="s">
+        <v>396</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="C204" s="38">
         <v>65</v>
       </c>
-      <c r="E204" s="24">
+      <c r="D204" s="23">
         <v>54</v>
       </c>
-      <c r="F204" s="24">
+      <c r="E204" s="23">
         <v>55</v>
       </c>
-      <c r="G204" s="45">
+      <c r="F204" s="43">
         <v>59.7</v>
       </c>
-      <c r="H204" s="48">
+      <c r="G204" s="51">
         <v>65</v>
       </c>
-      <c r="I204" s="14"/>
-      <c r="J204" s="12">
+      <c r="H204" s="23">
+        <v>55.7</v>
+      </c>
+      <c r="I204" s="13"/>
+      <c r="J204" s="11">
         <v>16</v>
       </c>
-      <c r="K204" s="12">
+      <c r="K204" s="11">
         <v>24</v>
       </c>
-      <c r="L204" s="12">
+      <c r="L204" s="11">
         <v>11</v>
       </c>
-      <c r="M204" s="15">
+      <c r="M204" s="14">
         <v>13</v>
       </c>
-      <c r="N204" s="12">
+      <c r="N204" s="11">
         <v>10</v>
       </c>
-      <c r="O204" s="5">
+      <c r="O204" s="4">
         <v>15</v>
       </c>
       <c r="W204" s="1"/>
       <c r="X204" s="1"/>
       <c r="Y204" s="1"/>
       <c r="Z204" s="1"/>
       <c r="AA204" s="1"/>
     </row>
     <row r="205" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A205" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C205" s="12">
+      <c r="A205" s="29" t="s">
+        <v>398</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="C205" s="37">
+        <v>48.6</v>
+      </c>
+      <c r="D205" s="23">
+        <v>49</v>
+      </c>
+      <c r="E205" s="23">
         <v>46</v>
       </c>
-      <c r="D205" s="38">
-[...8 lines deleted...]
-      <c r="G205" s="45">
+      <c r="F205" s="43">
         <v>40.799999999999997</v>
       </c>
-      <c r="H205" s="48">
+      <c r="G205" s="51">
         <v>42</v>
       </c>
-      <c r="I205" s="14"/>
-      <c r="J205" s="12">
+      <c r="H205" s="23">
+        <v>41.9</v>
+      </c>
+      <c r="I205" s="13"/>
+      <c r="J205" s="11">
         <v>9</v>
       </c>
-      <c r="K205" s="12">
+      <c r="K205" s="11">
         <v>12</v>
       </c>
-      <c r="L205" s="12">
+      <c r="L205" s="11">
         <v>6</v>
       </c>
-      <c r="M205" s="15">
+      <c r="M205" s="14">
         <v>10</v>
       </c>
-      <c r="N205" s="12">
+      <c r="N205" s="11">
         <v>11</v>
       </c>
-      <c r="O205" s="5">
+      <c r="O205" s="4">
         <v>9</v>
       </c>
       <c r="W205" s="1"/>
       <c r="X205" s="1"/>
       <c r="Y205" s="1"/>
       <c r="Z205" s="1"/>
       <c r="AA205" s="1"/>
     </row>
     <row r="206" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A206" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C206" s="12">
+      <c r="A206" s="29" t="s">
+        <v>400</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="C206" s="37">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="D206" s="23">
+        <v>64</v>
+      </c>
+      <c r="E206" s="23">
+        <v>58</v>
+      </c>
+      <c r="F206" s="43">
+        <v>54</v>
+      </c>
+      <c r="G206" s="51">
         <v>59</v>
       </c>
-      <c r="D206" s="38">
-[...15 lines deleted...]
-      <c r="J206" s="12">
+      <c r="H206" s="23">
+        <v>58.7</v>
+      </c>
+      <c r="I206" s="13"/>
+      <c r="J206" s="11">
         <v>8</v>
       </c>
-      <c r="K206" s="12">
+      <c r="K206" s="11">
         <v>8</v>
       </c>
-      <c r="L206" s="12">
+      <c r="L206" s="11">
         <v>5</v>
       </c>
-      <c r="M206" s="15">
+      <c r="M206" s="14">
         <v>8</v>
       </c>
-      <c r="N206" s="12">
+      <c r="N206" s="11">
         <v>9</v>
       </c>
-      <c r="O206" s="5">
+      <c r="O206" s="4">
         <v>13</v>
       </c>
       <c r="W206" s="1"/>
       <c r="X206" s="1"/>
       <c r="Y206" s="1"/>
       <c r="Z206" s="1"/>
       <c r="AA206" s="1"/>
     </row>
     <row r="207" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A207" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D207" s="38">
+      <c r="A207" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C207" s="37">
         <v>139.4</v>
       </c>
-      <c r="E207" s="24">
+      <c r="D207" s="23">
         <v>97</v>
       </c>
-      <c r="F207" s="24">
+      <c r="E207" s="23">
         <v>115</v>
       </c>
-      <c r="G207" s="45">
+      <c r="F207" s="43">
         <v>100.5</v>
       </c>
-      <c r="H207" s="48">
+      <c r="G207" s="51">
         <v>100</v>
       </c>
-      <c r="I207" s="14"/>
-      <c r="J207" s="12">
+      <c r="H207" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="I207" s="13"/>
+      <c r="J207" s="11">
         <v>16</v>
       </c>
-      <c r="K207" s="12">
+      <c r="K207" s="11">
         <v>2</v>
       </c>
-      <c r="L207" s="12">
+      <c r="L207" s="11">
         <v>16</v>
       </c>
-      <c r="M207" s="15">
+      <c r="M207" s="14">
         <v>6</v>
       </c>
-      <c r="N207" s="12">
+      <c r="N207" s="11">
         <v>3</v>
       </c>
-      <c r="O207" s="5">
+      <c r="O207" s="4">
         <v>11</v>
       </c>
       <c r="W207" s="1"/>
       <c r="X207" s="1"/>
       <c r="Y207" s="1"/>
       <c r="Z207" s="1"/>
       <c r="AA207" s="1"/>
     </row>
     <row r="208" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A208" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D208" s="38">
+      <c r="A208" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="C208" s="37">
         <v>63.1</v>
       </c>
-      <c r="E208" s="24">
+      <c r="D208" s="23">
         <v>54</v>
       </c>
-      <c r="F208" s="24">
+      <c r="E208" s="23">
         <v>56</v>
       </c>
-      <c r="G208" s="45">
+      <c r="F208" s="43">
         <v>50</v>
       </c>
-      <c r="H208" s="48">
+      <c r="G208" s="51">
         <v>56</v>
       </c>
-      <c r="I208" s="14"/>
-      <c r="J208" s="12">
+      <c r="H208" s="23">
+        <v>65.5</v>
+      </c>
+      <c r="I208" s="13"/>
+      <c r="J208" s="11">
         <v>1</v>
       </c>
-      <c r="K208" s="12">
+      <c r="K208" s="11">
         <v>2</v>
       </c>
-      <c r="L208" s="12">
+      <c r="L208" s="11">
         <v>2</v>
       </c>
-      <c r="M208" s="15">
+      <c r="M208" s="14">
         <v>9</v>
       </c>
-      <c r="N208" s="12">
+      <c r="N208" s="11">
         <v>10</v>
       </c>
-      <c r="O208" s="5">
+      <c r="O208" s="4">
         <v>13</v>
       </c>
       <c r="W208" s="1"/>
       <c r="X208" s="1"/>
       <c r="Y208" s="1"/>
       <c r="Z208" s="1"/>
       <c r="AA208" s="1"/>
     </row>
     <row r="209" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A209" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D209" s="38">
+      <c r="A209" s="29" t="s">
+        <v>406</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="C209" s="37">
         <v>77.900000000000006</v>
       </c>
-      <c r="E209" s="24">
+      <c r="D209" s="23">
         <v>67</v>
       </c>
-      <c r="F209" s="24">
+      <c r="E209" s="23">
         <v>73</v>
       </c>
-      <c r="G209" s="49">
+      <c r="F209" s="45">
         <v>61.7</v>
       </c>
-      <c r="H209" s="48">
+      <c r="G209" s="51">
         <v>65</v>
       </c>
-      <c r="I209" s="14"/>
-      <c r="J209" s="12">
+      <c r="H209" s="23">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="I209" s="13"/>
+      <c r="J209" s="11">
         <v>10</v>
       </c>
-      <c r="K209" s="12">
+      <c r="K209" s="11">
         <v>8</v>
       </c>
-      <c r="L209" s="12">
+      <c r="L209" s="11">
         <v>9</v>
       </c>
-      <c r="M209" s="15">
+      <c r="M209" s="14">
         <v>10</v>
       </c>
-      <c r="N209" s="12">
+      <c r="N209" s="11">
         <v>13</v>
       </c>
-      <c r="O209" s="5">
+      <c r="O209" s="4">
         <v>23</v>
       </c>
       <c r="W209" s="1"/>
       <c r="X209" s="1"/>
       <c r="Y209" s="1"/>
       <c r="Z209" s="1"/>
       <c r="AA209" s="1"/>
     </row>
     <row r="210" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A210" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D210" s="38">
+      <c r="A210" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C210" s="37">
         <v>53.4</v>
       </c>
-      <c r="E210" s="24">
+      <c r="D210" s="23">
         <v>45</v>
       </c>
-      <c r="F210" s="45">
+      <c r="E210" s="43">
         <v>45</v>
       </c>
-      <c r="G210" s="45"/>
-      <c r="H210" s="48">
+      <c r="F210" s="43"/>
+      <c r="G210" s="51">
         <v>45</v>
       </c>
-      <c r="I210" s="14"/>
-      <c r="J210" s="12">
+      <c r="H210" s="23">
+        <v>50.3</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="11">
         <v>27</v>
       </c>
-      <c r="K210" s="12">
+      <c r="K210" s="11">
         <v>28</v>
       </c>
-      <c r="L210" s="12">
+      <c r="L210" s="11">
         <v>21</v>
       </c>
-      <c r="M210" s="15">
+      <c r="M210" s="14">
         <v>20</v>
       </c>
-      <c r="N210" s="12"/>
-      <c r="O210" s="5">
+      <c r="N210" s="11"/>
+      <c r="O210" s="4">
         <v>17</v>
       </c>
       <c r="W210" s="1"/>
       <c r="X210" s="1"/>
       <c r="Y210" s="1"/>
       <c r="Z210" s="1"/>
       <c r="AA210" s="1"/>
     </row>
     <row r="211" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A211" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D211" s="38">
+      <c r="A211" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="C211" s="37">
         <v>83.5</v>
       </c>
-      <c r="E211" s="24">
+      <c r="D211" s="23">
         <v>81</v>
       </c>
-      <c r="F211" s="24"/>
-      <c r="G211" s="50">
+      <c r="E211" s="23"/>
+      <c r="F211" s="46">
         <v>87.9</v>
       </c>
-      <c r="H211" s="48">
+      <c r="G211" s="51">
         <v>97</v>
       </c>
-      <c r="I211" s="14"/>
-      <c r="J211" s="12">
+      <c r="H211" s="23">
+        <v>89.4</v>
+      </c>
+      <c r="I211" s="13"/>
+      <c r="J211" s="11">
         <v>19</v>
       </c>
-      <c r="K211" s="12">
+      <c r="K211" s="11">
         <v>22</v>
       </c>
-      <c r="L211" s="12">
+      <c r="L211" s="11">
         <v>15</v>
       </c>
-      <c r="M211" s="15">
+      <c r="M211" s="14">
         <v>7</v>
       </c>
-      <c r="N211" s="12">
+      <c r="N211" s="11">
         <v>13</v>
       </c>
-      <c r="O211" s="5">
+      <c r="O211" s="4">
         <v>8</v>
       </c>
       <c r="W211" s="1"/>
       <c r="X211" s="1"/>
       <c r="Y211" s="1"/>
       <c r="Z211" s="1"/>
       <c r="AA211" s="1"/>
     </row>
     <row r="212" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A212" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C212" s="12">
+      <c r="A212" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="C212" s="37">
+        <v>56.8</v>
+      </c>
+      <c r="D212" s="23">
+        <v>61</v>
+      </c>
+      <c r="E212" s="23">
+        <v>57</v>
+      </c>
+      <c r="F212" s="43">
+        <v>50.8</v>
+      </c>
+      <c r="G212" s="51">
         <v>50</v>
       </c>
-      <c r="D212" s="38">
-[...15 lines deleted...]
-      <c r="J212" s="12">
+      <c r="H212" s="23">
+        <v>51.2</v>
+      </c>
+      <c r="I212" s="13"/>
+      <c r="J212" s="11">
         <v>14</v>
       </c>
-      <c r="K212" s="12">
+      <c r="K212" s="11">
         <v>14</v>
       </c>
-      <c r="L212" s="12">
+      <c r="L212" s="11">
         <v>11</v>
       </c>
-      <c r="M212" s="15">
+      <c r="M212" s="14">
         <v>14</v>
       </c>
-      <c r="N212" s="12">
+      <c r="N212" s="11">
         <v>11</v>
       </c>
-      <c r="O212" s="5">
+      <c r="O212" s="4">
         <v>8</v>
       </c>
       <c r="W212" s="1"/>
       <c r="X212" s="1"/>
       <c r="Y212" s="1"/>
       <c r="Z212" s="1"/>
       <c r="AA212" s="1"/>
     </row>
     <row r="213" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A213" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D213" s="38">
+      <c r="A213" s="29" t="s">
+        <v>414</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="C213" s="37">
         <v>50.1</v>
       </c>
-      <c r="E213" s="24">
+      <c r="D213" s="23">
         <v>43</v>
       </c>
-      <c r="F213" s="24">
+      <c r="E213" s="23">
         <v>47</v>
       </c>
-      <c r="G213" s="45">
+      <c r="F213" s="43">
         <v>41.6</v>
       </c>
-      <c r="H213" s="48">
+      <c r="G213" s="51">
         <v>42</v>
       </c>
-      <c r="I213" s="14"/>
-      <c r="J213" s="12">
+      <c r="H213" s="23">
+        <v>40.5</v>
+      </c>
+      <c r="I213" s="13"/>
+      <c r="J213" s="11">
         <v>10</v>
       </c>
-      <c r="K213" s="12">
+      <c r="K213" s="11">
         <v>8</v>
       </c>
-      <c r="L213" s="12">
+      <c r="L213" s="11">
         <v>12</v>
       </c>
-      <c r="M213" s="15">
+      <c r="M213" s="14">
         <v>10</v>
       </c>
-      <c r="N213" s="12">
+      <c r="N213" s="11">
         <v>7</v>
       </c>
-      <c r="O213" s="5">
+      <c r="O213" s="4">
         <v>9</v>
       </c>
       <c r="W213" s="1"/>
       <c r="X213" s="1"/>
       <c r="Y213" s="1"/>
       <c r="Z213" s="1"/>
       <c r="AA213" s="1"/>
     </row>
     <row r="214" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A214" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D214" s="24">
+      <c r="A214" s="29" t="s">
+        <v>416</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="C214" s="23">
         <v>57</v>
       </c>
-      <c r="E214" s="24">
+      <c r="D214" s="23">
         <v>51</v>
       </c>
-      <c r="F214" s="24">
+      <c r="E214" s="23">
         <v>50</v>
       </c>
-      <c r="G214" s="45">
+      <c r="F214" s="43">
         <v>49</v>
       </c>
-      <c r="H214" s="48">
+      <c r="G214" s="51">
         <v>48</v>
       </c>
-      <c r="I214" s="14"/>
-      <c r="J214" s="12">
+      <c r="H214" s="23">
+        <v>49.5</v>
+      </c>
+      <c r="I214" s="13"/>
+      <c r="J214" s="11">
         <v>17</v>
       </c>
-      <c r="K214" s="12">
+      <c r="K214" s="11">
         <v>9</v>
       </c>
-      <c r="L214" s="12">
+      <c r="L214" s="11">
         <v>6</v>
       </c>
-      <c r="M214" s="15">
+      <c r="M214" s="14">
         <v>9</v>
       </c>
-      <c r="N214" s="12">
+      <c r="N214" s="11">
         <v>10</v>
       </c>
-      <c r="O214" s="5">
+      <c r="O214" s="4">
         <v>21</v>
       </c>
       <c r="W214" s="1"/>
       <c r="X214" s="1"/>
       <c r="Y214" s="1"/>
       <c r="Z214" s="1"/>
       <c r="AA214" s="1"/>
     </row>
     <row r="215" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A215" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C215" s="12">
+      <c r="A215" s="29" t="s">
+        <v>418</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="C215" s="23">
+        <v>56</v>
+      </c>
+      <c r="D215" s="23">
+        <v>49</v>
+      </c>
+      <c r="E215" s="23">
         <v>50</v>
       </c>
-      <c r="D215" s="24">
-[...8 lines deleted...]
-      <c r="G215" s="45">
+      <c r="F215" s="43">
         <v>47</v>
       </c>
-      <c r="H215" s="48">
+      <c r="G215" s="51">
         <v>61</v>
       </c>
-      <c r="I215" s="14"/>
-      <c r="J215" s="12">
+      <c r="H215" s="23">
+        <v>66.5</v>
+      </c>
+      <c r="I215" s="13"/>
+      <c r="J215" s="11">
         <v>18</v>
       </c>
-      <c r="K215" s="12">
+      <c r="K215" s="11">
         <v>18</v>
       </c>
-      <c r="L215" s="12">
+      <c r="L215" s="11">
         <v>21</v>
       </c>
-      <c r="M215" s="15">
+      <c r="M215" s="14">
         <v>13</v>
       </c>
-      <c r="N215" s="12">
+      <c r="N215" s="11">
         <v>14</v>
       </c>
-      <c r="O215" s="5">
+      <c r="O215" s="4">
         <v>4</v>
       </c>
       <c r="W215" s="1"/>
       <c r="X215" s="1"/>
       <c r="Y215" s="1"/>
       <c r="Z215" s="1"/>
       <c r="AA215" s="1"/>
     </row>
     <row r="216" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A216" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J216" s="12">
+      <c r="A216" s="29" t="s">
+        <v>420</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="C216" s="23"/>
+      <c r="D216" s="23"/>
+      <c r="E216" s="23"/>
+      <c r="F216" s="43"/>
+      <c r="G216" s="51"/>
+      <c r="H216" s="23"/>
+      <c r="I216" s="13"/>
+      <c r="J216" s="11">
         <v>11</v>
       </c>
-      <c r="K216" s="12">
+      <c r="K216" s="11">
         <v>1</v>
       </c>
-      <c r="L216" s="12">
+      <c r="L216" s="11">
         <v>5</v>
       </c>
-      <c r="M216" s="15">
+      <c r="M216" s="14">
         <v>8</v>
       </c>
-      <c r="N216" s="12">
+      <c r="N216" s="11">
         <v>4</v>
       </c>
-      <c r="O216" s="5">
+      <c r="O216" s="4">
         <v>4</v>
       </c>
       <c r="W216" s="1"/>
       <c r="X216" s="1"/>
       <c r="Y216" s="1"/>
       <c r="Z216" s="1"/>
       <c r="AA216" s="1"/>
     </row>
     <row r="217" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A217" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J217" s="12">
+      <c r="A217" s="29" t="s">
+        <v>422</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="C217" s="23"/>
+      <c r="D217" s="23"/>
+      <c r="E217" s="23"/>
+      <c r="F217" s="43"/>
+      <c r="G217" s="51"/>
+      <c r="H217" s="23"/>
+      <c r="I217" s="13"/>
+      <c r="J217" s="11">
         <v>4</v>
       </c>
-      <c r="K217" s="12">
+      <c r="K217" s="11">
         <v>3</v>
       </c>
-      <c r="L217" s="12">
+      <c r="L217" s="11">
         <v>3</v>
       </c>
-      <c r="M217" s="15">
+      <c r="M217" s="14">
         <v>3</v>
       </c>
-      <c r="N217" s="12">
+      <c r="N217" s="11">
         <v>5</v>
       </c>
-      <c r="O217" s="5">
+      <c r="O217" s="4">
         <v>1</v>
       </c>
       <c r="W217" s="1"/>
       <c r="X217" s="1"/>
       <c r="Y217" s="1"/>
       <c r="Z217" s="1"/>
       <c r="AA217" s="1"/>
     </row>
     <row r="218" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A218" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J218" s="12">
+      <c r="A218" s="29" t="s">
+        <v>424</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="C218" s="23"/>
+      <c r="D218" s="23"/>
+      <c r="E218" s="23"/>
+      <c r="F218" s="43"/>
+      <c r="G218" s="51"/>
+      <c r="H218" s="23"/>
+      <c r="I218" s="13"/>
+      <c r="J218" s="11">
         <v>7</v>
       </c>
-      <c r="K218" s="12">
+      <c r="K218" s="11">
         <v>5</v>
       </c>
-      <c r="L218" s="12">
+      <c r="L218" s="11">
         <v>9</v>
       </c>
-      <c r="M218" s="15">
+      <c r="M218" s="14">
         <v>9</v>
       </c>
-      <c r="N218" s="12">
+      <c r="N218" s="11">
         <v>2</v>
       </c>
-      <c r="O218" s="5">
+      <c r="O218" s="4">
         <v>3</v>
       </c>
       <c r="W218" s="1"/>
       <c r="X218" s="1"/>
       <c r="Y218" s="1"/>
       <c r="Z218" s="1"/>
       <c r="AA218" s="1"/>
     </row>
     <row r="219" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A219" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J219" s="12">
+      <c r="A219" s="29" t="s">
+        <v>426</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="C219" s="23"/>
+      <c r="D219" s="23"/>
+      <c r="E219" s="23"/>
+      <c r="F219" s="43"/>
+      <c r="G219" s="51"/>
+      <c r="H219" s="23"/>
+      <c r="I219" s="13"/>
+      <c r="J219" s="11">
         <v>6</v>
       </c>
-      <c r="K219" s="12">
+      <c r="K219" s="11">
         <v>8</v>
       </c>
-      <c r="L219" s="12">
+      <c r="L219" s="11">
         <v>8</v>
       </c>
-      <c r="M219" s="15">
+      <c r="M219" s="14">
         <v>10</v>
       </c>
-      <c r="N219" s="12">
+      <c r="N219" s="11">
         <v>9</v>
       </c>
-      <c r="O219" s="5">
+      <c r="O219" s="4">
         <v>8</v>
       </c>
       <c r="W219" s="1"/>
       <c r="X219" s="1"/>
       <c r="Y219" s="1"/>
       <c r="Z219" s="1"/>
       <c r="AA219" s="1"/>
     </row>
     <row r="220" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A220" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J220" s="12">
+      <c r="A220" s="29" t="s">
+        <v>428</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="C220" s="23"/>
+      <c r="D220" s="23"/>
+      <c r="E220" s="23"/>
+      <c r="F220" s="43"/>
+      <c r="G220" s="51"/>
+      <c r="H220" s="23"/>
+      <c r="I220" s="13"/>
+      <c r="J220" s="11">
         <v>10</v>
       </c>
-      <c r="K220" s="12">
+      <c r="K220" s="11">
         <v>8</v>
       </c>
-      <c r="L220" s="12">
+      <c r="L220" s="11">
         <v>8</v>
       </c>
-      <c r="M220" s="15">
+      <c r="M220" s="14">
         <v>8</v>
       </c>
-      <c r="N220" s="12">
+      <c r="N220" s="11">
         <v>9</v>
       </c>
-      <c r="O220" s="5">
+      <c r="O220" s="4">
         <v>9</v>
       </c>
       <c r="W220" s="1"/>
       <c r="X220" s="1"/>
       <c r="Y220" s="1"/>
       <c r="Z220" s="1"/>
       <c r="AA220" s="1"/>
     </row>
     <row r="221" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A221" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J221" s="12">
+      <c r="A221" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="C221" s="23"/>
+      <c r="D221" s="23"/>
+      <c r="E221" s="23"/>
+      <c r="F221" s="43"/>
+      <c r="G221" s="51"/>
+      <c r="H221" s="23">
+        <v>47</v>
+      </c>
+      <c r="I221" s="13"/>
+      <c r="J221" s="11">
         <v>17</v>
       </c>
-      <c r="K221" s="12">
+      <c r="K221" s="11">
         <v>10</v>
       </c>
-      <c r="L221" s="12">
+      <c r="L221" s="11">
         <v>10</v>
       </c>
-      <c r="M221" s="15">
+      <c r="M221" s="14">
         <v>10</v>
       </c>
-      <c r="N221" s="12">
+      <c r="N221" s="11">
         <v>11</v>
       </c>
-      <c r="O221" s="5">
+      <c r="O221" s="4">
         <v>16</v>
       </c>
       <c r="W221" s="1"/>
       <c r="X221" s="1"/>
       <c r="Y221" s="1"/>
       <c r="Z221" s="1"/>
       <c r="AA221" s="1"/>
     </row>
     <row r="222" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A222" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D222" s="24">
+      <c r="A222" s="29" t="s">
+        <v>432</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="C222" s="23">
         <v>84</v>
       </c>
-      <c r="E222" s="24">
+      <c r="D222" s="23">
         <v>72</v>
       </c>
-      <c r="F222" s="24">
+      <c r="E222" s="23">
         <v>75</v>
       </c>
-      <c r="G222" s="45">
+      <c r="F222" s="43">
         <v>73.8</v>
       </c>
-      <c r="H222" s="48">
+      <c r="G222" s="51">
         <v>72</v>
       </c>
-      <c r="I222" s="14"/>
-      <c r="J222" s="12">
+      <c r="H222" s="23">
+        <v>75.8</v>
+      </c>
+      <c r="I222" s="13"/>
+      <c r="J222" s="11">
         <v>6</v>
       </c>
-      <c r="K222" s="12">
+      <c r="K222" s="11">
         <v>6</v>
       </c>
-      <c r="L222" s="12">
+      <c r="L222" s="11">
         <v>11</v>
       </c>
-      <c r="M222" s="15">
+      <c r="M222" s="14">
         <v>9</v>
       </c>
-      <c r="N222" s="12">
+      <c r="N222" s="11">
         <v>13</v>
       </c>
-      <c r="O222" s="5">
+      <c r="O222" s="4">
         <v>12</v>
       </c>
       <c r="W222" s="1"/>
       <c r="X222" s="1"/>
       <c r="Y222" s="1"/>
       <c r="Z222" s="1"/>
       <c r="AA222" s="1"/>
     </row>
     <row r="223" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A223" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D223" s="24">
+      <c r="A223" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="C223" s="23">
         <v>49</v>
       </c>
-      <c r="E223" s="24">
+      <c r="D223" s="23">
         <v>44</v>
       </c>
-      <c r="F223" s="24">
+      <c r="E223" s="23">
         <v>52</v>
       </c>
-      <c r="G223" s="45">
+      <c r="F223" s="43">
         <v>53.6</v>
       </c>
-      <c r="H223" s="48">
+      <c r="G223" s="51">
         <v>48</v>
       </c>
-      <c r="I223" s="14"/>
-      <c r="J223" s="12">
+      <c r="H223" s="23">
+        <v>47</v>
+      </c>
+      <c r="I223" s="13"/>
+      <c r="J223" s="11">
         <v>17</v>
       </c>
-      <c r="K223" s="12">
+      <c r="K223" s="11">
         <v>22</v>
       </c>
-      <c r="L223" s="12">
+      <c r="L223" s="11">
         <v>26</v>
       </c>
-      <c r="M223" s="15">
+      <c r="M223" s="14">
         <v>20</v>
       </c>
-      <c r="N223" s="12">
+      <c r="N223" s="11">
         <v>18</v>
       </c>
-      <c r="O223" s="5">
+      <c r="O223" s="4">
         <v>15</v>
       </c>
       <c r="W223" s="1"/>
       <c r="X223" s="1"/>
       <c r="Y223" s="1"/>
       <c r="Z223" s="1"/>
       <c r="AA223" s="1"/>
     </row>
     <row r="224" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A224" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J224" s="12">
+      <c r="A224" s="29" t="s">
+        <v>436</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="C224" s="23"/>
+      <c r="D224" s="23"/>
+      <c r="E224" s="23"/>
+      <c r="F224" s="43"/>
+      <c r="G224" s="51"/>
+      <c r="H224" s="23"/>
+      <c r="I224" s="13"/>
+      <c r="J224" s="11">
         <v>9</v>
       </c>
-      <c r="K224" s="12">
+      <c r="K224" s="11">
         <v>9</v>
       </c>
-      <c r="L224" s="12">
+      <c r="L224" s="11">
         <v>5</v>
       </c>
-      <c r="M224" s="15">
+      <c r="M224" s="14">
         <v>12</v>
       </c>
-      <c r="N224" s="12">
+      <c r="N224" s="11">
         <v>6</v>
       </c>
-      <c r="O224" s="5">
+      <c r="O224" s="4">
         <v>7</v>
       </c>
       <c r="W224" s="1"/>
       <c r="X224" s="1"/>
       <c r="Y224" s="1"/>
       <c r="Z224" s="1"/>
       <c r="AA224" s="1"/>
     </row>
     <row r="225" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A225" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D225" s="38">
+      <c r="A225" s="29" t="s">
+        <v>438</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="C225" s="37">
         <v>48.9</v>
       </c>
-      <c r="E225" s="24">
+      <c r="D225" s="23">
         <v>45</v>
       </c>
-      <c r="F225" s="24">
+      <c r="E225" s="23">
         <v>46</v>
       </c>
-      <c r="G225" s="45">
+      <c r="F225" s="43">
         <v>44.3</v>
       </c>
-      <c r="H225" s="48">
+      <c r="G225" s="51">
         <v>41</v>
       </c>
-      <c r="I225" s="14"/>
-      <c r="J225" s="12">
+      <c r="H225" s="23">
+        <v>42.1</v>
+      </c>
+      <c r="I225" s="13"/>
+      <c r="J225" s="11">
         <v>2</v>
       </c>
-      <c r="K225" s="12">
+      <c r="K225" s="11">
         <v>14</v>
       </c>
-      <c r="L225" s="12">
+      <c r="L225" s="11">
         <v>16</v>
       </c>
-      <c r="M225" s="46">
+      <c r="M225" s="44">
         <v>7</v>
       </c>
-      <c r="N225" s="12">
+      <c r="N225" s="11">
         <v>11</v>
       </c>
-      <c r="O225" s="5">
+      <c r="O225" s="4">
         <v>7</v>
       </c>
       <c r="W225" s="1"/>
       <c r="X225" s="1"/>
       <c r="Y225" s="1"/>
       <c r="Z225" s="1"/>
       <c r="AA225" s="1"/>
     </row>
     <row r="226" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A226" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D226" s="38">
+      <c r="A226" s="29" t="s">
+        <v>440</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="C226" s="37">
         <v>26.3</v>
       </c>
-      <c r="E226" s="24">
+      <c r="D226" s="23">
         <v>37</v>
       </c>
-      <c r="F226" s="24"/>
-      <c r="G226" s="45">
+      <c r="E226" s="23"/>
+      <c r="F226" s="43">
         <v>24.4</v>
       </c>
-      <c r="H226" s="48">
+      <c r="G226" s="51">
         <v>52</v>
       </c>
-      <c r="I226" s="14"/>
-      <c r="J226" s="12">
+      <c r="H226" s="23">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="I226" s="13"/>
+      <c r="J226" s="11">
         <v>14</v>
       </c>
-      <c r="K226" s="12">
+      <c r="K226" s="11">
         <v>23</v>
       </c>
-      <c r="L226" s="15">
+      <c r="L226" s="14">
         <v>32</v>
       </c>
-      <c r="M226" s="12"/>
-      <c r="N226" s="12">
+      <c r="M226" s="11"/>
+      <c r="N226" s="11">
         <v>50</v>
       </c>
-      <c r="O226" s="5">
+      <c r="O226" s="4">
         <v>29</v>
       </c>
       <c r="W226" s="1"/>
       <c r="X226" s="1"/>
       <c r="Y226" s="1"/>
       <c r="Z226" s="1"/>
       <c r="AA226" s="1"/>
     </row>
     <row r="227" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A227" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D227" s="38">
+      <c r="A227" s="29" t="s">
+        <v>442</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="C227" s="37">
         <v>69.599999999999994</v>
       </c>
-      <c r="E227" s="24">
+      <c r="D227" s="23">
         <v>61</v>
       </c>
-      <c r="F227" s="24">
+      <c r="E227" s="23">
         <v>62</v>
       </c>
-      <c r="G227" s="45">
+      <c r="F227" s="43">
         <v>55.9</v>
       </c>
-      <c r="H227" s="48">
+      <c r="G227" s="51">
         <v>60</v>
       </c>
-      <c r="I227" s="14"/>
-      <c r="J227" s="12">
+      <c r="H227" s="23">
+        <v>59.6</v>
+      </c>
+      <c r="I227" s="13"/>
+      <c r="J227" s="11">
         <v>18</v>
       </c>
-      <c r="K227" s="12">
+      <c r="K227" s="11">
         <v>17</v>
       </c>
-      <c r="L227" s="12">
+      <c r="L227" s="11">
         <v>23</v>
       </c>
-      <c r="M227" s="33">
+      <c r="M227" s="32">
         <v>28</v>
       </c>
-      <c r="N227" s="12">
+      <c r="N227" s="11">
         <v>30</v>
       </c>
-      <c r="O227" s="5">
+      <c r="O227" s="4">
         <v>28</v>
       </c>
       <c r="W227" s="1"/>
       <c r="X227" s="1"/>
       <c r="Y227" s="1"/>
       <c r="Z227" s="1"/>
       <c r="AA227" s="1"/>
     </row>
     <row r="228" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A228" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J228" s="12">
+      <c r="A228" s="29" t="s">
+        <v>444</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="C228" s="23"/>
+      <c r="D228" s="23"/>
+      <c r="E228" s="23"/>
+      <c r="F228" s="43"/>
+      <c r="G228" s="51"/>
+      <c r="H228" s="23"/>
+      <c r="I228" s="13"/>
+      <c r="J228" s="11">
         <v>9</v>
       </c>
-      <c r="K228" s="12">
+      <c r="K228" s="11">
         <v>5</v>
       </c>
-      <c r="L228" s="12">
+      <c r="L228" s="11">
         <v>9</v>
       </c>
-      <c r="M228" s="15">
+      <c r="M228" s="14">
         <v>6</v>
       </c>
-      <c r="N228" s="12">
+      <c r="N228" s="11">
         <v>9</v>
       </c>
-      <c r="O228" s="5">
+      <c r="O228" s="4">
         <v>6</v>
       </c>
       <c r="W228" s="1"/>
       <c r="X228" s="1"/>
       <c r="Y228" s="1"/>
       <c r="Z228" s="1"/>
       <c r="AA228" s="1"/>
     </row>
     <row r="229" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A229" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D229" s="38">
+      <c r="A229" s="29" t="s">
+        <v>446</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="C229" s="37">
         <v>78.2</v>
       </c>
-      <c r="E229" s="24">
+      <c r="D229" s="23">
         <v>73</v>
       </c>
-      <c r="F229" s="24">
+      <c r="E229" s="23">
         <v>82</v>
       </c>
-      <c r="G229" s="45">
+      <c r="F229" s="43">
         <v>74.7</v>
       </c>
-      <c r="H229" s="48">
+      <c r="G229" s="51">
         <v>55</v>
       </c>
-      <c r="I229" s="14"/>
-      <c r="J229" s="12">
+      <c r="H229" s="23">
+        <v>68.5</v>
+      </c>
+      <c r="I229" s="13"/>
+      <c r="J229" s="11">
         <v>10</v>
       </c>
-      <c r="K229" s="12">
+      <c r="K229" s="11">
         <v>12</v>
       </c>
-      <c r="L229" s="12">
+      <c r="L229" s="11">
         <v>10</v>
       </c>
-      <c r="M229" s="15">
+      <c r="M229" s="14">
         <v>5</v>
       </c>
-      <c r="N229" s="12">
+      <c r="N229" s="11">
         <v>13</v>
       </c>
-      <c r="O229" s="5">
+      <c r="O229" s="4">
         <v>14</v>
       </c>
       <c r="W229" s="1"/>
       <c r="X229" s="1"/>
       <c r="Y229" s="1"/>
       <c r="Z229" s="1"/>
       <c r="AA229" s="1"/>
     </row>
     <row r="230" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A230" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D230" s="38">
+      <c r="A230" s="29" t="s">
+        <v>448</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="C230" s="37">
         <v>58.3</v>
       </c>
-      <c r="E230" s="24">
+      <c r="D230" s="23">
         <v>56</v>
       </c>
-      <c r="F230" s="24">
+      <c r="E230" s="23">
         <v>56</v>
       </c>
-      <c r="G230" s="45">
+      <c r="F230" s="43">
         <v>55.3</v>
       </c>
-      <c r="H230" s="48">
+      <c r="G230" s="51">
         <v>58</v>
       </c>
-      <c r="I230" s="14"/>
-      <c r="J230" s="12">
+      <c r="H230" s="23">
+        <v>58</v>
+      </c>
+      <c r="I230" s="13"/>
+      <c r="J230" s="11">
         <v>8</v>
       </c>
-      <c r="K230" s="12">
+      <c r="K230" s="11">
         <v>11</v>
       </c>
-      <c r="L230" s="12">
+      <c r="L230" s="11">
         <v>2</v>
       </c>
-      <c r="M230" s="15">
+      <c r="M230" s="14">
         <v>18</v>
       </c>
-      <c r="N230" s="12">
+      <c r="N230" s="11">
         <v>6</v>
       </c>
-      <c r="O230" s="5">
+      <c r="O230" s="4">
         <v>13</v>
       </c>
       <c r="W230" s="1"/>
       <c r="X230" s="1"/>
       <c r="Y230" s="1"/>
       <c r="Z230" s="1"/>
       <c r="AA230" s="1"/>
     </row>
     <row r="231" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A231" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J231" s="12">
+      <c r="A231" s="29" t="s">
+        <v>450</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C231" s="23"/>
+      <c r="D231" s="23"/>
+      <c r="E231" s="23"/>
+      <c r="F231" s="43"/>
+      <c r="G231" s="51"/>
+      <c r="H231" s="23"/>
+      <c r="I231" s="13"/>
+      <c r="J231" s="11">
         <v>4</v>
       </c>
-      <c r="K231" s="12">
+      <c r="K231" s="11">
         <v>8</v>
       </c>
-      <c r="L231" s="12">
+      <c r="L231" s="11">
         <v>8</v>
       </c>
-      <c r="M231" s="15">
+      <c r="M231" s="14">
         <v>8</v>
       </c>
-      <c r="N231" s="12">
+      <c r="N231" s="11">
         <v>15</v>
       </c>
-      <c r="O231" s="5">
+      <c r="O231" s="4">
         <v>9</v>
       </c>
       <c r="W231" s="1"/>
       <c r="X231" s="1"/>
       <c r="Y231" s="1"/>
       <c r="Z231" s="1"/>
       <c r="AA231" s="1"/>
     </row>
     <row r="232" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A232" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D232" s="38">
+      <c r="A232" s="29" t="s">
+        <v>452</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="C232" s="37">
         <v>59.1</v>
       </c>
-      <c r="E232" s="24">
+      <c r="D232" s="23">
         <v>57</v>
       </c>
-      <c r="F232" s="24">
+      <c r="E232" s="23">
         <v>57</v>
       </c>
-      <c r="G232" s="45">
+      <c r="F232" s="43">
         <v>55</v>
       </c>
-      <c r="H232" s="48">
+      <c r="G232" s="51">
         <v>54</v>
       </c>
-      <c r="I232" s="14"/>
-      <c r="J232" s="12">
+      <c r="H232" s="23">
+        <v>60.1</v>
+      </c>
+      <c r="I232" s="13"/>
+      <c r="J232" s="11">
         <v>22</v>
       </c>
-      <c r="K232" s="12">
+      <c r="K232" s="11">
         <v>24</v>
       </c>
-      <c r="L232" s="12">
+      <c r="L232" s="11">
         <v>13</v>
       </c>
-      <c r="M232" s="15">
+      <c r="M232" s="14">
         <v>6</v>
       </c>
-      <c r="N232" s="12">
+      <c r="N232" s="11">
         <v>8</v>
       </c>
-      <c r="O232" s="5">
+      <c r="O232" s="4">
         <v>8</v>
       </c>
       <c r="W232" s="1"/>
       <c r="X232" s="1"/>
       <c r="Y232" s="1"/>
       <c r="Z232" s="1"/>
       <c r="AA232" s="1"/>
     </row>
     <row r="233" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A233" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D233" s="38">
+      <c r="A233" s="29" t="s">
+        <v>454</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C233" s="37">
         <v>83.2</v>
       </c>
-      <c r="E233" s="24">
+      <c r="D233" s="23">
         <v>78</v>
       </c>
-      <c r="F233" s="24">
+      <c r="E233" s="23">
         <v>85</v>
       </c>
-      <c r="G233" s="45">
+      <c r="F233" s="43">
         <v>82.4</v>
       </c>
-      <c r="H233" s="48">
+      <c r="G233" s="51">
         <v>82</v>
       </c>
-      <c r="I233" s="14"/>
-      <c r="J233" s="12">
+      <c r="H233" s="23">
+        <v>80.5</v>
+      </c>
+      <c r="I233" s="13"/>
+      <c r="J233" s="11">
         <v>8</v>
       </c>
-      <c r="K233" s="12">
+      <c r="K233" s="11">
         <v>16</v>
       </c>
-      <c r="L233" s="12">
+      <c r="L233" s="11">
         <v>10</v>
       </c>
-      <c r="M233" s="15">
+      <c r="M233" s="14">
         <v>7</v>
       </c>
-      <c r="N233" s="12">
+      <c r="N233" s="11">
         <v>7</v>
       </c>
-      <c r="O233" s="5">
+      <c r="O233" s="4">
         <v>4</v>
       </c>
       <c r="W233" s="1"/>
       <c r="X233" s="1"/>
       <c r="Y233" s="1"/>
       <c r="Z233" s="1"/>
       <c r="AA233" s="1"/>
     </row>
     <row r="234" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A234" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D234" s="38">
+      <c r="A234" s="29" t="s">
+        <v>456</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="C234" s="37">
         <v>49</v>
       </c>
-      <c r="E234" s="24">
+      <c r="D234" s="23">
         <v>48</v>
       </c>
-      <c r="F234" s="24">
+      <c r="E234" s="23">
         <v>50</v>
       </c>
-      <c r="G234" s="45">
+      <c r="F234" s="43">
         <v>47.1</v>
       </c>
-      <c r="H234" s="48">
+      <c r="G234" s="51">
         <v>46</v>
       </c>
-      <c r="I234" s="14"/>
-      <c r="J234" s="12">
+      <c r="H234" s="23">
+        <v>47.3</v>
+      </c>
+      <c r="I234" s="13"/>
+      <c r="J234" s="11">
         <v>8</v>
       </c>
-      <c r="K234" s="12">
+      <c r="K234" s="11">
         <v>7</v>
       </c>
-      <c r="L234" s="12">
+      <c r="L234" s="11">
         <v>2</v>
       </c>
-      <c r="M234" s="15">
+      <c r="M234" s="14">
         <v>5</v>
       </c>
-      <c r="N234" s="12">
+      <c r="N234" s="11">
         <v>8</v>
       </c>
-      <c r="O234" s="5">
+      <c r="O234" s="4">
         <v>10</v>
       </c>
       <c r="W234" s="1"/>
       <c r="X234" s="1"/>
       <c r="Y234" s="1"/>
       <c r="Z234" s="1"/>
       <c r="AA234" s="1"/>
     </row>
     <row r="235" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A235" s="40">
+      <c r="A235" s="39">
         <v>4086095</v>
       </c>
-      <c r="B235" s="13" t="s">
-[...13 lines deleted...]
-      <c r="O235" s="5">
+      <c r="B235" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="C235" s="37"/>
+      <c r="D235" s="23"/>
+      <c r="E235" s="23"/>
+      <c r="F235" s="43"/>
+      <c r="G235" s="51"/>
+      <c r="H235" s="23"/>
+      <c r="I235" s="13"/>
+      <c r="J235" s="11"/>
+      <c r="K235" s="11"/>
+      <c r="L235" s="11"/>
+      <c r="M235" s="14"/>
+      <c r="N235" s="11"/>
+      <c r="O235" s="4">
         <v>16</v>
       </c>
       <c r="W235" s="1"/>
       <c r="X235" s="1"/>
       <c r="Y235" s="1"/>
       <c r="Z235" s="1"/>
       <c r="AA235" s="1"/>
     </row>
     <row r="236" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A236" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C236" s="12">
+      <c r="A236" s="29" t="s">
+        <v>459</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="C236" s="37">
+        <v>71.7</v>
+      </c>
+      <c r="D236" s="23">
         <v>61</v>
       </c>
-      <c r="D236" s="38">
-[...2 lines deleted...]
-      <c r="E236" s="24">
+      <c r="E236" s="23">
         <v>61</v>
       </c>
-      <c r="F236" s="24">
+      <c r="F236" s="43">
+        <v>57.9</v>
+      </c>
+      <c r="G236" s="51">
         <v>61</v>
       </c>
-      <c r="G236" s="45">
-[...6 lines deleted...]
-      <c r="J236" s="12">
+      <c r="H236" s="23">
+        <v>59.2</v>
+      </c>
+      <c r="I236" s="13"/>
+      <c r="J236" s="11">
         <v>14</v>
       </c>
-      <c r="K236" s="12">
+      <c r="K236" s="11">
         <v>7</v>
       </c>
-      <c r="L236" s="12">
+      <c r="L236" s="11">
         <v>6</v>
       </c>
-      <c r="M236" s="15">
+      <c r="M236" s="14">
         <v>9</v>
       </c>
-      <c r="N236" s="12">
+      <c r="N236" s="11">
         <v>7</v>
       </c>
-      <c r="O236" s="5">
+      <c r="O236" s="4">
         <v>7</v>
       </c>
       <c r="W236" s="1"/>
       <c r="X236" s="1"/>
       <c r="Y236" s="1"/>
       <c r="Z236" s="1"/>
       <c r="AA236" s="1"/>
     </row>
     <row r="237" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A237" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J237" s="12">
+      <c r="A237" s="29" t="s">
+        <v>461</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="C237" s="23"/>
+      <c r="D237" s="23"/>
+      <c r="E237" s="23"/>
+      <c r="F237" s="43"/>
+      <c r="G237" s="51"/>
+      <c r="H237" s="23"/>
+      <c r="I237" s="13"/>
+      <c r="J237" s="11">
         <v>5</v>
       </c>
-      <c r="K237" s="12">
+      <c r="K237" s="11">
         <v>4</v>
       </c>
-      <c r="L237" s="12">
+      <c r="L237" s="11">
         <v>3</v>
       </c>
-      <c r="M237" s="15">
+      <c r="M237" s="14">
         <v>5</v>
       </c>
-      <c r="N237" s="12">
+      <c r="N237" s="11">
         <v>4</v>
       </c>
-      <c r="O237" s="5">
+      <c r="O237" s="4">
         <v>8</v>
       </c>
       <c r="W237" s="1"/>
       <c r="X237" s="1"/>
       <c r="Y237" s="1"/>
       <c r="Z237" s="1"/>
       <c r="AA237" s="1"/>
     </row>
     <row r="238" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A238" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C238" s="12">
+      <c r="A238" s="29" t="s">
+        <v>463</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="C238" s="37">
+        <v>48.5</v>
+      </c>
+      <c r="D238" s="23">
+        <v>54</v>
+      </c>
+      <c r="E238" s="23">
         <v>46</v>
       </c>
-      <c r="D238" s="38">
-[...8 lines deleted...]
-      <c r="G238" s="45">
+      <c r="F238" s="43">
         <v>52.2</v>
       </c>
-      <c r="H238" s="48">
+      <c r="G238" s="51">
         <v>47</v>
       </c>
-      <c r="I238" s="14"/>
-      <c r="J238" s="12">
+      <c r="H238" s="23">
+        <v>51.4</v>
+      </c>
+      <c r="I238" s="13"/>
+      <c r="J238" s="11">
         <v>12</v>
       </c>
-      <c r="K238" s="12">
+      <c r="K238" s="11">
         <v>10</v>
       </c>
-      <c r="L238" s="12">
+      <c r="L238" s="11">
         <v>2</v>
       </c>
-      <c r="M238" s="15">
+      <c r="M238" s="14">
         <v>9</v>
       </c>
-      <c r="N238" s="12">
+      <c r="N238" s="11">
         <v>5</v>
       </c>
-      <c r="O238" s="5">
+      <c r="O238" s="4">
         <v>10</v>
       </c>
       <c r="W238" s="1"/>
       <c r="X238" s="1"/>
       <c r="Y238" s="1"/>
       <c r="Z238" s="1"/>
       <c r="AA238" s="1"/>
     </row>
     <row r="239" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A239" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D239" s="38">
+      <c r="A239" s="29" t="s">
+        <v>465</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="C239" s="37">
         <v>47.3</v>
       </c>
-      <c r="E239" s="24">
+      <c r="D239" s="23">
         <v>44</v>
       </c>
-      <c r="F239" s="24">
+      <c r="E239" s="23">
         <v>44</v>
       </c>
-      <c r="G239" s="45">
+      <c r="F239" s="43">
         <v>48.2</v>
       </c>
-      <c r="H239" s="48">
+      <c r="G239" s="51">
         <v>45</v>
       </c>
-      <c r="I239" s="14"/>
-      <c r="J239" s="12">
+      <c r="H239" s="23">
+        <v>45.1</v>
+      </c>
+      <c r="I239" s="13"/>
+      <c r="J239" s="11">
         <v>32</v>
       </c>
-      <c r="K239" s="12">
+      <c r="K239" s="11">
         <v>32</v>
       </c>
-      <c r="L239" s="12">
+      <c r="L239" s="11">
         <v>32</v>
       </c>
-      <c r="M239" s="15">
+      <c r="M239" s="14">
         <v>35</v>
       </c>
-      <c r="N239" s="12">
+      <c r="N239" s="11">
         <v>17</v>
       </c>
-      <c r="O239" s="5">
+      <c r="O239" s="4">
         <v>34</v>
       </c>
       <c r="W239" s="1"/>
       <c r="X239" s="1"/>
       <c r="Y239" s="1"/>
       <c r="Z239" s="1"/>
       <c r="AA239" s="1"/>
     </row>
     <row r="240" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A240" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J240" s="12">
+      <c r="A240" s="29" t="s">
+        <v>467</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>468</v>
+      </c>
+      <c r="C240" s="23"/>
+      <c r="D240" s="23"/>
+      <c r="E240" s="23"/>
+      <c r="F240" s="43"/>
+      <c r="G240" s="51"/>
+      <c r="H240" s="23"/>
+      <c r="I240" s="13"/>
+      <c r="J240" s="11">
         <v>14</v>
       </c>
-      <c r="K240" s="12">
+      <c r="K240" s="11">
         <v>19</v>
       </c>
-      <c r="L240" s="12">
+      <c r="L240" s="11">
         <v>8</v>
       </c>
-      <c r="M240" s="15">
+      <c r="M240" s="14">
         <v>15</v>
       </c>
-      <c r="N240" s="12">
+      <c r="N240" s="11">
         <v>8</v>
       </c>
-      <c r="O240" s="5">
+      <c r="O240" s="4">
         <v>12</v>
       </c>
       <c r="W240" s="1"/>
       <c r="X240" s="1"/>
       <c r="Y240" s="1"/>
       <c r="Z240" s="1"/>
       <c r="AA240" s="1"/>
     </row>
     <row r="241" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A241" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D241" s="38">
+      <c r="A241" s="29" t="s">
+        <v>469</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="C241" s="37">
         <v>58.6</v>
       </c>
-      <c r="E241" s="24">
+      <c r="D241" s="23">
         <v>56</v>
       </c>
-      <c r="F241" s="24">
+      <c r="E241" s="23">
         <v>52</v>
       </c>
-      <c r="G241" s="45">
+      <c r="F241" s="43">
         <v>49.1</v>
       </c>
-      <c r="H241" s="48">
+      <c r="G241" s="51">
         <v>48</v>
       </c>
-      <c r="I241" s="14"/>
-      <c r="J241" s="12">
+      <c r="H241" s="23">
+        <v>51.8</v>
+      </c>
+      <c r="I241" s="13"/>
+      <c r="J241" s="11">
         <v>38</v>
       </c>
-      <c r="K241" s="12">
+      <c r="K241" s="11">
         <v>32</v>
       </c>
-      <c r="L241" s="12">
+      <c r="L241" s="11">
         <v>34</v>
       </c>
-      <c r="M241" s="15">
+      <c r="M241" s="14">
         <v>15</v>
       </c>
-      <c r="N241" s="12">
+      <c r="N241" s="11">
         <v>2</v>
       </c>
-      <c r="O241" s="5">
+      <c r="O241" s="4">
         <v>1</v>
       </c>
       <c r="W241" s="1"/>
       <c r="X241" s="1"/>
       <c r="Y241" s="1"/>
       <c r="Z241" s="1"/>
       <c r="AA241" s="1"/>
     </row>
     <row r="242" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A242" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D242" s="38">
+      <c r="A242" s="29" t="s">
+        <v>471</v>
+      </c>
+      <c r="B242" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="C242" s="37">
         <v>57.5</v>
       </c>
-      <c r="E242" s="24">
+      <c r="D242" s="23">
         <v>47</v>
       </c>
-      <c r="F242" s="24">
+      <c r="E242" s="23">
         <v>52</v>
       </c>
-      <c r="G242" s="45">
+      <c r="F242" s="43">
         <v>48.8</v>
       </c>
-      <c r="H242" s="48">
+      <c r="G242" s="51">
         <v>53</v>
       </c>
-      <c r="I242" s="14"/>
-      <c r="J242" s="12">
+      <c r="H242" s="23">
+        <v>49.8</v>
+      </c>
+      <c r="I242" s="13"/>
+      <c r="J242" s="11">
         <v>35</v>
       </c>
-      <c r="K242" s="12">
+      <c r="K242" s="11">
         <v>40</v>
       </c>
-      <c r="L242" s="12">
+      <c r="L242" s="11">
         <v>15</v>
       </c>
-      <c r="M242" s="15">
+      <c r="M242" s="14">
         <v>3</v>
       </c>
-      <c r="N242" s="12">
+      <c r="N242" s="11">
         <v>4</v>
       </c>
-      <c r="O242" s="5">
+      <c r="O242" s="4">
         <v>1</v>
       </c>
       <c r="W242" s="1"/>
       <c r="X242" s="1"/>
       <c r="Y242" s="1"/>
       <c r="Z242" s="1"/>
       <c r="AA242" s="1"/>
     </row>
     <row r="243" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A243" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D243" s="38">
+      <c r="A243" s="29" t="s">
+        <v>473</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>474</v>
+      </c>
+      <c r="C243" s="37">
         <v>54</v>
       </c>
-      <c r="E243" s="24">
+      <c r="D243" s="23">
         <v>50</v>
       </c>
-      <c r="F243" s="24">
+      <c r="E243" s="23">
         <v>50</v>
       </c>
-      <c r="G243" s="45">
+      <c r="F243" s="43">
         <v>47.9</v>
       </c>
-      <c r="H243" s="48">
+      <c r="G243" s="51">
         <v>51</v>
       </c>
-      <c r="I243" s="14"/>
-      <c r="J243" s="12">
+      <c r="H243" s="23">
+        <v>50.3</v>
+      </c>
+      <c r="I243" s="13"/>
+      <c r="J243" s="11">
         <v>9</v>
       </c>
-      <c r="K243" s="12">
+      <c r="K243" s="11">
         <v>11</v>
       </c>
-      <c r="L243" s="12">
+      <c r="L243" s="11">
         <v>13</v>
       </c>
-      <c r="M243" s="15">
+      <c r="M243" s="14">
         <v>8</v>
       </c>
-      <c r="N243" s="12">
+      <c r="N243" s="11">
         <v>7</v>
       </c>
-      <c r="O243" s="5">
+      <c r="O243" s="4">
         <v>0</v>
       </c>
       <c r="W243" s="1"/>
       <c r="X243" s="1"/>
       <c r="Y243" s="1"/>
       <c r="Z243" s="1"/>
       <c r="AA243" s="1"/>
     </row>
     <row r="244" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A244" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D244" s="38">
+      <c r="A244" s="29" t="s">
+        <v>475</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="C244" s="37">
         <v>57.1</v>
       </c>
-      <c r="E244" s="24">
+      <c r="D244" s="23">
         <v>52</v>
       </c>
-      <c r="F244" s="24">
+      <c r="E244" s="23">
         <v>53</v>
       </c>
-      <c r="G244" s="45">
+      <c r="F244" s="43">
         <v>52.9</v>
       </c>
-      <c r="H244" s="48">
+      <c r="G244" s="51">
         <v>51</v>
       </c>
-      <c r="I244" s="14"/>
-      <c r="J244" s="12">
+      <c r="H244" s="23">
+        <v>51.7</v>
+      </c>
+      <c r="I244" s="13"/>
+      <c r="J244" s="11">
         <v>9</v>
       </c>
-      <c r="K244" s="12">
+      <c r="K244" s="11">
         <v>5</v>
       </c>
-      <c r="L244" s="12">
+      <c r="L244" s="11">
         <v>12</v>
       </c>
-      <c r="M244" s="15">
+      <c r="M244" s="14">
         <v>10</v>
       </c>
-      <c r="N244" s="12">
+      <c r="N244" s="11">
         <v>4</v>
       </c>
-      <c r="O244" s="5">
+      <c r="O244" s="4">
         <v>10</v>
       </c>
       <c r="W244" s="1"/>
       <c r="X244" s="1"/>
       <c r="Y244" s="1"/>
       <c r="Z244" s="1"/>
       <c r="AA244" s="1"/>
     </row>
     <row r="245" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A245" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D245" s="38">
+      <c r="A245" s="29" t="s">
+        <v>477</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>478</v>
+      </c>
+      <c r="C245" s="37">
         <v>58.7</v>
       </c>
-      <c r="E245" s="24">
+      <c r="D245" s="23">
         <v>68</v>
       </c>
-      <c r="F245" s="24">
+      <c r="E245" s="23">
         <v>61</v>
       </c>
-      <c r="G245" s="45">
+      <c r="F245" s="43">
         <v>58.7</v>
       </c>
-      <c r="H245" s="48">
+      <c r="G245" s="51">
         <v>58</v>
       </c>
-      <c r="I245" s="14"/>
-      <c r="J245" s="12">
+      <c r="H245" s="23">
+        <v>65.7</v>
+      </c>
+      <c r="I245" s="13"/>
+      <c r="J245" s="11">
         <v>10</v>
       </c>
-      <c r="K245" s="12">
+      <c r="K245" s="11">
         <v>10</v>
       </c>
-      <c r="L245" s="12">
+      <c r="L245" s="11">
         <v>1</v>
       </c>
-      <c r="M245" s="15">
+      <c r="M245" s="14">
         <v>1</v>
       </c>
-      <c r="N245" s="12">
+      <c r="N245" s="11">
         <v>3</v>
       </c>
-      <c r="O245" s="5">
+      <c r="O245" s="4">
         <v>3</v>
       </c>
       <c r="W245" s="1"/>
       <c r="X245" s="1"/>
       <c r="Y245" s="1"/>
       <c r="Z245" s="1"/>
       <c r="AA245" s="1"/>
     </row>
     <row r="246" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A246" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J246" s="12">
+      <c r="A246" s="29" t="s">
+        <v>479</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="C246" s="23"/>
+      <c r="D246" s="23"/>
+      <c r="E246" s="23"/>
+      <c r="F246" s="43"/>
+      <c r="G246" s="51"/>
+      <c r="H246" s="23"/>
+      <c r="I246" s="13"/>
+      <c r="J246" s="11">
         <v>6</v>
       </c>
-      <c r="K246" s="12">
+      <c r="K246" s="11">
         <v>9</v>
       </c>
-      <c r="L246" s="12">
+      <c r="L246" s="11">
         <v>6</v>
       </c>
-      <c r="M246" s="15">
+      <c r="M246" s="14">
         <v>6</v>
       </c>
-      <c r="N246" s="12">
+      <c r="N246" s="11">
         <v>6</v>
       </c>
-      <c r="O246" s="5">
+      <c r="O246" s="4">
         <v>4</v>
       </c>
       <c r="W246" s="1"/>
       <c r="X246" s="1"/>
       <c r="Y246" s="1"/>
       <c r="Z246" s="1"/>
       <c r="AA246" s="1"/>
     </row>
     <row r="247" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A247" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D247" s="38">
+      <c r="A247" s="29" t="s">
+        <v>481</v>
+      </c>
+      <c r="B247" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="C247" s="37">
         <v>66.7</v>
       </c>
-      <c r="E247" s="24">
+      <c r="D247" s="23">
         <v>57</v>
       </c>
-      <c r="F247" s="24">
+      <c r="E247" s="23">
         <v>48</v>
       </c>
-      <c r="G247" s="45">
+      <c r="F247" s="43">
         <v>44.9</v>
       </c>
-      <c r="H247" s="48">
+      <c r="G247" s="51">
         <v>47</v>
       </c>
-      <c r="I247" s="14"/>
-      <c r="J247" s="12">
+      <c r="H247" s="23">
+        <v>53.9</v>
+      </c>
+      <c r="I247" s="13"/>
+      <c r="J247" s="11">
         <v>21</v>
       </c>
-      <c r="K247" s="12">
+      <c r="K247" s="11">
         <v>24</v>
       </c>
-      <c r="L247" s="12">
+      <c r="L247" s="11">
         <v>20</v>
       </c>
-      <c r="M247" s="15">
+      <c r="M247" s="14">
         <v>26</v>
       </c>
-      <c r="N247" s="12">
+      <c r="N247" s="11">
         <v>19</v>
       </c>
-      <c r="O247" s="5">
+      <c r="O247" s="4">
         <v>18</v>
       </c>
       <c r="W247" s="1"/>
       <c r="X247" s="1"/>
       <c r="Y247" s="1"/>
       <c r="Z247" s="1"/>
       <c r="AA247" s="1"/>
     </row>
     <row r="248" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A248" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D248" s="38">
+      <c r="A248" s="29" t="s">
+        <v>483</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="C248" s="37">
         <v>46</v>
       </c>
-      <c r="E248" s="24">
+      <c r="D248" s="23">
         <v>42</v>
       </c>
-      <c r="F248" s="24">
+      <c r="E248" s="23">
         <v>42</v>
       </c>
-      <c r="G248" s="45">
+      <c r="F248" s="43">
         <v>38.9</v>
       </c>
-      <c r="H248" s="48">
+      <c r="G248" s="51">
         <v>39</v>
       </c>
-      <c r="I248" s="14"/>
-[...1 lines deleted...]
-      <c r="K248" s="12">
+      <c r="H248" s="23">
+        <v>40.5</v>
+      </c>
+      <c r="I248" s="13"/>
+      <c r="J248" s="11"/>
+      <c r="K248" s="11">
         <v>1</v>
       </c>
-      <c r="L248" s="12">
+      <c r="L248" s="11">
         <v>7</v>
       </c>
-      <c r="M248" s="15">
+      <c r="M248" s="14">
         <v>0</v>
       </c>
-      <c r="N248" s="12">
+      <c r="N248" s="11">
         <v>1</v>
       </c>
-      <c r="O248" s="5">
+      <c r="O248" s="4">
         <v>1</v>
       </c>
       <c r="W248" s="1"/>
       <c r="X248" s="1"/>
       <c r="Y248" s="1"/>
       <c r="Z248" s="1"/>
       <c r="AA248" s="1"/>
     </row>
     <row r="249" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A249" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D249" s="38">
+      <c r="A249" s="29" t="s">
+        <v>485</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>486</v>
+      </c>
+      <c r="C249" s="37">
         <v>70.900000000000006</v>
       </c>
-      <c r="E249" s="24">
+      <c r="D249" s="23">
         <v>71</v>
       </c>
-      <c r="F249" s="24">
+      <c r="E249" s="23">
         <v>70</v>
       </c>
-      <c r="G249" s="45">
+      <c r="F249" s="43">
         <v>65</v>
       </c>
-      <c r="H249" s="48">
+      <c r="G249" s="51">
         <v>59</v>
       </c>
-      <c r="I249" s="14"/>
-      <c r="J249" s="12">
+      <c r="H249" s="23">
+        <v>62.7</v>
+      </c>
+      <c r="I249" s="13"/>
+      <c r="J249" s="11">
         <v>10</v>
       </c>
-      <c r="K249" s="12">
+      <c r="K249" s="11">
         <v>12</v>
       </c>
-      <c r="L249" s="12">
+      <c r="L249" s="11">
         <v>10</v>
       </c>
-      <c r="M249" s="15">
+      <c r="M249" s="14">
         <v>19</v>
       </c>
-      <c r="N249" s="12">
+      <c r="N249" s="11">
         <v>22</v>
       </c>
-      <c r="O249" s="5">
+      <c r="O249" s="4">
         <v>29</v>
       </c>
       <c r="W249" s="1"/>
       <c r="X249" s="1"/>
       <c r="Y249" s="1"/>
       <c r="Z249" s="1"/>
       <c r="AA249" s="1"/>
     </row>
     <row r="250" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A250" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D250" s="38">
+      <c r="A250" s="29" t="s">
+        <v>487</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C250" s="37">
         <v>59.7</v>
       </c>
-      <c r="E250" s="24">
+      <c r="D250" s="23">
         <v>55</v>
       </c>
-      <c r="F250" s="24">
+      <c r="E250" s="23">
         <v>56</v>
       </c>
-      <c r="G250" s="45">
+      <c r="F250" s="43">
         <v>52.5</v>
       </c>
-      <c r="H250" s="48">
+      <c r="G250" s="51">
         <v>54</v>
       </c>
-      <c r="I250" s="14"/>
-      <c r="J250" s="12">
+      <c r="H250" s="23">
+        <v>59.6</v>
+      </c>
+      <c r="I250" s="13"/>
+      <c r="J250" s="11">
         <v>10</v>
       </c>
-      <c r="K250" s="12">
+      <c r="K250" s="11">
         <v>10</v>
       </c>
-      <c r="L250" s="12">
+      <c r="L250" s="11">
         <v>23</v>
       </c>
-      <c r="M250" s="15">
+      <c r="M250" s="14">
         <v>6</v>
       </c>
-      <c r="N250" s="12">
+      <c r="N250" s="11">
         <v>9</v>
       </c>
-      <c r="O250" s="5">
+      <c r="O250" s="4">
         <v>17</v>
       </c>
       <c r="W250" s="1"/>
       <c r="X250" s="1"/>
       <c r="Y250" s="1"/>
       <c r="Z250" s="1"/>
       <c r="AA250" s="1"/>
     </row>
     <row r="251" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A251" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D251" s="38">
+      <c r="A251" s="29" t="s">
+        <v>489</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="C251" s="37">
         <v>60.4</v>
       </c>
-      <c r="E251" s="24">
+      <c r="D251" s="23">
         <v>58</v>
       </c>
-      <c r="F251" s="24">
+      <c r="E251" s="23">
         <v>54</v>
       </c>
-      <c r="G251" s="45">
+      <c r="F251" s="43">
         <v>51.1</v>
       </c>
-      <c r="H251" s="48">
+      <c r="G251" s="51">
         <v>58</v>
       </c>
-      <c r="I251" s="14"/>
-      <c r="J251" s="12">
+      <c r="H251" s="23">
+        <v>57.8</v>
+      </c>
+      <c r="I251" s="13"/>
+      <c r="J251" s="11">
         <v>8</v>
       </c>
-      <c r="K251" s="12">
+      <c r="K251" s="11">
         <v>8</v>
       </c>
-      <c r="L251" s="12">
+      <c r="L251" s="11">
         <v>8</v>
       </c>
-      <c r="M251" s="15">
+      <c r="M251" s="14">
         <v>11</v>
       </c>
-      <c r="N251" s="12">
+      <c r="N251" s="11">
         <v>10</v>
       </c>
-      <c r="O251" s="5">
+      <c r="O251" s="4">
         <v>9</v>
       </c>
       <c r="W251" s="1"/>
       <c r="X251" s="1"/>
       <c r="Y251" s="1"/>
       <c r="Z251" s="1"/>
       <c r="AA251" s="1"/>
     </row>
     <row r="252" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A252" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C252" s="12">
+      <c r="A252" s="29" t="s">
+        <v>491</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C252" s="37">
+        <v>61.4</v>
+      </c>
+      <c r="D252" s="23">
         <v>54</v>
       </c>
-      <c r="D252" s="38">
-[...5 lines deleted...]
-      <c r="F252" s="24">
+      <c r="E252" s="23">
         <v>57</v>
       </c>
-      <c r="G252" s="45">
+      <c r="F252" s="43">
         <v>52.5</v>
       </c>
-      <c r="H252" s="48">
+      <c r="G252" s="51">
         <v>50</v>
       </c>
-      <c r="I252" s="14"/>
-      <c r="J252" s="12">
+      <c r="H252" s="23">
+        <v>60.1</v>
+      </c>
+      <c r="I252" s="13"/>
+      <c r="J252" s="11">
         <v>18</v>
       </c>
-      <c r="K252" s="12">
+      <c r="K252" s="11">
         <v>13</v>
       </c>
-      <c r="L252" s="12">
+      <c r="L252" s="11">
         <v>13</v>
       </c>
-      <c r="M252" s="15">
+      <c r="M252" s="14">
         <v>21</v>
       </c>
-      <c r="N252" s="12">
+      <c r="N252" s="11">
         <v>20</v>
       </c>
-      <c r="O252" s="5">
+      <c r="O252" s="4">
         <v>17</v>
       </c>
       <c r="W252" s="1"/>
       <c r="X252" s="1"/>
       <c r="Y252" s="1"/>
       <c r="Z252" s="1"/>
       <c r="AA252" s="1"/>
     </row>
     <row r="253" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A253" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J253" s="12">
+      <c r="A253" s="29" t="s">
+        <v>493</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="C253" s="23"/>
+      <c r="D253" s="23"/>
+      <c r="E253" s="23"/>
+      <c r="F253" s="43"/>
+      <c r="G253" s="51"/>
+      <c r="H253" s="23"/>
+      <c r="I253" s="13"/>
+      <c r="J253" s="11">
         <v>8</v>
       </c>
-      <c r="K253" s="12">
+      <c r="K253" s="11">
         <v>9</v>
       </c>
-      <c r="L253" s="12">
+      <c r="L253" s="11">
         <v>8</v>
       </c>
-      <c r="M253" s="15">
+      <c r="M253" s="14">
         <v>7</v>
       </c>
-      <c r="N253" s="12">
+      <c r="N253" s="11">
         <v>3</v>
       </c>
-      <c r="O253" s="5">
+      <c r="O253" s="4">
         <v>6</v>
       </c>
       <c r="W253" s="1"/>
       <c r="X253" s="1"/>
       <c r="Y253" s="1"/>
       <c r="Z253" s="1"/>
       <c r="AA253" s="1"/>
     </row>
     <row r="254" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A254" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C254" s="12">
+      <c r="A254" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="C254" s="37">
+        <v>62.3</v>
+      </c>
+      <c r="D254" s="23">
+        <v>51</v>
+      </c>
+      <c r="E254" s="23">
+        <v>48</v>
+      </c>
+      <c r="F254" s="43">
+        <v>46.2</v>
+      </c>
+      <c r="G254" s="51">
         <v>46</v>
       </c>
-      <c r="D254" s="38">
-[...15 lines deleted...]
-      <c r="J254" s="12">
+      <c r="H254" s="23">
+        <v>49.1</v>
+      </c>
+      <c r="I254" s="13"/>
+      <c r="J254" s="11">
         <v>6</v>
       </c>
-      <c r="K254" s="12">
+      <c r="K254" s="11">
         <v>5</v>
       </c>
-      <c r="L254" s="12">
+      <c r="L254" s="11">
         <v>4</v>
       </c>
-      <c r="M254" s="15">
+      <c r="M254" s="14">
         <v>4</v>
       </c>
-      <c r="N254" s="12">
+      <c r="N254" s="11">
         <v>4</v>
       </c>
-      <c r="O254" s="5">
+      <c r="O254" s="4">
         <v>6</v>
       </c>
       <c r="W254" s="1"/>
       <c r="X254" s="1"/>
       <c r="Y254" s="1"/>
       <c r="Z254" s="1"/>
       <c r="AA254" s="1"/>
     </row>
     <row r="255" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A255" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D255" s="38">
+      <c r="A255" s="29" t="s">
+        <v>497</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="C255" s="37">
         <v>60.7</v>
       </c>
-      <c r="E255" s="24">
+      <c r="D255" s="23">
         <v>40</v>
       </c>
-      <c r="F255" s="24">
+      <c r="E255" s="23">
         <v>41</v>
       </c>
-      <c r="G255" s="45">
+      <c r="F255" s="43">
         <v>39.299999999999997</v>
       </c>
-      <c r="H255" s="48">
+      <c r="G255" s="51">
         <v>43</v>
       </c>
-      <c r="I255" s="14"/>
-      <c r="J255" s="12">
+      <c r="H255" s="23">
+        <v>46.7</v>
+      </c>
+      <c r="I255" s="13"/>
+      <c r="J255" s="11">
         <v>16</v>
       </c>
-      <c r="K255" s="12">
+      <c r="K255" s="11">
         <v>11</v>
       </c>
-      <c r="L255" s="12">
+      <c r="L255" s="11">
         <v>0</v>
       </c>
-      <c r="M255" s="15">
+      <c r="M255" s="14">
         <v>3</v>
       </c>
-      <c r="N255" s="12">
+      <c r="N255" s="11">
         <v>3</v>
       </c>
-      <c r="O255" s="5">
+      <c r="O255" s="4">
         <v>7</v>
       </c>
       <c r="W255" s="1"/>
       <c r="X255" s="1"/>
       <c r="Y255" s="1"/>
       <c r="Z255" s="1"/>
       <c r="AA255" s="1"/>
     </row>
     <row r="256" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A256" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J256" s="12">
+      <c r="A256" s="29" t="s">
+        <v>499</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="C256" s="23"/>
+      <c r="D256" s="23"/>
+      <c r="E256" s="23"/>
+      <c r="F256" s="43"/>
+      <c r="G256" s="51"/>
+      <c r="H256" s="23"/>
+      <c r="I256" s="13"/>
+      <c r="J256" s="11">
         <v>7</v>
       </c>
-      <c r="K256" s="12">
+      <c r="K256" s="11">
         <v>11</v>
       </c>
-      <c r="L256" s="12">
+      <c r="L256" s="11">
         <v>7</v>
       </c>
-      <c r="M256" s="15">
+      <c r="M256" s="14">
         <v>9</v>
       </c>
-      <c r="N256" s="12">
+      <c r="N256" s="11">
         <v>9</v>
       </c>
-      <c r="O256" s="5">
+      <c r="O256" s="4">
         <v>7</v>
       </c>
       <c r="W256" s="1"/>
       <c r="X256" s="1"/>
       <c r="Y256" s="1"/>
       <c r="Z256" s="1"/>
       <c r="AA256" s="1"/>
     </row>
     <row r="257" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A257" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J257" s="12">
+      <c r="A257" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>502</v>
+      </c>
+      <c r="C257" s="23"/>
+      <c r="D257" s="23"/>
+      <c r="E257" s="23"/>
+      <c r="F257" s="43"/>
+      <c r="G257" s="51"/>
+      <c r="H257" s="23"/>
+      <c r="I257" s="13"/>
+      <c r="J257" s="11">
         <v>9</v>
       </c>
-      <c r="K257" s="12">
+      <c r="K257" s="11">
         <v>12</v>
       </c>
-      <c r="L257" s="12">
+      <c r="L257" s="11">
         <v>8</v>
       </c>
-      <c r="M257" s="15">
+      <c r="M257" s="14">
         <v>6</v>
       </c>
-      <c r="N257" s="12">
+      <c r="N257" s="11">
         <v>8</v>
       </c>
-      <c r="O257" s="5">
+      <c r="O257" s="4">
         <v>13</v>
       </c>
       <c r="W257" s="1"/>
       <c r="X257" s="1"/>
       <c r="Y257" s="1"/>
       <c r="Z257" s="1"/>
       <c r="AA257" s="1"/>
     </row>
     <row r="258" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A258" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D258" s="38">
+      <c r="A258" s="29" t="s">
+        <v>503</v>
+      </c>
+      <c r="B258" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C258" s="37">
         <v>51.2</v>
       </c>
-      <c r="E258" s="24">
+      <c r="D258" s="23">
         <v>47</v>
       </c>
-      <c r="F258" s="24">
+      <c r="E258" s="23">
         <v>46</v>
       </c>
-      <c r="G258" s="45">
+      <c r="F258" s="43">
         <v>46.6</v>
       </c>
-      <c r="H258" s="48">
+      <c r="G258" s="51">
         <v>45</v>
       </c>
-      <c r="I258" s="14"/>
-      <c r="J258" s="12">
+      <c r="H258" s="23">
+        <v>44.2</v>
+      </c>
+      <c r="I258" s="13"/>
+      <c r="J258" s="11">
         <v>7</v>
       </c>
-      <c r="K258" s="12">
+      <c r="K258" s="11">
         <v>7</v>
       </c>
-      <c r="L258" s="12">
+      <c r="L258" s="11">
         <v>8</v>
       </c>
-      <c r="M258" s="15">
+      <c r="M258" s="14">
         <v>6</v>
       </c>
-      <c r="N258" s="12">
+      <c r="N258" s="11">
         <v>10</v>
       </c>
-      <c r="O258" s="5">
+      <c r="O258" s="4">
         <v>7</v>
       </c>
       <c r="W258" s="1"/>
       <c r="X258" s="1"/>
       <c r="Y258" s="1"/>
       <c r="Z258" s="1"/>
       <c r="AA258" s="1"/>
     </row>
     <row r="259" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A259" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D259" s="38">
+      <c r="A259" s="29" t="s">
+        <v>505</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C259" s="37">
         <v>68.099999999999994</v>
       </c>
-      <c r="E259" s="24">
+      <c r="D259" s="23">
         <v>57</v>
       </c>
-      <c r="F259" s="24">
+      <c r="E259" s="23">
         <v>59</v>
       </c>
-      <c r="G259" s="45">
+      <c r="F259" s="43">
         <v>52.5</v>
       </c>
-      <c r="H259" s="48">
+      <c r="G259" s="51">
         <v>58</v>
       </c>
-      <c r="I259" s="14"/>
-      <c r="J259" s="12">
+      <c r="H259" s="23">
+        <v>51.1</v>
+      </c>
+      <c r="I259" s="13"/>
+      <c r="J259" s="11">
         <v>10</v>
       </c>
-      <c r="K259" s="12">
+      <c r="K259" s="11">
         <v>5</v>
       </c>
-      <c r="L259" s="12">
+      <c r="L259" s="11">
         <v>9</v>
       </c>
-      <c r="M259" s="15">
+      <c r="M259" s="14">
         <v>10</v>
       </c>
-      <c r="N259" s="12">
+      <c r="N259" s="11">
         <v>10</v>
       </c>
-      <c r="O259" s="5">
+      <c r="O259" s="4">
         <v>10</v>
       </c>
       <c r="W259" s="1"/>
       <c r="X259" s="1"/>
       <c r="Y259" s="1"/>
       <c r="Z259" s="1"/>
       <c r="AA259" s="1"/>
     </row>
     <row r="260" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A260" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D260" s="38">
+      <c r="A260" s="29" t="s">
+        <v>507</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="C260" s="37">
         <v>49.8</v>
       </c>
-      <c r="E260" s="24">
+      <c r="D260" s="23">
         <v>42</v>
       </c>
-      <c r="F260" s="24">
+      <c r="E260" s="23">
         <v>36</v>
       </c>
-      <c r="G260" s="45">
+      <c r="F260" s="43">
         <v>31.8</v>
       </c>
-      <c r="H260" s="48">
+      <c r="G260" s="51">
         <v>31</v>
       </c>
-      <c r="I260" s="14"/>
-      <c r="J260" s="12">
+      <c r="H260" s="23">
+        <v>32.1</v>
+      </c>
+      <c r="I260" s="13"/>
+      <c r="J260" s="11">
         <v>13</v>
       </c>
-      <c r="K260" s="12">
+      <c r="K260" s="11">
         <v>3</v>
       </c>
-      <c r="L260" s="12">
+      <c r="L260" s="11">
         <v>6</v>
       </c>
-      <c r="M260" s="15">
+      <c r="M260" s="14">
         <v>14</v>
       </c>
-      <c r="N260" s="12">
+      <c r="N260" s="11">
         <v>11</v>
       </c>
-      <c r="O260" s="5">
+      <c r="O260" s="4">
         <v>9</v>
       </c>
       <c r="W260" s="1"/>
       <c r="X260" s="1"/>
       <c r="Y260" s="1"/>
       <c r="Z260" s="1"/>
       <c r="AA260" s="1"/>
     </row>
     <row r="261" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A261" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D261" s="38">
+      <c r="A261" s="29" t="s">
+        <v>509</v>
+      </c>
+      <c r="B261" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="C261" s="37">
         <v>60.8</v>
       </c>
-      <c r="E261" s="24">
+      <c r="D261" s="23">
         <v>52</v>
       </c>
-      <c r="F261" s="24">
+      <c r="E261" s="23">
         <v>62</v>
       </c>
-      <c r="G261" s="45">
+      <c r="F261" s="43">
         <v>51.1</v>
       </c>
-      <c r="H261" s="48">
+      <c r="G261" s="51">
         <v>53</v>
       </c>
-      <c r="I261" s="14"/>
-      <c r="J261" s="12">
+      <c r="H261" s="23">
+        <v>57.9</v>
+      </c>
+      <c r="I261" s="13"/>
+      <c r="J261" s="11">
         <v>5</v>
       </c>
-      <c r="K261" s="12">
+      <c r="K261" s="11">
         <v>9</v>
       </c>
-      <c r="L261" s="12">
+      <c r="L261" s="11">
         <v>16</v>
       </c>
-      <c r="M261" s="15">
+      <c r="M261" s="14">
         <v>16</v>
       </c>
-      <c r="N261" s="12">
+      <c r="N261" s="11">
         <v>19</v>
       </c>
-      <c r="O261" s="5">
+      <c r="O261" s="4">
         <v>10</v>
       </c>
       <c r="W261" s="1"/>
       <c r="X261" s="1"/>
       <c r="Y261" s="1"/>
       <c r="Z261" s="1"/>
       <c r="AA261" s="1"/>
     </row>
     <row r="262" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A262" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C262" s="12">
+      <c r="A262" s="29" t="s">
+        <v>511</v>
+      </c>
+      <c r="B262" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="C262" s="37">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="D262" s="23">
         <v>55</v>
       </c>
-      <c r="D262" s="38">
-[...2 lines deleted...]
-      <c r="E262" s="24">
+      <c r="E262" s="23">
         <v>55</v>
       </c>
-      <c r="F262" s="24">
-[...2 lines deleted...]
-      <c r="G262" s="45">
+      <c r="F262" s="43">
         <v>50.1</v>
       </c>
-      <c r="H262" s="48">
+      <c r="G262" s="51">
         <v>50</v>
       </c>
-      <c r="I262" s="14"/>
-      <c r="J262" s="12">
+      <c r="H262" s="23">
+        <v>55.2</v>
+      </c>
+      <c r="I262" s="13"/>
+      <c r="J262" s="11">
         <v>13</v>
       </c>
-      <c r="K262" s="12">
+      <c r="K262" s="11">
         <v>10</v>
       </c>
-      <c r="L262" s="12">
+      <c r="L262" s="11">
         <v>10</v>
       </c>
-      <c r="M262" s="15">
+      <c r="M262" s="14">
         <v>17</v>
       </c>
-      <c r="N262" s="12">
+      <c r="N262" s="11">
         <v>10</v>
       </c>
-      <c r="O262" s="5">
+      <c r="O262" s="4">
         <v>11</v>
       </c>
       <c r="W262" s="1"/>
       <c r="X262" s="1"/>
       <c r="Y262" s="1"/>
       <c r="Z262" s="1"/>
       <c r="AA262" s="1"/>
     </row>
     <row r="263" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A263" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J263" s="12">
+      <c r="A263" s="29" t="s">
+        <v>513</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="C263" s="23"/>
+      <c r="D263" s="23"/>
+      <c r="E263" s="23"/>
+      <c r="F263" s="43"/>
+      <c r="G263" s="51"/>
+      <c r="H263" s="23"/>
+      <c r="I263" s="13"/>
+      <c r="J263" s="11">
         <v>14</v>
       </c>
-      <c r="K263" s="12">
+      <c r="K263" s="11">
         <v>9</v>
       </c>
-      <c r="L263" s="12">
+      <c r="L263" s="11">
         <v>6</v>
       </c>
-      <c r="M263" s="15">
+      <c r="M263" s="14">
         <v>6</v>
       </c>
-      <c r="N263" s="12">
+      <c r="N263" s="11">
         <v>10</v>
       </c>
-      <c r="O263" s="5">
+      <c r="O263" s="4">
         <v>7</v>
       </c>
       <c r="W263" s="1"/>
       <c r="X263" s="1"/>
       <c r="Y263" s="1"/>
       <c r="Z263" s="1"/>
       <c r="AA263" s="1"/>
     </row>
     <row r="264" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A264" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J264" s="12">
+      <c r="A264" s="29" t="s">
+        <v>515</v>
+      </c>
+      <c r="B264" s="12" t="s">
+        <v>516</v>
+      </c>
+      <c r="C264" s="23"/>
+      <c r="D264" s="23"/>
+      <c r="E264" s="23"/>
+      <c r="F264" s="43"/>
+      <c r="G264" s="51"/>
+      <c r="H264" s="23"/>
+      <c r="I264" s="13"/>
+      <c r="J264" s="11">
         <v>14</v>
       </c>
-      <c r="K264" s="12">
+      <c r="K264" s="11">
         <v>7</v>
       </c>
-      <c r="L264" s="12">
+      <c r="L264" s="11">
         <v>9</v>
       </c>
-      <c r="M264" s="15">
+      <c r="M264" s="14">
         <v>10</v>
       </c>
-      <c r="N264" s="12">
+      <c r="N264" s="11">
         <v>11</v>
       </c>
-      <c r="O264" s="5">
+      <c r="O264" s="4">
         <v>12</v>
       </c>
       <c r="W264" s="1"/>
       <c r="X264" s="1"/>
       <c r="Y264" s="1"/>
       <c r="Z264" s="1"/>
       <c r="AA264" s="1"/>
     </row>
     <row r="265" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A265" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D265" s="38">
+      <c r="A265" s="29" t="s">
+        <v>517</v>
+      </c>
+      <c r="B265" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="C265" s="37">
         <v>48.9</v>
       </c>
-      <c r="E265" s="24">
+      <c r="D265" s="23">
         <v>49</v>
       </c>
-      <c r="F265" s="24">
+      <c r="E265" s="23">
         <v>50</v>
       </c>
-      <c r="G265" s="45">
+      <c r="F265" s="43">
         <v>46.1</v>
       </c>
-      <c r="H265" s="52">
+      <c r="G265" s="52">
         <v>49</v>
       </c>
-      <c r="I265" s="14"/>
-[...2 lines deleted...]
-      <c r="L265" s="12">
+      <c r="H265" s="23">
+        <v>48.2</v>
+      </c>
+      <c r="I265" s="13"/>
+      <c r="J265" s="11"/>
+      <c r="K265" s="11"/>
+      <c r="L265" s="11">
         <v>11</v>
       </c>
-      <c r="M265" s="15">
+      <c r="M265" s="14">
         <v>10</v>
       </c>
-      <c r="N265" s="12">
+      <c r="N265" s="11">
         <v>11</v>
       </c>
-      <c r="O265" s="5">
+      <c r="O265" s="4">
         <v>8</v>
       </c>
       <c r="W265" s="1"/>
       <c r="X265" s="1"/>
       <c r="Y265" s="1"/>
       <c r="Z265" s="1"/>
       <c r="AA265" s="1"/>
     </row>
     <row r="266" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A266" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D266" s="38">
+      <c r="A266" s="29" t="s">
+        <v>519</v>
+      </c>
+      <c r="B266" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="C266" s="37">
         <v>48.3</v>
       </c>
-      <c r="E266" s="24">
+      <c r="D266" s="23">
         <v>43</v>
       </c>
-      <c r="F266" s="24">
+      <c r="E266" s="23">
         <v>44</v>
       </c>
-      <c r="G266" s="45">
+      <c r="F266" s="43">
         <v>44.8</v>
       </c>
-      <c r="H266" s="24">
+      <c r="G266" s="43">
         <v>38</v>
       </c>
-      <c r="I266" s="14"/>
-      <c r="J266" s="12">
+      <c r="H266" s="23">
+        <v>49.7</v>
+      </c>
+      <c r="I266" s="13"/>
+      <c r="J266" s="11">
         <v>17</v>
       </c>
-      <c r="K266" s="12">
+      <c r="K266" s="11">
         <v>20</v>
       </c>
-      <c r="L266" s="12">
+      <c r="L266" s="11">
         <v>9</v>
       </c>
-      <c r="M266" s="15">
+      <c r="M266" s="14">
         <v>12</v>
       </c>
-      <c r="N266" s="12">
+      <c r="N266" s="11">
         <v>9</v>
       </c>
-      <c r="O266" s="5">
+      <c r="O266" s="4">
         <v>12</v>
       </c>
       <c r="W266" s="1"/>
       <c r="X266" s="1"/>
       <c r="Y266" s="1"/>
       <c r="Z266" s="1"/>
       <c r="AA266" s="1"/>
     </row>
     <row r="267" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A267" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D267" s="38">
+      <c r="A267" s="29" t="s">
+        <v>521</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="C267" s="37">
         <v>66.8</v>
       </c>
-      <c r="E267" s="24">
+      <c r="D267" s="23">
         <v>59</v>
       </c>
-      <c r="F267" s="24">
+      <c r="E267" s="23">
         <v>60</v>
       </c>
-      <c r="G267" s="45">
+      <c r="F267" s="43">
         <v>56.4</v>
       </c>
-      <c r="H267" s="53">
+      <c r="G267" s="53">
         <v>57</v>
       </c>
-      <c r="I267" s="14"/>
-      <c r="J267" s="12">
+      <c r="H267" s="23">
+        <v>57.3</v>
+      </c>
+      <c r="I267" s="13"/>
+      <c r="J267" s="11">
         <v>9</v>
       </c>
-      <c r="K267" s="12">
+      <c r="K267" s="11">
         <v>14</v>
       </c>
-      <c r="L267" s="12">
+      <c r="L267" s="11">
         <v>11</v>
       </c>
-      <c r="M267" s="15">
+      <c r="M267" s="14">
         <v>12</v>
       </c>
-      <c r="N267" s="12">
+      <c r="N267" s="11">
         <v>12</v>
       </c>
-      <c r="O267" s="5">
+      <c r="O267" s="4">
         <v>10</v>
       </c>
       <c r="W267" s="1"/>
       <c r="X267" s="1"/>
       <c r="Y267" s="1"/>
       <c r="Z267" s="1"/>
       <c r="AA267" s="1"/>
     </row>
     <row r="268" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A268" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D268" s="38">
+      <c r="A268" s="29" t="s">
+        <v>523</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="C268" s="37">
         <v>106.4</v>
       </c>
-      <c r="E268" s="24">
+      <c r="D268" s="23">
         <v>103</v>
       </c>
-      <c r="F268" s="24">
+      <c r="E268" s="23">
         <v>102</v>
       </c>
-      <c r="G268" s="45">
+      <c r="F268" s="43">
         <v>95.1</v>
       </c>
-      <c r="H268" s="54">
+      <c r="G268" s="54">
         <v>97</v>
       </c>
-      <c r="I268" s="14"/>
-      <c r="J268" s="12">
+      <c r="H268" s="23">
+        <v>99.7</v>
+      </c>
+      <c r="I268" s="13"/>
+      <c r="J268" s="11">
         <v>4</v>
       </c>
-      <c r="K268" s="12">
+      <c r="K268" s="11">
         <v>6</v>
       </c>
-      <c r="L268" s="12">
+      <c r="L268" s="11">
         <v>4</v>
       </c>
-      <c r="M268" s="15">
+      <c r="M268" s="14">
         <v>2</v>
       </c>
-      <c r="N268" s="12">
+      <c r="N268" s="11">
         <v>10</v>
       </c>
-      <c r="O268" s="5">
+      <c r="O268" s="4">
         <v>6</v>
       </c>
       <c r="W268" s="1"/>
       <c r="X268" s="1"/>
       <c r="Y268" s="1"/>
       <c r="Z268" s="1"/>
       <c r="AA268" s="1"/>
     </row>
     <row r="269" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A269" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D269" s="38">
+      <c r="A269" s="29" t="s">
+        <v>525</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="C269" s="37">
         <v>55.3</v>
       </c>
-      <c r="E269" s="24">
+      <c r="D269" s="23">
         <v>51</v>
       </c>
-      <c r="F269" s="24">
+      <c r="E269" s="23">
         <v>51</v>
       </c>
-      <c r="G269" s="45">
+      <c r="F269" s="43">
         <v>47.4</v>
       </c>
-      <c r="H269" s="48">
+      <c r="G269" s="51">
         <v>46</v>
       </c>
-      <c r="I269" s="14"/>
-      <c r="J269" s="12">
+      <c r="H269" s="23">
+        <v>53.6</v>
+      </c>
+      <c r="I269" s="13"/>
+      <c r="J269" s="11">
         <v>2</v>
       </c>
-      <c r="K269" s="12">
+      <c r="K269" s="11">
         <v>3</v>
       </c>
-      <c r="L269" s="12">
+      <c r="L269" s="11">
         <v>3</v>
       </c>
-      <c r="M269" s="15">
+      <c r="M269" s="14">
         <v>2</v>
       </c>
-      <c r="N269" s="12">
+      <c r="N269" s="11">
         <v>9</v>
       </c>
-      <c r="O269" s="5">
+      <c r="O269" s="4">
         <v>4</v>
       </c>
       <c r="W269" s="1"/>
       <c r="X269" s="1"/>
       <c r="Y269" s="1"/>
       <c r="Z269" s="1"/>
       <c r="AA269" s="1"/>
     </row>
     <row r="270" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A270" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J270" s="12">
+      <c r="A270" s="29" t="s">
+        <v>527</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="C270" s="23"/>
+      <c r="D270" s="23"/>
+      <c r="E270" s="23"/>
+      <c r="F270" s="43"/>
+      <c r="G270" s="51"/>
+      <c r="H270" s="23"/>
+      <c r="I270" s="13"/>
+      <c r="J270" s="11">
         <v>15</v>
       </c>
-      <c r="K270" s="12">
+      <c r="K270" s="11">
         <v>20</v>
       </c>
-      <c r="L270" s="12">
+      <c r="L270" s="11">
         <v>24</v>
       </c>
-      <c r="M270" s="15">
+      <c r="M270" s="14">
         <v>24</v>
       </c>
-      <c r="N270" s="12">
+      <c r="N270" s="11">
         <v>19</v>
       </c>
-      <c r="O270" s="5">
+      <c r="O270" s="4">
         <v>25</v>
       </c>
       <c r="W270" s="1"/>
       <c r="X270" s="1"/>
       <c r="Y270" s="1"/>
       <c r="Z270" s="1"/>
       <c r="AA270" s="1"/>
     </row>
     <row r="271" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A271" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D271" s="38">
+      <c r="A271" s="29" t="s">
+        <v>529</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="C271" s="37">
         <v>37.299999999999997</v>
       </c>
-      <c r="E271" s="24">
+      <c r="D271" s="23">
         <v>50</v>
       </c>
-      <c r="F271" s="24">
+      <c r="E271" s="23">
         <v>47</v>
       </c>
-      <c r="G271" s="45">
+      <c r="F271" s="43">
         <v>53</v>
       </c>
-      <c r="H271" s="48">
+      <c r="G271" s="51">
         <v>50</v>
       </c>
-      <c r="I271" s="14"/>
-      <c r="J271" s="12">
+      <c r="H271" s="23">
+        <v>47.7</v>
+      </c>
+      <c r="I271" s="13"/>
+      <c r="J271" s="11">
         <v>8</v>
       </c>
-      <c r="K271" s="12">
+      <c r="K271" s="11">
         <v>9</v>
       </c>
-      <c r="L271" s="12">
+      <c r="L271" s="11">
         <v>5</v>
       </c>
-      <c r="M271" s="15">
+      <c r="M271" s="14">
         <v>6</v>
       </c>
-      <c r="N271" s="12">
+      <c r="N271" s="11">
         <v>6</v>
       </c>
-      <c r="O271" s="5">
+      <c r="O271" s="4">
         <v>13</v>
       </c>
       <c r="W271" s="1"/>
       <c r="X271" s="1"/>
       <c r="Y271" s="1"/>
       <c r="Z271" s="1"/>
       <c r="AA271" s="1"/>
     </row>
     <row r="272" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A272" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C272" s="12">
+      <c r="A272" s="29" t="s">
+        <v>531</v>
+      </c>
+      <c r="B272" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="C272" s="37">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D272" s="23">
         <v>65</v>
       </c>
-      <c r="D272" s="38">
-[...2 lines deleted...]
-      <c r="E272" s="24">
+      <c r="E272" s="23">
         <v>65</v>
       </c>
-      <c r="F272" s="24">
-[...2 lines deleted...]
-      <c r="G272" s="45">
+      <c r="F272" s="43">
         <v>63.7</v>
       </c>
-      <c r="H272" s="48">
+      <c r="G272" s="51">
         <v>64</v>
       </c>
-      <c r="I272" s="14"/>
-      <c r="J272" s="12">
+      <c r="H272" s="23">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="I272" s="13"/>
+      <c r="J272" s="11">
         <v>10</v>
       </c>
-      <c r="K272" s="12">
+      <c r="K272" s="11">
         <v>4</v>
       </c>
-      <c r="L272" s="12">
+      <c r="L272" s="11">
         <v>4</v>
       </c>
-      <c r="M272" s="15">
+      <c r="M272" s="14">
         <v>7</v>
       </c>
-      <c r="N272" s="12">
+      <c r="N272" s="11">
         <v>4</v>
       </c>
-      <c r="O272" s="5">
+      <c r="O272" s="4">
         <v>4</v>
       </c>
       <c r="W272" s="1"/>
       <c r="X272" s="1"/>
       <c r="Y272" s="1"/>
       <c r="Z272" s="1"/>
       <c r="AA272" s="1"/>
     </row>
     <row r="273" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A273" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C273" s="12">
+      <c r="A273" s="29" t="s">
+        <v>533</v>
+      </c>
+      <c r="B273" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="C273" s="37">
+        <v>65.3</v>
+      </c>
+      <c r="D273" s="23">
+        <v>63</v>
+      </c>
+      <c r="E273" s="23">
+        <v>60</v>
+      </c>
+      <c r="F273" s="43">
+        <v>58.5</v>
+      </c>
+      <c r="G273" s="51">
         <v>59</v>
       </c>
-      <c r="D273" s="38">
-[...15 lines deleted...]
-      <c r="J273" s="12">
+      <c r="H273" s="23">
+        <v>61.5</v>
+      </c>
+      <c r="I273" s="13"/>
+      <c r="J273" s="11">
         <v>6</v>
       </c>
-      <c r="K273" s="12">
+      <c r="K273" s="11">
         <v>7</v>
       </c>
-      <c r="L273" s="12">
+      <c r="L273" s="11">
         <v>3</v>
       </c>
-      <c r="M273" s="15">
+      <c r="M273" s="14">
         <v>6</v>
       </c>
-      <c r="N273" s="12">
+      <c r="N273" s="11">
         <v>8</v>
       </c>
-      <c r="O273" s="5">
+      <c r="O273" s="4">
         <v>8</v>
       </c>
       <c r="W273" s="1"/>
       <c r="X273" s="1"/>
       <c r="Y273" s="1"/>
       <c r="Z273" s="1"/>
       <c r="AA273" s="1"/>
     </row>
     <row r="274" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A274" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J274" s="12">
+      <c r="A274" s="29" t="s">
+        <v>535</v>
+      </c>
+      <c r="B274" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="C274" s="23"/>
+      <c r="D274" s="23"/>
+      <c r="E274" s="23"/>
+      <c r="F274" s="43"/>
+      <c r="G274" s="51"/>
+      <c r="H274" s="23"/>
+      <c r="I274" s="13"/>
+      <c r="J274" s="11">
         <v>14</v>
       </c>
-      <c r="K274" s="12">
+      <c r="K274" s="11">
         <v>3</v>
       </c>
-      <c r="L274" s="12">
+      <c r="L274" s="11">
         <v>8</v>
       </c>
-      <c r="M274" s="15">
+      <c r="M274" s="14">
         <v>7</v>
       </c>
-      <c r="N274" s="12">
+      <c r="N274" s="11">
         <v>10</v>
       </c>
-      <c r="O274" s="5">
+      <c r="O274" s="4">
         <v>9</v>
       </c>
       <c r="W274" s="1"/>
       <c r="X274" s="1"/>
       <c r="Y274" s="1"/>
       <c r="Z274" s="1"/>
       <c r="AA274" s="1"/>
     </row>
     <row r="275" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A275" s="30" t="s">
-[...5 lines deleted...]
-      <c r="C275" s="12">
+      <c r="A275" s="29" t="s">
+        <v>537</v>
+      </c>
+      <c r="B275" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="C275" s="37">
+        <v>57.1</v>
+      </c>
+      <c r="D275" s="23">
         <v>53</v>
       </c>
-      <c r="D275" s="38">
-[...5 lines deleted...]
-      <c r="F275" s="24">
+      <c r="E275" s="23">
         <v>51</v>
       </c>
-      <c r="G275" s="45">
+      <c r="F275" s="43">
         <v>49.7</v>
       </c>
-      <c r="H275" s="48">
+      <c r="G275" s="51">
         <v>48</v>
       </c>
-      <c r="I275" s="14"/>
-      <c r="J275" s="12">
+      <c r="H275" s="23">
+        <v>51.9</v>
+      </c>
+      <c r="I275" s="13"/>
+      <c r="J275" s="11">
         <v>12</v>
       </c>
-      <c r="K275" s="12">
+      <c r="K275" s="11">
         <v>9</v>
       </c>
-      <c r="L275" s="12">
+      <c r="L275" s="11">
         <v>10</v>
       </c>
-      <c r="M275" s="15">
+      <c r="M275" s="14">
         <v>16</v>
       </c>
-      <c r="N275" s="12">
+      <c r="N275" s="11">
         <v>8</v>
       </c>
-      <c r="O275" s="5">
+      <c r="O275" s="4">
         <v>13</v>
       </c>
       <c r="W275" s="1"/>
       <c r="X275" s="1"/>
       <c r="Y275" s="1"/>
       <c r="Z275" s="1"/>
       <c r="AA275" s="1"/>
     </row>
     <row r="276" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A276" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D276" s="38">
+      <c r="A276" s="29" t="s">
+        <v>539</v>
+      </c>
+      <c r="B276" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="C276" s="37">
         <v>75.099999999999994</v>
       </c>
-      <c r="E276" s="24">
+      <c r="D276" s="23">
         <v>60</v>
       </c>
-      <c r="F276" s="24">
+      <c r="E276" s="23">
         <v>61</v>
       </c>
-      <c r="G276" s="45">
+      <c r="F276" s="43">
         <v>54.7</v>
       </c>
-      <c r="H276" s="48">
+      <c r="G276" s="51">
         <v>55</v>
       </c>
-      <c r="I276" s="14"/>
-      <c r="J276" s="12">
+      <c r="H276" s="23">
+        <v>61.3</v>
+      </c>
+      <c r="I276" s="13"/>
+      <c r="J276" s="11">
         <v>22</v>
       </c>
-      <c r="K276" s="12">
+      <c r="K276" s="11">
         <v>8</v>
       </c>
-      <c r="L276" s="12">
+      <c r="L276" s="11">
         <v>6</v>
       </c>
-      <c r="M276" s="15">
+      <c r="M276" s="14">
         <v>9</v>
       </c>
-      <c r="N276" s="12">
+      <c r="N276" s="11">
         <v>13</v>
       </c>
-      <c r="O276" s="5">
+      <c r="O276" s="4">
         <v>14</v>
       </c>
       <c r="W276" s="1"/>
       <c r="X276" s="1"/>
       <c r="Y276" s="1"/>
       <c r="Z276" s="1"/>
       <c r="AA276" s="1"/>
     </row>
     <row r="277" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A277" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D277" s="38">
+      <c r="A277" s="29" t="s">
+        <v>541</v>
+      </c>
+      <c r="B277" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="C277" s="37">
         <v>62</v>
       </c>
-      <c r="E277" s="24">
+      <c r="D277" s="23">
         <v>57</v>
       </c>
-      <c r="F277" s="24">
+      <c r="E277" s="23">
         <v>57</v>
       </c>
-      <c r="G277" s="45">
+      <c r="F277" s="43">
         <v>49.1</v>
       </c>
-      <c r="H277" s="48">
+      <c r="G277" s="51">
         <v>57</v>
       </c>
-      <c r="I277" s="14"/>
-      <c r="J277" s="12">
+      <c r="H277" s="23">
+        <v>57.7</v>
+      </c>
+      <c r="I277" s="13"/>
+      <c r="J277" s="11">
         <v>8</v>
       </c>
-      <c r="K277" s="12">
+      <c r="K277" s="11">
         <v>5</v>
       </c>
-      <c r="L277" s="12">
+      <c r="L277" s="11">
         <v>6</v>
       </c>
-      <c r="M277" s="15">
+      <c r="M277" s="14">
         <v>7</v>
       </c>
-      <c r="N277" s="12">
+      <c r="N277" s="11">
         <v>8</v>
       </c>
-      <c r="O277" s="5">
+      <c r="O277" s="4">
         <v>4</v>
       </c>
       <c r="W277" s="1"/>
       <c r="X277" s="1"/>
       <c r="Y277" s="1"/>
       <c r="Z277" s="1"/>
       <c r="AA277" s="1"/>
     </row>
     <row r="278" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A278" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D278" s="38">
+      <c r="A278" s="29" t="s">
+        <v>543</v>
+      </c>
+      <c r="B278" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="C278" s="37">
         <v>66.8</v>
       </c>
-      <c r="E278" s="24">
+      <c r="D278" s="23">
         <v>52</v>
       </c>
-      <c r="F278" s="24">
+      <c r="E278" s="23">
         <v>55</v>
       </c>
-      <c r="G278" s="45">
+      <c r="F278" s="43">
         <v>49.7</v>
       </c>
-      <c r="H278" s="48">
+      <c r="G278" s="51">
         <v>51</v>
       </c>
-      <c r="I278" s="14"/>
-      <c r="J278" s="12">
+      <c r="H278" s="23">
+        <v>52.2</v>
+      </c>
+      <c r="I278" s="13"/>
+      <c r="J278" s="11">
         <v>24</v>
       </c>
-      <c r="K278" s="12">
+      <c r="K278" s="11">
         <v>17</v>
       </c>
-      <c r="L278" s="12">
+      <c r="L278" s="11">
         <v>28</v>
       </c>
-      <c r="M278" s="15">
+      <c r="M278" s="14">
         <v>28</v>
       </c>
-      <c r="N278" s="12">
+      <c r="N278" s="11">
         <v>23</v>
       </c>
-      <c r="O278" s="5">
+      <c r="O278" s="4">
         <v>19</v>
       </c>
       <c r="W278" s="1"/>
       <c r="X278" s="1"/>
       <c r="Y278" s="1"/>
       <c r="Z278" s="1"/>
       <c r="AA278" s="1"/>
     </row>
     <row r="279" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A279" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D279" s="37">
+      <c r="A279" s="29" t="s">
+        <v>545</v>
+      </c>
+      <c r="B279" s="12" t="s">
+        <v>546</v>
+      </c>
+      <c r="C279" s="36">
         <v>49</v>
       </c>
-      <c r="E279" s="24">
+      <c r="D279" s="23">
         <v>52</v>
       </c>
-      <c r="F279" s="24">
+      <c r="E279" s="23">
         <v>44</v>
       </c>
-      <c r="G279" s="45">
+      <c r="F279" s="43">
         <v>42.9</v>
       </c>
-      <c r="H279" s="48">
+      <c r="G279" s="51">
         <v>42</v>
       </c>
-      <c r="I279" s="14"/>
-      <c r="J279" s="12">
+      <c r="H279" s="23">
+        <v>42.1</v>
+      </c>
+      <c r="I279" s="13"/>
+      <c r="J279" s="11">
         <v>4</v>
       </c>
-      <c r="K279" s="12">
+      <c r="K279" s="11">
         <v>2</v>
       </c>
-      <c r="L279" s="12">
+      <c r="L279" s="11">
         <v>2</v>
       </c>
-      <c r="M279" s="15">
+      <c r="M279" s="14">
         <v>9</v>
       </c>
-      <c r="N279" s="12">
+      <c r="N279" s="11">
         <v>5</v>
       </c>
-      <c r="O279" s="5">
+      <c r="O279" s="4">
         <v>17</v>
       </c>
       <c r="W279" s="1"/>
       <c r="X279" s="1"/>
       <c r="Y279" s="1"/>
       <c r="Z279" s="1"/>
       <c r="AA279" s="1"/>
     </row>
     <row r="280" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A280" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D280" s="38">
+      <c r="A280" s="29" t="s">
+        <v>547</v>
+      </c>
+      <c r="B280" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="C280" s="37">
         <v>60.2</v>
       </c>
-      <c r="E280" s="24">
+      <c r="D280" s="23">
         <v>60</v>
       </c>
-      <c r="F280" s="24">
+      <c r="E280" s="23">
         <v>61</v>
       </c>
-      <c r="G280" s="45">
+      <c r="F280" s="43">
         <v>55.2</v>
       </c>
-      <c r="H280" s="48">
+      <c r="G280" s="51">
         <v>51</v>
       </c>
-      <c r="I280" s="14"/>
-      <c r="J280" s="12">
+      <c r="H280" s="23">
+        <v>61.9</v>
+      </c>
+      <c r="I280" s="13"/>
+      <c r="J280" s="11">
         <v>9</v>
       </c>
-      <c r="K280" s="12">
+      <c r="K280" s="11">
         <v>7</v>
       </c>
-      <c r="L280" s="12">
+      <c r="L280" s="11">
         <v>6</v>
       </c>
-      <c r="M280" s="15">
+      <c r="M280" s="14">
         <v>6</v>
       </c>
-      <c r="N280" s="12">
+      <c r="N280" s="11">
         <v>10</v>
       </c>
-      <c r="O280" s="5">
+      <c r="O280" s="4">
         <v>12</v>
       </c>
       <c r="W280" s="1"/>
       <c r="X280" s="1"/>
       <c r="Y280" s="1"/>
       <c r="Z280" s="1"/>
       <c r="AA280" s="1"/>
     </row>
     <row r="281" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A281" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D281" s="38">
+      <c r="A281" s="29" t="s">
+        <v>549</v>
+      </c>
+      <c r="B281" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="C281" s="37">
         <v>56.2</v>
       </c>
-      <c r="E281" s="24">
+      <c r="D281" s="23">
         <v>52</v>
       </c>
-      <c r="F281" s="24">
+      <c r="E281" s="23">
         <v>52</v>
       </c>
-      <c r="G281" s="45">
+      <c r="F281" s="43">
         <v>50.7</v>
       </c>
-      <c r="H281" s="48">
+      <c r="G281" s="51">
         <v>51</v>
       </c>
-      <c r="I281" s="14"/>
-      <c r="J281" s="12">
+      <c r="H281" s="23">
+        <v>52.2</v>
+      </c>
+      <c r="I281" s="13"/>
+      <c r="J281" s="11">
         <v>20</v>
       </c>
-      <c r="K281" s="12">
+      <c r="K281" s="11">
         <v>14</v>
       </c>
-      <c r="L281" s="12">
+      <c r="L281" s="11">
         <v>10</v>
       </c>
-      <c r="M281" s="15">
+      <c r="M281" s="14">
         <v>10</v>
       </c>
-      <c r="N281" s="12">
+      <c r="N281" s="11">
         <v>4</v>
       </c>
-      <c r="O281" s="5">
+      <c r="O281" s="4">
         <v>10</v>
       </c>
       <c r="W281" s="1"/>
       <c r="X281" s="1"/>
       <c r="Y281" s="1"/>
       <c r="Z281" s="1"/>
       <c r="AA281" s="1"/>
     </row>
     <row r="282" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A282" s="30" t="s">
-[...11 lines deleted...]
-      <c r="J282" s="12">
+      <c r="A282" s="29" t="s">
+        <v>551</v>
+      </c>
+      <c r="B282" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="C282" s="23"/>
+      <c r="D282" s="23"/>
+      <c r="E282" s="23"/>
+      <c r="F282" s="43"/>
+      <c r="G282" s="51"/>
+      <c r="H282" s="23"/>
+      <c r="I282" s="13"/>
+      <c r="J282" s="11">
         <v>6</v>
       </c>
-      <c r="K282" s="12">
+      <c r="K282" s="11">
         <v>9</v>
       </c>
-      <c r="L282" s="12"/>
-      <c r="M282" s="15">
+      <c r="L282" s="11"/>
+      <c r="M282" s="14">
         <v>5</v>
       </c>
-      <c r="N282" s="12">
+      <c r="N282" s="11">
         <v>8</v>
       </c>
-      <c r="O282" s="5">
+      <c r="O282" s="4">
         <v>8</v>
       </c>
       <c r="W282" s="1"/>
       <c r="X282" s="1"/>
       <c r="Y282" s="1"/>
       <c r="Z282" s="1"/>
       <c r="AA282" s="1"/>
     </row>
     <row r="283" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A283" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D283" s="38">
+      <c r="A283" s="29" t="s">
+        <v>553</v>
+      </c>
+      <c r="B283" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="C283" s="37">
         <v>64</v>
       </c>
-      <c r="E283" s="24">
+      <c r="D283" s="23">
         <v>50</v>
       </c>
-      <c r="F283" s="24">
+      <c r="E283" s="23">
         <v>56</v>
       </c>
-      <c r="G283" s="45">
+      <c r="F283" s="43">
         <v>50.3</v>
       </c>
-      <c r="H283" s="48">
+      <c r="G283" s="51">
         <v>52</v>
       </c>
-      <c r="I283" s="14"/>
-      <c r="J283" s="12">
+      <c r="H283" s="23">
+        <v>55.1</v>
+      </c>
+      <c r="I283" s="13"/>
+      <c r="J283" s="11">
         <v>7</v>
       </c>
-      <c r="K283" s="12">
+      <c r="K283" s="11">
         <v>11</v>
       </c>
-      <c r="L283" s="12">
+      <c r="L283" s="11">
         <v>20</v>
       </c>
-      <c r="M283" s="15">
+      <c r="M283" s="14">
         <v>14</v>
       </c>
-      <c r="N283" s="12">
+      <c r="N283" s="11">
         <v>16</v>
       </c>
-      <c r="O283" s="5">
+      <c r="O283" s="4">
         <v>18</v>
       </c>
       <c r="W283" s="1"/>
       <c r="X283" s="1"/>
       <c r="Y283" s="1"/>
       <c r="Z283" s="1"/>
       <c r="AA283" s="1"/>
     </row>
     <row r="284" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A284" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D284" s="38">
+      <c r="A284" s="29" t="s">
+        <v>555</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C284" s="37">
         <v>53.6</v>
       </c>
-      <c r="E284" s="24">
+      <c r="D284" s="23">
         <v>50</v>
       </c>
-      <c r="F284" s="24">
+      <c r="E284" s="23">
         <v>50</v>
       </c>
-      <c r="G284" s="45">
+      <c r="F284" s="43">
         <v>48.2</v>
       </c>
-      <c r="H284" s="48">
+      <c r="G284" s="51">
         <v>50</v>
       </c>
-      <c r="I284" s="14"/>
-      <c r="J284" s="12">
+      <c r="H284" s="23">
+        <v>53.3</v>
+      </c>
+      <c r="I284" s="13"/>
+      <c r="J284" s="11">
         <v>5</v>
       </c>
-      <c r="K284" s="12">
+      <c r="K284" s="11">
         <v>7</v>
       </c>
-      <c r="L284" s="12">
+      <c r="L284" s="11">
         <v>1</v>
       </c>
-      <c r="M284" s="15">
+      <c r="M284" s="14">
         <v>7</v>
       </c>
-      <c r="N284" s="12">
+      <c r="N284" s="11">
         <v>8</v>
       </c>
-      <c r="O284" s="5">
+      <c r="O284" s="4">
         <v>8</v>
       </c>
       <c r="W284" s="1"/>
       <c r="X284" s="1"/>
       <c r="Y284" s="1"/>
       <c r="Z284" s="1"/>
       <c r="AA284" s="1"/>
     </row>
     <row r="285" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A285" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D285" s="38">
+      <c r="A285" s="29" t="s">
+        <v>557</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="C285" s="37">
         <v>40.700000000000003</v>
       </c>
-      <c r="E285" s="24">
+      <c r="D285" s="23">
         <v>65</v>
       </c>
-      <c r="F285" s="24"/>
-[...1 lines deleted...]
-      <c r="H285" s="48">
+      <c r="E285" s="23"/>
+      <c r="F285" s="43"/>
+      <c r="G285" s="51">
         <v>62</v>
       </c>
-      <c r="I285" s="14"/>
-      <c r="J285" s="12">
+      <c r="H285" s="23">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="I285" s="13"/>
+      <c r="J285" s="11">
         <v>10</v>
       </c>
-      <c r="K285" s="12">
+      <c r="K285" s="11">
         <v>57</v>
       </c>
-      <c r="L285" s="12">
+      <c r="L285" s="11">
         <v>10</v>
       </c>
-      <c r="M285" s="15">
+      <c r="M285" s="14">
         <v>18</v>
       </c>
-      <c r="N285" s="12"/>
-      <c r="O285" s="5">
+      <c r="N285" s="11"/>
+      <c r="O285" s="4">
         <v>13</v>
       </c>
       <c r="W285" s="1"/>
       <c r="X285" s="1"/>
       <c r="Y285" s="1"/>
       <c r="Z285" s="1"/>
       <c r="AA285" s="1"/>
     </row>
     <row r="286" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A286" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D286" s="38">
+      <c r="A286" s="29" t="s">
+        <v>559</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="C286" s="37">
         <v>54.4</v>
       </c>
-      <c r="E286" s="24">
+      <c r="D286" s="23">
         <v>50</v>
       </c>
-      <c r="F286" s="24">
+      <c r="E286" s="23">
         <v>51</v>
       </c>
-      <c r="G286" s="45">
+      <c r="F286" s="43">
         <v>44.7</v>
       </c>
-      <c r="H286" s="48">
+      <c r="G286" s="51">
         <v>46</v>
       </c>
-      <c r="I286" s="14"/>
-      <c r="J286" s="12">
+      <c r="H286" s="62">
+        <v>49.3</v>
+      </c>
+      <c r="I286" s="13"/>
+      <c r="J286" s="11">
         <v>14</v>
       </c>
-      <c r="K286" s="12">
+      <c r="K286" s="11">
         <v>13</v>
       </c>
-      <c r="L286" s="12">
+      <c r="L286" s="11">
         <v>9</v>
       </c>
-      <c r="M286" s="15">
+      <c r="M286" s="14">
         <v>12</v>
       </c>
-      <c r="N286" s="12">
+      <c r="N286" s="11">
         <v>17</v>
       </c>
-      <c r="O286" s="5">
+      <c r="O286" s="4">
         <v>13</v>
       </c>
       <c r="W286" s="1"/>
       <c r="X286" s="1"/>
       <c r="Y286" s="1"/>
       <c r="Z286" s="1"/>
       <c r="AA286" s="1"/>
     </row>
     <row r="287" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A287" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D287" s="38">
+      <c r="A287" s="29" t="s">
+        <v>561</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="C287" s="37">
         <v>51.3</v>
       </c>
-      <c r="E287" s="24">
+      <c r="D287" s="23">
         <v>49</v>
       </c>
-      <c r="F287" s="24">
+      <c r="E287" s="23">
         <v>49</v>
       </c>
-      <c r="G287" s="45">
+      <c r="F287" s="43">
         <v>47.2</v>
       </c>
-      <c r="H287" s="48">
+      <c r="G287" s="51">
         <v>47</v>
       </c>
-      <c r="I287" s="14"/>
-      <c r="J287" s="12">
+      <c r="H287" s="23">
+        <v>47</v>
+      </c>
+      <c r="I287" s="13"/>
+      <c r="J287" s="11">
         <v>20</v>
       </c>
-      <c r="K287" s="12">
+      <c r="K287" s="11">
         <v>24</v>
       </c>
-      <c r="L287" s="12">
+      <c r="L287" s="11">
         <v>21</v>
       </c>
-      <c r="M287" s="15">
+      <c r="M287" s="14">
         <v>25</v>
       </c>
-      <c r="N287" s="12">
+      <c r="N287" s="11">
         <v>22</v>
       </c>
-      <c r="O287" s="5">
+      <c r="O287" s="4">
         <v>24</v>
       </c>
       <c r="W287" s="1"/>
       <c r="X287" s="1"/>
       <c r="Y287" s="1"/>
       <c r="Z287" s="1"/>
       <c r="AA287" s="1"/>
     </row>
     <row r="288" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A288" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D288" s="38">
+      <c r="A288" s="29" t="s">
+        <v>563</v>
+      </c>
+      <c r="B288" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="C288" s="37">
         <v>43.7</v>
       </c>
-      <c r="E288" s="24">
+      <c r="D288" s="23">
         <v>48</v>
       </c>
-      <c r="F288" s="24">
+      <c r="E288" s="23">
         <v>46</v>
       </c>
-      <c r="G288" s="45">
+      <c r="F288" s="43">
         <v>43.9</v>
       </c>
-      <c r="H288" s="48">
+      <c r="G288" s="51">
         <v>46</v>
       </c>
-      <c r="I288" s="14"/>
-      <c r="J288" s="12">
+      <c r="H288" s="23">
+        <v>45</v>
+      </c>
+      <c r="I288" s="13"/>
+      <c r="J288" s="11">
         <v>15</v>
       </c>
-      <c r="K288" s="12">
+      <c r="K288" s="11">
         <v>15</v>
       </c>
-      <c r="L288" s="12">
+      <c r="L288" s="11">
         <v>9</v>
       </c>
-      <c r="M288" s="15">
+      <c r="M288" s="14">
         <v>10</v>
       </c>
-      <c r="N288" s="12">
+      <c r="N288" s="11">
         <v>14</v>
       </c>
-      <c r="O288" s="5">
+      <c r="O288" s="4">
         <v>1</v>
       </c>
       <c r="W288" s="1"/>
       <c r="X288" s="1"/>
       <c r="Y288" s="1"/>
       <c r="Z288" s="1"/>
       <c r="AA288" s="1"/>
     </row>
     <row r="289" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A289" s="31" t="s">
-[...5 lines deleted...]
-      <c r="C289" s="12">
+      <c r="A289" s="30" t="s">
+        <v>565</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>566</v>
+      </c>
+      <c r="C289" s="36">
+        <v>62</v>
+      </c>
+      <c r="D289" s="23">
+        <v>56</v>
+      </c>
+      <c r="E289" s="23">
+        <v>70</v>
+      </c>
+      <c r="F289" s="43">
+        <v>58.7</v>
+      </c>
+      <c r="G289" s="51">
         <v>64</v>
       </c>
-      <c r="D289" s="37">
-[...15 lines deleted...]
-      <c r="J289" s="12">
+      <c r="H289" s="23">
+        <v>58</v>
+      </c>
+      <c r="I289" s="13"/>
+      <c r="J289" s="11">
         <v>21</v>
       </c>
-      <c r="K289" s="12">
+      <c r="K289" s="11">
         <v>20</v>
       </c>
-      <c r="L289" s="12">
+      <c r="L289" s="11">
         <v>3</v>
       </c>
-      <c r="M289" s="15">
+      <c r="M289" s="14">
         <v>8</v>
       </c>
-      <c r="N289" s="12">
+      <c r="N289" s="11">
         <v>13</v>
       </c>
-      <c r="O289" s="5">
+      <c r="O289" s="4">
         <v>24</v>
       </c>
       <c r="W289" s="1"/>
       <c r="X289" s="1"/>
       <c r="Y289" s="1"/>
       <c r="Z289" s="1"/>
       <c r="AA289" s="1"/>
     </row>
     <row r="290" spans="1:27" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A290" s="32" t="s">
-[...12 lines deleted...]
-      <c r="J290" s="20">
+      <c r="A290" s="31" t="s">
+        <v>567</v>
+      </c>
+      <c r="B290" s="17" t="s">
+        <v>568</v>
+      </c>
+      <c r="C290" s="24"/>
+      <c r="D290" s="24"/>
+      <c r="E290" s="24"/>
+      <c r="F290" s="56"/>
+      <c r="G290" s="55"/>
+      <c r="H290" s="24"/>
+      <c r="I290" s="18"/>
+      <c r="J290" s="19">
         <v>2</v>
       </c>
-      <c r="K290" s="20">
+      <c r="K290" s="19">
         <v>6</v>
       </c>
-      <c r="L290" s="20">
+      <c r="L290" s="19">
         <v>11</v>
       </c>
-      <c r="M290" s="21">
+      <c r="M290" s="20">
         <v>12</v>
       </c>
-      <c r="N290" s="20">
+      <c r="N290" s="19">
         <v>11</v>
       </c>
-      <c r="O290" s="5">
+      <c r="O290" s="57">
         <v>14</v>
       </c>
       <c r="W290" s="1"/>
       <c r="X290" s="1"/>
       <c r="Y290" s="1"/>
       <c r="Z290" s="1"/>
       <c r="AA290" s="1"/>
     </row>
     <row r="291" spans="1:27" ht="51" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A291" s="63" t="s">
-[...15 lines deleted...]
-      <c r="O291" s="22"/>
+      <c r="A291" s="69" t="s">
+        <v>569</v>
+      </c>
+      <c r="B291" s="69"/>
+      <c r="C291" s="68"/>
+      <c r="D291" s="63"/>
+      <c r="E291" s="63"/>
+      <c r="F291" s="63"/>
+      <c r="G291" s="25"/>
+      <c r="H291" s="25"/>
+      <c r="I291" s="7"/>
+      <c r="J291" s="7"/>
+      <c r="K291" s="7"/>
+      <c r="L291" s="7"/>
+      <c r="M291" s="7"/>
+      <c r="N291" s="7"/>
+      <c r="O291" s="21"/>
       <c r="W291" s="1"/>
       <c r="X291" s="1"/>
       <c r="Y291" s="1"/>
       <c r="Z291" s="1"/>
       <c r="AA291" s="1"/>
     </row>
-    <row r="292" spans="1:27" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="O292" s="8"/>
+    <row r="292" spans="1:27" ht="91.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="68" t="s">
+        <v>570</v>
+      </c>
+      <c r="B292" s="68"/>
+      <c r="C292" s="68"/>
+      <c r="D292" s="63"/>
+      <c r="E292" s="63"/>
+      <c r="F292" s="63"/>
+      <c r="G292" s="25"/>
+      <c r="H292" s="25"/>
+      <c r="I292" s="7"/>
+      <c r="J292" s="7"/>
+      <c r="K292" s="7"/>
+      <c r="L292" s="7"/>
+      <c r="M292" s="7"/>
+      <c r="N292" s="7"/>
+      <c r="O292" s="7"/>
       <c r="W292" s="1"/>
       <c r="X292" s="1"/>
       <c r="Y292" s="1"/>
       <c r="Z292" s="1"/>
       <c r="AA292" s="1"/>
     </row>
-    <row r="293" spans="1:27" ht="51" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="O293" s="8"/>
+    <row r="293" spans="1:27" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="68" t="s">
+        <v>571</v>
+      </c>
+      <c r="B293" s="68"/>
+      <c r="C293" s="68"/>
+      <c r="D293" s="63"/>
+      <c r="E293" s="63"/>
+      <c r="F293" s="63"/>
+      <c r="G293" s="25"/>
+      <c r="H293" s="25"/>
+      <c r="I293" s="7"/>
+      <c r="J293" s="7"/>
+      <c r="K293" s="7"/>
+      <c r="L293" s="7"/>
+      <c r="M293" s="7"/>
+      <c r="N293" s="7"/>
+      <c r="O293" s="7"/>
       <c r="W293" s="1"/>
       <c r="X293" s="1"/>
       <c r="Y293" s="1"/>
       <c r="Z293" s="1"/>
       <c r="AA293" s="1"/>
     </row>
     <row r="294" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A294" s="28"/>
-[...4 lines deleted...]
-      <c r="L294" s="7"/>
+      <c r="A294" s="27"/>
+      <c r="B294" s="3"/>
+      <c r="C294" s="7"/>
+      <c r="J294" s="6"/>
+      <c r="K294" s="6"/>
+      <c r="L294" s="6"/>
       <c r="W294" s="1"/>
       <c r="X294" s="1"/>
       <c r="Y294" s="1"/>
       <c r="Z294" s="1"/>
       <c r="AA294" s="1"/>
     </row>
     <row r="295" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A295" s="9"/>
-[...5 lines deleted...]
-      <c r="O295" s="57"/>
+      <c r="A295" s="8"/>
+      <c r="B295" s="3"/>
+      <c r="C295" s="7"/>
+      <c r="J295" s="6"/>
+      <c r="K295" s="6"/>
+      <c r="L295" s="6"/>
+      <c r="O295" s="48"/>
       <c r="W295" s="1"/>
       <c r="X295" s="1"/>
       <c r="Y295" s="1"/>
       <c r="Z295" s="1"/>
       <c r="AA295" s="1"/>
     </row>
     <row r="296" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A296" s="9"/>
-[...4 lines deleted...]
-      <c r="L296" s="7"/>
+      <c r="A296" s="8"/>
+      <c r="B296" s="3"/>
+      <c r="C296" s="7"/>
+      <c r="J296" s="6"/>
+      <c r="K296" s="6"/>
+      <c r="L296" s="6"/>
       <c r="W296" s="1"/>
       <c r="X296" s="1"/>
       <c r="Y296" s="1"/>
       <c r="Z296" s="1"/>
       <c r="AA296" s="1"/>
     </row>
     <row r="297" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A297" s="9"/>
-[...4 lines deleted...]
-      <c r="L297" s="7"/>
+      <c r="A297" s="8"/>
+      <c r="B297" s="3"/>
+      <c r="C297" s="7"/>
+      <c r="J297" s="6"/>
+      <c r="K297" s="6"/>
+      <c r="L297" s="6"/>
       <c r="W297" s="1"/>
       <c r="X297" s="1"/>
       <c r="Y297" s="1"/>
       <c r="Z297" s="1"/>
       <c r="AA297" s="1"/>
     </row>
     <row r="298" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A298" s="9"/>
-[...4 lines deleted...]
-      <c r="L298" s="7"/>
+      <c r="A298" s="8"/>
+      <c r="B298" s="3"/>
+      <c r="C298" s="7"/>
+      <c r="J298" s="6"/>
+      <c r="K298" s="6"/>
+      <c r="L298" s="6"/>
       <c r="W298" s="1"/>
       <c r="X298" s="1"/>
       <c r="Y298" s="1"/>
       <c r="Z298" s="1"/>
       <c r="AA298" s="1"/>
     </row>
     <row r="299" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A299" s="9"/>
-[...4 lines deleted...]
-      <c r="L299" s="7"/>
+      <c r="A299" s="8"/>
+      <c r="B299" s="3"/>
+      <c r="C299" s="7"/>
+      <c r="J299" s="6"/>
+      <c r="K299" s="6"/>
+      <c r="L299" s="6"/>
       <c r="W299" s="1"/>
       <c r="X299" s="1"/>
       <c r="Y299" s="1"/>
       <c r="Z299" s="1"/>
       <c r="AA299" s="1"/>
     </row>
     <row r="300" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A300" s="9"/>
-[...4 lines deleted...]
-      <c r="L300" s="7"/>
+      <c r="A300" s="8"/>
+      <c r="B300" s="3"/>
+      <c r="C300" s="7"/>
+      <c r="J300" s="6"/>
+      <c r="K300" s="6"/>
+      <c r="L300" s="6"/>
       <c r="W300" s="1"/>
       <c r="X300" s="1"/>
       <c r="Y300" s="1"/>
       <c r="Z300" s="1"/>
       <c r="AA300" s="1"/>
     </row>
     <row r="301" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A301" s="9"/>
-[...4 lines deleted...]
-      <c r="L301" s="7"/>
+      <c r="A301" s="8"/>
+      <c r="B301" s="3"/>
+      <c r="C301" s="7"/>
+      <c r="J301" s="6"/>
+      <c r="K301" s="6"/>
+      <c r="L301" s="6"/>
       <c r="W301" s="1"/>
       <c r="X301" s="1"/>
       <c r="Y301" s="1"/>
       <c r="Z301" s="1"/>
       <c r="AA301" s="1"/>
     </row>
     <row r="302" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A302" s="9"/>
-[...4 lines deleted...]
-      <c r="L302" s="7"/>
+      <c r="A302" s="8"/>
+      <c r="B302" s="3"/>
+      <c r="C302" s="7"/>
+      <c r="J302" s="6"/>
+      <c r="K302" s="6"/>
+      <c r="L302" s="6"/>
       <c r="W302" s="1"/>
       <c r="X302" s="1"/>
       <c r="Y302" s="1"/>
       <c r="Z302" s="1"/>
       <c r="AA302" s="1"/>
     </row>
     <row r="303" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A303" s="9"/>
-[...4 lines deleted...]
-      <c r="L303" s="7"/>
+      <c r="A303" s="8"/>
+      <c r="B303" s="3"/>
+      <c r="C303" s="7"/>
+      <c r="J303" s="6"/>
+      <c r="K303" s="6"/>
+      <c r="L303" s="6"/>
       <c r="W303" s="1"/>
       <c r="X303" s="1"/>
       <c r="Y303" s="1"/>
       <c r="Z303" s="1"/>
       <c r="AA303" s="1"/>
     </row>
     <row r="304" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A304" s="9"/>
-[...4 lines deleted...]
-      <c r="L304" s="7"/>
+      <c r="A304" s="8"/>
+      <c r="B304" s="3"/>
+      <c r="C304" s="7"/>
+      <c r="J304" s="6"/>
+      <c r="K304" s="6"/>
+      <c r="L304" s="6"/>
       <c r="W304" s="1"/>
       <c r="X304" s="1"/>
       <c r="Y304" s="1"/>
       <c r="Z304" s="1"/>
       <c r="AA304" s="1"/>
     </row>
     <row r="305" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A305" s="9"/>
-[...4 lines deleted...]
-      <c r="L305" s="7"/>
+      <c r="A305" s="8"/>
+      <c r="B305" s="3"/>
+      <c r="C305" s="7"/>
+      <c r="J305" s="6"/>
+      <c r="K305" s="6"/>
+      <c r="L305" s="6"/>
       <c r="W305" s="1"/>
       <c r="X305" s="1"/>
       <c r="Y305" s="1"/>
       <c r="Z305" s="1"/>
       <c r="AA305" s="1"/>
     </row>
     <row r="306" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A306" s="9"/>
-[...4 lines deleted...]
-      <c r="L306" s="7"/>
+      <c r="A306" s="8"/>
+      <c r="B306" s="3"/>
+      <c r="C306" s="7"/>
+      <c r="J306" s="6"/>
+      <c r="K306" s="6"/>
+      <c r="L306" s="6"/>
       <c r="W306" s="1"/>
       <c r="X306" s="1"/>
       <c r="Y306" s="1"/>
       <c r="Z306" s="1"/>
       <c r="AA306" s="1"/>
     </row>
     <row r="307" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A307" s="9"/>
-[...4 lines deleted...]
-      <c r="L307" s="7"/>
+      <c r="A307" s="8"/>
+      <c r="B307" s="3"/>
+      <c r="C307" s="7"/>
+      <c r="J307" s="6"/>
+      <c r="K307" s="6"/>
+      <c r="L307" s="6"/>
       <c r="W307" s="1"/>
       <c r="X307" s="1"/>
       <c r="Y307" s="1"/>
       <c r="Z307" s="1"/>
       <c r="AA307" s="1"/>
     </row>
     <row r="308" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A308" s="9"/>
-[...4 lines deleted...]
-      <c r="L308" s="7"/>
+      <c r="A308" s="8"/>
+      <c r="B308" s="3"/>
+      <c r="C308" s="7"/>
+      <c r="J308" s="6"/>
+      <c r="K308" s="6"/>
+      <c r="L308" s="6"/>
       <c r="W308" s="1"/>
       <c r="X308" s="1"/>
       <c r="Y308" s="1"/>
       <c r="Z308" s="1"/>
       <c r="AA308" s="1"/>
     </row>
     <row r="309" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A309" s="9"/>
-[...4 lines deleted...]
-      <c r="L309" s="7"/>
+      <c r="A309" s="8"/>
+      <c r="B309" s="3"/>
+      <c r="C309" s="7"/>
+      <c r="J309" s="6"/>
+      <c r="K309" s="6"/>
+      <c r="L309" s="6"/>
     </row>
     <row r="310" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A310" s="9"/>
-[...4 lines deleted...]
-      <c r="L310" s="7"/>
+      <c r="A310" s="8"/>
+      <c r="B310" s="3"/>
+      <c r="C310" s="7"/>
+      <c r="J310" s="6"/>
+      <c r="K310" s="6"/>
+      <c r="L310" s="6"/>
     </row>
     <row r="311" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A311" s="9"/>
-[...4 lines deleted...]
-      <c r="L311" s="7"/>
+      <c r="A311" s="8"/>
+      <c r="B311" s="3"/>
+      <c r="C311" s="7"/>
+      <c r="J311" s="6"/>
+      <c r="K311" s="6"/>
+      <c r="L311" s="6"/>
     </row>
     <row r="312" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A312" s="9"/>
-[...4 lines deleted...]
-      <c r="L312" s="7"/>
+      <c r="A312" s="8"/>
+      <c r="B312" s="3"/>
+      <c r="C312" s="7"/>
+      <c r="J312" s="6"/>
+      <c r="K312" s="6"/>
+      <c r="L312" s="6"/>
     </row>
     <row r="313" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A313" s="9"/>
-[...4 lines deleted...]
-      <c r="L313" s="7"/>
+      <c r="A313" s="8"/>
+      <c r="B313" s="3"/>
+      <c r="C313" s="7"/>
+      <c r="J313" s="6"/>
+      <c r="K313" s="6"/>
+      <c r="L313" s="6"/>
     </row>
     <row r="314" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A314" s="9"/>
-[...4 lines deleted...]
-      <c r="L314" s="7"/>
+      <c r="A314" s="8"/>
+      <c r="B314" s="3"/>
+      <c r="C314" s="7"/>
+      <c r="J314" s="6"/>
+      <c r="K314" s="6"/>
+      <c r="L314" s="6"/>
     </row>
     <row r="315" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A315" s="9"/>
-[...4 lines deleted...]
-      <c r="L315" s="7"/>
+      <c r="A315" s="8"/>
+      <c r="B315" s="3"/>
+      <c r="C315" s="7"/>
+      <c r="J315" s="6"/>
+      <c r="K315" s="6"/>
+      <c r="L315" s="6"/>
     </row>
     <row r="316" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A316" s="9"/>
-[...4 lines deleted...]
-      <c r="L316" s="7"/>
+      <c r="A316" s="8"/>
+      <c r="B316" s="3"/>
+      <c r="C316" s="7"/>
+      <c r="J316" s="6"/>
+      <c r="K316" s="6"/>
+      <c r="L316" s="6"/>
     </row>
     <row r="317" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A317" s="9"/>
-[...4 lines deleted...]
-      <c r="L317" s="7"/>
+      <c r="A317" s="8"/>
+      <c r="B317" s="3"/>
+      <c r="C317" s="7"/>
+      <c r="J317" s="6"/>
+      <c r="K317" s="6"/>
+      <c r="L317" s="6"/>
     </row>
     <row r="318" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A318" s="9"/>
-[...4 lines deleted...]
-      <c r="L318" s="7"/>
+      <c r="A318" s="8"/>
+      <c r="B318" s="3"/>
+      <c r="C318" s="7"/>
+      <c r="J318" s="6"/>
+      <c r="K318" s="6"/>
+      <c r="L318" s="6"/>
     </row>
     <row r="319" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A319" s="9"/>
-[...4 lines deleted...]
-      <c r="L319" s="7"/>
+      <c r="A319" s="8"/>
+      <c r="B319" s="3"/>
+      <c r="C319" s="7"/>
+      <c r="J319" s="6"/>
+      <c r="K319" s="6"/>
+      <c r="L319" s="6"/>
     </row>
     <row r="320" spans="1:27" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A320" s="9"/>
-[...4 lines deleted...]
-      <c r="L320" s="7"/>
+      <c r="A320" s="8"/>
+      <c r="B320" s="3"/>
+      <c r="C320" s="7"/>
+      <c r="J320" s="6"/>
+      <c r="K320" s="6"/>
+      <c r="L320" s="6"/>
     </row>
     <row r="321" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A321" s="9"/>
-[...4 lines deleted...]
-      <c r="L321" s="7"/>
+      <c r="A321" s="8"/>
+      <c r="B321" s="3"/>
+      <c r="C321" s="7"/>
+      <c r="J321" s="6"/>
+      <c r="K321" s="6"/>
+      <c r="L321" s="6"/>
     </row>
     <row r="322" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A322" s="9"/>
-[...4 lines deleted...]
-      <c r="L322" s="7"/>
+      <c r="A322" s="8"/>
+      <c r="B322" s="3"/>
+      <c r="C322" s="7"/>
+      <c r="J322" s="6"/>
+      <c r="K322" s="6"/>
+      <c r="L322" s="6"/>
     </row>
     <row r="323" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A323" s="9"/>
-[...4 lines deleted...]
-      <c r="L323" s="7"/>
+      <c r="A323" s="8"/>
+      <c r="B323" s="3"/>
+      <c r="C323" s="7"/>
+      <c r="J323" s="6"/>
+      <c r="K323" s="6"/>
+      <c r="L323" s="6"/>
     </row>
     <row r="324" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A324" s="9"/>
-[...4 lines deleted...]
-      <c r="L324" s="7"/>
+      <c r="A324" s="8"/>
+      <c r="B324" s="3"/>
+      <c r="C324" s="7"/>
+      <c r="J324" s="6"/>
+      <c r="K324" s="6"/>
+      <c r="L324" s="6"/>
     </row>
     <row r="325" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A325" s="9"/>
-[...4 lines deleted...]
-      <c r="L325" s="7"/>
+      <c r="A325" s="8"/>
+      <c r="B325" s="3"/>
+      <c r="C325" s="7"/>
+      <c r="J325" s="6"/>
+      <c r="K325" s="6"/>
+      <c r="L325" s="6"/>
     </row>
     <row r="326" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A326" s="9"/>
-[...4 lines deleted...]
-      <c r="L326" s="7"/>
+      <c r="A326" s="8"/>
+      <c r="B326" s="3"/>
+      <c r="C326" s="7"/>
+      <c r="J326" s="6"/>
+      <c r="K326" s="6"/>
+      <c r="L326" s="6"/>
     </row>
     <row r="327" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A327" s="9"/>
-[...4 lines deleted...]
-      <c r="L327" s="7"/>
+      <c r="A327" s="8"/>
+      <c r="B327" s="3"/>
+      <c r="C327" s="7"/>
+      <c r="J327" s="6"/>
+      <c r="K327" s="6"/>
+      <c r="L327" s="6"/>
     </row>
     <row r="328" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A328" s="9"/>
-[...4 lines deleted...]
-      <c r="L328" s="7"/>
+      <c r="A328" s="8"/>
+      <c r="B328" s="3"/>
+      <c r="C328" s="7"/>
+      <c r="J328" s="6"/>
+      <c r="K328" s="6"/>
+      <c r="L328" s="6"/>
     </row>
     <row r="329" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A329" s="9"/>
-[...4 lines deleted...]
-      <c r="L329" s="7"/>
+      <c r="A329" s="8"/>
+      <c r="B329" s="3"/>
+      <c r="C329" s="7"/>
+      <c r="J329" s="6"/>
+      <c r="K329" s="6"/>
+      <c r="L329" s="6"/>
     </row>
     <row r="330" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A330" s="9"/>
-[...4 lines deleted...]
-      <c r="L330" s="7"/>
+      <c r="A330" s="8"/>
+      <c r="B330" s="3"/>
+      <c r="C330" s="7"/>
+      <c r="J330" s="6"/>
+      <c r="K330" s="6"/>
+      <c r="L330" s="6"/>
     </row>
     <row r="331" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A331" s="9"/>
-[...4 lines deleted...]
-      <c r="L331" s="7"/>
+      <c r="A331" s="8"/>
+      <c r="B331" s="3"/>
+      <c r="C331" s="7"/>
+      <c r="J331" s="6"/>
+      <c r="K331" s="6"/>
+      <c r="L331" s="6"/>
     </row>
     <row r="332" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A332" s="9"/>
-[...4 lines deleted...]
-      <c r="L332" s="7"/>
+      <c r="A332" s="8"/>
+      <c r="B332" s="3"/>
+      <c r="C332" s="7"/>
+      <c r="J332" s="6"/>
+      <c r="K332" s="6"/>
+      <c r="L332" s="6"/>
     </row>
     <row r="333" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A333" s="9"/>
-[...4 lines deleted...]
-      <c r="L333" s="7"/>
+      <c r="A333" s="8"/>
+      <c r="B333" s="3"/>
+      <c r="C333" s="7"/>
+      <c r="J333" s="6"/>
+      <c r="K333" s="6"/>
+      <c r="L333" s="6"/>
     </row>
     <row r="334" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A334" s="9"/>
-[...4 lines deleted...]
-      <c r="L334" s="7"/>
+      <c r="A334" s="8"/>
+      <c r="B334" s="3"/>
+      <c r="C334" s="7"/>
+      <c r="J334" s="6"/>
+      <c r="K334" s="6"/>
+      <c r="L334" s="6"/>
     </row>
     <row r="335" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A335" s="9"/>
-[...4 lines deleted...]
-      <c r="L335" s="7"/>
+      <c r="A335" s="8"/>
+      <c r="B335" s="3"/>
+      <c r="C335" s="7"/>
+      <c r="J335" s="6"/>
+      <c r="K335" s="6"/>
+      <c r="L335" s="6"/>
     </row>
     <row r="336" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A336" s="9"/>
-[...4 lines deleted...]
-      <c r="L336" s="7"/>
+      <c r="A336" s="8"/>
+      <c r="B336" s="3"/>
+      <c r="C336" s="7"/>
+      <c r="J336" s="6"/>
+      <c r="K336" s="6"/>
+      <c r="L336" s="6"/>
     </row>
     <row r="337" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A337" s="9"/>
-[...4 lines deleted...]
-      <c r="L337" s="7"/>
+      <c r="A337" s="8"/>
+      <c r="B337" s="3"/>
+      <c r="C337" s="7"/>
+      <c r="J337" s="6"/>
+      <c r="K337" s="6"/>
+      <c r="L337" s="6"/>
     </row>
     <row r="338" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A338" s="9"/>
-[...4 lines deleted...]
-      <c r="L338" s="7"/>
+      <c r="A338" s="8"/>
+      <c r="B338" s="3"/>
+      <c r="C338" s="7"/>
+      <c r="J338" s="6"/>
+      <c r="K338" s="6"/>
+      <c r="L338" s="6"/>
     </row>
     <row r="339" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A339" s="9"/>
-[...4 lines deleted...]
-      <c r="L339" s="7"/>
+      <c r="A339" s="8"/>
+      <c r="B339" s="3"/>
+      <c r="C339" s="7"/>
+      <c r="J339" s="6"/>
+      <c r="K339" s="6"/>
+      <c r="L339" s="6"/>
     </row>
     <row r="340" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A340" s="9"/>
-[...4 lines deleted...]
-      <c r="L340" s="7"/>
+      <c r="A340" s="8"/>
+      <c r="B340" s="3"/>
+      <c r="C340" s="7"/>
+      <c r="J340" s="6"/>
+      <c r="K340" s="6"/>
+      <c r="L340" s="6"/>
     </row>
     <row r="341" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A341" s="9"/>
-[...4 lines deleted...]
-      <c r="L341" s="7"/>
+      <c r="A341" s="8"/>
+      <c r="B341" s="3"/>
+      <c r="C341" s="7"/>
+      <c r="J341" s="6"/>
+      <c r="K341" s="6"/>
+      <c r="L341" s="6"/>
     </row>
     <row r="342" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A342" s="9"/>
-[...4 lines deleted...]
-      <c r="L342" s="7"/>
+      <c r="A342" s="8"/>
+      <c r="B342" s="3"/>
+      <c r="C342" s="7"/>
+      <c r="J342" s="6"/>
+      <c r="K342" s="6"/>
+      <c r="L342" s="6"/>
     </row>
     <row r="343" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A343" s="9"/>
-[...4 lines deleted...]
-      <c r="L343" s="7"/>
+      <c r="A343" s="8"/>
+      <c r="B343" s="3"/>
+      <c r="C343" s="7"/>
+      <c r="J343" s="6"/>
+      <c r="K343" s="6"/>
+      <c r="L343" s="6"/>
     </row>
     <row r="344" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A344" s="9"/>
-[...4 lines deleted...]
-      <c r="L344" s="7"/>
+      <c r="A344" s="8"/>
+      <c r="B344" s="3"/>
+      <c r="C344" s="7"/>
+      <c r="J344" s="6"/>
+      <c r="K344" s="6"/>
+      <c r="L344" s="6"/>
     </row>
     <row r="345" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A345" s="9"/>
-[...4 lines deleted...]
-      <c r="L345" s="7"/>
+      <c r="A345" s="8"/>
+      <c r="B345" s="3"/>
+      <c r="C345" s="7"/>
+      <c r="J345" s="6"/>
+      <c r="K345" s="6"/>
+      <c r="L345" s="6"/>
     </row>
     <row r="346" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A346" s="9"/>
-[...4 lines deleted...]
-      <c r="L346" s="7"/>
+      <c r="A346" s="8"/>
+      <c r="B346" s="3"/>
+      <c r="C346" s="7"/>
+      <c r="J346" s="6"/>
+      <c r="K346" s="6"/>
+      <c r="L346" s="6"/>
     </row>
     <row r="347" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A347" s="9"/>
-[...4 lines deleted...]
-      <c r="L347" s="7"/>
+      <c r="A347" s="8"/>
+      <c r="B347" s="3"/>
+      <c r="C347" s="7"/>
+      <c r="J347" s="6"/>
+      <c r="K347" s="6"/>
+      <c r="L347" s="6"/>
     </row>
     <row r="348" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A348" s="9"/>
-[...4 lines deleted...]
-      <c r="L348" s="7"/>
+      <c r="A348" s="8"/>
+      <c r="B348" s="3"/>
+      <c r="C348" s="7"/>
+      <c r="J348" s="6"/>
+      <c r="K348" s="6"/>
+      <c r="L348" s="6"/>
     </row>
     <row r="349" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A349" s="9"/>
-[...4 lines deleted...]
-      <c r="L349" s="7"/>
+      <c r="A349" s="8"/>
+      <c r="B349" s="3"/>
+      <c r="C349" s="7"/>
+      <c r="J349" s="6"/>
+      <c r="K349" s="6"/>
+      <c r="L349" s="6"/>
     </row>
     <row r="350" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A350" s="9"/>
-[...4 lines deleted...]
-      <c r="L350" s="7"/>
+      <c r="A350" s="8"/>
+      <c r="B350" s="3"/>
+      <c r="C350" s="7"/>
+      <c r="J350" s="6"/>
+      <c r="K350" s="6"/>
+      <c r="L350" s="6"/>
     </row>
     <row r="351" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A351" s="9"/>
-[...4 lines deleted...]
-      <c r="L351" s="7"/>
+      <c r="A351" s="8"/>
+      <c r="B351" s="3"/>
+      <c r="C351" s="7"/>
+      <c r="J351" s="6"/>
+      <c r="K351" s="6"/>
+      <c r="L351" s="6"/>
     </row>
     <row r="352" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A352" s="9"/>
-[...4 lines deleted...]
-      <c r="L352" s="7"/>
+      <c r="A352" s="8"/>
+      <c r="B352" s="3"/>
+      <c r="C352" s="7"/>
+      <c r="J352" s="6"/>
+      <c r="K352" s="6"/>
+      <c r="L352" s="6"/>
     </row>
     <row r="353" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A353" s="9"/>
-[...4 lines deleted...]
-      <c r="L353" s="7"/>
+      <c r="A353" s="8"/>
+      <c r="B353" s="3"/>
+      <c r="C353" s="7"/>
+      <c r="J353" s="6"/>
+      <c r="K353" s="6"/>
+      <c r="L353" s="6"/>
     </row>
     <row r="354" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A354" s="9"/>
-[...4 lines deleted...]
-      <c r="L354" s="7"/>
+      <c r="A354" s="8"/>
+      <c r="B354" s="3"/>
+      <c r="C354" s="7"/>
+      <c r="J354" s="6"/>
+      <c r="K354" s="6"/>
+      <c r="L354" s="6"/>
     </row>
     <row r="355" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A355" s="9"/>
-[...4 lines deleted...]
-      <c r="L355" s="7"/>
+      <c r="A355" s="8"/>
+      <c r="B355" s="3"/>
+      <c r="C355" s="7"/>
+      <c r="J355" s="6"/>
+      <c r="K355" s="6"/>
+      <c r="L355" s="6"/>
     </row>
     <row r="356" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A356" s="9"/>
-[...4 lines deleted...]
-      <c r="L356" s="7"/>
+      <c r="A356" s="8"/>
+      <c r="B356" s="3"/>
+      <c r="C356" s="7"/>
+      <c r="J356" s="6"/>
+      <c r="K356" s="6"/>
+      <c r="L356" s="6"/>
     </row>
     <row r="357" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A357" s="9"/>
-[...4 lines deleted...]
-      <c r="L357" s="7"/>
+      <c r="A357" s="8"/>
+      <c r="B357" s="3"/>
+      <c r="C357" s="7"/>
+      <c r="J357" s="6"/>
+      <c r="K357" s="6"/>
+      <c r="L357" s="6"/>
     </row>
     <row r="358" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A358" s="9"/>
-[...4 lines deleted...]
-      <c r="L358" s="7"/>
+      <c r="A358" s="8"/>
+      <c r="B358" s="3"/>
+      <c r="C358" s="7"/>
+      <c r="J358" s="6"/>
+      <c r="K358" s="6"/>
+      <c r="L358" s="6"/>
     </row>
     <row r="359" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A359" s="9"/>
-[...4 lines deleted...]
-      <c r="L359" s="7"/>
+      <c r="A359" s="8"/>
+      <c r="B359" s="3"/>
+      <c r="C359" s="7"/>
+      <c r="J359" s="6"/>
+      <c r="K359" s="6"/>
+      <c r="L359" s="6"/>
     </row>
     <row r="360" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A360" s="9"/>
-[...4 lines deleted...]
-      <c r="L360" s="7"/>
+      <c r="A360" s="8"/>
+      <c r="B360" s="3"/>
+      <c r="C360" s="7"/>
+      <c r="J360" s="6"/>
+      <c r="K360" s="6"/>
+      <c r="L360" s="6"/>
     </row>
     <row r="361" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A361" s="9"/>
-[...4 lines deleted...]
-      <c r="L361" s="7"/>
+      <c r="A361" s="8"/>
+      <c r="B361" s="3"/>
+      <c r="C361" s="7"/>
+      <c r="J361" s="6"/>
+      <c r="K361" s="6"/>
+      <c r="L361" s="6"/>
     </row>
     <row r="362" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A362" s="9"/>
-[...4 lines deleted...]
-      <c r="L362" s="7"/>
+      <c r="A362" s="8"/>
+      <c r="B362" s="3"/>
+      <c r="C362" s="7"/>
+      <c r="J362" s="6"/>
+      <c r="K362" s="6"/>
+      <c r="L362" s="6"/>
     </row>
     <row r="363" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A363" s="9"/>
-[...4 lines deleted...]
-      <c r="L363" s="7"/>
+      <c r="A363" s="8"/>
+      <c r="B363" s="3"/>
+      <c r="C363" s="7"/>
+      <c r="J363" s="6"/>
+      <c r="K363" s="6"/>
+      <c r="L363" s="6"/>
     </row>
     <row r="364" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A364" s="9"/>
-[...4 lines deleted...]
-      <c r="L364" s="7"/>
+      <c r="A364" s="8"/>
+      <c r="B364" s="3"/>
+      <c r="C364" s="7"/>
+      <c r="J364" s="6"/>
+      <c r="K364" s="6"/>
+      <c r="L364" s="6"/>
     </row>
     <row r="365" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A365" s="9"/>
-[...4 lines deleted...]
-      <c r="L365" s="7"/>
+      <c r="A365" s="8"/>
+      <c r="B365" s="3"/>
+      <c r="C365" s="7"/>
+      <c r="J365" s="6"/>
+      <c r="K365" s="6"/>
+      <c r="L365" s="6"/>
     </row>
     <row r="366" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A366" s="9"/>
-[...4 lines deleted...]
-      <c r="L366" s="7"/>
+      <c r="A366" s="8"/>
+      <c r="B366" s="3"/>
+      <c r="C366" s="7"/>
+      <c r="J366" s="6"/>
+      <c r="K366" s="6"/>
+      <c r="L366" s="6"/>
     </row>
     <row r="367" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A367" s="9"/>
-[...4 lines deleted...]
-      <c r="L367" s="7"/>
+      <c r="A367" s="8"/>
+      <c r="B367" s="3"/>
+      <c r="C367" s="7"/>
+      <c r="J367" s="6"/>
+      <c r="K367" s="6"/>
+      <c r="L367" s="6"/>
     </row>
     <row r="368" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A368" s="9"/>
-[...4 lines deleted...]
-      <c r="L368" s="7"/>
+      <c r="A368" s="8"/>
+      <c r="B368" s="3"/>
+      <c r="C368" s="7"/>
+      <c r="J368" s="6"/>
+      <c r="K368" s="6"/>
+      <c r="L368" s="6"/>
     </row>
     <row r="369" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A369" s="9"/>
-[...4 lines deleted...]
-      <c r="L369" s="7"/>
+      <c r="A369" s="8"/>
+      <c r="B369" s="3"/>
+      <c r="C369" s="7"/>
+      <c r="J369" s="6"/>
+      <c r="K369" s="6"/>
+      <c r="L369" s="6"/>
     </row>
     <row r="370" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A370" s="9"/>
-[...4 lines deleted...]
-      <c r="L370" s="7"/>
+      <c r="A370" s="8"/>
+      <c r="B370" s="3"/>
+      <c r="C370" s="7"/>
+      <c r="J370" s="6"/>
+      <c r="K370" s="6"/>
+      <c r="L370" s="6"/>
     </row>
     <row r="371" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A371" s="9"/>
-[...4 lines deleted...]
-      <c r="L371" s="7"/>
+      <c r="A371" s="8"/>
+      <c r="B371" s="3"/>
+      <c r="C371" s="7"/>
+      <c r="J371" s="6"/>
+      <c r="K371" s="6"/>
+      <c r="L371" s="6"/>
     </row>
     <row r="372" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A372" s="9"/>
-[...4 lines deleted...]
-      <c r="L372" s="7"/>
+      <c r="A372" s="8"/>
+      <c r="B372" s="3"/>
+      <c r="C372" s="7"/>
+      <c r="J372" s="6"/>
+      <c r="K372" s="6"/>
+      <c r="L372" s="6"/>
     </row>
     <row r="373" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A373" s="9"/>
-[...4 lines deleted...]
-      <c r="L373" s="7"/>
+      <c r="A373" s="8"/>
+      <c r="B373" s="3"/>
+      <c r="C373" s="7"/>
+      <c r="J373" s="6"/>
+      <c r="K373" s="6"/>
+      <c r="L373" s="6"/>
     </row>
     <row r="374" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A374" s="9"/>
-[...4 lines deleted...]
-      <c r="L374" s="7"/>
+      <c r="A374" s="8"/>
+      <c r="B374" s="3"/>
+      <c r="C374" s="7"/>
+      <c r="J374" s="6"/>
+      <c r="K374" s="6"/>
+      <c r="L374" s="6"/>
     </row>
     <row r="375" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A375" s="9"/>
-[...4 lines deleted...]
-      <c r="L375" s="7"/>
+      <c r="A375" s="8"/>
+      <c r="B375" s="3"/>
+      <c r="C375" s="7"/>
+      <c r="J375" s="6"/>
+      <c r="K375" s="6"/>
+      <c r="L375" s="6"/>
     </row>
     <row r="376" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A376" s="9"/>
-[...4 lines deleted...]
-      <c r="L376" s="7"/>
+      <c r="A376" s="8"/>
+      <c r="B376" s="3"/>
+      <c r="C376" s="7"/>
+      <c r="J376" s="6"/>
+      <c r="K376" s="6"/>
+      <c r="L376" s="6"/>
     </row>
     <row r="377" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A377" s="9"/>
-[...4 lines deleted...]
-      <c r="L377" s="7"/>
+      <c r="A377" s="8"/>
+      <c r="B377" s="3"/>
+      <c r="C377" s="7"/>
+      <c r="J377" s="6"/>
+      <c r="K377" s="6"/>
+      <c r="L377" s="6"/>
     </row>
     <row r="378" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A378" s="9"/>
-[...4 lines deleted...]
-      <c r="L378" s="7"/>
+      <c r="A378" s="8"/>
+      <c r="B378" s="3"/>
+      <c r="C378" s="7"/>
+      <c r="J378" s="6"/>
+      <c r="K378" s="6"/>
+      <c r="L378" s="6"/>
     </row>
     <row r="379" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A379" s="9"/>
-[...4 lines deleted...]
-      <c r="L379" s="7"/>
+      <c r="A379" s="8"/>
+      <c r="B379" s="3"/>
+      <c r="C379" s="7"/>
+      <c r="J379" s="6"/>
+      <c r="K379" s="6"/>
+      <c r="L379" s="6"/>
     </row>
     <row r="380" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A380" s="9"/>
-[...4 lines deleted...]
-      <c r="L380" s="7"/>
+      <c r="A380" s="8"/>
+      <c r="B380" s="3"/>
+      <c r="C380" s="7"/>
+      <c r="J380" s="6"/>
+      <c r="K380" s="6"/>
+      <c r="L380" s="6"/>
     </row>
     <row r="381" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A381" s="9"/>
-[...4 lines deleted...]
-      <c r="L381" s="7"/>
+      <c r="A381" s="8"/>
+      <c r="B381" s="3"/>
+      <c r="C381" s="7"/>
+      <c r="J381" s="6"/>
+      <c r="K381" s="6"/>
+      <c r="L381" s="6"/>
     </row>
     <row r="382" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A382" s="9"/>
-[...4 lines deleted...]
-      <c r="L382" s="7"/>
+      <c r="A382" s="8"/>
+      <c r="B382" s="3"/>
+      <c r="C382" s="7"/>
+      <c r="J382" s="6"/>
+      <c r="K382" s="6"/>
+      <c r="L382" s="6"/>
     </row>
     <row r="383" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A383" s="9"/>
-[...4 lines deleted...]
-      <c r="L383" s="7"/>
+      <c r="A383" s="8"/>
+      <c r="B383" s="3"/>
+      <c r="C383" s="7"/>
+      <c r="J383" s="6"/>
+      <c r="K383" s="6"/>
+      <c r="L383" s="6"/>
     </row>
     <row r="384" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A384" s="9"/>
-[...4 lines deleted...]
-      <c r="L384" s="7"/>
+      <c r="A384" s="8"/>
+      <c r="B384" s="3"/>
+      <c r="C384" s="7"/>
+      <c r="J384" s="6"/>
+      <c r="K384" s="6"/>
+      <c r="L384" s="6"/>
     </row>
     <row r="385" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A385" s="9"/>
-[...4 lines deleted...]
-      <c r="L385" s="7"/>
+      <c r="A385" s="8"/>
+      <c r="B385" s="3"/>
+      <c r="C385" s="7"/>
+      <c r="J385" s="6"/>
+      <c r="K385" s="6"/>
+      <c r="L385" s="6"/>
     </row>
     <row r="386" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A386" s="9"/>
-[...4 lines deleted...]
-      <c r="L386" s="7"/>
+      <c r="A386" s="8"/>
+      <c r="B386" s="3"/>
+      <c r="C386" s="7"/>
+      <c r="J386" s="6"/>
+      <c r="K386" s="6"/>
+      <c r="L386" s="6"/>
     </row>
     <row r="387" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A387" s="9"/>
-[...4 lines deleted...]
-      <c r="L387" s="7"/>
+      <c r="A387" s="8"/>
+      <c r="B387" s="3"/>
+      <c r="C387" s="7"/>
+      <c r="J387" s="6"/>
+      <c r="K387" s="6"/>
+      <c r="L387" s="6"/>
     </row>
     <row r="388" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A388" s="9"/>
-[...4 lines deleted...]
-      <c r="L388" s="7"/>
+      <c r="A388" s="8"/>
+      <c r="B388" s="3"/>
+      <c r="C388" s="7"/>
+      <c r="J388" s="6"/>
+      <c r="K388" s="6"/>
+      <c r="L388" s="6"/>
     </row>
     <row r="389" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A389" s="9"/>
-[...4 lines deleted...]
-      <c r="L389" s="7"/>
+      <c r="A389" s="8"/>
+      <c r="B389" s="3"/>
+      <c r="C389" s="7"/>
+      <c r="J389" s="6"/>
+      <c r="K389" s="6"/>
+      <c r="L389" s="6"/>
     </row>
     <row r="390" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A390" s="9"/>
-[...4 lines deleted...]
-      <c r="L390" s="7"/>
+      <c r="A390" s="8"/>
+      <c r="B390" s="3"/>
+      <c r="C390" s="7"/>
+      <c r="J390" s="6"/>
+      <c r="K390" s="6"/>
+      <c r="L390" s="6"/>
     </row>
     <row r="391" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A391" s="9"/>
-[...4 lines deleted...]
-      <c r="L391" s="7"/>
+      <c r="A391" s="8"/>
+      <c r="B391" s="3"/>
+      <c r="C391" s="7"/>
+      <c r="J391" s="6"/>
+      <c r="K391" s="6"/>
+      <c r="L391" s="6"/>
     </row>
     <row r="392" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A392" s="9"/>
-[...4 lines deleted...]
-      <c r="L392" s="7"/>
+      <c r="A392" s="8"/>
+      <c r="B392" s="3"/>
+      <c r="C392" s="7"/>
+      <c r="J392" s="6"/>
+      <c r="K392" s="6"/>
+      <c r="L392" s="6"/>
     </row>
     <row r="393" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A393" s="9"/>
-[...4 lines deleted...]
-      <c r="L393" s="7"/>
+      <c r="A393" s="8"/>
+      <c r="B393" s="3"/>
+      <c r="C393" s="7"/>
+      <c r="J393" s="6"/>
+      <c r="K393" s="6"/>
+      <c r="L393" s="6"/>
     </row>
     <row r="394" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A394" s="9"/>
-[...4 lines deleted...]
-      <c r="L394" s="7"/>
+      <c r="A394" s="8"/>
+      <c r="B394" s="3"/>
+      <c r="C394" s="7"/>
+      <c r="J394" s="6"/>
+      <c r="K394" s="6"/>
+      <c r="L394" s="6"/>
     </row>
     <row r="395" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A395" s="9"/>
-[...4 lines deleted...]
-      <c r="L395" s="7"/>
+      <c r="A395" s="8"/>
+      <c r="B395" s="3"/>
+      <c r="C395" s="7"/>
+      <c r="J395" s="6"/>
+      <c r="K395" s="6"/>
+      <c r="L395" s="6"/>
     </row>
     <row r="396" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A396" s="9"/>
-[...4 lines deleted...]
-      <c r="L396" s="7"/>
+      <c r="A396" s="8"/>
+      <c r="B396" s="3"/>
+      <c r="C396" s="7"/>
+      <c r="J396" s="6"/>
+      <c r="K396" s="6"/>
+      <c r="L396" s="6"/>
     </row>
     <row r="397" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A397" s="9"/>
-[...4 lines deleted...]
-      <c r="L397" s="7"/>
+      <c r="A397" s="8"/>
+      <c r="B397" s="3"/>
+      <c r="C397" s="7"/>
+      <c r="J397" s="6"/>
+      <c r="K397" s="6"/>
+      <c r="L397" s="6"/>
     </row>
     <row r="398" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A398" s="9"/>
-[...4 lines deleted...]
-      <c r="L398" s="7"/>
+      <c r="A398" s="8"/>
+      <c r="B398" s="3"/>
+      <c r="C398" s="7"/>
+      <c r="J398" s="6"/>
+      <c r="K398" s="6"/>
+      <c r="L398" s="6"/>
     </row>
     <row r="399" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A399" s="9"/>
-[...4 lines deleted...]
-      <c r="L399" s="7"/>
+      <c r="A399" s="8"/>
+      <c r="B399" s="3"/>
+      <c r="C399" s="7"/>
+      <c r="J399" s="6"/>
+      <c r="K399" s="6"/>
+      <c r="L399" s="6"/>
     </row>
     <row r="400" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A400" s="9"/>
-[...4 lines deleted...]
-      <c r="L400" s="7"/>
+      <c r="A400" s="8"/>
+      <c r="B400" s="3"/>
+      <c r="C400" s="7"/>
+      <c r="J400" s="6"/>
+      <c r="K400" s="6"/>
+      <c r="L400" s="6"/>
     </row>
     <row r="401" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A401" s="9"/>
-[...4 lines deleted...]
-      <c r="L401" s="7"/>
+      <c r="A401" s="8"/>
+      <c r="B401" s="3"/>
+      <c r="C401" s="7"/>
+      <c r="J401" s="6"/>
+      <c r="K401" s="6"/>
+      <c r="L401" s="6"/>
     </row>
     <row r="402" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A402" s="9"/>
-[...4 lines deleted...]
-      <c r="L402" s="7"/>
+      <c r="A402" s="8"/>
+      <c r="B402" s="3"/>
+      <c r="C402" s="7"/>
+      <c r="J402" s="6"/>
+      <c r="K402" s="6"/>
+      <c r="L402" s="6"/>
     </row>
     <row r="403" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A403" s="9"/>
-[...4 lines deleted...]
-      <c r="L403" s="7"/>
+      <c r="A403" s="8"/>
+      <c r="B403" s="3"/>
+      <c r="C403" s="7"/>
+      <c r="J403" s="6"/>
+      <c r="K403" s="6"/>
+      <c r="L403" s="6"/>
     </row>
     <row r="404" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A404" s="9"/>
-[...4 lines deleted...]
-      <c r="L404" s="7"/>
+      <c r="A404" s="8"/>
+      <c r="B404" s="3"/>
+      <c r="C404" s="7"/>
+      <c r="J404" s="6"/>
+      <c r="K404" s="6"/>
+      <c r="L404" s="6"/>
     </row>
     <row r="405" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A405" s="9"/>
-[...4 lines deleted...]
-      <c r="L405" s="7"/>
+      <c r="A405" s="8"/>
+      <c r="B405" s="3"/>
+      <c r="C405" s="7"/>
+      <c r="J405" s="6"/>
+      <c r="K405" s="6"/>
+      <c r="L405" s="6"/>
     </row>
     <row r="406" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A406" s="9"/>
-[...4 lines deleted...]
-      <c r="L406" s="7"/>
+      <c r="A406" s="8"/>
+      <c r="B406" s="3"/>
+      <c r="C406" s="7"/>
+      <c r="J406" s="6"/>
+      <c r="K406" s="6"/>
+      <c r="L406" s="6"/>
     </row>
     <row r="407" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A407" s="9"/>
-[...4 lines deleted...]
-      <c r="L407" s="7"/>
+      <c r="A407" s="8"/>
+      <c r="B407" s="3"/>
+      <c r="C407" s="7"/>
+      <c r="J407" s="6"/>
+      <c r="K407" s="6"/>
+      <c r="L407" s="6"/>
     </row>
     <row r="408" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A408" s="9"/>
-[...4 lines deleted...]
-      <c r="L408" s="7"/>
+      <c r="A408" s="8"/>
+      <c r="B408" s="3"/>
+      <c r="C408" s="7"/>
+      <c r="J408" s="6"/>
+      <c r="K408" s="6"/>
+      <c r="L408" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A293:C293"/>
     <mergeCell ref="A292:C292"/>
     <mergeCell ref="A291:C291"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="C8:H8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BD58BAC-5E92-4C5D-968A-CA021F3A0FB9}">
+  <dimension ref="A1:H94"/>
+  <sheetViews>
+    <sheetView topLeftCell="A92" workbookViewId="0">
+      <selection activeCell="D92" sqref="D92"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="8" max="8" width="22.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="58" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1" s="58" t="s">
+        <v>573</v>
+      </c>
+      <c r="D1" s="58" t="s">
+        <v>574</v>
+      </c>
+      <c r="E1" s="58" t="s">
+        <v>575</v>
+      </c>
+      <c r="F1" s="58" t="s">
+        <v>576</v>
+      </c>
+      <c r="G1" s="58" t="s">
+        <v>577</v>
+      </c>
+      <c r="H1" s="58" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="59" t="s">
+        <v>396</v>
+      </c>
+      <c r="B2" s="59" t="s">
+        <v>397</v>
+      </c>
+      <c r="C2" s="60">
+        <v>56</v>
+      </c>
+      <c r="D2" s="60">
+        <v>55.7</v>
+      </c>
+      <c r="E2" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F2" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G2" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H2" s="60">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="59" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>399</v>
+      </c>
+      <c r="C3" s="60">
+        <v>42</v>
+      </c>
+      <c r="D3" s="60">
+        <v>41.9</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F3" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G3" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H3" s="60">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="59" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="60">
+        <v>59</v>
+      </c>
+      <c r="D4" s="60">
+        <v>58.7</v>
+      </c>
+      <c r="E4" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F4" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G4" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H4" s="60">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="230.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="59" t="s">
+        <v>402</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>582</v>
+      </c>
+      <c r="C5" s="60">
+        <v>107</v>
+      </c>
+      <c r="D5" s="60">
+        <v>107.3</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F5" s="59" t="s">
+        <v>584</v>
+      </c>
+      <c r="G5" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H5" s="60">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="59" t="s">
+        <v>404</v>
+      </c>
+      <c r="B6" s="59" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="60">
+        <v>65</v>
+      </c>
+      <c r="D6" s="60">
+        <v>65.5</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F6" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G6" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H6" s="60">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="59" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" s="60">
+        <v>70</v>
+      </c>
+      <c r="D7" s="60">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="E7" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F7" s="59" t="s">
+        <v>585</v>
+      </c>
+      <c r="G7" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H7" s="60">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="230.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="59" t="s">
+        <v>408</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>586</v>
+      </c>
+      <c r="C8" s="60">
+        <v>50</v>
+      </c>
+      <c r="D8" s="60">
+        <v>50.3</v>
+      </c>
+      <c r="E8" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F8" s="59" t="s">
+        <v>584</v>
+      </c>
+      <c r="G8" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H8" s="60">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="59" t="s">
+        <v>410</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>411</v>
+      </c>
+      <c r="C9" s="60">
+        <v>89</v>
+      </c>
+      <c r="D9" s="60">
+        <v>89.4</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>587</v>
+      </c>
+      <c r="G9" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H9" s="60">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="59" t="s">
+        <v>412</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>413</v>
+      </c>
+      <c r="C10" s="60">
+        <v>51</v>
+      </c>
+      <c r="D10" s="60">
+        <v>51.2</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F10" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G10" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H10" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="59" t="s">
+        <v>414</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>415</v>
+      </c>
+      <c r="C11" s="60">
+        <v>41</v>
+      </c>
+      <c r="D11" s="60">
+        <v>40.5</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F11" s="59" t="s">
+        <v>587</v>
+      </c>
+      <c r="G11" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H11" s="60">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="59" t="s">
+        <v>416</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>417</v>
+      </c>
+      <c r="C12" s="60">
+        <v>49</v>
+      </c>
+      <c r="D12" s="60">
+        <v>49.5</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F12" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G12" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H12" s="60">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="288" x14ac:dyDescent="0.3">
+      <c r="A13" s="59" t="s">
+        <v>418</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>419</v>
+      </c>
+      <c r="C13" s="60">
+        <v>66</v>
+      </c>
+      <c r="D13" s="60">
+        <v>66.5</v>
+      </c>
+      <c r="E13" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F13" s="59" t="s">
+        <v>588</v>
+      </c>
+      <c r="G13" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H13" s="60">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="59" t="s">
+        <v>420</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>421</v>
+      </c>
+      <c r="C14" s="60">
+        <v>68</v>
+      </c>
+      <c r="D14" s="61"/>
+      <c r="E14" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F14" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G14" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H14" s="60">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="59" t="s">
+        <v>422</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>423</v>
+      </c>
+      <c r="C15" s="60">
+        <v>79</v>
+      </c>
+      <c r="D15" s="61"/>
+      <c r="E15" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F15" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G15" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H15" s="60">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="59" t="s">
+        <v>424</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>425</v>
+      </c>
+      <c r="C16" s="60">
+        <v>84</v>
+      </c>
+      <c r="D16" s="61"/>
+      <c r="E16" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F16" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G16" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H16" s="60">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="59" t="s">
+        <v>426</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>427</v>
+      </c>
+      <c r="C17" s="60">
+        <v>52</v>
+      </c>
+      <c r="D17" s="61"/>
+      <c r="E17" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F17" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G17" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H17" s="60">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="59" t="s">
+        <v>428</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>429</v>
+      </c>
+      <c r="C18" s="60">
+        <v>67</v>
+      </c>
+      <c r="D18" s="61"/>
+      <c r="E18" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F18" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G18" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H18" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="59" t="s">
+        <v>430</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>431</v>
+      </c>
+      <c r="C19" s="60">
+        <v>47</v>
+      </c>
+      <c r="D19" s="60">
+        <v>46.8</v>
+      </c>
+      <c r="E19" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F19" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G19" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H19" s="60">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="302.39999999999998" x14ac:dyDescent="0.3">
+      <c r="A20" s="59" t="s">
+        <v>432</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>433</v>
+      </c>
+      <c r="C20" s="60">
+        <v>76</v>
+      </c>
+      <c r="D20" s="60">
+        <v>75.8</v>
+      </c>
+      <c r="E20" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F20" s="59" t="s">
+        <v>592</v>
+      </c>
+      <c r="G20" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H20" s="60">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="59" t="s">
+        <v>434</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>435</v>
+      </c>
+      <c r="C21" s="60">
+        <v>47</v>
+      </c>
+      <c r="D21" s="60">
+        <v>47</v>
+      </c>
+      <c r="E21" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F21" s="59" t="s">
+        <v>593</v>
+      </c>
+      <c r="G21" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H21" s="60">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="59" t="s">
+        <v>436</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>437</v>
+      </c>
+      <c r="C22" s="60">
+        <v>107</v>
+      </c>
+      <c r="D22" s="61"/>
+      <c r="E22" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F22" s="59" t="s">
+        <v>594</v>
+      </c>
+      <c r="G22" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H22" s="60">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="59" t="s">
+        <v>438</v>
+      </c>
+      <c r="B23" s="59" t="s">
+        <v>439</v>
+      </c>
+      <c r="C23" s="60">
+        <v>42</v>
+      </c>
+      <c r="D23" s="60">
+        <v>42.1</v>
+      </c>
+      <c r="E23" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F23" s="59" t="s">
+        <v>593</v>
+      </c>
+      <c r="G23" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H23" s="60">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+      <c r="A24" s="59" t="s">
+        <v>440</v>
+      </c>
+      <c r="B24" s="59" t="s">
+        <v>441</v>
+      </c>
+      <c r="C24" s="60">
+        <v>72</v>
+      </c>
+      <c r="D24" s="60">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="E24" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F24" s="59" t="s">
+        <v>595</v>
+      </c>
+      <c r="G24" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H24" s="60">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="59" t="s">
+        <v>442</v>
+      </c>
+      <c r="B25" s="59" t="s">
+        <v>443</v>
+      </c>
+      <c r="C25" s="60">
+        <v>60</v>
+      </c>
+      <c r="D25" s="60">
+        <v>59.6</v>
+      </c>
+      <c r="E25" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F25" s="59" t="s">
+        <v>593</v>
+      </c>
+      <c r="G25" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H25" s="60">
+        <v>29.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="259.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="59" t="s">
+        <v>596</v>
+      </c>
+      <c r="B26" s="59" t="s">
+        <v>597</v>
+      </c>
+      <c r="C26" s="60">
+        <v>132</v>
+      </c>
+      <c r="D26" s="61"/>
+      <c r="E26" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F26" s="59" t="s">
+        <v>598</v>
+      </c>
+      <c r="G26" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H26" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="59" t="s">
+        <v>444</v>
+      </c>
+      <c r="B27" s="59" t="s">
+        <v>445</v>
+      </c>
+      <c r="C27" s="60">
+        <v>50</v>
+      </c>
+      <c r="D27" s="61"/>
+      <c r="E27" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F27" s="59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G27" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H27" s="60">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="360" x14ac:dyDescent="0.3">
+      <c r="A28" s="59" t="s">
+        <v>446</v>
+      </c>
+      <c r="B28" s="59" t="s">
+        <v>447</v>
+      </c>
+      <c r="C28" s="60">
+        <v>69</v>
+      </c>
+      <c r="D28" s="60">
+        <v>68.5</v>
+      </c>
+      <c r="E28" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F28" s="59" t="s">
+        <v>600</v>
+      </c>
+      <c r="G28" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H28" s="60">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="59" t="s">
+        <v>448</v>
+      </c>
+      <c r="B29" s="59" t="s">
+        <v>449</v>
+      </c>
+      <c r="C29" s="60">
+        <v>58</v>
+      </c>
+      <c r="D29" s="60">
+        <v>57.7</v>
+      </c>
+      <c r="E29" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F29" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G29" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H29" s="60">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="59" t="s">
+        <v>450</v>
+      </c>
+      <c r="B30" s="59" t="s">
+        <v>451</v>
+      </c>
+      <c r="C30" s="60">
+        <v>77</v>
+      </c>
+      <c r="D30" s="61"/>
+      <c r="E30" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F30" s="59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G30" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H30" s="60">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="59" t="s">
+        <v>452</v>
+      </c>
+      <c r="B31" s="59" t="s">
+        <v>453</v>
+      </c>
+      <c r="C31" s="60">
+        <v>60</v>
+      </c>
+      <c r="D31" s="60">
+        <v>60.1</v>
+      </c>
+      <c r="E31" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F31" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G31" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H31" s="60">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A32" s="59" t="s">
+        <v>601</v>
+      </c>
+      <c r="B32" s="59" t="s">
+        <v>602</v>
+      </c>
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="59" t="s">
+        <v>603</v>
+      </c>
+      <c r="F32" s="59" t="s">
+        <v>604</v>
+      </c>
+      <c r="G32" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H32" s="61"/>
+    </row>
+    <row r="33" spans="1:8" ht="201.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="59" t="s">
+        <v>454</v>
+      </c>
+      <c r="B33" s="59" t="s">
+        <v>455</v>
+      </c>
+      <c r="C33" s="60">
+        <v>81</v>
+      </c>
+      <c r="D33" s="60">
+        <v>80.5</v>
+      </c>
+      <c r="E33" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F33" s="59" t="s">
+        <v>605</v>
+      </c>
+      <c r="G33" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H33" s="60">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="59" t="s">
+        <v>456</v>
+      </c>
+      <c r="B34" s="59" t="s">
+        <v>606</v>
+      </c>
+      <c r="C34" s="60">
+        <v>47</v>
+      </c>
+      <c r="D34" s="60">
+        <v>47.3</v>
+      </c>
+      <c r="E34" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F34" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G34" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H34" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="59" t="s">
+        <v>607</v>
+      </c>
+      <c r="B35" s="59" t="s">
+        <v>458</v>
+      </c>
+      <c r="C35" s="60">
+        <v>35</v>
+      </c>
+      <c r="D35" s="61"/>
+      <c r="E35" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F35" s="59" t="s">
+        <v>608</v>
+      </c>
+      <c r="G35" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H35" s="60">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="59" t="s">
+        <v>459</v>
+      </c>
+      <c r="B36" s="59" t="s">
+        <v>460</v>
+      </c>
+      <c r="C36" s="60">
+        <v>59</v>
+      </c>
+      <c r="D36" s="60">
+        <v>59.2</v>
+      </c>
+      <c r="E36" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F36" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G36" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H36" s="60">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="59" t="s">
+        <v>461</v>
+      </c>
+      <c r="B37" s="59" t="s">
+        <v>462</v>
+      </c>
+      <c r="C37" s="60">
+        <v>119</v>
+      </c>
+      <c r="D37" s="61"/>
+      <c r="E37" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F37" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="G37" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H37" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="59" t="s">
+        <v>463</v>
+      </c>
+      <c r="B38" s="59" t="s">
+        <v>464</v>
+      </c>
+      <c r="C38" s="60">
+        <v>51</v>
+      </c>
+      <c r="D38" s="60">
+        <v>51.4</v>
+      </c>
+      <c r="E38" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F38" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G38" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H38" s="60">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="59" t="s">
+        <v>465</v>
+      </c>
+      <c r="B39" s="59" t="s">
+        <v>466</v>
+      </c>
+      <c r="C39" s="60">
+        <v>45</v>
+      </c>
+      <c r="D39" s="60">
+        <v>45.1</v>
+      </c>
+      <c r="E39" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F39" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G39" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H39" s="60">
+        <v>43.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A40" s="59" t="s">
+        <v>467</v>
+      </c>
+      <c r="B40" s="59" t="s">
+        <v>468</v>
+      </c>
+      <c r="C40" s="60">
+        <v>66</v>
+      </c>
+      <c r="D40" s="61"/>
+      <c r="E40" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F40" s="59" t="s">
+        <v>610</v>
+      </c>
+      <c r="G40" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H40" s="60">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="59" t="s">
+        <v>611</v>
+      </c>
+      <c r="B41" s="59" t="s">
+        <v>612</v>
+      </c>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F41" s="59" t="s">
+        <v>604</v>
+      </c>
+      <c r="G41" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H41" s="61"/>
+    </row>
+    <row r="42" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="59" t="s">
+        <v>469</v>
+      </c>
+      <c r="B42" s="59" t="s">
+        <v>470</v>
+      </c>
+      <c r="C42" s="60">
+        <v>52</v>
+      </c>
+      <c r="D42" s="60">
+        <v>51.8</v>
+      </c>
+      <c r="E42" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F42" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G42" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H42" s="60">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="59" t="s">
+        <v>471</v>
+      </c>
+      <c r="B43" s="59" t="s">
+        <v>472</v>
+      </c>
+      <c r="C43" s="60">
+        <v>50</v>
+      </c>
+      <c r="D43" s="60">
+        <v>49.8</v>
+      </c>
+      <c r="E43" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F43" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G43" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H43" s="60">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="59" t="s">
+        <v>473</v>
+      </c>
+      <c r="B44" s="59" t="s">
+        <v>474</v>
+      </c>
+      <c r="C44" s="60">
+        <v>50</v>
+      </c>
+      <c r="D44" s="60">
+        <v>50.3</v>
+      </c>
+      <c r="E44" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F44" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G44" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H44" s="60">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="59" t="s">
+        <v>475</v>
+      </c>
+      <c r="B45" s="59" t="s">
+        <v>476</v>
+      </c>
+      <c r="C45" s="60">
+        <v>52</v>
+      </c>
+      <c r="D45" s="60">
+        <v>51.7</v>
+      </c>
+      <c r="E45" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F45" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G45" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H45" s="60">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="288" x14ac:dyDescent="0.3">
+      <c r="A46" s="59" t="s">
+        <v>477</v>
+      </c>
+      <c r="B46" s="59" t="s">
+        <v>478</v>
+      </c>
+      <c r="C46" s="60">
+        <v>66</v>
+      </c>
+      <c r="D46" s="60">
+        <v>65.7</v>
+      </c>
+      <c r="E46" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F46" s="59" t="s">
+        <v>588</v>
+      </c>
+      <c r="G46" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H46" s="60">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="59" t="s">
+        <v>479</v>
+      </c>
+      <c r="B47" s="59" t="s">
+        <v>480</v>
+      </c>
+      <c r="C47" s="60">
+        <v>64</v>
+      </c>
+      <c r="D47" s="61"/>
+      <c r="E47" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F47" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="G47" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H47" s="60">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="59" t="s">
+        <v>481</v>
+      </c>
+      <c r="B48" s="59" t="s">
+        <v>482</v>
+      </c>
+      <c r="C48" s="60">
+        <v>54</v>
+      </c>
+      <c r="D48" s="60">
+        <v>53.9</v>
+      </c>
+      <c r="E48" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F48" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G48" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H48" s="60">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="59" t="s">
+        <v>483</v>
+      </c>
+      <c r="B49" s="59" t="s">
+        <v>613</v>
+      </c>
+      <c r="C49" s="60">
+        <v>41</v>
+      </c>
+      <c r="D49" s="60">
+        <v>40.5</v>
+      </c>
+      <c r="E49" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F49" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G49" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H49" s="60">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="59" t="s">
+        <v>485</v>
+      </c>
+      <c r="B50" s="59" t="s">
+        <v>486</v>
+      </c>
+      <c r="C50" s="60">
+        <v>63</v>
+      </c>
+      <c r="D50" s="60">
+        <v>62.7</v>
+      </c>
+      <c r="E50" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F50" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G50" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H50" s="60">
+        <v>29.8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="59" t="s">
+        <v>487</v>
+      </c>
+      <c r="B51" s="59" t="s">
+        <v>488</v>
+      </c>
+      <c r="C51" s="60">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60">
+        <v>59.6</v>
+      </c>
+      <c r="E51" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F51" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G51" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H51" s="60">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="59" t="s">
+        <v>489</v>
+      </c>
+      <c r="B52" s="59" t="s">
+        <v>490</v>
+      </c>
+      <c r="C52" s="60">
+        <v>58</v>
+      </c>
+      <c r="D52" s="60">
+        <v>57.8</v>
+      </c>
+      <c r="E52" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F52" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G52" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H52" s="60">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="59" t="s">
+        <v>491</v>
+      </c>
+      <c r="B53" s="59" t="s">
+        <v>492</v>
+      </c>
+      <c r="C53" s="60">
+        <v>60</v>
+      </c>
+      <c r="D53" s="60">
+        <v>60.1</v>
+      </c>
+      <c r="E53" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F53" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G53" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H53" s="60">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A54" s="59" t="s">
+        <v>493</v>
+      </c>
+      <c r="B54" s="59" t="s">
+        <v>494</v>
+      </c>
+      <c r="C54" s="60">
+        <v>53</v>
+      </c>
+      <c r="D54" s="61"/>
+      <c r="E54" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F54" s="59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G54" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H54" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="59" t="s">
+        <v>495</v>
+      </c>
+      <c r="B55" s="59" t="s">
+        <v>614</v>
+      </c>
+      <c r="C55" s="60">
+        <v>49</v>
+      </c>
+      <c r="D55" s="60">
+        <v>49.1</v>
+      </c>
+      <c r="E55" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F55" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G55" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H55" s="60">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="59" t="s">
+        <v>497</v>
+      </c>
+      <c r="B56" s="59" t="s">
+        <v>615</v>
+      </c>
+      <c r="C56" s="60">
+        <v>47</v>
+      </c>
+      <c r="D56" s="60">
+        <v>46.7</v>
+      </c>
+      <c r="E56" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F56" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G56" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H56" s="60">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A57" s="59" t="s">
+        <v>499</v>
+      </c>
+      <c r="B57" s="59" t="s">
+        <v>500</v>
+      </c>
+      <c r="C57" s="60">
+        <v>118</v>
+      </c>
+      <c r="D57" s="61"/>
+      <c r="E57" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F57" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="G57" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H57" s="60">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A58" s="59" t="s">
+        <v>501</v>
+      </c>
+      <c r="B58" s="59" t="s">
+        <v>502</v>
+      </c>
+      <c r="C58" s="60">
+        <v>93</v>
+      </c>
+      <c r="D58" s="61"/>
+      <c r="E58" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F58" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="G58" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H58" s="60">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="59" t="s">
+        <v>503</v>
+      </c>
+      <c r="B59" s="59" t="s">
+        <v>504</v>
+      </c>
+      <c r="C59" s="60">
+        <v>44</v>
+      </c>
+      <c r="D59" s="60">
+        <v>44.2</v>
+      </c>
+      <c r="E59" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F59" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G59" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H59" s="60">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="A60" s="59" t="s">
+        <v>505</v>
+      </c>
+      <c r="B60" s="59" t="s">
+        <v>506</v>
+      </c>
+      <c r="C60" s="60">
+        <v>51</v>
+      </c>
+      <c r="D60" s="60">
+        <v>51.1</v>
+      </c>
+      <c r="E60" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F60" s="59" t="s">
+        <v>616</v>
+      </c>
+      <c r="G60" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H60" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="59" t="s">
+        <v>507</v>
+      </c>
+      <c r="B61" s="59" t="s">
+        <v>508</v>
+      </c>
+      <c r="C61" s="60">
+        <v>32</v>
+      </c>
+      <c r="D61" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="E61" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F61" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G61" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H61" s="60">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="59" t="s">
+        <v>509</v>
+      </c>
+      <c r="B62" s="59" t="s">
+        <v>510</v>
+      </c>
+      <c r="C62" s="60">
+        <v>58</v>
+      </c>
+      <c r="D62" s="60">
+        <v>57.9</v>
+      </c>
+      <c r="E62" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F62" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G62" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H62" s="60">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="59" t="s">
+        <v>511</v>
+      </c>
+      <c r="B63" s="59" t="s">
+        <v>617</v>
+      </c>
+      <c r="C63" s="60">
+        <v>55</v>
+      </c>
+      <c r="D63" s="60">
+        <v>55.2</v>
+      </c>
+      <c r="E63" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F63" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G63" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H63" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A64" s="59" t="s">
+        <v>513</v>
+      </c>
+      <c r="B64" s="59" t="s">
+        <v>514</v>
+      </c>
+      <c r="C64" s="60">
+        <v>57</v>
+      </c>
+      <c r="D64" s="61"/>
+      <c r="E64" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F64" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="G64" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H64" s="60">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A65" s="59" t="s">
+        <v>515</v>
+      </c>
+      <c r="B65" s="59" t="s">
+        <v>516</v>
+      </c>
+      <c r="C65" s="60">
+        <v>63</v>
+      </c>
+      <c r="D65" s="61"/>
+      <c r="E65" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F65" s="59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G65" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H65" s="60">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="59" t="s">
+        <v>517</v>
+      </c>
+      <c r="B66" s="59" t="s">
+        <v>518</v>
+      </c>
+      <c r="C66" s="60">
+        <v>48</v>
+      </c>
+      <c r="D66" s="60">
+        <v>48.2</v>
+      </c>
+      <c r="E66" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F66" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G66" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H66" s="60">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A67" s="59" t="s">
+        <v>519</v>
+      </c>
+      <c r="B67" s="59" t="s">
+        <v>520</v>
+      </c>
+      <c r="C67" s="60">
+        <v>50</v>
+      </c>
+      <c r="D67" s="60">
+        <v>49.7</v>
+      </c>
+      <c r="E67" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F67" s="59" t="s">
+        <v>618</v>
+      </c>
+      <c r="G67" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H67" s="60">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="59" t="s">
+        <v>521</v>
+      </c>
+      <c r="B68" s="59" t="s">
+        <v>522</v>
+      </c>
+      <c r="C68" s="60">
+        <v>57</v>
+      </c>
+      <c r="D68" s="60">
+        <v>57.3</v>
+      </c>
+      <c r="E68" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F68" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G68" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H68" s="60">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="288" x14ac:dyDescent="0.3">
+      <c r="A69" s="59" t="s">
+        <v>523</v>
+      </c>
+      <c r="B69" s="59" t="s">
+        <v>524</v>
+      </c>
+      <c r="C69" s="60">
+        <v>100</v>
+      </c>
+      <c r="D69" s="60">
+        <v>99.7</v>
+      </c>
+      <c r="E69" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F69" s="59" t="s">
+        <v>619</v>
+      </c>
+      <c r="G69" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H69" s="60">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="59" t="s">
+        <v>525</v>
+      </c>
+      <c r="B70" s="59" t="s">
+        <v>526</v>
+      </c>
+      <c r="C70" s="60">
+        <v>54</v>
+      </c>
+      <c r="D70" s="60">
+        <v>53.6</v>
+      </c>
+      <c r="E70" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F70" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G70" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H70" s="60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="59" t="s">
+        <v>620</v>
+      </c>
+      <c r="B71" s="59" t="s">
+        <v>621</v>
+      </c>
+      <c r="C71" s="60">
+        <v>33</v>
+      </c>
+      <c r="D71" s="60">
+        <v>33</v>
+      </c>
+      <c r="E71" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F71" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G71" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H71" s="60">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A72" s="59" t="s">
+        <v>527</v>
+      </c>
+      <c r="B72" s="59" t="s">
+        <v>528</v>
+      </c>
+      <c r="C72" s="60">
+        <v>46</v>
+      </c>
+      <c r="D72" s="61"/>
+      <c r="E72" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F72" s="59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G72" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H72" s="60">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="59" t="s">
+        <v>529</v>
+      </c>
+      <c r="B73" s="59" t="s">
+        <v>530</v>
+      </c>
+      <c r="C73" s="60">
+        <v>48</v>
+      </c>
+      <c r="D73" s="60">
+        <v>47.7</v>
+      </c>
+      <c r="E73" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F73" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G73" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H73" s="60">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A74" s="59" t="s">
+        <v>622</v>
+      </c>
+      <c r="B74" s="59" t="s">
+        <v>623</v>
+      </c>
+      <c r="C74" s="61"/>
+      <c r="D74" s="61"/>
+      <c r="E74" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F74" s="59" t="s">
+        <v>604</v>
+      </c>
+      <c r="G74" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H74" s="61"/>
+    </row>
+    <row r="75" spans="1:8" ht="388.8" x14ac:dyDescent="0.3">
+      <c r="A75" s="59" t="s">
+        <v>531</v>
+      </c>
+      <c r="B75" s="59" t="s">
+        <v>532</v>
+      </c>
+      <c r="C75" s="60">
+        <v>69</v>
+      </c>
+      <c r="D75" s="60">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E75" s="59" t="s">
+        <v>591</v>
+      </c>
+      <c r="F75" s="59" t="s">
+        <v>624</v>
+      </c>
+      <c r="G75" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H75" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="59" t="s">
+        <v>533</v>
+      </c>
+      <c r="B76" s="59" t="s">
+        <v>534</v>
+      </c>
+      <c r="C76" s="60">
+        <v>61</v>
+      </c>
+      <c r="D76" s="60">
+        <v>61.5</v>
+      </c>
+      <c r="E76" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F76" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G76" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H76" s="60">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A77" s="59" t="s">
+        <v>535</v>
+      </c>
+      <c r="B77" s="59" t="s">
+        <v>536</v>
+      </c>
+      <c r="C77" s="60">
+        <v>64</v>
+      </c>
+      <c r="D77" s="61"/>
+      <c r="E77" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F77" s="59" t="s">
+        <v>610</v>
+      </c>
+      <c r="G77" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H77" s="60">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A78" s="59" t="s">
+        <v>625</v>
+      </c>
+      <c r="B78" s="59" t="s">
+        <v>626</v>
+      </c>
+      <c r="C78" s="61"/>
+      <c r="D78" s="61"/>
+      <c r="E78" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F78" s="59" t="s">
+        <v>604</v>
+      </c>
+      <c r="G78" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H78" s="61"/>
+    </row>
+    <row r="79" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="59" t="s">
+        <v>537</v>
+      </c>
+      <c r="B79" s="59" t="s">
+        <v>538</v>
+      </c>
+      <c r="C79" s="60">
+        <v>52</v>
+      </c>
+      <c r="D79" s="60">
+        <v>51.9</v>
+      </c>
+      <c r="E79" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F79" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G79" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H79" s="60">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A80" s="59" t="s">
+        <v>539</v>
+      </c>
+      <c r="B80" s="59" t="s">
+        <v>540</v>
+      </c>
+      <c r="C80" s="60">
+        <v>61</v>
+      </c>
+      <c r="D80" s="60">
+        <v>61.3</v>
+      </c>
+      <c r="E80" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F80" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G80" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H80" s="60">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A81" s="59" t="s">
+        <v>541</v>
+      </c>
+      <c r="B81" s="59" t="s">
+        <v>542</v>
+      </c>
+      <c r="C81" s="60">
+        <v>58</v>
+      </c>
+      <c r="D81" s="60">
+        <v>57.7</v>
+      </c>
+      <c r="E81" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F81" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G81" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H81" s="60">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="59" t="s">
+        <v>543</v>
+      </c>
+      <c r="B82" s="59" t="s">
+        <v>544</v>
+      </c>
+      <c r="C82" s="60">
+        <v>52</v>
+      </c>
+      <c r="D82" s="60">
+        <v>52.2</v>
+      </c>
+      <c r="E82" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F82" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G82" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H82" s="60">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="59" t="s">
+        <v>545</v>
+      </c>
+      <c r="B83" s="59" t="s">
+        <v>546</v>
+      </c>
+      <c r="C83" s="60">
+        <v>42</v>
+      </c>
+      <c r="D83" s="60">
+        <v>42.1</v>
+      </c>
+      <c r="E83" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F83" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G83" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H83" s="60">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A84" s="59" t="s">
+        <v>547</v>
+      </c>
+      <c r="B84" s="59" t="s">
+        <v>548</v>
+      </c>
+      <c r="C84" s="60">
+        <v>62</v>
+      </c>
+      <c r="D84" s="60">
+        <v>61.9</v>
+      </c>
+      <c r="E84" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F84" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G84" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H84" s="60">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A85" s="59" t="s">
+        <v>549</v>
+      </c>
+      <c r="B85" s="59" t="s">
+        <v>550</v>
+      </c>
+      <c r="C85" s="60">
+        <v>52</v>
+      </c>
+      <c r="D85" s="60">
+        <v>52.2</v>
+      </c>
+      <c r="E85" s="59" t="s">
+        <v>579</v>
+      </c>
+      <c r="F85" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G85" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H85" s="60">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A86" s="59" t="s">
+        <v>627</v>
+      </c>
+      <c r="B86" s="59" t="s">
+        <v>628</v>
+      </c>
+      <c r="C86" s="61"/>
+      <c r="D86" s="61"/>
+      <c r="E86" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F86" s="59" t="s">
+        <v>604</v>
+      </c>
+      <c r="G86" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H86" s="61"/>
+    </row>
+    <row r="87" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A87" s="59" t="s">
+        <v>551</v>
+      </c>
+      <c r="B87" s="59" t="s">
+        <v>552</v>
+      </c>
+      <c r="C87" s="60">
+        <v>90</v>
+      </c>
+      <c r="D87" s="61"/>
+      <c r="E87" s="59" t="s">
+        <v>589</v>
+      </c>
+      <c r="F87" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="G87" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H87" s="60">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="59" t="s">
+        <v>553</v>
+      </c>
+      <c r="B88" s="59" t="s">
+        <v>554</v>
+      </c>
+      <c r="C88" s="60">
+        <v>55</v>
+      </c>
+      <c r="D88" s="60">
+        <v>55.1</v>
+      </c>
+      <c r="E88" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F88" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G88" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H88" s="60">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A89" s="59" t="s">
+        <v>555</v>
+      </c>
+      <c r="B89" s="59" t="s">
+        <v>556</v>
+      </c>
+      <c r="C89" s="60">
+        <v>53</v>
+      </c>
+      <c r="D89" s="60">
+        <v>53.3</v>
+      </c>
+      <c r="E89" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F89" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G89" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H89" s="60">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A90" s="59" t="s">
+        <v>557</v>
+      </c>
+      <c r="B90" s="59" t="s">
+        <v>558</v>
+      </c>
+      <c r="C90" s="60">
+        <v>66</v>
+      </c>
+      <c r="D90" s="60">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="E90" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="F90" s="59" t="s">
+        <v>629</v>
+      </c>
+      <c r="G90" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H90" s="60">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A91" s="59" t="s">
+        <v>559</v>
+      </c>
+      <c r="B91" s="59" t="s">
+        <v>630</v>
+      </c>
+      <c r="C91" s="60">
+        <v>49</v>
+      </c>
+      <c r="D91" s="60">
+        <v>49.3</v>
+      </c>
+      <c r="E91" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F91" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G91" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H91" s="60">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A92" s="59" t="s">
+        <v>561</v>
+      </c>
+      <c r="B92" s="59" t="s">
+        <v>562</v>
+      </c>
+      <c r="C92" s="60">
+        <v>47</v>
+      </c>
+      <c r="D92" s="60">
+        <v>47.1</v>
+      </c>
+      <c r="E92" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F92" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G92" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H92" s="60">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A93" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="B93" s="59" t="s">
+        <v>564</v>
+      </c>
+      <c r="C93" s="60">
+        <v>45</v>
+      </c>
+      <c r="D93" s="60">
+        <v>45</v>
+      </c>
+      <c r="E93" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F93" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G93" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H93" s="60">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A94" s="59" t="s">
+        <v>565</v>
+      </c>
+      <c r="B94" s="59" t="s">
+        <v>566</v>
+      </c>
+      <c r="C94" s="60">
+        <v>58</v>
+      </c>
+      <c r="D94" s="60">
+        <v>57.8</v>
+      </c>
+      <c r="E94" s="59" t="s">
+        <v>583</v>
+      </c>
+      <c r="F94" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="G94" s="60">
+        <v>2025</v>
+      </c>
+      <c r="H94" s="60">
+        <v>6.6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr> RGPCD UAW</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>' RGPCD UAW'!Print_Area</vt:lpstr>
       <vt:lpstr>' RGPCD UAW'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Department of Environmental Protection</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rfriend</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>