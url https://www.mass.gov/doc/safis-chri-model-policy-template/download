--- v0 (2025-11-03)
+++ v1 (2026-06-04)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="020F69D2" w14:textId="77777777" w:rsidR="005D3AE5" w:rsidRDefault="005D3AE5" w:rsidP="00CF0BF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidR="00005CB9" w:rsidRPr="00005CB9">
@@ -1557,81 +1561,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491645CE" w14:textId="1E6B779D" w:rsidR="00342BB8" w:rsidRDefault="00342BB8" w:rsidP="00342BB8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Location of electronic records</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00F3179D" w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F3179D" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7680C51A" w14:textId="77777777" w:rsidR="00E04276" w:rsidRDefault="00E04276" w:rsidP="00342BB8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08236374" w14:textId="77777777" w:rsidR="00E3546E" w:rsidRPr="00C709F5" w:rsidRDefault="00E3546E" w:rsidP="00E3546E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1650,103 +1654,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.   CHRI Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AB177B" w14:textId="5CA4D74B" w:rsidR="00E3546E" w:rsidRDefault="00E3546E" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An informed review of a criminal record requires training.  Accordingly, all personnel authorized to receive and/or review CHRI at </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
+      <w:r w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
-      <w:r w:rsidR="00DB29D5" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00DB29D5" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">name of requesting </w:t>
       </w:r>
-      <w:r w:rsidR="003B5E46" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="003B5E46" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entity</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00353161">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">review and become </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1822,51 +1826,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the above, all personnel authorized to receive and/or review </w:t>
       </w:r>
       <w:r w:rsidR="001012E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHRI must undergo Security Awareness Training on a biennial basis. This training will be accomplished using the training materials made available by the DCJIS along with the web-based training system known as CJIS Online</w:t>
       </w:r>
       <w:r w:rsidR="006B081B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E04276" w:rsidRPr="00C33D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.CJISonline.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006B081B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A361513" w14:textId="77777777" w:rsidR="00E04276" w:rsidRDefault="00E04276" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1932,196 +1936,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the following factors </w:t>
       </w:r>
       <w:r w:rsidR="008D2441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be considered: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339E7A13" w14:textId="5EF50C94" w:rsidR="00E3546E" w:rsidRPr="00074DA5" w:rsidRDefault="00724BEB" w:rsidP="003B5E46">
+    <w:p w14:paraId="339E7A13" w14:textId="5EF50C94" w:rsidR="00E3546E" w:rsidRPr="00E43827" w:rsidRDefault="00724BEB" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003B5E46" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="003B5E46" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUESTING ENTITY</w:t>
       </w:r>
-      <w:r w:rsidR="008D2441" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="008D2441" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E3546E" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00E3546E" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NEEDS TO INSERT LIST OF FACTORS OR POLICIES </w:t>
       </w:r>
-      <w:r w:rsidR="00746784" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00746784" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IT </w:t>
       </w:r>
-      <w:r w:rsidR="008D2441" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="008D2441" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FOLLOWS </w:t>
       </w:r>
-      <w:r w:rsidR="00E3546E" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00E3546E" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WHEN DETERMINI</w:t>
       </w:r>
-      <w:r w:rsidR="00A1174E" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00A1174E" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00E3546E" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00E3546E" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G SUITABILITY</w:t>
       </w:r>
-      <w:r w:rsidR="00746784" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00746784" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. THE LIST MUST INCLUDE</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1BC2" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00AC1BC2" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00746784" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00746784" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHRI</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00E3546E" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="00E3546E" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEA1EC3" w14:textId="77777777" w:rsidR="00DA207A" w:rsidRDefault="00DA207A" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AADB87" w14:textId="77777777" w:rsidR="00E3546E" w:rsidRDefault="00E3546E" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2157,82 +2161,82 @@
     <w:p w14:paraId="7CB4CF30" w14:textId="16917E54" w:rsidR="00E3546E" w:rsidRDefault="007A4D9E" w:rsidP="003B5E46">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00E3546E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inclined to make an adverse decision based on an individual’s CHRI, </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
+      <w:r w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert name of requesting entity</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="008D2441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2320,82 +2324,82 @@
       </w:r>
       <w:r w:rsidR="001D44DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rovide the individual with a copy of</w:t>
       </w:r>
       <w:r w:rsidR="008D2441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="001D44DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="001D44DA" w:rsidRPr="00074DA5">
+      <w:r w:rsidR="001D44DA" w:rsidRPr="00E43827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert name of requesting entity</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="001D44DA" w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001D44DA" w:rsidRPr="00E43827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D44DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHRI Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71995DF9" w14:textId="77777777" w:rsidR="00E3546E" w:rsidRDefault="003B5E46" w:rsidP="003B5E46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3110,107 +3114,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1330331C" w14:textId="48E6052A" w:rsidR="00A63A39" w:rsidRDefault="00A63A39" w:rsidP="00B80AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency Name</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> LASO is </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name of LASO</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B258141" w14:textId="77777777" w:rsidR="00B80AFC" w:rsidRPr="00160528" w:rsidRDefault="00A63A39" w:rsidP="00B80AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3391,81 +3395,81 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B6012E0" w14:textId="6142AF0F" w:rsidR="00B80AFC" w:rsidRDefault="00B80AFC" w:rsidP="00B80AFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When changes in the LASO appointment occur, the </w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency Name</w:t>
       </w:r>
-      <w:r w:rsidR="00724BEB">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00724BEB" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00074DA5" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall complete and return a new LASO appointment form.  The most current copy of the LASO appointment form will be maintained on file indefinitely by the agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC1033A" w14:textId="77777777" w:rsidR="00B80AFC" w:rsidRDefault="00B80AFC" w:rsidP="00B80AFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA59877" w14:textId="77777777" w:rsidR="00B80AFC" w:rsidRPr="00480E61" w:rsidRDefault="00B80AFC" w:rsidP="00B80AFC">
       <w:pPr>
@@ -4232,81 +4236,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Access will be delayed if the individual has any recent misdemeanor convictions until the LASO determines whether or not the conviction(s) warrant denial of access.</w:t>
       </w:r>
       <w:r w:rsidR="00B06431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6B8E86" w14:textId="4B0A1220" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00F526B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency Name</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will retain and keep current a list of personnel who have been authorized access to CHRI and make </w:t>
       </w:r>
       <w:r w:rsidR="00CC0EB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that list </w:t>
       </w:r>
       <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4376,83 +4380,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The LASO shall terminate access to CHRI immediately upon notification of an individual’s termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0024033C" w14:textId="77777777" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="009CCB6C" w14:textId="57F5715E" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00F526B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Agency Procedures, </w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the specific steps of how Personnel termination will be addressed</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A34B1AD" w14:textId="68CC8E59" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4615,51 +4619,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the above, the LASO </w:t>
       </w:r>
       <w:r w:rsidR="003160D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> notify the DCJIS of the termination of any individual authorized to access CHRI who is also a SAFIS-R User. This notification shall be made immediately upon the termination of the user and shall be accomplished by emailing a SAFIS-R User Designation Form with the “Remove” checkbox checked to the DCJIS SAFIS Unit at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00D01A74" w:rsidRPr="00F51D57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>safis@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE2557A" w14:textId="77777777" w:rsidR="00D01A74" w:rsidRDefault="00D01A74" w:rsidP="00F526B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4804,83 +4808,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00942462">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EFE92F" w14:textId="0602CE50" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00F526B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Agency Procedures, </w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the specific steps of how Personnel transfer will be addressed</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F526B5" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D18784" w14:textId="77777777" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5039,51 +5043,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In addition to the above, the LASO </w:t>
       </w:r>
       <w:r w:rsidR="003160D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> notify the DCJIS of the transfer of any individual authorized to access CHRI who is also a SAFIS-R User and for whom it is determined that CHRI access is no longer appropriate. This notification shall be made immediately upon the termination of the user and shall be accomplished by emailing a SAFIS-R User Designation Form with the “Remove” checkbox checked to the DCJIS SAFIS Unit at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00975D45" w:rsidRPr="00F51D57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>safis@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00975D45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE41DA1" w14:textId="77777777" w:rsidR="00F526B5" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5169,54 +5173,54 @@
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rules or regulatio</w:t>
       </w:r>
       <w:r w:rsidR="006F39E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
-      <w:r w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Information Security Policy, will be formally disciplined.  Discipline can </w:t>
       </w:r>
       <w:r w:rsidR="006F39E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5251,122 +5255,122 @@
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">limited to, counseling, the reassignment of CHRI responsibilities, dismissal, </w:t>
       </w:r>
       <w:r w:rsidR="006F39E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">civil penalties, </w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or prosecution. Discipline will be based on the severity of the infraction and the discretion of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or the CSO of the MSP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF01700" w14:textId="77777777" w:rsidR="00F526B5" w:rsidRPr="00160528" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18AF567C" w14:textId="171649BE" w:rsidR="00F526B5" w:rsidRDefault="00724BEB" w:rsidP="00F526B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F526B5" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00F526B5" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Input additional individual agency sanction language</w:t>
       </w:r>
-      <w:r w:rsidR="00BC3BA5" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00BC3BA5" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3C5D7E" w14:textId="750A7F8F" w:rsidR="00975D45" w:rsidRDefault="005D6EF3" w:rsidP="00F526B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When an individual is sanctioned for such non-compliance, the LASO shall notify the DCJIS </w:t>
       </w:r>
       <w:r w:rsidR="002E03D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5385,51 +5389,51 @@
       </w:r>
       <w:r w:rsidR="00E94B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additionally, if the discipline imposed includes denying access to CHRI and the individual is also a SAFIS-R User, </w:t>
       </w:r>
       <w:r w:rsidR="00860DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0095133B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he LASO shall immediately notify the DCJIS by emailing a SAFIS-R User Designation Form with the “Remove” checkbox checked to the DCJIS SAFIS Unit at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00975D45" w:rsidRPr="00F51D57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>safis@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0095133B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199593B6" w14:textId="340BC102" w:rsidR="00F526B5" w:rsidRDefault="00F526B5" w:rsidP="00F526B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6044,54 +6048,54 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidR="00261F45" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7E0F11" w14:textId="0D4EE573" w:rsidR="00242266" w:rsidRPr="00160528" w:rsidRDefault="00242266" w:rsidP="00480E61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A1964">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6144,83 +6148,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3514CD1A" w14:textId="221B0080" w:rsidR="00242266" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00242266">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00242266" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00242266" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Agency Procedures, </w:t>
       </w:r>
-      <w:r w:rsidR="00242266" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00242266" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the specific steps of how agency transport will occur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00242266" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0D34AF" w14:textId="77777777" w:rsidR="00242266" w:rsidRPr="00160528" w:rsidRDefault="00242266" w:rsidP="00242266">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6596,83 +6600,83 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F82C59" w14:textId="77777777" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCA2B58" w14:textId="6A0666F8" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Agency Procedures, </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the specific steps of how electronic sanitization will occur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EDC714" w14:textId="3DC2D992" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6933,121 +6937,121 @@
       <w:r w:rsidR="005954AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be destroyed by shredding, cross cut shredding, or incineration</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure such destruction is witnessed or carried out by authorized personnel:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C3CC51" w14:textId="77777777" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46823CEF" w14:textId="7ECAF0CC" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insert Agency Procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the specific steps of how disposal of physical media will occur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D686549" w14:textId="0D5F6D4C" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7277,72 +7281,72 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00074DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The security of information and systems in general, and of CHRI in particular, is a top priority </w:t>
       </w:r>
       <w:r w:rsidR="004B6CAC" w:rsidRPr="00074DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency Name]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00074DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Therefore, we</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7417,83 +7421,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2CD73A" w14:textId="77777777" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F49876A" w14:textId="60BDB8A4" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00724BEB" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insert Agency Procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00480E61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the specific steps of how incident response will occur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DCC1F4" w14:textId="77777777" w:rsidR="00CA3E2B" w:rsidRPr="00160528" w:rsidRDefault="00CA3E2B" w:rsidP="00CA3E2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7623,51 +7627,51 @@
     <w:p w14:paraId="54EBC00A" w14:textId="791BF23C" w:rsidR="00975D45" w:rsidRDefault="002F0E5D" w:rsidP="00480E61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the above, the LASO shall report </w:t>
       </w:r>
       <w:r w:rsidR="003E1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all security-related incidents to the DCJIS ISO within 48 hours. The LASO shall complete an NCJA Security Incident Report Form and shall email it to the DCJIS ISO at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00975D45" w:rsidRPr="00F51D57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>safis@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4F4BD8" w14:textId="77777777" w:rsidR="00975D45" w:rsidRDefault="00975D45" w:rsidP="00480E61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7731,63 +7735,63 @@
       </w:r>
       <w:r w:rsidR="00344713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have been</w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> established an implemented in order to ensure a physically secured location for CHRI media.  </w:t>
       </w:r>
       <w:r w:rsidR="00724BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3E2B" w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00CA3E2B" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency </w:t>
       </w:r>
-      <w:r w:rsidR="00344713" w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00344713" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00724BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00344713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7797,54 +7801,54 @@
       </w:r>
       <w:r w:rsidR="00344713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00724BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00344713" w:rsidRPr="00074DA5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00344713" w:rsidRPr="006E440F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name of Designated Area</w:t>
       </w:r>
       <w:r w:rsidR="00724BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00344713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8060,125 +8064,140 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">has been </w:t>
       </w:r>
       <w:r w:rsidR="00CA3E2B" w:rsidRPr="00160528">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implemented for electronic storage of CHRI.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B80AFC" w:rsidRPr="00480E61" w:rsidSect="00D12F6C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kalinga">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00080003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DaunPenh">
+    <w:panose1 w:val="01010101010101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MoolBoran">
+    <w:panose1 w:val="020B0100010101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B66399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C6A6C5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9892,138 +9911,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1892229705">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="915629120">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1317685446">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="875775835">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1489709872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1070618346">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="477958894">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="177812179">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1116829972">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="482621821">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="160658295">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="585189500">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="801115769">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="75826526">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1645425732">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="806356354">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1707876031">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="810945704">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="662777824">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E3546E"/>
     <w:rsid w:val="00005CB9"/>
     <w:rsid w:val="0001359F"/>
     <w:rsid w:val="000274CD"/>
     <w:rsid w:val="000645AE"/>
     <w:rsid w:val="00074DA5"/>
     <w:rsid w:val="000B7EE5"/>
     <w:rsid w:val="000E2866"/>
     <w:rsid w:val="001012E1"/>
     <w:rsid w:val="00107049"/>
     <w:rsid w:val="00134ABA"/>
     <w:rsid w:val="00135799"/>
     <w:rsid w:val="00162E24"/>
+    <w:rsid w:val="0017332B"/>
     <w:rsid w:val="00187728"/>
     <w:rsid w:val="001A3202"/>
     <w:rsid w:val="001D44DA"/>
     <w:rsid w:val="00203F8F"/>
     <w:rsid w:val="00242266"/>
     <w:rsid w:val="00255D9D"/>
     <w:rsid w:val="00261F45"/>
     <w:rsid w:val="00263587"/>
     <w:rsid w:val="00296EB6"/>
     <w:rsid w:val="002C21D9"/>
     <w:rsid w:val="002E03D2"/>
     <w:rsid w:val="002E4E78"/>
     <w:rsid w:val="002F0E5D"/>
     <w:rsid w:val="003059A5"/>
     <w:rsid w:val="003160D9"/>
     <w:rsid w:val="003230B6"/>
     <w:rsid w:val="00334632"/>
     <w:rsid w:val="00342BB8"/>
     <w:rsid w:val="00344713"/>
     <w:rsid w:val="00353161"/>
     <w:rsid w:val="00396D69"/>
     <w:rsid w:val="003A1964"/>
     <w:rsid w:val="003B5E46"/>
     <w:rsid w:val="003E1DFF"/>
     <w:rsid w:val="00406CB7"/>
@@ -10033,50 +10054,51 @@
     <w:rsid w:val="00454807"/>
     <w:rsid w:val="004563CB"/>
     <w:rsid w:val="00480E61"/>
     <w:rsid w:val="0048687A"/>
     <w:rsid w:val="00486B4D"/>
     <w:rsid w:val="004A4238"/>
     <w:rsid w:val="004A6643"/>
     <w:rsid w:val="004B6CAC"/>
     <w:rsid w:val="004C3DF9"/>
     <w:rsid w:val="0050790B"/>
     <w:rsid w:val="0052308C"/>
     <w:rsid w:val="00547E3B"/>
     <w:rsid w:val="00570255"/>
     <w:rsid w:val="005954AB"/>
     <w:rsid w:val="005C2922"/>
     <w:rsid w:val="005C337E"/>
     <w:rsid w:val="005D3AE5"/>
     <w:rsid w:val="005D6EF3"/>
     <w:rsid w:val="005D7E35"/>
     <w:rsid w:val="00620A30"/>
     <w:rsid w:val="006367CF"/>
     <w:rsid w:val="00641817"/>
     <w:rsid w:val="00684962"/>
     <w:rsid w:val="00686836"/>
     <w:rsid w:val="006B081B"/>
+    <w:rsid w:val="006E440F"/>
     <w:rsid w:val="006F39E7"/>
     <w:rsid w:val="00707122"/>
     <w:rsid w:val="00724BEB"/>
     <w:rsid w:val="00746784"/>
     <w:rsid w:val="00760C31"/>
     <w:rsid w:val="00775BC5"/>
     <w:rsid w:val="00784BEF"/>
     <w:rsid w:val="007878AD"/>
     <w:rsid w:val="00794CAD"/>
     <w:rsid w:val="007A4D9E"/>
     <w:rsid w:val="007C601B"/>
     <w:rsid w:val="007D5F95"/>
     <w:rsid w:val="00842E17"/>
     <w:rsid w:val="00843D5B"/>
     <w:rsid w:val="00860DC0"/>
     <w:rsid w:val="00872F8D"/>
     <w:rsid w:val="00890AA0"/>
     <w:rsid w:val="008942C0"/>
     <w:rsid w:val="008A2BBE"/>
     <w:rsid w:val="008B2A42"/>
     <w:rsid w:val="008D0B45"/>
     <w:rsid w:val="008D2441"/>
     <w:rsid w:val="008D507D"/>
     <w:rsid w:val="008D5848"/>
     <w:rsid w:val="008F4ABB"/>
@@ -10110,92 +10132,93 @@
     <w:rsid w:val="00BC3BA5"/>
     <w:rsid w:val="00BD4BBF"/>
     <w:rsid w:val="00BE3F3F"/>
     <w:rsid w:val="00BE4B27"/>
     <w:rsid w:val="00BE7A7A"/>
     <w:rsid w:val="00BF25FC"/>
     <w:rsid w:val="00C14C0A"/>
     <w:rsid w:val="00C226F3"/>
     <w:rsid w:val="00C34453"/>
     <w:rsid w:val="00C64B83"/>
     <w:rsid w:val="00CA3E2B"/>
     <w:rsid w:val="00CB15E9"/>
     <w:rsid w:val="00CC0EB8"/>
     <w:rsid w:val="00CF0BF7"/>
     <w:rsid w:val="00D01A74"/>
     <w:rsid w:val="00D02D18"/>
     <w:rsid w:val="00D12F6C"/>
     <w:rsid w:val="00D61CE1"/>
     <w:rsid w:val="00DA207A"/>
     <w:rsid w:val="00DB29D5"/>
     <w:rsid w:val="00E04276"/>
     <w:rsid w:val="00E17897"/>
     <w:rsid w:val="00E3546E"/>
     <w:rsid w:val="00E41374"/>
     <w:rsid w:val="00E434BB"/>
+    <w:rsid w:val="00E43827"/>
     <w:rsid w:val="00E444BA"/>
     <w:rsid w:val="00E67466"/>
     <w:rsid w:val="00E8684E"/>
     <w:rsid w:val="00E94B84"/>
     <w:rsid w:val="00EE0941"/>
     <w:rsid w:val="00F11078"/>
     <w:rsid w:val="00F3179D"/>
     <w:rsid w:val="00F526B5"/>
     <w:rsid w:val="00F96AB4"/>
     <w:rsid w:val="00FA623F"/>
     <w:rsid w:val="00FA7FD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="23616D29"/>
   <w15:docId w15:val="{25D2F3CE-69C2-4D3D-9269-3850F9AF9AED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Kalinga" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Kalinga" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10273,94 +10296,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -10863,73 +10890,73 @@
     <w:rsid w:val="009958F1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D01A74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1626499718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.CJISonline.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.CJISonline.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safis@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11173,71 +11200,339 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6157313-5DC6-47EF-A639-DE8800DA0C81}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA6988EA-38BF-43B9-9E3C-9D665E79B744}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7401C3F-6422-4A33-83E6-5AD851CF9197}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3132</Words>
-  <Characters>17858</Characters>
+  <Words>3263</Words>
+  <Characters>17722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>361</Lines>
+  <Paragraphs>161</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20949</CharactersWithSpaces>
+  <CharactersWithSpaces>20824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>tvarano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>