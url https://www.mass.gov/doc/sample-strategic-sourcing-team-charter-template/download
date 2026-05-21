--- v0 (2025-11-03)
+++ v1 (2026-05-21)
@@ -1,555 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00347585" w:rsidRDefault="00A020A3" w:rsidP="003D1774">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="512708B3" w14:textId="2D84F7DB" w:rsidR="00347585" w:rsidRPr="006F698D" w:rsidRDefault="00A020A3" w:rsidP="006F698D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F698D">
         <w:t>Team Charter for</w:t>
       </w:r>
+      <w:r w:rsidR="002555CE" w:rsidRPr="006F698D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002555CE" w:rsidRPr="006F698D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="006F698D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statewide Contract &lt;SWC&gt; number - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301C9" w:rsidRPr="006F698D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:r w:rsidR="002555CE" w:rsidRPr="006F698D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00190E76" w:rsidP="00E86594">
-[...6 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6185AD97" w14:textId="18B61DB0" w:rsidR="00347585" w:rsidRPr="002555CE" w:rsidRDefault="006F698D" w:rsidP="0051076F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002555CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Description </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60616FA4" w14:textId="7BFE40A2" w:rsidR="00407F18" w:rsidRDefault="00347585" w:rsidP="00407F18">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93433">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">purpose of this </w:t>
+      </w:r>
+      <w:r w:rsidR="0041793F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Team</w:t>
+      </w:r>
+      <w:r w:rsidR="00E072D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to conduct a </w:t>
+      </w:r>
+      <w:r w:rsidR="002555CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procurement and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93433">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> establish a new contract for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1787E" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>type of goods/services</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00144DB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, for use by</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93433">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0041793F" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...3 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93433" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>agencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93433">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00407F18">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rtain other eligible entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="00E86594">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1504D51A" w14:textId="3751F156" w:rsidR="00347585" w:rsidRPr="0051076F" w:rsidRDefault="006F698D" w:rsidP="0051076F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051076F">
+        <w:t xml:space="preserve">Objectives and Expected Results </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00347585" w:rsidP="00347585">
-[...200 lines deleted...]
-    <w:p w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="00347585">
+    <w:p w14:paraId="756FF6D9" w14:textId="5DA43CAB" w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="00347585">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00347585">
+      <w:r w:rsidR="00F93433">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop an action plan, evolving weekly, with assigned responsibilities for specific tasks.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F93433">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00836687" w:rsidP="00347585">
+    <w:p w14:paraId="635DC9B5" w14:textId="2F09F8ED" w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00836687" w:rsidP="00347585">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 2</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="00347585">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F93433">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005757B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>involve the users of the contract in developing an effective RFR document and meaningful evaluation criteria.</w:t>
+        <w:t>involve the users of the contract in developing an effective R</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equest for </w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esponse (RFR)</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document and meaningful evaluation criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005757B7" w:rsidRPr="0041793F" w:rsidRDefault="00836687" w:rsidP="005757B7">
+    <w:p w14:paraId="20100DBB" w14:textId="280C5922" w:rsidR="005757B7" w:rsidRPr="0041793F" w:rsidRDefault="00836687" w:rsidP="005757B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 3</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conduct </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> conduct a procurement for</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0041793F" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>type of services/goods provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="003A45B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seven Steps of Strategic Sourcing</w:t>
       </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="00B1787E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4B10" w:rsidRPr="0041793F" w:rsidRDefault="00836687" w:rsidP="005757B7">
+    <w:p w14:paraId="22EB84C5" w14:textId="77777777" w:rsidR="001A4B10" w:rsidRPr="0041793F" w:rsidRDefault="00836687" w:rsidP="005757B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 4</w:t>
       </w:r>
       <w:r w:rsidR="001A4B10" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -561,90 +516,90 @@
       <w:r w:rsidR="001A4B10" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  improve </w:t>
       </w:r>
       <w:r w:rsidR="00E072D9" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract </w:t>
       </w:r>
       <w:r w:rsidR="00AC5AC8" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>structure for ease of use and best value.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E072D9" w:rsidRPr="005757B7" w:rsidRDefault="00E072D9" w:rsidP="005757B7">
+    <w:p w14:paraId="40513822" w14:textId="77777777" w:rsidR="00E072D9" w:rsidRPr="005757B7" w:rsidRDefault="00E072D9" w:rsidP="005757B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 5:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  enhance </w:t>
       </w:r>
       <w:r w:rsidR="00AC5AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contract features wherever possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4B10" w:rsidRPr="0041793F" w:rsidRDefault="00370C5C" w:rsidP="001A4B10">
+    <w:p w14:paraId="06E33D88" w14:textId="77777777" w:rsidR="001A4B10" w:rsidRPr="0041793F" w:rsidRDefault="00370C5C" w:rsidP="001A4B10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 6</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="008A6365">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -688,877 +643,742 @@
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>increase usage of the contract</w:t>
       </w:r>
       <w:r w:rsidR="00E072D9" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by eligible entities</w:t>
       </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="001A4B10" w:rsidRDefault="00370C5C" w:rsidP="00347585">
+    <w:p w14:paraId="0F2312D4" w14:textId="4632722F" w:rsidR="00A020A3" w:rsidRPr="006F698D" w:rsidRDefault="00370C5C" w:rsidP="006F698D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objective 7</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00347585" w:rsidRPr="0041793F">
+      <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
+      <w:r w:rsidR="001A4B10" w:rsidRPr="0041793F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hit targeted milestone dates, in particular a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00190E76" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4B10" w:rsidRPr="0041793F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A020A3" w:rsidRPr="0041793F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or formulation of the RFR and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00165C6D" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00165C6D" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4B10" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hit targeted milestone dates, in particular a </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>for implementation of the new contract</w:t>
       </w:r>
       <w:r w:rsidR="00144DB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A020A3" w:rsidRDefault="00A020A3" w:rsidP="00370C5C">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4F96044A" w14:textId="55B7C89C" w:rsidR="00347585" w:rsidRPr="0051076F" w:rsidRDefault="006F698D" w:rsidP="009A4B63">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051076F">
+        <w:t xml:space="preserve">Team Composition and Characteristics </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00347585" w:rsidP="00370C5C">
-[...22 lines deleted...]
-    <w:p w:rsidR="00D301C9" w:rsidRDefault="00347585" w:rsidP="0041793F">
+    <w:p w14:paraId="492F6A57" w14:textId="1EFE9F14" w:rsidR="00D301C9" w:rsidRDefault="00347585" w:rsidP="009A4B63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00347585">
         <w:t xml:space="preserve">The team will consist of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a Sourcing Lead and representatives of agencies or organizations who purchase </w:t>
       </w:r>
-      <w:r w:rsidR="0041793F" w:rsidRPr="0041793F">
-[...3 lines deleted...]
-        <w:t>(list goods or services offered)</w:t>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0041793F" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>list goods or services offered</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0041793F">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3884">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005757B7">
-        <w:t xml:space="preserve">  Team members may be new to statewide contracts, or </w:t>
+        <w:t xml:space="preserve">Team members may be new to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3884">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7">
+        <w:t xml:space="preserve">tatewide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE3884">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7">
+        <w:t>ontracts, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005757B7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00836687">
         <w:t>may be representing agencies that</w:t>
       </w:r>
       <w:r w:rsidR="005757B7">
-        <w:t xml:space="preserve"> rely on the current contract.  All members will possess (or have direct access to) category expertise.  Team members will be led </w:t>
+        <w:t xml:space="preserve"> rely on the current contract.  All members will possess </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00BE3884">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7" w:rsidRPr="00BE3884">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>or have direct access to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00BE3884">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="005757B7">
+        <w:t xml:space="preserve"> category expertise.  Team members will be led </w:t>
       </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00190E76" w:rsidRPr="0041793F">
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00190E76" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert name of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26A9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Category Manager (s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3491A" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other team members below</w:t>
       </w:r>
-      <w:r w:rsidR="00190E76" w:rsidRPr="0041793F">
-[...3 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00F808F5" w:rsidRPr="00F808F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="005757B7" w:rsidRPr="0041793F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblDescription w:val="This table lists out the Team Member Names, their Roles on the Team, and their Expertise/Skillsets related to the procurement."/>
+        <w:tblCaption w:val="Team Member Name, Role, and Expertise "/>
+        <w:tblDescription w:val="This table once filled out will list the Team Member Names, their Roles on the Team, and their Expertise/Skillsets related to the procurement."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3046"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="2969"/>
+        <w:gridCol w:w="2938"/>
+        <w:gridCol w:w="3443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D301C9" w:rsidTr="00407F18">
+      <w:tr w:rsidR="00D301C9" w14:paraId="2E4B1169" w14:textId="77777777" w:rsidTr="003244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRPr="00B1787E" w:rsidRDefault="00D301C9" w:rsidP="000609D9">
+          <w:p w14:paraId="3B0F752E" w14:textId="77777777" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="00D301C9" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Team Member Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRPr="00B1787E" w:rsidRDefault="00D301C9" w:rsidP="000609D9">
+          <w:p w14:paraId="5B0F3CED" w14:textId="77777777" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="00D301C9" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Role on the Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRPr="00B1787E" w:rsidRDefault="00D301C9" w:rsidP="00D301C9">
+          <w:p w14:paraId="72A13A6B" w14:textId="77777777" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="00D301C9" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expertise/ Skillsets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D301C9" w:rsidTr="00407F18">
+      <w:tr w:rsidR="00D301C9" w14:paraId="06F62805" w14:textId="77777777" w:rsidTr="003244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRDefault="00D301C9" w:rsidP="000609D9">
+          <w:p w14:paraId="10E7AA69" w14:textId="44F9D29A" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Fill Team Member Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRDefault="00D301C9" w:rsidP="000609D9">
+          <w:p w14:paraId="228139A4" w14:textId="10B3016C" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Fill Role on Team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C9" w:rsidRDefault="00D301C9" w:rsidP="000609D9">
+          <w:p w14:paraId="528D0498" w14:textId="41AEB876" w:rsidR="00D301C9" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="009A4B63">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>Fill Expertise/Skillsets</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...158 lines deleted...]
-            </w:pPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="0041793F" w:rsidP="00347585">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="6023E96C" w14:textId="7AEA1023" w:rsidR="00347585" w:rsidRPr="009A4B63" w:rsidRDefault="006F698D" w:rsidP="009A4B63">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4B63">
+        <w:t xml:space="preserve">Characteristics </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="00370C5C">
+    <w:p w14:paraId="5CBEBD0F" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4B10">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Willing</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="001A4B10">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to deal with the "big picture" perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="00370C5C">
+    <w:p w14:paraId="1C67C6B6" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4B10">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Willing</w:t>
       </w:r>
       <w:r w:rsidR="00347585" w:rsidRPr="001A4B10">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to acquire new knowledge. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86594" w:rsidRPr="00370C5C" w:rsidRDefault="00347585" w:rsidP="00370C5C">
+    <w:p w14:paraId="543EFAEC" w14:textId="77777777" w:rsidR="00E86594" w:rsidRPr="00370C5C" w:rsidRDefault="00347585" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Willing and able to work as a member of a team. </w:t>
       </w:r>
       <w:r w:rsidR="00E86594" w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will assume responsibility to assist in various tasks, such as research, document drafting and reviewi</w:t>
       </w:r>
       <w:r w:rsidR="00407F18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ng and evaluating bid responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4B10" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="00370C5C">
+    <w:p w14:paraId="0F2D2287" w14:textId="77777777" w:rsidR="001A4B10" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Willing to listen to and accept other opinions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86594" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="00370C5C">
+    <w:p w14:paraId="51925302" w14:textId="77777777" w:rsidR="00E86594" w:rsidRPr="001A4B10" w:rsidRDefault="00E86594" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will devote time to team and meetings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4B10" w:rsidRDefault="00347585" w:rsidP="00370C5C">
+    <w:p w14:paraId="758755E1" w14:textId="77777777" w:rsidR="001A4B10" w:rsidRDefault="00347585" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4B10">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Significant and current experience within one or more categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00370C5C" w:rsidRDefault="00144DB2" w:rsidP="00370C5C">
+    <w:p w14:paraId="060B6AAA" w14:textId="2C1377F2" w:rsidR="00370C5C" w:rsidRPr="00E26A9D" w:rsidRDefault="00144DB2" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C114A1" w:rsidRPr="00370C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ommitted to represent their department/agency and act as the subject matter expert on the ensuing contract for their department/agency.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00370C5C" w:rsidRPr="00370C5C" w:rsidRDefault="00370C5C" w:rsidP="00222EAB">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F07ADCE" w14:textId="25AFBE50" w:rsidR="00347585" w:rsidRPr="009A4B63" w:rsidRDefault="006F698D" w:rsidP="009A4B63">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4B63">
+        <w:t xml:space="preserve">Boundaries </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00347585" w:rsidP="00370C5C">
-[...22 lines deleted...]
-    <w:p w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="00347585">
+    <w:p w14:paraId="64A3C4ED" w14:textId="77777777" w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347585">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities are guided by the </w:t>
       </w:r>
       <w:r w:rsidR="00C114A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1584,850 +1404,627 @@
       <w:r w:rsidR="00C114A1" w:rsidRPr="0041793F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C114A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the direction </w:t>
       </w:r>
       <w:r w:rsidR="00836687">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proposed by the team lead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A1" w:rsidRPr="00347585" w:rsidRDefault="00C114A1" w:rsidP="00347585">
+    <w:p w14:paraId="79C69322" w14:textId="77777777" w:rsidR="00C114A1" w:rsidRPr="00347585" w:rsidRDefault="00C114A1" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Process boundaries are to be determined by the </w:t>
       </w:r>
       <w:r w:rsidR="0002497C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidR="00144DB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to achieve </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>objectives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A1" w:rsidRPr="00C114A1" w:rsidRDefault="00C114A1" w:rsidP="00C114A1">
+    <w:p w14:paraId="520773CA" w14:textId="77777777" w:rsidR="00C114A1" w:rsidRPr="00C114A1" w:rsidRDefault="00C114A1" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C114A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Members must pledge confidentiality and impartiality relating to the content and process of the procurement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00B50FFB">
-[...19 lines deleted...]
-        <w:t>TIMELINE</w:t>
+    <w:p w14:paraId="02F1F0B7" w14:textId="42333BD1" w:rsidR="00B50FFB" w:rsidRPr="009A4B63" w:rsidRDefault="006F698D" w:rsidP="009A4B63">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4B63">
+        <w:t>Timeline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00B50FFB">
+    <w:p w14:paraId="16AC5847" w14:textId="09A7F26A" w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50FFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A high level timeline of the procurement process is to be developed as part of the </w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="0051076F" w:rsidRPr="00B50FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high-level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> timeline </w:t>
+      </w:r>
+      <w:r w:rsidR="0051076F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the procurement process is to be developed as part of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Team Charter.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50FFB" w:rsidRPr="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00B50FFB">
+    <w:p w14:paraId="6CC34D52" w14:textId="77777777" w:rsidR="00B50FFB" w:rsidRPr="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="009A4B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each team member’s role in the procurement process and key milestones is clearly outlined.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00347585" w:rsidP="00347585">
+    <w:p w14:paraId="1B7A361B" w14:textId="07B50202" w:rsidR="00347585" w:rsidRPr="009A4B63" w:rsidRDefault="006F698D" w:rsidP="009A4B63">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4B63">
+        <w:t xml:space="preserve">Our Commitment to You </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7A7244" w14:textId="77777777" w:rsidR="00C114A1" w:rsidRPr="00C114A1" w:rsidRDefault="00C114A1" w:rsidP="00E26A9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C114A1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Team members will have the opportunity to network and establish professional relationships with colleagues from public entities throughout the Commonwealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E66FC" w14:textId="77777777" w:rsidR="00C114A1" w:rsidRPr="00C114A1" w:rsidRDefault="00C114A1" w:rsidP="00C114A1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="1"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C114A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Team members will gain insight into strategic sourcing methodology and advanced procurement practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14CECC" w14:textId="478506D1" w:rsidR="00407F18" w:rsidRPr="003244FF" w:rsidRDefault="00C114A1" w:rsidP="003244FF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C114A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team members will receive support and appreciation from </w:t>
+      </w:r>
+      <w:r w:rsidR="00F808F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Category Managers and Category Management Leadership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4E659C" w14:textId="0CDE921D" w:rsidR="00D301C9" w:rsidRPr="002555CE" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002555CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...129 lines deleted...]
-        <w:t>Team members will sign this charter to show their commitment to the procurement process.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Team members will sign this charter to show their commitment to the procurement process</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="10029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblDescription w:val="This table lists each Team Member's name, their signature, and date to show understanding of and committment to the procurement process."/>
+        <w:tblCaption w:val="Team Member Signatures and Date of Sign"/>
+        <w:tblDescription w:val="This table once completed will list each Team Member's name, their signature, and date to show understanding of and committment to the procurement process."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3708"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1818"/>
+        <w:gridCol w:w="3528"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="1937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B50FFB" w:rsidTr="00407F18">
+      <w:tr w:rsidR="003244FF" w:rsidRPr="002555CE" w14:paraId="5046F8B1" w14:textId="056C3520" w:rsidTr="00BE3884">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRPr="00B1787E" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="7D9D1B76" w14:textId="77777777" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="003244FF" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Team Member Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="4564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRPr="00B1787E" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="0F337F92" w14:textId="77777777" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="003244FF" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRPr="00B1787E" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="45B1C7B3" w14:textId="77777777" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="003244FF" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1787E">
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B50FFB" w:rsidTr="00407F18">
+      <w:tr w:rsidR="003244FF" w14:paraId="340B81F6" w14:textId="2B324DB2" w:rsidTr="00BE3884">
+        <w:trPr>
+          <w:trHeight w:val="884"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="245FDEA0" w14:textId="55C64DCE" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Fill Team Member Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="0CEC72C6" w14:textId="77777777" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="003244FF" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="4564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="65FBD6D1" w14:textId="3EF9E11A" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Sign here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B50FFB" w:rsidRDefault="00B50FFB" w:rsidP="00C114A1">
+          <w:p w14:paraId="096CF54F" w14:textId="3715625E" w:rsidR="003244FF" w:rsidRPr="0051076F" w:rsidRDefault="0051076F" w:rsidP="00C114A1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051076F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>Fill in date of signature</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...164 lines deleted...]
-            </w:pPr>
+              <w:t>&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D347CD" w:rsidRPr="00347585" w:rsidRDefault="00D347CD" w:rsidP="00C114A1">
+    <w:p w14:paraId="10697B0E" w14:textId="77777777" w:rsidR="00D347CD" w:rsidRPr="00347585" w:rsidRDefault="00D347CD" w:rsidP="00C114A1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D347CD" w:rsidRPr="00347585">
-      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000C4975" w:rsidRDefault="000C4975" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2135F5A9" w14:textId="77777777" w:rsidR="00B8369B" w:rsidRDefault="00B8369B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000C4975" w:rsidRDefault="000C4975" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5434643F" w14:textId="77777777" w:rsidR="00B8369B" w:rsidRDefault="00B8369B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000C4975" w:rsidRDefault="000C4975" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="054BF32F" w14:textId="77777777" w:rsidR="00B8369B" w:rsidRDefault="00B8369B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000C4975" w:rsidRDefault="000C4975" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="68C6F5AB" w14:textId="77777777" w:rsidR="00B8369B" w:rsidRDefault="00B8369B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14582D0E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="956CEE8E"/>
+    <w:tmpl w:val="0420942C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2529,51 +2126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238E399D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA9CD3D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2678,51 +2275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D84752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D23CE1BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2791,51 +2388,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67630568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19682022"/>
     <w:lvl w:ilvl="0" w:tplc="3314156E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2906,51 +2503,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E95624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5206D04"/>
     <w:lvl w:ilvl="0" w:tplc="39D62E2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3018,357 +2615,684 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="314988932">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="362630118">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="726300224">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="924387025">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1898587858">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A7285"/>
     <w:rsid w:val="0002497C"/>
     <w:rsid w:val="000B6A8D"/>
     <w:rsid w:val="000C4975"/>
     <w:rsid w:val="00144B61"/>
     <w:rsid w:val="00144DB2"/>
     <w:rsid w:val="001547D9"/>
     <w:rsid w:val="00165C6D"/>
     <w:rsid w:val="00190E76"/>
     <w:rsid w:val="001A4B10"/>
     <w:rsid w:val="001A5CAF"/>
     <w:rsid w:val="001B02A6"/>
     <w:rsid w:val="001B4F42"/>
     <w:rsid w:val="00207D3E"/>
     <w:rsid w:val="00222EAB"/>
     <w:rsid w:val="00232F68"/>
     <w:rsid w:val="00236179"/>
+    <w:rsid w:val="002555CE"/>
     <w:rsid w:val="00275FB1"/>
     <w:rsid w:val="002A7285"/>
+    <w:rsid w:val="003244FF"/>
     <w:rsid w:val="00340527"/>
     <w:rsid w:val="00347585"/>
     <w:rsid w:val="00370C5C"/>
     <w:rsid w:val="003A295E"/>
     <w:rsid w:val="003A45B6"/>
     <w:rsid w:val="003D1774"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F6ADC"/>
     <w:rsid w:val="00407F18"/>
     <w:rsid w:val="0041793F"/>
+    <w:rsid w:val="004D057C"/>
+    <w:rsid w:val="0051076F"/>
     <w:rsid w:val="005757B7"/>
     <w:rsid w:val="00583C26"/>
     <w:rsid w:val="005A7006"/>
     <w:rsid w:val="005F58A5"/>
     <w:rsid w:val="00691469"/>
+    <w:rsid w:val="006F698D"/>
     <w:rsid w:val="007213AA"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="0079016B"/>
     <w:rsid w:val="007C3390"/>
     <w:rsid w:val="00836687"/>
     <w:rsid w:val="008A6365"/>
+    <w:rsid w:val="008F7267"/>
     <w:rsid w:val="008F7EB4"/>
     <w:rsid w:val="00976226"/>
+    <w:rsid w:val="009A4B63"/>
     <w:rsid w:val="009B6904"/>
     <w:rsid w:val="00A020A3"/>
     <w:rsid w:val="00A23315"/>
     <w:rsid w:val="00A37935"/>
     <w:rsid w:val="00A84A81"/>
     <w:rsid w:val="00AC5AC8"/>
     <w:rsid w:val="00B1787E"/>
     <w:rsid w:val="00B3491A"/>
     <w:rsid w:val="00B50FFB"/>
+    <w:rsid w:val="00B8369B"/>
+    <w:rsid w:val="00B9051B"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA7B19"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BE2C5A"/>
+    <w:rsid w:val="00BE3884"/>
     <w:rsid w:val="00C114A1"/>
+    <w:rsid w:val="00C42483"/>
     <w:rsid w:val="00C836F3"/>
+    <w:rsid w:val="00CF5397"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D301C9"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D679BB"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD7BAB"/>
+    <w:rsid w:val="00DF0E1F"/>
     <w:rsid w:val="00DF21B9"/>
     <w:rsid w:val="00DF3405"/>
     <w:rsid w:val="00E072D9"/>
+    <w:rsid w:val="00E26A9D"/>
     <w:rsid w:val="00E40916"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E86594"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00ED2E9B"/>
+    <w:rsid w:val="00F0744E"/>
     <w:rsid w:val="00F35003"/>
     <w:rsid w:val="00F41405"/>
     <w:rsid w:val="00F654E1"/>
     <w:rsid w:val="00F7068B"/>
+    <w:rsid w:val="00F808F5"/>
     <w:rsid w:val="00F93433"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="70198912"/>
+  <w15:docId w15:val="{921A900C-75DA-4C8B-B886-C1F450DBCB64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D347CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051076F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="2E3791" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051076F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4B63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A364A" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -3535,563 +3459,237 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003D1774"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...207 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...35 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0051076F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="2E3791" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...65 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00D301C9"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003244FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0051076F"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D1774"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A4B63"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A364A" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
 
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...12 lines deleted...]
-
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Marissa.Randall\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Documents\Custom%20Office%20Templates\MS-Word-Template-21Jan2026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="OSD Branding">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="OSD Branding">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="2E3791"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="B7D1E3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156E96"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="1B5D3B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="923038"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="5E375D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="D4972B"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="977B60"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="000000"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4222,91 +3820,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A6A475-A688-4263-9E8C-D1BCDC58B352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>MS-Word-Template-21Jan2026.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2760</Characters>
+  <Pages>2</Pages>
+  <Words>504</Words>
+  <Characters>2877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3238</CharactersWithSpaces>
+  <CharactersWithSpaces>3375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Sample Team Charter</dc:title>
+  <dc:creator>Cerrito, Dana (OSD)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Cerrito, Dana (OSD)</dc:creator>
-[...1 lines deleted...]
-  <lastPrinted>2016-10-24T19:24:00Z</lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>3</revision>
-</coreProperties>
+</cp:coreProperties>
 </file>