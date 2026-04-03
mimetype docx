--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1,2972 +1,2378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A95301" w:rsidP="0F9A4943" w:rsidRDefault="00A95301" w14:paraId="13F8F009" w14:textId="4E7BE092">
+    <w:p w14:paraId="2B0A1D7E" w14:textId="00AC1956" w:rsidR="76705EF2" w:rsidRDefault="00A95301" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
-        <w:keepNext w:val="0"/>
-[...11 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc181159063"/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
         <w:t>Sanctions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00A95301">
-        <w:rPr/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="2B0A1D7E" w14:textId="1495A0F6">
-[...36 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="34956DBE" w14:textId="1AFE352B" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F9A4943" w:rsidR="76705EF2">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures for EI Division staff to address programs that have identified noncompliance or may be at risk in meeting compliance with state or federal compliance indicators, educational outcomes, and fiscal requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="34956DBE" w14:textId="2CA9B330">
-[...28 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1DF98346" w14:textId="289FDA11" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sanctions will be determined by the EI Division through ongoing monitoring of EIS and SSP programs for compliance. Compliance will be monitored by established general supervision methods such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="791121AC" w14:textId="0513AD20">
+    <w:p w14:paraId="791121AC" w14:textId="0513AD20" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Database reports</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="4EFC5CDE" w14:textId="5712504C">
+    <w:p w14:paraId="4EFC5CDE" w14:textId="5712504C" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Record reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="65B9D0C0" w14:textId="48956BD3">
+    <w:p w14:paraId="65B9D0C0" w14:textId="6F5D39E2" w:rsidR="76705EF2" w:rsidRDefault="7747965B" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="2BE54354" w14:textId="0E074A95">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program Policy Protocol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE54354" w14:textId="0E074A95" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data quality reports</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="3ECCB795" w14:textId="4A69F107">
+    <w:p w14:paraId="3ECCB795" w14:textId="4A69F107" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fiscal monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="0946472B" w14:textId="65C5DE5C">
+    <w:p w14:paraId="0946472B" w14:textId="65C5DE5C" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Local determinations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="6FD799DB" w14:textId="0F8721B7">
+    <w:p w14:paraId="6FD799DB" w14:textId="0F8721B7" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cyclical monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="374101DB" w14:textId="188B0D47">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="374101DB" w14:textId="188B0D47" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="223F5841" w14:textId="703ECBFD">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="223F5841" w14:textId="703ECBFD" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scope:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F9A4943" w:rsidR="76705EF2">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The intended audience is the EI Division staff for internal monitoring activities, contracted early intervention service programs, contracted specialty service programs and other key representatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="19017577" w14:textId="40F0C14E">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="19017577" w14:textId="40F0C14E" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="31A9EFA0" w14:textId="0F136D38">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="31A9EFA0" w14:textId="0F136D38" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prerequisites:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F9A4943" w:rsidR="76705EF2">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The EI Division uses data sources through established general supervision methods listed above to determine necessary sanctions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="38C891F0" w14:textId="72A2C2A9">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="38C891F0" w14:textId="72A2C2A9" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="6E276603" w14:textId="77CB21CA">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6E276603" w14:textId="77CB21CA" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="41B70E16" w14:textId="02378EF5">
+    <w:p w14:paraId="41B70E16" w14:textId="02378EF5" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clinical Oversight and Support Specialist (COSS) of assigned program identifies the need for assistance or intervention during established general supervision activities. Once it is identified that there is a need for assistance or intervention, the COSS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="3ED56C38" w14:textId="2ECEB2D9">
+    <w:p w14:paraId="3ED56C38" w14:textId="2ECEB2D9" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identifies which level of sanction is necessary to support the EIS program based on the data results and history of past sanctions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="5C892522" w14:textId="2D71CE23">
+    <w:p w14:paraId="5C892522" w14:textId="2D71CE23" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notifies the Clinical Quality Manager (CQM)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="2FE1D70A" w14:textId="654802CC">
+    <w:p w14:paraId="2FE1D70A" w14:textId="654802CC" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notifies the EIS program or SSP program of the identified level of sanction and determine the next steps in technical assistance to improve or come into compliance </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="2DC77486" w14:textId="1ED9975D">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2DC77486" w14:textId="1ED9975D" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="66B9319D" w14:textId="478685BE">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="76748BC2" w14:textId="44944E3A" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46116C30" w14:textId="23C50CBA" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="0F9A4943">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B9319D" w14:textId="44C655BF" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Levels of Sanction:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="335113E7" w14:textId="07161FF4">
-[...3 lines deleted...]
-      <w:r w:rsidR="76705EF2">
+    <w:p w14:paraId="7911D2F0" w14:textId="24F3DA4C" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="35B72947" wp14:anchorId="0651B847">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0651B847" wp14:editId="18E70427">
             <wp:extent cx="5943600" cy="2266950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="75039121" name="" descr="Early Intervention Levels of Sanction" title=""/>
+            <wp:docPr id="75039121" name="drawing" descr="Early Intervention Levels of Sanction"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R6b93a4ef74c44326">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi val="0"/>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2266950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="7911D2F0" w14:textId="5C296975">
-[...33 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6A2DD2AE" w14:textId="6356BC44" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 1: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="07266FD6" w14:textId="5D508E7F">
-[...39 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="7117DAC5" w14:textId="3BFADB7E" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is determined through established general supervision methods that the EIS or SSP program needs assistance and support meeting a state, federal, or fiscal requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="421831BE" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including findings of noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidR="671D780C" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="421831BE" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an area of concern is identified</w:t>
+      </w:r>
+      <w:r w:rsidR="590E3767" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Early Intervention (EI) Division determines a contracted program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>needs assistance for two consecutive years on their local determinations</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F9A4943" w:rsidR="76705EF2">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="6E9BF23E" w14:textId="6BBC7A0B">
+    <w:p w14:paraId="6E9BF23E" w14:textId="6BBC7A0B" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progress monitoring or review of data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="3A9EC515" w14:textId="2789DD3D">
+    <w:p w14:paraId="3A9EC515" w14:textId="2789DD3D" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TA/Training and supervision from COSS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="570BB2E5" w14:textId="0E3E0F8E">
+    <w:p w14:paraId="570BB2E5" w14:textId="0E3E0F8E" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Correction of child-specific noncompliance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="636EFE39" w14:textId="03B35C60">
+    <w:p w14:paraId="636EFE39" w14:textId="03B35C60" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit documentation that correction occurred </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="418FB4F6" w14:textId="189AB821">
+    <w:p w14:paraId="418FB4F6" w14:textId="189AB821" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality Improvement Plan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="748ABAE2" w14:textId="21CBEAF7">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="748ABAE2" w14:textId="21CBEAF7" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="1EB5E494" w14:textId="188EFCE3">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1EB5E494" w14:textId="188EFCE3" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 2: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="5269FFE7" w14:textId="08F1CBFA">
-[...71 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="5269FFE7" w14:textId="1D8B0FC7" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is determined through established general supervision methods that the EI</w:t>
+      </w:r>
+      <w:r w:rsidR="42D53B5A" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S or SSP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program needs intervention to meet state, federal, or fiscal requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="502BF13E" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including </w:t>
+      </w:r>
+      <w:r w:rsidR="0249E911" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but not limited to </w:t>
+      </w:r>
+      <w:r w:rsidR="502BF13E" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>systemic noncompliance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0F9A4943" w:rsidR="76705EF2">
-[...35 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="22A1EBFE" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rograms that have a determination of Needs Intervention for three consecutive years on their local determinations or have not corrected identified noncompliance within the 1-year timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BA67EB" w14:textId="5C696179" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="1DBD27F5" w14:textId="0A083702">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1DBD27F5" w14:textId="0A083702" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Intervention (EI) Division determines that a program needs intervention, the lead agency shall take one or more of the following actions: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="60EF9F50" w14:textId="42ABE024">
+    <w:p w14:paraId="60EF9F50" w14:textId="42ABE024" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal written Corrective Action Plan (CAP) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="5DCAAFAA" w14:textId="1225148E">
+    <w:p w14:paraId="5DCAAFAA" w14:textId="1225148E" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Correction of child-specific non-compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="7160F24C" w14:textId="185EF461">
+    <w:p w14:paraId="7160F24C" w14:textId="185EF461" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation that child-specific non-compliance correction occurred </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="043EF46D" w14:textId="7408ABA5">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="043EF46D" w14:textId="7408ABA5" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="60741FA9" w14:textId="247929ED">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60741FA9" w14:textId="247929ED" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A CAP will be developed that records the actions to be taken by the program, including root cause analysis, strategies for improvement, who is responsible, monitoring, progress, target completion date, and actual completion date, as well as any assistance to be provided by the EI Division.  The program and the EI Division will follow the agreed-upon action steps and monitor progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="17E32CD4" w14:textId="59BD521B">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="17E32CD4" w14:textId="59BD521B" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="1BB7394C" w14:textId="0D72AE12">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1BB7394C" w14:textId="0D72AE12" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Level 3:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="1205F479" w14:textId="6C94CD15">
-[...37 lines deleted...]
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="24AD2443" w14:textId="21D4DFEB">
+    <w:p w14:paraId="1205F479" w14:textId="710F8E01" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is determined through established general supervision methods that the EI</w:t>
+      </w:r>
+      <w:r w:rsidR="25A65AB5" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S or SSP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program needs substantial intervention to meet state, federal, or fiscal requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="6427074F" w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This includes but is not limited to substantial noncompliance across multiple areas, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Determination by the EI Division of needs substantial intervention on local determinations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, has long standing noncompliance or that there is a substantial failure to comply with any requirement under part C of the Act; The EI Division takes one or more of the following actions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AD2443" w14:textId="21D4DFEB" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Withhold, in whole or in part, any further payments to the program under part C of the Act</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="41722084" w14:textId="5CF8F695">
+    <w:p w14:paraId="41722084" w14:textId="5CF8F695" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Withhold referrals to the program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="4F3A63C6" w14:textId="3356F512">
+    <w:p w14:paraId="4F3A63C6" w14:textId="3356F512" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seek to recover funds due to failure to meet the contract requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="7345268A" w14:textId="490FF73B">
+    <w:p w14:paraId="7345268A" w14:textId="490FF73B" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Initiate the process to cancel or not renew the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="5BA68ACC" w14:textId="18829365">
+    <w:p w14:paraId="5BA68ACC" w14:textId="18829365" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule a focused monitoring visit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="0BA64B7A" w14:textId="679E1D57">
+    <w:p w14:paraId="0BA64B7A" w14:textId="679E1D57" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Impose additional contract requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="483A6BEB" w14:textId="20C527C6">
+    <w:p w14:paraId="483A6BEB" w14:textId="20C527C6" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amend, shorten, or terminate the term of the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="2CD275F4" w14:textId="565E4320">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2CD275F4" w14:textId="565E4320" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="46CD8DC8" w14:textId="7EF3772A">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="46CD8DC8" w14:textId="7EF3772A" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 4: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="3E46EE91" w14:textId="2B41BC8A">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3E46EE91" w14:textId="2B41BC8A" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EI Division reserves the right to use any appropriate enforcement actions to correct persistent deficiencies related to compliance with the IDEA or 17a-248 C.G.S., et seq.  Persistent deficiencies are defined as substantial noncompliance issues that the EI Division identifies through established general supervision methods, cyclical monitoring, or other corrective action activities. These deficiencies have been identified and noticed in writing to the EIS or SSP program for at least one year without significant improvement, as determined by the EI Division. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="56D08D63" w14:textId="3D864F1E">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="56D08D63" w14:textId="3D864F1E" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="4E5E3F41" w14:textId="1403B6F1">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="4E5E3F41" w14:textId="1403B6F1" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enforcement actions by the EI Division under this section may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="31E9A25F" w14:textId="1D55E468">
+    <w:p w14:paraId="31E9A25F" w14:textId="1D55E468" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Denying or recouping payment for services for which noncompliance is documented</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="6B37DFA1" w14:textId="112E6769">
+    <w:p w14:paraId="6B37DFA1" w14:textId="112E6769" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Halting all new referrals until the program substantially remediates the deficiency</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="273B2444" w14:textId="6EE8AF4F">
+    <w:p w14:paraId="273B2444" w14:textId="6EE8AF4F" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amending the contract to reduce its length by revising the ending date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="4AEFEC10" w14:textId="2D017FF0">
+    <w:p w14:paraId="4AEFEC10" w14:textId="2D017FF0" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Termination or non-renewal of the contract in accordance with Part I of this contract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="06F96B87" w14:textId="78D91D66">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="06F96B87" w14:textId="78D91D66" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="76705EF2" w:rsidP="0F9A4943" w:rsidRDefault="76705EF2" w14:paraId="200BE6BD" w14:textId="25484E38">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="200BE6BD" w14:textId="25484E38" w:rsidR="76705EF2" w:rsidRDefault="76705EF2" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1750CDA4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>After written notification by the EI Division of impending enforcement action, the EIS or SSP program will have the opportunity to meet with the EI Division staff to review the available data, explain what will be necessary to achieve compliance, and check the evidence of change that will be necessary to demonstrate sufficient improvement to reverse the enforcement action, if appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0F9A4943" w:rsidP="0F9A4943" w:rsidRDefault="0F9A4943" w14:paraId="0EF30B63" w14:textId="185E8B05">
-[...17 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EF30B63" w14:textId="185E8B05" w:rsidR="0F9A4943" w:rsidRDefault="0F9A4943" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6177A39F" w14:textId="77777777" w:rsidR="0052127F" w:rsidRDefault="0052127F" w:rsidP="1750CDA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0052127F">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...6 lines deleted...]
-      <w:lvlText w:val="·"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E585B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBACE1EC"/>
+    <w:lvl w:ilvl="0" w:tplc="BC22E542">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...448 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B3741ABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="CDACE54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="E23E0062">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="0C209056">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="DEAAAEA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B73031CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="88F804DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="AC360F26">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="12">
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22BEBA69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E30B0F2"/>
+    <w:lvl w:ilvl="0" w:tplc="AC328C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="531E3E60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="541A0406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A9EEAFD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="56DCBF0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2BC480FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F260CFEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E9748A74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="063ED63E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="11">
-[...196 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22CBFEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3B9E85DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="72660BF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0BD2D028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="26A855D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C9DA6DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6142B5C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="88EC6812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="03728D8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C5AAA21C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24CF4F12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E3029EC"/>
+    <w:lvl w:ilvl="0" w:tplc="8D706568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ADBEFF2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="48A8D1D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FEE40B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ED5EC930">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C548E286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E77E4F24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="760E90E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="55169468">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E26AFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92786838"/>
+    <w:lvl w:ilvl="0" w:tplc="A1526674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="009A618E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F216B6A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F7BA5184">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="92F2E20A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="34AAAFC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="434C2A46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="25CA443A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4AA58EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F46EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="A00C8842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7AE02B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6F2C42E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2EBC6F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5C2A3BB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="870408AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD0CBD26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="05329D4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F98AD5BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB2256F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78B89C44"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="57583B4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E62A9934">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CEA04990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="913C2636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="588EC936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BEC2A9FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86561036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3DBE0AB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7AD2677C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFA286E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="811ED134"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3008,1022 +2414,1443 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7C2EFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AE07ED6"/>
+    <w:lvl w:ilvl="0" w:tplc="781EB378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6FD0D896">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B15A6BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="06288A20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5114FD5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9EF21700">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AEAEC3C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E57C463E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="34423452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B523E9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D5641B8"/>
+    <w:lvl w:ilvl="0" w:tplc="9ED014FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F8E047C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FCD8A034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51F0D7C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A644300C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="986871D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD02FFEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E51ABDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="05E6A59E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA85570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B3508B0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="708C41EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FDEE4A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8794AF7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C868F1B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="444A1658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A7BC4498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E33C2458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96969808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BBEC835"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A9C1AC6"/>
+    <w:lvl w:ilvl="0" w:tplc="A37AEE5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BD4C8190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18F85F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F41A0D14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="051C5220">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="265CE524">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24621BD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EF2AE4B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="156E9CCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A4B9C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCD0F8FA"/>
+    <w:lvl w:ilvl="0" w:tplc="2AC40F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A1547AC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E79AC478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AC8C1BFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0714E3F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CE3ECFB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="529C860C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E4E0F84C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4716962A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63230F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB4A39F0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="0FE8ACB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="50AE729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="683E8CB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="31CE0C58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F23A53BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BA8AD9DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="31E8173C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE60F6F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F594B0DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68EBF50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3B1C2FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="528AFD78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="72D4C1FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C8B08706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7EA2AE50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D9DC5F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="266C4554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="32EE2586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFDC214E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBD2FBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B09CC018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731DEF73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9020BE5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FD6CD124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FD5AFCAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="44FAB9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4712DC30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B4A801A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A61891EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7B2CD56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08FAA12A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC6AC8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5E5439B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69A09BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AA3C2FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A4DC2796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FBC43D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="77265C86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0D82962A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2D989A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E9EFC54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="18">
+  <w:num w:numId="1" w16cid:durableId="1919904264">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2023314755">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="549459010">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="735667143">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1249771990">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1983263850">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1723019044">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="482812521">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="59909917">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1322923022">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1203905273">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="12" w16cid:durableId="1432699619">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1159343295">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1570917189">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="15" w16cid:durableId="642925563">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="59909917">
+  <w:num w:numId="16" w16cid:durableId="455609442">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1322923022">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1432699619">
+  <w:num w:numId="17" w16cid:durableId="881554050">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1159343295">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="18" w16cid:durableId="1321889801">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="223"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A95301"/>
     <w:rsid w:val="000830D2"/>
     <w:rsid w:val="000B4BED"/>
     <w:rsid w:val="00151CDD"/>
     <w:rsid w:val="001963C9"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="002025EF"/>
     <w:rsid w:val="002039F6"/>
     <w:rsid w:val="002B11A1"/>
     <w:rsid w:val="002D1059"/>
+    <w:rsid w:val="00325BAB"/>
     <w:rsid w:val="00374041"/>
     <w:rsid w:val="00387938"/>
     <w:rsid w:val="003A6EC1"/>
     <w:rsid w:val="003B3C96"/>
     <w:rsid w:val="004D0641"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="004E3B1D"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005E2DDC"/>
     <w:rsid w:val="00653C7C"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="006E27CC"/>
     <w:rsid w:val="00701BC8"/>
     <w:rsid w:val="00723DBE"/>
     <w:rsid w:val="007862D0"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="0081576D"/>
     <w:rsid w:val="008276A0"/>
     <w:rsid w:val="00852E6A"/>
     <w:rsid w:val="00880A6D"/>
     <w:rsid w:val="0089652C"/>
     <w:rsid w:val="00905A84"/>
     <w:rsid w:val="00963F27"/>
     <w:rsid w:val="00A30185"/>
     <w:rsid w:val="00A95301"/>
     <w:rsid w:val="00AE1425"/>
     <w:rsid w:val="00B06DA8"/>
     <w:rsid w:val="00B44790"/>
     <w:rsid w:val="00B95D08"/>
     <w:rsid w:val="00BA7E7E"/>
     <w:rsid w:val="00BC5BDD"/>
     <w:rsid w:val="00BD36E2"/>
     <w:rsid w:val="00C16471"/>
     <w:rsid w:val="00C56E91"/>
     <w:rsid w:val="00CB0851"/>
     <w:rsid w:val="00D41533"/>
     <w:rsid w:val="00EB3C3A"/>
     <w:rsid w:val="00F56DDD"/>
     <w:rsid w:val="00FE466C"/>
     <w:rsid w:val="016147BA"/>
+    <w:rsid w:val="0249E911"/>
     <w:rsid w:val="02ECF5F6"/>
     <w:rsid w:val="05572523"/>
     <w:rsid w:val="0697FB22"/>
+    <w:rsid w:val="07B3C882"/>
     <w:rsid w:val="08C1B240"/>
     <w:rsid w:val="0B95C500"/>
     <w:rsid w:val="0CB48208"/>
     <w:rsid w:val="0F9A4943"/>
+    <w:rsid w:val="10476BFB"/>
     <w:rsid w:val="125E2D27"/>
+    <w:rsid w:val="1750CDA4"/>
     <w:rsid w:val="1AAA2AF0"/>
     <w:rsid w:val="1E070CD6"/>
+    <w:rsid w:val="220567E3"/>
+    <w:rsid w:val="22A1EBFE"/>
+    <w:rsid w:val="25A65AB5"/>
     <w:rsid w:val="27804A7D"/>
     <w:rsid w:val="2F6BAEDE"/>
     <w:rsid w:val="34038ED1"/>
     <w:rsid w:val="364BCBD0"/>
     <w:rsid w:val="3772FBCA"/>
     <w:rsid w:val="3865F4C4"/>
     <w:rsid w:val="39A4B524"/>
+    <w:rsid w:val="3CA725FF"/>
     <w:rsid w:val="3D59E7DA"/>
     <w:rsid w:val="3F26C99D"/>
     <w:rsid w:val="3F63F34F"/>
     <w:rsid w:val="401E53D2"/>
+    <w:rsid w:val="421831BE"/>
+    <w:rsid w:val="42D53B5A"/>
     <w:rsid w:val="472D2679"/>
+    <w:rsid w:val="4D4CB562"/>
+    <w:rsid w:val="502BF13E"/>
+    <w:rsid w:val="5603228B"/>
+    <w:rsid w:val="590E3767"/>
     <w:rsid w:val="5EEFA386"/>
     <w:rsid w:val="60BF30B3"/>
+    <w:rsid w:val="6427074F"/>
+    <w:rsid w:val="671D780C"/>
     <w:rsid w:val="7523EBF2"/>
     <w:rsid w:val="76705EF2"/>
+    <w:rsid w:val="7747965B"/>
     <w:rsid w:val="7BA04048"/>
     <w:rsid w:val="7D3631B9"/>
+    <w:rsid w:val="7E98EA2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0877BF32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CDFCC709-255A-4F80-A17A-145621FE42B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4179,52 +4006,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4291,104 +4118,104 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -4504,507 +4331,505 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A95301"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A95301"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A95301"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A95301"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00963F27"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="indent-1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="indent-1">
     <w:name w:val="indent-1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B44790"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="indent-2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="indent-2">
     <w:name w:val="indent-2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B44790"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="paragraph-hierarchy" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="paragraph-hierarchy">
     <w:name w:val="paragraph-hierarchy"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B44790"/>
   </w:style>
-  <w:style w:type="character" w:styleId="paren" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="paren">
     <w:name w:val="paren"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B44790"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B44790"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title1" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
     <w:name w:val="Title1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Title1Char"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="3865F4C4"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Title1Char" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
     <w:name w:val="Title1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title1"/>
     <w:rsid w:val="3865F4C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="503859757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1756786387">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5031,51 +4856,52 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="668824538">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.gif" Id="R6b93a4ef74c44326" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5342,73 +5168,94 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5425,50 +5272,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5570,121 +5422,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF81ED06-0CB4-4D13-9F52-22B7C7BAEF7A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3846E511-D3BB-419C-82CF-E14DE930FAC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD2B72C-69EB-49C7-9E4E-63A9713F83FB}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{366E4C0A-1665-4B72-968C-811CCF07B60D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>831</Words>
+  <Characters>4743</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5563</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Gilbride, Molly (DPH)</lastModifiedBy>
-  <revision>44</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>