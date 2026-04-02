--- v0 (2025-11-04)
+++ v1 (2026-04-02)
@@ -4,88 +4,87 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/margot_tracy_mass_gov/Documents/SBMP Planning/Billable Procedure Codes/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/margot_tracy_mass_gov/Documents/Draft publications/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="8_{16ED31C1-0319-4055-91BC-3EC8AE404A8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6AD3AA3A-249E-4D0C-9E21-E64D8FCE9F60}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B6AD5FE0-CEB5-4E4A-A0D5-1A41DB9B2583}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="596" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="57840" windowHeight="23520" tabRatio="596" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Codes &amp; Max Fees Effective 7.25" sheetId="3" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="103">
   <si>
     <t>Important Notes:</t>
   </si>
   <si>
     <t>• The procedure codes listed below are for MassHealth covered services within the scope of the School-Based Medicaid Program (SBMP).</t>
   </si>
   <si>
     <t>Modifer rules:</t>
   </si>
   <si>
     <t>• Required modifiers are bolded in the table below.</t>
   </si>
   <si>
     <t>• Either TM (IEP) or TR (non-IEP) is required on all claims. Claims with neither or both modifiers will deny.</t>
   </si>
   <si>
     <t>• U1 indicates out-of-district residential placement; U3 indicates out-of-district day placement (claims with both U1 and U3 will deny).</t>
   </si>
   <si>
     <t>• GO or GP is required for codes 97150 and 97110 to indicate occupational or physical therapy respectively (neither or both will deny).</t>
   </si>
   <si>
     <t>• U2 indicates group ABA therapy and is optional for codes H2012 and H2019.</t>
   </si>
   <si>
@@ -773,67 +772,70 @@
       <t>per evaluation</t>
     </r>
   </si>
   <si>
     <t>Evaluation of speech sound production, per evaluation</t>
   </si>
   <si>
     <t>Evaluation of speech sound production with evaluation of language comprehension and expression; per evaluation</t>
   </si>
   <si>
     <t>Behavioral and qualitative analysis of voice and resonance; per encounter</t>
   </si>
   <si>
     <t>Treatment of speech, language, voice, communication and/or auditory processing disorder; per encounter</t>
   </si>
   <si>
     <t>Treatment of speech, language, voice, communication and/or auditory processing disorder delivered to two or more patients in a group; per encounter</t>
   </si>
   <si>
     <t>• All services are billed per session/encounter/evaluation or day as indicated.  Time units are not required for SBMP interim claims.</t>
   </si>
   <si>
     <t xml:space="preserve">Behavioral Health Developmental Screening; one unit per day, regardless of number of screenings below performed. All screenings recommended by the American Academy of Pediatrics Bright Futures toolkit are allowable. See https://publications.aap.org/toolkits/resources/15625/? </t>
   </si>
   <si>
-    <t>• Telehealth services delivered remotely must indicate either modifier 95 for real-time, audio/visual visits or 93 for audio-only visits.</t>
-[...1 lines deleted...]
-  <si>
     <t>• All materials referenced here are available on the SBMP website: www.mass.gov/masshealth/schools</t>
   </si>
   <si>
     <t>• Services billed should reflect care as provided and as described in program guidance. 
 • Maximum fees listed below are the highest payable amount per code. Local Education Agencies may choose to bill below the maximum fee for any reason, including to avoid recoupment during cost report reconciliation.</t>
   </si>
   <si>
     <t>PT evaluation, per evaluation</t>
   </si>
   <si>
     <t>Evaluation for assistive technology</t>
   </si>
   <si>
     <t>Self-care/home management training (activities include instructions in use of assistive technology/adaptive devices)</t>
+  </si>
+  <si>
+    <t>• Telehealth services delivered remotely must indicate either modifier 95 for real-time, audio/visual visits or 93 for audio-only visits</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> and must be accompanied by either 02 or 10 for place of service (POS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -925,51 +927,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
@@ -1012,88 +1014,80 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1367,1641 +1361,1645 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B107" sqref="B107"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="21.5703125" customWidth="1"/>
+    <col min="1" max="1" width="6.7265625" customWidth="1"/>
+    <col min="2" max="2" width="54.54296875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="20.26953125" customWidth="1"/>
+    <col min="4" max="4" width="16.1796875" customWidth="1"/>
+    <col min="5" max="5" width="15.54296875" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.26953125" customWidth="1"/>
+    <col min="8" max="8" width="21.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A2" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" s="16" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:7" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="40"/>
-[...11 lines deleted...]
-      <c r="E7" s="40"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="43" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
       <c r="F7" s="34"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="43" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="40"/>
-[...2 lines deleted...]
-      <c r="E8" s="40"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
       <c r="F8" s="34"/>
     </row>
-    <row r="9" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="40"/>
-[...2 lines deleted...]
-      <c r="E9" s="40"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
       <c r="F9" s="34"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="43"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="43"/>
+      <c r="E10" s="43"/>
+    </row>
+    <row r="11" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="16" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="40" t="s">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="40"/>
-[...7 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="40"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="43"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+    </row>
+    <row r="17" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="A20" s="36" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="36"/>
-      <c r="C20" s="36"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
       <c r="D20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="37" t="s">
+      <c r="D21" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E21" s="37"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E21" s="42"/>
+    </row>
+    <row r="22" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="15">
         <v>10.95</v>
       </c>
       <c r="E22" s="15">
         <v>5.48</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="15">
         <v>43.81</v>
       </c>
       <c r="E23" s="15">
         <v>21.91</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="15">
         <v>21.91</v>
       </c>
       <c r="E24" s="15">
         <v>10.95</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="36" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="36"/>
-      <c r="C25" s="36"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="41"/>
       <c r="D25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="37" t="s">
+      <c r="D26" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="37"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="E26" s="42"/>
+    </row>
+    <row r="27" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="15">
         <v>5.8</v>
       </c>
       <c r="E27" s="15">
         <v>2.9</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="15">
         <v>2.9</v>
       </c>
       <c r="E28" s="15">
         <v>1.45</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="36"/>
-      <c r="C30" s="36"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
       <c r="D30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D31" s="37" t="s">
+      <c r="D31" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E31" s="37"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:5" ht="93" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E31" s="42"/>
+    </row>
+    <row r="32" spans="1:5" ht="93" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="14">
         <v>92620</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="15">
         <v>21.11</v>
       </c>
       <c r="E32" s="15">
         <v>10.56</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A33" s="14">
         <v>99499</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="15">
         <v>1.91</v>
       </c>
       <c r="E33" s="15">
         <v>0.96</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A34" s="14">
         <v>92633</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="15">
         <v>5.22</v>
       </c>
       <c r="E34" s="15">
         <v>2.61</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" s="18"/>
       <c r="B35" s="29"/>
       <c r="C35" s="18"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="36" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A36" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="36"/>
-      <c r="C36" s="36"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
       <c r="D36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D37" s="37" t="s">
+      <c r="D37" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E37" s="37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E37" s="42"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="11">
         <v>10.4</v>
       </c>
       <c r="E38" s="11">
         <v>5.2</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D39" s="11">
         <v>11.6</v>
       </c>
       <c r="E39" s="11">
         <v>5.8</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="36" t="s">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A41" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="36"/>
-      <c r="C41" s="36"/>
+      <c r="B41" s="41"/>
+      <c r="C41" s="41"/>
       <c r="D41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D42" s="37" t="s">
+      <c r="D42" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E42" s="37"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E42" s="42"/>
+    </row>
+    <row r="43" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="21">
         <v>96127</v>
       </c>
       <c r="B43" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D43" s="20">
         <v>4.1100000000000003</v>
       </c>
       <c r="E43" s="20">
         <v>2.0499999999999998</v>
       </c>
       <c r="H43" s="5"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="33">
         <v>92551</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="12">
         <v>3.38</v>
       </c>
       <c r="E44" s="12">
         <v>1.69</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="33">
         <v>99173</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D45" s="12">
         <v>9</v>
       </c>
       <c r="E45" s="12">
         <v>4.5</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="33">
         <v>83036</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D46" s="12">
         <v>4</v>
       </c>
       <c r="E46" s="12">
         <v>2</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A47" s="33">
         <v>82947</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D47" s="12">
         <v>1.62</v>
       </c>
       <c r="E47" s="12">
         <v>0.81</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="33">
         <v>83655</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="12">
         <v>5</v>
       </c>
       <c r="E48" s="12">
         <v>2.5</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="36" t="s">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B50" s="36"/>
-      <c r="C50" s="36"/>
+      <c r="B50" s="41"/>
+      <c r="C50" s="41"/>
       <c r="D50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D51" s="37" t="s">
+      <c r="D51" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E51" s="37"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E51" s="42"/>
+    </row>
+    <row r="52" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="32">
         <v>97802</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="15">
         <v>10.95</v>
       </c>
       <c r="E52" s="15">
         <v>5.48</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="15">
         <v>9.5</v>
       </c>
       <c r="E53" s="15">
         <v>4.75</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A54" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="E54" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
     </row>
-    <row r="55" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A56" s="36" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="36"/>
-      <c r="C56" s="36"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
       <c r="D56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D57" s="37" t="s">
+      <c r="D57" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E57" s="37"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="E57" s="42"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" s="32">
         <v>90791</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="15">
         <v>34.11</v>
       </c>
       <c r="E58" s="15">
         <v>17.05</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="32">
         <v>96130</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="15">
         <v>29.98</v>
       </c>
       <c r="E59" s="15">
         <v>14.99</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="14">
         <v>96132</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="15">
         <v>29.98</v>
       </c>
       <c r="E60" s="15">
         <v>14.99</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A61" s="14">
         <v>96136</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="15">
         <v>14.99</v>
       </c>
       <c r="E61" s="15">
         <v>7.49</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A62" s="14">
         <v>90832</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="20">
         <v>16.47</v>
       </c>
       <c r="E62" s="20">
         <v>8.24</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A63" s="14">
         <v>90847</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>75</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="15">
         <v>27.49</v>
       </c>
       <c r="E63" s="15">
         <v>13.75</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A64" s="14">
         <v>90853</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="15">
         <v>6.64</v>
       </c>
       <c r="E64" s="15">
         <v>3.32</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A65" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>77</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="15">
         <v>7.7519999999999998</v>
       </c>
       <c r="E65" s="15">
         <v>3.8759999999999999</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
     </row>
-    <row r="66" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A67" s="36" t="s">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A67" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B67" s="36"/>
-      <c r="C67" s="36"/>
+      <c r="B67" s="41"/>
+      <c r="C67" s="41"/>
       <c r="D67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D68" s="37" t="s">
+      <c r="D68" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E68" s="37"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E68" s="42"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A69" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>78</v>
       </c>
       <c r="C69" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="15">
         <v>4.37</v>
       </c>
       <c r="E69" s="15">
         <v>2.19</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A70" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B70" s="17" t="s">
         <v>79</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="15">
         <v>3.64</v>
       </c>
       <c r="E70" s="15">
         <v>1.82</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A71" s="14">
         <v>99211</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>45</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="15">
         <v>5.43</v>
       </c>
       <c r="E71" s="15">
         <v>2.72</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
       <c r="D72" s="13"/>
       <c r="E72" s="13"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A73" s="38" t="s">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A73" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="B73" s="38"/>
-      <c r="C73" s="38"/>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
       <c r="D73" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A74" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="D74" s="39" t="s">
+      <c r="D74" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="E74" s="39"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E74" s="45"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A75" s="25">
         <v>97165</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>80</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>47</v>
       </c>
       <c r="D75" s="26">
         <v>21.064</v>
       </c>
       <c r="E75" s="26">
         <v>10.532</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A76" s="25">
         <v>97168</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>81</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>47</v>
       </c>
       <c r="D76" s="28">
         <v>21.064</v>
       </c>
       <c r="E76" s="28">
         <v>10.532</v>
       </c>
       <c r="F76" s="18"/>
       <c r="G76" s="18"/>
     </row>
-    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A77" s="25">
         <v>97110</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>82</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>48</v>
       </c>
       <c r="D77" s="26">
         <v>5.27</v>
       </c>
       <c r="E77" s="26">
         <v>2.63</v>
       </c>
       <c r="F77" s="18"/>
       <c r="G77" s="18"/>
     </row>
-    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A78" s="25">
         <v>97150</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C78" s="27" t="s">
         <v>49</v>
       </c>
       <c r="D78" s="28">
         <v>8.36</v>
       </c>
       <c r="E78" s="26">
         <v>4.18</v>
       </c>
       <c r="F78" s="18"/>
       <c r="G78" s="18"/>
     </row>
-    <row r="79" spans="1:7" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="45">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A79" s="14">
         <v>97755</v>
       </c>
-      <c r="B79" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="47">
+      <c r="B79" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="40">
         <v>11.8</v>
       </c>
-      <c r="E79" s="47">
+      <c r="E79" s="40">
         <v>5.9</v>
       </c>
       <c r="F79" s="35"/>
       <c r="G79" s="35"/>
     </row>
-    <row r="80" spans="1:7" s="48" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A80" s="45">
+    <row r="80" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A80" s="14">
         <v>97535</v>
       </c>
-      <c r="B80" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="47">
+      <c r="B80" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" s="40">
         <v>10.15</v>
       </c>
-      <c r="E80" s="47">
+      <c r="E80" s="40">
         <v>5.08</v>
       </c>
       <c r="F80" s="35"/>
       <c r="G80" s="35"/>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C81" s="16"/>
       <c r="D81" s="2"/>
       <c r="E81" s="13"/>
       <c r="F81" s="18"/>
       <c r="G81" s="18"/>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A82" s="36" t="s">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A82" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B82" s="36"/>
-      <c r="C82" s="36"/>
+      <c r="B82" s="41"/>
+      <c r="C82" s="41"/>
       <c r="D82" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D83" s="37" t="s">
+      <c r="D83" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E83" s="37"/>
+      <c r="E83" s="42"/>
       <c r="F83" s="18"/>
       <c r="G83" s="18"/>
     </row>
-    <row r="84" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="17" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="15">
         <v>1.7</v>
       </c>
       <c r="E84" s="15">
         <v>0.85</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
     </row>
-    <row r="85" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="16"/>
       <c r="D85" s="2"/>
       <c r="E85" s="13"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A86" s="36" t="s">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A86" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B86" s="36"/>
-      <c r="C86" s="36"/>
+      <c r="B86" s="41"/>
+      <c r="C86" s="41"/>
       <c r="D86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A87" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D87" s="37" t="s">
+      <c r="D87" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E87" s="37"/>
+      <c r="E87" s="42"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A88" s="14">
         <v>97161</v>
       </c>
       <c r="B88" s="21" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C88" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="15">
         <v>21.064</v>
       </c>
       <c r="E88" s="15">
         <v>10.532</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A89" s="14">
         <v>97164</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C89" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="20">
         <v>21.064</v>
       </c>
       <c r="E89" s="20">
         <v>10.532</v>
       </c>
       <c r="F89" s="35"/>
       <c r="G89" s="35"/>
     </row>
-    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A90" s="14">
         <v>97110</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>86</v>
       </c>
       <c r="C90" s="14" t="s">
         <v>53</v>
       </c>
       <c r="D90" s="15">
         <v>5.27</v>
       </c>
       <c r="E90" s="15">
         <v>2.63</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
     </row>
-    <row r="91" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A91" s="14">
         <v>97150</v>
       </c>
       <c r="B91" s="17" t="s">
         <v>87</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>54</v>
       </c>
       <c r="D91" s="20">
         <v>8.36</v>
       </c>
       <c r="E91" s="15">
         <v>4.18</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
     </row>
-    <row r="92" spans="1:7" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="45">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A92" s="14">
         <v>97755</v>
       </c>
-      <c r="B92" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D92" s="47">
+      <c r="B92" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="40">
         <v>11.8</v>
       </c>
-      <c r="E92" s="47">
+      <c r="E92" s="40">
         <v>5.9</v>
       </c>
       <c r="F92" s="35"/>
       <c r="G92" s="35"/>
     </row>
-    <row r="93" spans="1:7" s="48" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A93" s="45">
+    <row r="93" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A93" s="14">
         <v>97535</v>
       </c>
-      <c r="B93" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="47">
+      <c r="B93" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D93" s="40">
         <v>10.15</v>
       </c>
-      <c r="E93" s="47">
+      <c r="E93" s="40">
         <v>5.08</v>
       </c>
       <c r="F93" s="35"/>
       <c r="G93" s="35"/>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A94" s="9"/>
       <c r="B94" s="10"/>
       <c r="C94" s="9"/>
       <c r="D94" s="11"/>
       <c r="E94" s="11"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A95" s="36" t="s">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A95" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B95" s="36"/>
-      <c r="C95" s="36"/>
+      <c r="B95" s="41"/>
+      <c r="C95" s="41"/>
       <c r="D95" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A96" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D96" s="37" t="s">
+      <c r="D96" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E96" s="37"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E96" s="42"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A97" s="14">
         <v>92521</v>
       </c>
       <c r="B97" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C97" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="15">
         <v>26</v>
       </c>
       <c r="E97" s="15">
         <v>13</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A98" s="14">
         <v>92522</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>89</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="15">
         <v>21.06</v>
       </c>
       <c r="E98" s="15">
         <v>10.53</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
     </row>
-    <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A99" s="14">
         <v>92523</v>
       </c>
       <c r="B99" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C99" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="15">
         <v>43.82</v>
       </c>
       <c r="E99" s="15">
         <v>21.91</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
     </row>
-    <row r="100" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A100" s="14">
         <v>92524</v>
       </c>
       <c r="B100" s="17" t="s">
         <v>91</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="15">
         <v>21.85</v>
       </c>
       <c r="E100" s="15">
         <v>10.93</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
     </row>
-    <row r="101" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A101" s="14">
         <v>92507</v>
       </c>
       <c r="B101" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="15">
         <v>24.08</v>
       </c>
       <c r="E101" s="15">
         <v>12.04</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
     </row>
-    <row r="102" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-      <c r="A102" s="41">
+    <row r="102" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="36">
         <v>92508</v>
       </c>
-      <c r="B102" s="42" t="s">
+      <c r="B102" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="C102" s="43" t="s">
+      <c r="C102" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="D102" s="44">
+      <c r="D102" s="39">
         <v>10.31</v>
       </c>
-      <c r="E102" s="44">
+      <c r="E102" s="39">
         <v>5.16</v>
       </c>
     </row>
-    <row r="103" spans="1:7" s="49" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="45">
+    <row r="103" spans="1:7" s="9" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="14">
         <v>97755</v>
       </c>
-      <c r="B103" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D103" s="47">
+      <c r="B103" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" s="40">
         <v>11.8</v>
       </c>
-      <c r="E103" s="47">
+      <c r="E103" s="40">
         <v>5.9</v>
       </c>
       <c r="F103" s="12"/>
       <c r="G103" s="12"/>
     </row>
-    <row r="104" spans="1:7" s="49" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A104" s="45">
+    <row r="104" spans="1:7" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A104" s="14">
         <v>97535</v>
       </c>
-      <c r="B104" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D104" s="47">
+      <c r="B104" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C104" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="40">
         <v>10.15</v>
       </c>
-      <c r="E104" s="47">
+      <c r="E104" s="40">
         <v>5.08</v>
       </c>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
       <c r="D111" s="1"/>
       <c r="E111" s="1"/>
     </row>
-    <row r="120" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
     </row>
-    <row r="121" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
     </row>
-    <row r="122" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
     </row>
-    <row r="123" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
     </row>
-    <row r="124" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
     </row>
-    <row r="125" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
     </row>
-    <row r="126" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
     </row>
-    <row r="127" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
     </row>
-    <row r="128" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
     </row>
-    <row r="129" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
     </row>
-    <row r="130" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
     </row>
-    <row r="131" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
     </row>
-    <row r="132" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
     </row>
-    <row r="133" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
     </row>
-    <row r="134" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
     </row>
-    <row r="135" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
     </row>
-    <row r="136" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
     </row>
-    <row r="137" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D137" s="1"/>
       <c r="E137" s="1"/>
     </row>
-    <row r="138" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
     </row>
-    <row r="139" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D139" s="1"/>
       <c r="E139" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="31">
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A8:E8"/>
     <mergeCell ref="A95:C95"/>
     <mergeCell ref="D96:E96"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A86:C86"/>
     <mergeCell ref="D87:E87"/>
     <mergeCell ref="D83:E83"/>
     <mergeCell ref="A50:C50"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A82:C82"/>
-    <mergeCell ref="A67:C67"/>
-[...13 lines deleted...]
-    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"-,Bold"&amp;12 School-Based Medicaid Program Direct Service Interim Claiming Billable Code &amp; Maximum Fees
 </oddHeader>
     <oddFooter>&amp;LPC-SBMP (Rev. 7.13.25)&amp;CPage &amp;P&amp;REffective July 2025</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FFEFD7582DD85948B949E9DB5F082546" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1db6fea851982866a8922e01f1aef429">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c64b7e4d-e432-438e-964d-3e1797cbfb17" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aabd499a197d3579aece7383cc777a8f" ns2:_="">
     <xsd:import namespace="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -3120,102 +3118,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D09399A-289B-4395-85AC-5EAEF1D792AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8316989-DA2F-44C5-A735-86646B829EF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15185CDD-DAC6-489F-9241-03BBB1A7C9F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>