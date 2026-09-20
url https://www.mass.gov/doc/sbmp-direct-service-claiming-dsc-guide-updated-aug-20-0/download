--- v0 (2025-11-04)
+++ v1 (2026-09-20)
@@ -1,2751 +1,2720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="569341E6" w14:textId="3C322622" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003766D2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="003766D2">
         <w:t>MassHealth School-Based Medicaid Program Direct</w:t>
       </w:r>
       <w:r w:rsidR="004F28F6" w:rsidRPr="003766D2">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003766D2">
         <w:t>Service Claiming (DSC) Program Gu</w:t>
       </w:r>
       <w:r>
         <w:t>ide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A53F728" w14:textId="0FEB14F8" w:rsidR="00D32261" w:rsidRDefault="00BE565A" w:rsidP="001846CB">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:after="840"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requirements for Reimbursement of Medicaid-Covered Services through </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">Interim Claim Submission </w:t>
       </w:r>
       <w:r w:rsidR="005E6E89">
         <w:t xml:space="preserve">and Random Moment Time Study </w:t>
       </w:r>
       <w:r>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0544B063" w14:textId="6072F594" w:rsidR="000A3B28" w:rsidRDefault="00D32261" w:rsidP="00653122">
+    <w:p w14:paraId="0544B063" w14:textId="5DB83560" w:rsidR="000A3B28" w:rsidRDefault="00DF69B7" w:rsidP="00653122">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Effective July 1, 20</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2020</w:t>
+        <w:t>Updated July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34846890" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AC322E" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc49336084"/>
       <w:bookmarkStart w:id="1" w:name="_Toc49336328"/>
       <w:bookmarkStart w:id="2" w:name="_Toc49521049"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc236385082"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="70F64EFF" w14:textId="335DE418" w:rsidR="00F83DD4" w:rsidRDefault="00653122" w:rsidP="00F83DD4">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="406115C0" w14:textId="31E90577" w:rsidR="00F50E97" w:rsidRDefault="00653122">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc49521050" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385083" w:history="1">
+        <w:r w:rsidR="00F50E97" w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Executive Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521050 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385083 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50E97">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34418173" w14:textId="006C216F" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="678C3473" w14:textId="390EABC0" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521051" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385084" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Section 1:  Direct Service, Interim Claims, Cost Reporting Overview</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Section 1:</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521051 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385084 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="500FF982" w14:textId="4F4B484F" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="08C5077B" w14:textId="595AFE29" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521052" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385085" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Interim Claims and Cost Report Overview</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Direct Service Interim Claims and Cost Reporting Overview</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521052 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385085 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FE3DD2D" w14:textId="1621E641" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="09BCBC26" w14:textId="1C27D88D" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521053" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385086" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>LEA Enrollment Overview</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Interim Claims and Cost Report Overview</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521053 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385086 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33A8BEDF" w14:textId="2D8B0B9A" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="288AB5B4" w14:textId="2A4B3975" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521054" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385087" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Section 2:  Eligible MassHealth Members and DESE Parental Consent Guidance</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Random Moment Time Study (RMTS) Participation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521054 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385087 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BAF3B57" w14:textId="4A48F16E" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="6C698132" w14:textId="3CAC1E74" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521055" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385088" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definition of an Enrolled Student</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>LEA Enrollment Overview</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521055 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385088 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C8459A3" w14:textId="6B62E4AC" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="268E4DF5" w14:textId="064E0D7C" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521056" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385089" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Eligible MassHealth Members</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Section 2:  Eligible MassHealth Members and DESE Parental Consent Guidance</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521056 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385089 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C6FA4BF" w14:textId="4BEB80E9" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="3C516DF8" w14:textId="5F9688C8" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521057" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385090" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>DESE Guidance Regarding Parental Consent</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Definition of an Enrolled Student</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521057 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385090 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="221007C2" w14:textId="24BD502D" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1AF4A541" w14:textId="7F52CAB3" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521058" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385091" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Section 3:  Requirements for Reimbursable Services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Eligible MassHealth Members</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521058 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385091 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C06652E" w14:textId="0DB9868C" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="36746024" w14:textId="2C10CC11" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521059" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385092" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Covered Services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>DESE Guidance Regarding Parental Consent</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521059 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385092 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C648F64" w14:textId="216B652E" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="29992164" w14:textId="68A4B284" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521060" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385093" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Non-covered Services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Section 3:  Requirements for Reimbursable Services</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521060 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385093 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38DDEEEF" w14:textId="301551A8" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="72A2CAC6" w14:textId="60A1EE81" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521061" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385094" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Reimbursable Services Requirements</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Covered Services</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521061 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385094 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35240730" w14:textId="3CEA597F" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="6A49F8C6" w14:textId="3F6E868C" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521062" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385095" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1. Practitioner RMTS Participation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Non-covered Services</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521062 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385095 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42349767" w14:textId="05783136" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="32D9C508" w14:textId="5CE0FBB9" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521063" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385096" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2. Practitioner Qualifications</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Reimbursable Services Requirements</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521063 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385096 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76A11186" w14:textId="6F049073" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="67689C78" w14:textId="4C8BD5C2" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521064" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385097" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3. Medicaid Medical Necessity</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Provider Qualifications</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521064 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385097 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C2A29FB" w14:textId="1D266F96" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="5D4262B2" w14:textId="02D4AC53" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521065" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385099" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4. Service Authorization</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Medicaid Medical Necessity</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521065 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385099 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18995608" w14:textId="66937EDE" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="56D134E2" w14:textId="3F24CD04" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521066" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385100" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5. Service Documentation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Documenting Medical Necessity within a Plan of Care</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521066 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385100 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D862E32" w14:textId="4376FF63" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="32E6A35C" w14:textId="1F4256D1" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521067" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385101" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Section 4:  Interim Billing and Claims Submission Rules</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Service Documentation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521067 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385101 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FA72455" w14:textId="473052A7" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5515D16B" w14:textId="366DB56A" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521068" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385102" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Interim Billing and Payment Overview</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Section 4:  Interim Billing and Claims Submission Rules</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521068 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385102 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B0B8C13" w14:textId="590CD2D5" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="410FDD46" w14:textId="7D4DBB7A" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521070" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385103" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Payment</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Interim Billing and Payment Overview</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521070 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385103 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3509A60C" w14:textId="5C012937" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="162ADEFC" w14:textId="433130FA" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521071" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385105" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definition of a Unit</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Payment</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521071 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385105 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E33D879" w14:textId="33971C24" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="05B92EDC" w14:textId="57AC35EF" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521072" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385106" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Procedure Codes and Modifiers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Definition of a Unit</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521072 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385106 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36048A0D" w14:textId="471F5FE7" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="2C476213" w14:textId="3BD0AEA0" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521073" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385107" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Place of Service Codes</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Procedure Codes and Modifiers</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521073 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385107 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6730E45F" w14:textId="19AEFE0E" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="498A3690" w14:textId="47950184" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521074" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385108" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>ICD-10 Diagnosis Codes</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Place of Service Codes</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521074 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385108 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59B5ED92" w14:textId="69553075" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="565C0CFA" w14:textId="420E2A46" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521075" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385109" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Billing Forms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>American ICD-10-CM Codes</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521075 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385109 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3367EACF" w14:textId="0430DC63" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="246AA46B" w14:textId="0FC832D2" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521076" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385110" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Electronic Claim Submission</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Billing Forms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521076 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385110 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34A7C8D6" w14:textId="61837A4F" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="2A326F4B" w14:textId="0A8E10E7" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521077" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385111" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Timely Filing Requirement</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Electronic Claim Submission</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521077 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385111 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1467050B" w14:textId="016D0FA7" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6BE46297" w14:textId="1A59EC23" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521078" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385112" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Section 5:</w:t>
+          <w:t>Timely Filing Requirement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385112 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F83DD4" w:rsidRPr="00F83DD4">
-[...67 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    </w:p>
+    <w:p w14:paraId="33A72C99" w14:textId="43A5F09A" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521080" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385113" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Excluded Persons or Entities</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Section 5:  Other Contractual Obligations</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521080 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385113 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="623E51AD" w14:textId="4E5E55F0" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2F66B93B" w14:textId="79C5F1DF" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521081" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385114" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Recordkeeping and Retention</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Appendix A: Contact Information</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521081 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385114 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD0387C" w14:textId="1413A78A" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="12DCE97F" w14:textId="6D9B42C2" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521082" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385115" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Data Management and Confidentiality</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Appendix B: Commonly Used SBMP Terms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521082 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385115 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E13B055" w14:textId="510F1A52" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="3FF6778A" w14:textId="1FEB1884" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521083" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385116" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix A: Contact Information</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Appendix C: SBMP Guides and Other Resources</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521083 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385116 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64608B10" w14:textId="4B7196AD" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
+    <w:p w14:paraId="6D54D121" w14:textId="52FDB7AA" w:rsidR="00F50E97" w:rsidRDefault="00F50E97">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc49521084" w:history="1">
-        <w:r w:rsidR="00F83DD4" w:rsidRPr="003F1B2E">
+      <w:hyperlink w:anchor="_Toc236385117" w:history="1">
+        <w:r w:rsidRPr="002F46D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix B: Commonly Used SBMP Terms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>Appendix D: Financial Responsibility Determination Chart</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc49521084 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236385117 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F83DD4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F83DD4">
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66C3CB03" w14:textId="5FAE5159" w:rsidR="00F83DD4" w:rsidRDefault="00BD6963" w:rsidP="00F83DD4">
-[...137 lines deleted...]
-    <w:p w14:paraId="722817D2" w14:textId="7010C063" w:rsidR="00D32261" w:rsidRDefault="00653122" w:rsidP="00F83DD4">
+    <w:p w14:paraId="722817D2" w14:textId="69E7E3AF" w:rsidR="00D32261" w:rsidRDefault="00653122" w:rsidP="00F83DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0726D5F8" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc49521050"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236385083"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Executive Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="77EB362D" w14:textId="3CB99792" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="77EB362D" w14:textId="6A8500E0" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>This guide is intended to provide local education agencies (LEAs) with instructions and information to participate in the direct</w:t>
+        <w:t xml:space="preserve">This guide is intended to provide local education agencies (LEAs) with instructions and information to participate in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6468">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reimbursement portion of the School-Based Medicaid Program (SBMP), particularly the reimbursable services requirement for interim claim submission and Random Moment Time Study (RMTS) moment responses. As MassHealth-contracted providers, LEAs are expected to follow all MassHealth rules and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158A4733" w14:textId="51A3D089" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">LEAs should review the SBMP Program Guide for Local Education Agencies </w:t>
+      </w:r>
+      <w:r w:rsidR="009951B3">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004F2029">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> before reviewing this guide. The Program Guide offers a higher</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5697">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>level overview of the entire program, including the administrative activity claiming (AAC) component, which complements the direct</w:t>
       </w:r>
       <w:r w:rsidR="004F28F6">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>services reimbursement portion of the School-Based Medicaid Program (SBMP), particularly the reimbursable services requirement for interim claim submission and Random Moment Time Study (RMTS) moment responses. As MassHealth-contracted providers, LEAs are expected to follow all MassHealth rules and regulations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="158A4733" w14:textId="77DFFE53" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>service claiming (DSC) discussed in this document</w:t>
+      </w:r>
+      <w:r w:rsidR="009951B3">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and the RMTS, which is an integral component of the entire program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DA23E6" w14:textId="4E7E2F17" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">LEAs should review the SBMP Program Guide for Local Education Agencies </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="74DA23E6" w14:textId="0C44B020" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+        <w:t>LEAs are required to submit interim claims whenever a reimbursable service is provided to an eligible MassHealth-enrolled student for wh</w:t>
+      </w:r>
+      <w:r w:rsidR="006B02CF">
+        <w:t>ich</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the LEA seeks reimbursement. Interim claims demonstrate to MassHealth that reimbursable services are being provided and are required to allow costs for each provider type (e.g., nurses, speech</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t>-language pathologists</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C546E8">
+        <w:t>etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C546E8" w:rsidDel="00BE6ECE">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidDel="00BE6ECE">
+        <w:t xml:space="preserve"> the annual DSC cost report</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The life cycle of </w:t>
+      </w:r>
+      <w:r w:rsidR="00650C69">
+        <w:t xml:space="preserve">reimbursable services </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4AE5">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visually represented in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4AE5">
+        <w:t>Section 4: Interim Billing and Claims Submissions Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA02D7B" w14:textId="49890885" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>LEAs are required to submit interim claims whenever a reimbursable service is provided to an eligible MassHealth-enrolled student for whom the LEA seeks reimbursement. Interim claims demonstrate to MassHealth that reimbursable services are being provided and are required to allow costs for each provider type (e.g., nurses, speech</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="6FA02D7B" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">LEAs are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="0092715E">
+        <w:t>understanding and complying with all program requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56442">
+        <w:t xml:space="preserve"> as demonstrated through </w:t>
+      </w:r>
+      <w:r w:rsidR="00845691">
+        <w:t>responsible and compliant management of the LEA’s RMTS participatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F938A5">
+        <w:t xml:space="preserve">n, accurate submission of interim claims, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E928CA">
+        <w:t xml:space="preserve">compliance with requirements for including </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">costs </w:t>
+      </w:r>
+      <w:r w:rsidR="00070118">
+        <w:t>in Administrative Activity Claims and Direct Service Cost Reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regardless of whether an LEA contracts with a vendor to assist with claim submission, representatives from each LEA should review this guide and become familiar with program requirements. In addition to financial responsibility, LEAs must understand program requirements because the Centers for Medicare &amp; Medicaid Services (CMS) and MassHealth frequently audit interim claims and RMTS moments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFDBC7F" w14:textId="4547B81D" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">LEAs are responsible for all costs submitted for reimbursement, including interim claims and RMTS moments marked as meeting program requirements. Regardless of whether an LEA contracts with a vendor to assist with claim submission, representatives from each LEA should review this guide and become familiar with program requirements. In addition to financial responsibility, LEAs must understand program requirements because the Centers for Medicare &amp; Medicaid Services (CMS) and MassHealth frequently audit interim claims and RMTS moments. </w:t>
-[...9 lines deleted...]
-      <w:r>
         <w:t>This guide applies to many types of LEA staff</w:t>
       </w:r>
       <w:r w:rsidR="004D5697">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> such as those listed below. These individuals should read and be familiar with the information in this guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173534DF" w14:textId="36AAB1D8" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004F2029">
+    <w:p w14:paraId="173534DF" w14:textId="426975B7" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004F2029">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>LEA staff who oversee interim claiming and/or direct</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">service practitioners; </w:t>
+        <w:t xml:space="preserve">LEA staff who oversee interim claiming and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="0089138F">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> practitioners; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3A15AB" w14:textId="74A82EBE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004F2029">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>LEA health directors</w:t>
       </w:r>
       <w:r w:rsidR="00224CB4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>special education directors</w:t>
       </w:r>
       <w:r w:rsidR="00224CB4">
         <w:t>, and student services directors</w:t>
@@ -2781,869 +2750,1758 @@
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Anyone who works with electronic health records, including documentation and data; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099DE3B2" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="001532A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="180"/>
       </w:pPr>
       <w:r>
         <w:t>LEA staff that oversee, work with, and/or draft contracts with vendors who assist with claim submission or other administration of SBMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0934D3FF" w14:textId="4D75836F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="0934D3FF" w14:textId="3CE0DCA3" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>This Direct</w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="0089138F">
+        <w:t>Direct Service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Claiming (DSC) Guide is separated into five parts</w:t>
+      </w:r>
+      <w:r w:rsidR="001E14D7">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB5972E" w14:textId="30401C9B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D5697">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overview of the Direct</w:t>
       </w:r>
       <w:r w:rsidR="004F28F6">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>Service Claiming (DSC) Guide is separated into five parts</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="4AB5972E" w14:textId="30401C9B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">Service Claiming Program; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3375ACBC" w14:textId="43873CE5" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
+        <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5697">
-        <w:t xml:space="preserve">an </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3375ACBC" w14:textId="43873CE5" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">about eligible MassHealth members; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447066CA" w14:textId="420DE98F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004F2029">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>2.</w:t>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5697">
-        <w:t xml:space="preserve">information </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="447066CA" w14:textId="3638014C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004F2029">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for reimbursable services—specifically, practitioner qualifications, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:t xml:space="preserve">practitioner RMTS participation, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Medicaid medical necessity, and service documentation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27241998" w14:textId="1D968DDD" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
-        <w:ind w:left="540" w:hanging="540"/>
-[...2 lines deleted...]
-        <w:t>3.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5697">
-        <w:t xml:space="preserve">requirements </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="27241998" w14:textId="1D968DDD" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">technical </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">requirements related to interim billing and claims submission rules; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF69743" w14:textId="33CD152D" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>4.</w:t>
+        <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5697">
-        <w:t xml:space="preserve">technical </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2EF69743" w14:textId="33CD152D" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contractual obligations drawn from the SBMP Provider Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4515C446" w14:textId="1C0C8D94" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>5.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4515C446" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">Although this guide will be updated on an ongoing basis, the Executive Office of Health and Human Services (EOHHS) may from time to time release additional training materials or resources published related to </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6468">
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. LEAs should visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00DC607C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> website for the most up-to-date information. All terms and conditions of the SBMP Provider Contract and all program bulletins continue to apply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F179096" w14:textId="77777777" w:rsidR="00DC607C" w:rsidRDefault="00DC607C">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727E0BCC" w14:textId="77777777" w:rsidR="00082543" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc236385084"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 1:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7612BE8E" w14:textId="18D40A5F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc236385085"/>
+      <w:r>
+        <w:t xml:space="preserve">Direct Service Interim Claims </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1B12">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cost Reporting Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4825355D" w14:textId="534D61C4" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Although this guide will be updated on an ongoing basis, the Executive Office of Health and Human Services (EOHHS) may from time to time release additional training materials or resources published related to the SBMP. LEAs should visit the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00DC607C">
+        <w:t xml:space="preserve">The DSC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00551EBB">
+        <w:t>allows</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> LEAs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA65B0">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> seek federal reimbursement for the provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E07">
+        <w:t>health-related</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> services (as opposed to Medicaid administrative costs, which are captured in administrative activity claiming (</w:t>
+      </w:r>
+      <w:r w:rsidR="005A000C">
+        <w:t>AAC)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. For more information about AAC, see the SBMP Program Guide for Local Education Agencies </w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED">
+        <w:t xml:space="preserve">and the Administrative Activities Claiming Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="0053603C">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00840194">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SBMP Program</w:t>
+          <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> website for the most up-to-date information. All terms and conditions of the SBMP Provider Contract and all program bulletins continue to apply. </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="4825355D" w14:textId="56BF5598" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4ADE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139AC9FE" w14:textId="5CB3FDF0" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The DSC Program is the mechanism through which LEAs seek federal reimbursement for the provision of medical services (as opposed to Medicaid administrative costs, which are captured in administrative activity claiming (AAC)). For more information about AAC, see the SBMP Program Guide for Local Education Agencies </w:t>
+        <w:t xml:space="preserve">The SBMP covers the provision of Medicaid-covered </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E07">
+        <w:t>health-related</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> services delivered in a school setting that meet Medicaid’s definition of medical necessity and all other program requirements. Medicaid-covered </w:t>
+      </w:r>
+      <w:r w:rsidR="0095583D">
+        <w:t>health-related</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> services include speech</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t>-language pathology</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, occupational</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t xml:space="preserve"> therapy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and physical therap</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
-        <w:t xml:space="preserve">and the Administrative Activities Claiming Guide </w:t>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00840194">
+        <w:t>mental</w:t>
+      </w:r>
+      <w:r w:rsidR="00650C69">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED">
+        <w:t>behavioral health services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; nursing services; audiology services; personal care services; applied behavior analysis (ABA) services for students with autism</w:t>
+      </w:r>
+      <w:r w:rsidR="002B52EA">
+        <w:t xml:space="preserve"> spectrum disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="00232CFC">
+        <w:t xml:space="preserve"> and Down Syndrome</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; medical nutritional counseling; certain physical and behavioral health screenings; and fluoride varnish treatment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CC7">
+        <w:t xml:space="preserve">For information on licensure requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00120AF6">
+        <w:t xml:space="preserve">the practitioners who provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CC7">
+        <w:t xml:space="preserve">covered services, review the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Local Education Agencies Covered Services and Qualified Practitioners</w:t>
+      </w:r>
+      <w:r w:rsidR="00361CC7">
+        <w:t xml:space="preserve"> Document</w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">posted on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="237A613C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3443D856" w14:textId="173E5857" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc236385086"/>
+      <w:r>
+        <w:t xml:space="preserve">Interim Claims </w:t>
+      </w:r>
+      <w:r w:rsidR="008818E1">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cost Report Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00040FF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AA1619" w14:textId="365F554A" w:rsidR="0072688C" w:rsidRDefault="00D32261" w:rsidP="0072688C">
+      <w:r>
+        <w:t xml:space="preserve">Throughout the year, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4296" w:rsidRPr="006B4296">
+        <w:t xml:space="preserve">whenever </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45837">
+        <w:t xml:space="preserve">a LEA provides </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4296" w:rsidRPr="006B4296">
+        <w:t xml:space="preserve">a reimbursable service to an eligible MassHealth-enrolled student for which the LEA seeks reimbursement </w:t>
+      </w:r>
+      <w:r w:rsidR="000358BA">
+        <w:t xml:space="preserve">the LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45837">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="000358BA">
+        <w:t xml:space="preserve">submit interim claims </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">through MassHealth’s Medicaid Management Information System (MMIS). </w:t>
+      </w:r>
+      <w:r w:rsidR="00533259">
+        <w:t xml:space="preserve">Interim claims </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46E3F">
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00533259">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E76A2">
+        <w:t>submitted within 90 days of the date of service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A370C6">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="139AC9FE" w14:textId="269633A3" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+      <w:r w:rsidR="00F10A73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A370C6">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A73">
+        <w:t>ll claims adjudicated to a “</w:t>
+      </w:r>
+      <w:r w:rsidR="00533259">
+        <w:t>paid</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A73">
+        <w:t xml:space="preserve">” status in MMIS are </w:t>
+      </w:r>
+      <w:r w:rsidR="005E76A2">
+        <w:t xml:space="preserve">accumulated </w:t>
+      </w:r>
+      <w:r w:rsidR="00107485">
+        <w:t xml:space="preserve">to calculate the </w:t>
+      </w:r>
+      <w:r w:rsidR="00533259">
+        <w:t>quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00107485">
+        <w:t xml:space="preserve"> interim payments distributed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A370C6">
+        <w:t>to the LEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00107485">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00533259">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00194941">
+        <w:t>LEAs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must submit claims for all services for which they seek reimbursement in the annual DSC cost report due on December 31 </w:t>
+      </w:r>
+      <w:r w:rsidR="00547622">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>each year.</w:t>
+      </w:r>
+      <w:r w:rsidR="00005EF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00251CD5">
+        <w:t>The annual DSC cost report calculates total gross Medicaid allowable expenditures, based on each LEA’s actual incurred and allowable costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6524B866" w14:textId="734BE381" w:rsidR="003C585C" w:rsidRPr="003C585C" w:rsidRDefault="005545B8" w:rsidP="0072688C">
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="00532471">
+        <w:t xml:space="preserve"> is important to note that w</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841F0">
+        <w:t xml:space="preserve">ithin </w:t>
+      </w:r>
+      <w:r w:rsidR="00D841F0" w:rsidRPr="00D841F0">
+        <w:t xml:space="preserve">SBMP, interim claims are primarily a mechanism for reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66481">
+        <w:t xml:space="preserve">reimbursable </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1543B">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841F0" w:rsidRPr="00D841F0">
+        <w:t xml:space="preserve"> and supporting the annual cost reconciliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00532471">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54CE">
+        <w:t>MassHealth does not make</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841F0" w:rsidRPr="00D841F0">
+        <w:t xml:space="preserve"> fee-for-service payment</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54CE">
+        <w:t>s based on interim claims.</w:t>
+      </w:r>
+      <w:r w:rsidR="007011DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54CE">
+        <w:t xml:space="preserve">Interim claims </w:t>
+      </w:r>
+      <w:r w:rsidR="0090703D" w:rsidRPr="0090703D">
+        <w:t>demonstrate that reimbursable services were provided to eligible member</w:t>
+      </w:r>
+      <w:r w:rsidR="00980925">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0090703D" w:rsidRPr="0090703D">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004825A0">
+        <w:t>are used</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:t xml:space="preserve"> to calculate a quarterly </w:t>
+      </w:r>
+      <w:r w:rsidR="00980925">
+        <w:t xml:space="preserve">interim </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:t xml:space="preserve">payment to the LEA; </w:t>
+      </w:r>
+      <w:r w:rsidR="0090703D" w:rsidRPr="0090703D">
+        <w:t xml:space="preserve">provide a path to produce supportive documentation in the event of a state or federal audit; and are the basis for which costs can be included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007453C9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0090703D" w:rsidRPr="0090703D">
+        <w:t xml:space="preserve">nnual Cost Report.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2767F">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00237DDC">
+        <w:t>last point</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2250">
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="00237DDC">
+        <w:t xml:space="preserve"> of particular importance.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:t xml:space="preserve">LEAs may not include service types in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0090227F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:t xml:space="preserve">nnual </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF305B">
+        <w:t>DSC Cost</w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:t xml:space="preserve"> Report if no interim claims were submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="002723F7">
+        <w:t xml:space="preserve">and paid </w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:t xml:space="preserve">for that service type during the quarter. If an LEA includes such costs, then MassHealth may </w:t>
+      </w:r>
+      <w:r w:rsidR="002723F7">
+        <w:t>disallow the costs</w:t>
+      </w:r>
+      <w:r w:rsidR="003C585C" w:rsidRPr="003C585C">
+        <w:t>, per the Provider Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327C8B85" w14:textId="6E65CEA3" w:rsidR="0090703D" w:rsidRDefault="003C585C" w:rsidP="00C73382">
+      <w:r w:rsidRPr="003C585C">
+        <w:t xml:space="preserve">For example, if salary and benefit expenditures for 10 physical therapists are included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00245456">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E7F" w:rsidRPr="003C585C">
+        <w:t xml:space="preserve">nnual </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E7F">
+        <w:t xml:space="preserve">DSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C585C">
+        <w:t>Cost Report for all four quarters of the fiscal year, but no physical therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E7F">
+        <w:t xml:space="preserve"> interim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C585C">
+        <w:t xml:space="preserve"> claims were submitted during Q1 and Q2 (July–December) of the fiscal year, all 10 physical therapists’ costs will be disallowed for the first two quarters of the cost report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDBE8B1" w14:textId="77777777" w:rsidR="00CA7975" w:rsidRDefault="00CA7975" w:rsidP="00D669DB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C84365" w14:textId="5EA22114" w:rsidR="005D5C19" w:rsidRPr="00F50E97" w:rsidRDefault="00D669DB" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236385087"/>
+      <w:r w:rsidRPr="00F50E97">
+        <w:t>Random Moment Time Study (RMTS) Participation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1DA5043E" w14:textId="77777777" w:rsidR="006045FE" w:rsidRDefault="006045FE" w:rsidP="006F5508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>The SBMP covers the provision of Medicaid-covered medical services delivered in a school setting that meet Medicaid’s definition of medical necessity and all other program requirements. Medicaid-covered medical services include speech</w:t>
-[...53 lines deleted...]
-        <w:r w:rsidRPr="237A613C">
+        <w:t xml:space="preserve">The RMTS determines what portion of LEA reported costs are Medicaid allowable costs—it is key to understanding SBMP reimbursement. For more detailed information, refer to the LEA RMTS Coordinator guide posted on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="random-moment-time-study-rmts" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SBMP Resource Center</w:t>
+          <w:t xml:space="preserve">SBMP Resource Center </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...104 lines deleted...]
-    <w:p w14:paraId="0AB8F4E3" w14:textId="4EB569D8" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+        <w:t>under RMTS Resources.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> For a primer on the necessity of pools and cost allocation in Medicaid school-based services, please refer to this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>guide to cost pools</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> developed by the federally funded School Based Services Technical Assistance Center. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB5AC13" w14:textId="03D99679" w:rsidR="00C73382" w:rsidRDefault="00C73382" w:rsidP="006F5508">
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve">LEAs may submit interim claims and may include costs in their annual DSC cost report only for employed or contracted staff who were included in the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6369B" w:rsidRPr="00C73382">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> cost pool of the RMTS. LEAs may not submit an interim claim for practitioners in the administrative-only cost pool, even if those practitioners provided an otherwise reimbursable service. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC76F5" w:rsidRPr="00C73382">
+        <w:t xml:space="preserve">Only Medicaid-qualified practitioners who are reasonably expected to perform a reimbursable service may be included in a direct service cost pool in the RMTS. The </w:t>
+      </w:r>
+      <w:r w:rsidR="008839ED" w:rsidRPr="00C73382">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC76F5" w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> pools appear in the following list</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3C5B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D54AC" w14:textId="388E8C42" w:rsidR="00E3407F" w:rsidRPr="00C73382" w:rsidRDefault="00E3407F" w:rsidP="00E3407F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73382">
+        <w:t>Pool 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003807F6" w:rsidRPr="00C73382">
+        <w:t>: Mental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73382">
+        <w:t>/Behavioral Health Services (includes ABA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF631E3" w14:textId="695AB467" w:rsidR="00E3407F" w:rsidRPr="00C73382" w:rsidRDefault="00E3407F" w:rsidP="00E3407F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73382">
+        <w:t>Pool 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003807F6" w:rsidRPr="00C73382">
+        <w:t>: Therapy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47971652" w14:textId="22CA2917" w:rsidR="00E3407F" w:rsidRPr="00C73382" w:rsidRDefault="00E3407F" w:rsidP="00131629">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73382">
+        <w:t>Pool 3</w:t>
+      </w:r>
+      <w:r w:rsidR="003807F6" w:rsidRPr="00C73382">
+        <w:t>: Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73382">
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB8F4E3" w14:textId="104A7508" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After the conclusion of the fiscal year, LEAs submit an annual DSC cost report that includes </w:t>
       </w:r>
       <w:r w:rsidR="00341E01">
         <w:t xml:space="preserve">costs to provide </w:t>
       </w:r>
       <w:r>
         <w:t>Medicaid-</w:t>
       </w:r>
       <w:r w:rsidR="00341E01">
         <w:t>covered services</w:t>
       </w:r>
       <w:r w:rsidR="0053603C">
         <w:t>;</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> statewide Random Moment Time Study (RMTS) results</w:t>
+        <w:t xml:space="preserve"> statewide RMTS results</w:t>
       </w:r>
       <w:r w:rsidR="0053603C">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:t>and LEA-specific Medicaid eligibility statistics used to calculate Medicaid penetration factors. These inputs are used to determine the gross Medicaid reimbursable amount. This calculation is shown in Figure 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74975186" w14:textId="237A2985" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="74975186" w14:textId="237A2985" w:rsidR="00D32261" w:rsidRPr="00D06B11" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Figure 1: Annual DSC </w:t>
       </w:r>
-      <w:r w:rsidR="0053603C">
+      <w:r w:rsidR="0053603C" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Cost R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">eport </w:t>
       </w:r>
-      <w:r w:rsidR="0053603C">
+      <w:r w:rsidR="0053603C" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Calculation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="0053603C">
+      <w:r w:rsidR="0053603C" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">etermine Gross </w:t>
       </w:r>
-      <w:r w:rsidR="00341E01">
+      <w:r w:rsidR="00341E01" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Expenditure Amount for Medicaid</w:t>
       </w:r>
-      <w:r w:rsidR="00770FD8">
+      <w:r w:rsidR="00770FD8" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00341E01">
+      <w:r w:rsidR="00341E01" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Covered Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1F7032" w14:textId="51A2596E" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+    <w:p w14:paraId="4FA9A420" w14:textId="6C9E7B34" w:rsidR="00D1786F" w:rsidRDefault="001E79DE" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="0D202B5F" w14:textId="05EA31AF" w:rsidR="00D32261" w:rsidRDefault="00C505ED" w:rsidP="00D32261">
+      <w:r w:rsidRPr="001E79DE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E974A0" wp14:editId="0C6B2C79">
+            <wp:extent cx="4810796" cy="1124107"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1462697822" name="Picture 1" descr="The annual direct service report cost calculation is represented by four boxes. The first box is represents allowable costs for covered services, the second box represents RMTS results, the third box represents Medicaid enrollment for the district. These three components are multiplied to determine the Gross Medicaid Allowable Expenditure, represented by the fourth box.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1462697822" name="Picture 1" descr="The annual direct service report cost calculation is represented by four boxes. The first box is represents allowable costs for covered services, the second box represents RMTS results, the third box represents Medicaid enrollment for the district. These three components are multiplied to determine the Gross Medicaid Allowable Expenditure, represented by the fourth box.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4810796" cy="1124107"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1F7032" w14:textId="33A5F6D1" w:rsidR="00D32261" w:rsidRPr="002A499C" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">This gross Medicaid allowable expenditure amount is reported to CMS, and the state receives partial federal reimbursement. The </w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allowable Costs for Covered Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA00FC" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are multiplied by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statewide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RMTS Results statewide</w:t>
+      </w:r>
+      <w:r w:rsidR="0021731F" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEA-specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicaid Penetration Factor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26E14" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to determine the LEA’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gross Medicaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allowable Expenditure</w:t>
+      </w:r>
+      <w:r w:rsidR="00567C4C" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C505ED" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D202B5F" w14:textId="254D1642" w:rsidR="00D32261" w:rsidRDefault="00C505ED" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This gross Medicaid allowable expenditure is reported to CMS, and the state receives partial federal reimbursement. The </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">total of each </w:t>
       </w:r>
       <w:r>
         <w:t>LEA’s</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve"> interim claims paid throughout the year is deducted from the </w:t>
       </w:r>
       <w:r>
         <w:t>LEA’s portion of federal reimbursement</w:t>
       </w:r>
       <w:r w:rsidR="001E7A90">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and t</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>he remaining amount is paid to the LEA. This is called the cost report reconciliation process. Figure 2 illustrates this process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262CA312" w14:textId="6CF4D604" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="3EBC4BC1" w14:textId="77777777" w:rsidR="000629AE" w:rsidRDefault="000629AE" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="1978AEED" w14:textId="3DBD12FD" w:rsidR="00D32261" w:rsidRDefault="00C505ED" w:rsidP="00D32261">
+    </w:p>
+    <w:p w14:paraId="0FBCDCC8" w14:textId="77777777" w:rsidR="000629AE" w:rsidRDefault="000629AE" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w14:paraId="45DB7537" w14:textId="7F2AA8AD" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+    </w:p>
+    <w:p w14:paraId="374E3A0A" w14:textId="77777777" w:rsidR="002A499C" w:rsidRDefault="002A499C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262CA312" w14:textId="79EDEA9B" w:rsidR="00D32261" w:rsidRPr="00D06B11" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 2: Annual DSC </w:t>
+      </w:r>
+      <w:r w:rsidR="0053603C" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost Report Reconciliation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1ADF" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0053603C" w:rsidRPr="00D06B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rocess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD394DC" w14:textId="36662631" w:rsidR="00874835" w:rsidRDefault="00874835" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00874835">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07D400D8" wp14:editId="00E8625B">
+            <wp:extent cx="4867954" cy="1057423"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1144258565" name="Picture 1" descr="Text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1144258565" name="Picture 1" descr="Text"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4867954" cy="1057423"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1978AEED" w14:textId="3DBD12FD" w:rsidR="00D32261" w:rsidRPr="002A499C" w:rsidRDefault="00C505ED" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA’s total portion of federal reimbursement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3006F" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minus </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ayment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reimbursement previously received</w:t>
+      </w:r>
+      <w:r w:rsidR="001F430B" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equals </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7A90" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cost report reconciliation</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7584" w:rsidRPr="002A499C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DB7537" w14:textId="622382A1" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
         <w:t>cost report reconciliation is positive</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
         <w:t xml:space="preserve"> then</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a payment will be issued to the LEA. If the </w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
         <w:t>cost report reconciliation is negative, then</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> MassHealth will recoup the overpayment from the LEA. Cost reports are due by December 31 each year and generally paid or recouped by the end of the following June. For example, for FY19 (July 2018–June 2019), cost reports were due 12/31/19 and reconciliations are anticipated to be paid or recouped by 6/30/20. A helpful list of dates and deadlines is available </w:t>
+        <w:t xml:space="preserve"> MassHealth will recoup the overpayment from the LEA. Cost reports are due by December 31 each year and generally paid or recouped by the end of the following June. For example, for FY</w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (July 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–June 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), cost reports were due 12/31/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and reconciliations </w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>were</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> paid or recouped by 6/30/2</w:t>
+      </w:r>
+      <w:r w:rsidR="002A682D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A helpful list of dates and deadlines is available </w:t>
       </w:r>
       <w:r w:rsidR="00F76404">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-[...17 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkStart w:id="9" w:name="_Hlk203376992"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003D0D0C">
+        <w:instrText xml:space="preserve">HYPERLINK "https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="237A613C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>XX</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SBMP Resource Center</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve"> (the document is called</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7787">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71427" w:rsidRPr="00A42D5C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Dates &amp; Deadlines FYXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42D5C">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B74BA1A" w14:textId="2DED9212" w:rsidR="006542B3" w:rsidRPr="006542B3" w:rsidRDefault="006542B3" w:rsidP="00D32261">
+    <w:p w14:paraId="4B74BA1A" w14:textId="2F62F565" w:rsidR="006542B3" w:rsidRPr="006542B3" w:rsidRDefault="006542B3" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">As a reminder, LEAs may bill </w:t>
+        <w:t xml:space="preserve">LEAs may bill </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">the maximum fee specified in the SBMP Procedure Codes and Maximum Fees document. LEAs concerned that they may be in a recoupment state after cost report reconciliation should bill under the maximum fee. For example, an LEA that historically received an average of $150,000 in DSC revenue per year may target $100,000 in interim claiming revenue. Once $100,000 in interim claiming revenue is received, then the LEA would bill the interim claims at $0. In this scenario, the LEA could expect a $50,000 cost report settlement. The LEA should not stop billing interim claims after $100,000 in interim claims revenue. Because the SBMP is paid based on cost allocation, billing interim claims at $0 does not negatively impact annual revenue. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F2CA4E3" w14:textId="3993E4F8" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+        <w:t xml:space="preserve">the maximum fee specified in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42D5C">
+        <w:t xml:space="preserve">SBMP </w:t>
+      </w:r>
+      <w:r w:rsidR="00595A52" w:rsidRPr="00A42D5C">
+        <w:t xml:space="preserve">Billable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42D5C">
+        <w:t>Procedure Codes and Maximum Fees</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42D5C">
+        <w:t xml:space="preserve"> posted to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="direct-service-claiming-resources" w:history="1">
+        <w:r w:rsidR="00A42D5C" w:rsidRPr="00A42D5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. LEAs concerned that they may be in a recoupment state after cost report reconciliation should bill </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5B31">
+        <w:t>less than</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the maximum fee</w:t>
+      </w:r>
+      <w:r w:rsidR="007823FC">
+        <w:t>s indicated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00576C40">
+        <w:t xml:space="preserve">  Because</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFD">
+        <w:t xml:space="preserve"> reimbursement is based on cost allocation, billing interim claims below the maximum fee does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00891865">
+        <w:t>have a negative impact on annual revenue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2CA4E3" w14:textId="04A3A2E7" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>This Direct</w:t>
       </w:r>
       <w:r w:rsidR="004F28F6">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>Service Claiming (DSC) Guide provides instructions for the direct</w:t>
       </w:r>
       <w:r w:rsidR="004F28F6">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>service reimbursement program, with a focus on reimbursable service requirement</w:t>
       </w:r>
       <w:r w:rsidR="002B52EA">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> for interim claiming and </w:t>
+      <w:r w:rsidR="008A28B8">
+        <w:t>, which apply to both</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> interim claiming and </w:t>
       </w:r>
       <w:r w:rsidR="002B52EA">
         <w:t>documentation of</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> RMTS moments. Please refer to the Instruction Guide for the Annual Direct Service Cost Report, available by request from the University of Massachusetts Medical School (UMMS), for additional details regarding the annual DSC cost report reconciliation process. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146F">
+        <w:t xml:space="preserve">direct service activities captured in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">RMTS moments. Please refer to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5F9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00302D1D" w:rsidRPr="00CB5F9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5F9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Instruction Guide for the Direct Service Cost Report</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, available</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4EAA">
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00FD4EAA" w:rsidRPr="237A613C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0077144F">
+        <w:t xml:space="preserve"> under Direct Service Claiming Resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, for additional details regarding the annual DSC cost report reconciliation process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBE4D24" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc49521053"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236385088"/>
       <w:r>
         <w:t>LEA Enrollment Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="25A22C28" w14:textId="4513A51F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="25A22C28" w14:textId="7AF97DED" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To participate in the </w:t>
       </w:r>
       <w:r w:rsidR="001E7A90">
         <w:t>DSC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Program, LEAs must enroll with MassHealth. After enrollment is completed and the LEA has started to participate in its first quarter of the RMTS, the LEA may begin billing for direct services and may have its costs reimbursed if the reimbursable services requirements are met. For detailed instructions </w:t>
       </w:r>
       <w:r w:rsidR="00F76404">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the RMTS, please see the LEA RMTS Coordinator Guide for Random Moment Time Study (RMTS) available </w:t>
       </w:r>
       <w:r w:rsidR="00F76404">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tooltip="https://www.mass.gov/doc/dates-deadlines-fy21/download" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="random-moment-time-study-rmts" w:tooltip="https://www.mass.gov/doc/dates-deadlines-fy21/download" w:history="1">
         <w:r w:rsidR="000C75EF" w:rsidRPr="000C75EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5984B859" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:r w:rsidR="005D07EB">
+        <w:t xml:space="preserve"> under RMTS Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5984B859" w14:textId="1AFF52AA" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To enroll as an SBMP provider, contact the MassHealth Customer Service Center at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D056ED">
+        <w:t xml:space="preserve">To enroll as an SBMP provider, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42D5C">
+        <w:t xml:space="preserve">refer to this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00A42D5C" w:rsidRPr="00A42D5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>providersupport@mahealth.net</w:t>
+          <w:t>technical assistance guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="007F2B66" w14:textId="766A5392" w:rsidR="003852BE" w:rsidRDefault="00D32261" w:rsidP="004543EC">
+      <w:r w:rsidR="00A42D5C">
+        <w:t xml:space="preserve"> on the Provider Application request. C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontact the MassHealth Customer Service Center at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="002D73CF" w:rsidRPr="006E76B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>provider@masshealthquestions.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D73CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or (800) 841-2900</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42D5C">
+        <w:t xml:space="preserve"> with questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F2B66" w14:textId="4DFE4A94" w:rsidR="003852BE" w:rsidRDefault="00D32261" w:rsidP="004543EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pursuant to the Health Insurance Portability and Accountability Act of 1996 (HIPAA), all LEAs must obtain a National Provider Identifier (NPI) and must include this 10-digit number on all claims and correspondence submitted to MassHealth. To register for an NPI, contact the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:anchor="/" w:history="1">
+        <w:t xml:space="preserve">Pursuant to the Health Insurance Portability and Accountability Act of 1996 (HIPAA), all LEAs must obtain a National Provider Identifier (NPI) and must include this 10-digit number on all claims and </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">correspondence submitted to MassHealth. To register for an NPI, contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="/" w:history="1">
         <w:r w:rsidRPr="000C75EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Plan &amp; Provider Enumeration System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (NPPES). </w:t>
       </w:r>
+      <w:r w:rsidR="00A42D5C">
+        <w:t xml:space="preserve">For technical assistance, refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00327157">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00327157" w:rsidRPr="00327157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>guide on navigating the NPPES system</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00327157">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62EBBB5B" w14:textId="29B09025" w:rsidR="00D32261" w:rsidRPr="003852BE" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc49521054"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236385089"/>
       <w:r w:rsidRPr="003852BE">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:r w:rsidR="003852BE">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003852BE">
         <w:t xml:space="preserve">Eligible MassHealth Members </w:t>
       </w:r>
       <w:r w:rsidR="008818E1" w:rsidRPr="003852BE">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="003852BE">
         <w:t>DESE Parental Consent Guidance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="087F6DA0" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="087F6DA0" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc49521055"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc236385090"/>
       <w:r>
         <w:t>Definition of an Enrolled Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9D4541" w14:textId="69A738D7" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>LEAs may seek reimbursement from the SBMP for Medicaid</w:t>
       </w:r>
       <w:r w:rsidR="009F0112">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reimbursable services provided to MassHealth-enrolled students for whom the LEA is financially responsible. This includes all students who are enrolled by the LEA and those attending </w:t>
       </w:r>
       <w:r w:rsidR="00FC4734">
         <w:t xml:space="preserve">approved </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">special education schools or collaboratives </w:t>
@@ -3687,2183 +4545,2186 @@
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shown in Appendix</w:t>
       </w:r>
       <w:r w:rsidR="002B52EA">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F633BC2" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    <w:p w14:paraId="0F633BC2" w14:textId="7B636EEF" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc49521056"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236385091"/>
       <w:r>
         <w:t>Eligible MassHealth Members</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF84908" w14:textId="59522243" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Claims are reimbursable </w:t>
       </w:r>
       <w:r w:rsidR="00F76404">
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">if the services were provided to MassHealth-enrolled members </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">between </w:t>
+        <w:t xml:space="preserve">if the services were provided to MassHealth-enrolled members between </w:t>
       </w:r>
       <w:r w:rsidR="00F76404">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>three</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and 22 years of age who are eligible for federal reimbursement for non-emergency services. Reimbursable eligibility types include </w:t>
+        <w:t xml:space="preserve">three and 22 years of age who are eligible for federal reimbursement for non-emergency services. Reimbursable eligibility types include </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>CarePlus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> members and most Standard, CommonHealth, and Family Assistance members (not MassHealth Limited or the Children’s Medical Security Plan (CMSP)). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C16A3A8" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>MassHealth provides access to student Medicaid eligibility information for LEAs through two methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B911F4C" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="000C75EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="000C75EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Provider Online Service Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (POSC) can be accessed to perform individual student eligibility inquiries. The POSC is updated daily and displays eligibility on a particular date (or month) of service, unlike the quarterly eligibility snapshot. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696A9A72" w14:textId="7AADDE10" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="000C75EF">
+    <w:p w14:paraId="696A9A72" w14:textId="1D7C035F" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="000C75EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>The SBMP provides an online Student Medicaid Eligibility Matching verification system to all participating LEAs through the UMMS program website. This site is used by each LEA quarterly to identify MassHealth-enrolled students and calculate the LEA’s Medicaid penetration factor used in AAC and in the annual DSC cost report. For additional information about the Student Medicaid Eligibility Matching system, please refer to the Step-by-Step Manual: Student Medicaid Eligibility Matching, available by request from the SBMP help desk.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39B40093" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+        <w:t>SBMP provides an online Student Medicaid Eligibility Matching verification system to all participating LEAs through the UMMS program website. This site is used by each LEA quarterly to identify MassHealth-enrolled students and calculate the LEA’s Medicaid penetration factor</w:t>
+      </w:r>
+      <w:r w:rsidR="00263151">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> used in AAC and in the annual DSC cost report. For additional information about the Student Medicaid Eligibility Matching system, please refer to the Step-by-Step Manual: Student Medicaid Eligibility Matching, available by request from the SBMP help desk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25177208" w14:textId="77777777" w:rsidR="003F30A2" w:rsidRDefault="003F30A2" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc49521057"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="39B40093" w14:textId="52CD3281" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc236385092"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>DESE Guidance Regarding Parental Consent</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4986D63A" w14:textId="5C71324F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4986D63A" w14:textId="0442D93C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Department of Elementary and Secondary Education (DESE) is the state agency responsible for overseeing the Federal Educational Rights and Privacy Act (FERPA) and Individuals with Disabilities Education Act (IDEA) in Massachusetts. DESE has provided </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="007607A8" w:rsidRPr="007607A8">
+        <w:t>guidance</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidR="00770FD8">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in order for an LEA to be compliant with FERPA and IDEA, parental consent is required before an LEA can access a student’s </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="004A6673">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D81">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an LEA to be compliant with FERPA and IDEA, parental consent is required before an LEA can </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6394">
+        <w:t xml:space="preserve">seek reimbursement </w:t>
+      </w:r>
+      <w:r w:rsidR="001975DC">
+        <w:t xml:space="preserve">from MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6394">
+        <w:t>for services</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40D4D">
+        <w:t xml:space="preserve"> provided to a student</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. For more information about parental consent, refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007666A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00475FAC" w:rsidRPr="007666A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Special Education Mandated and Recommended Forms for the Implementation of Special Education Requirements</w:t>
+          <w:t xml:space="preserve">Administrative Advisory SPED 2013-1 </w:t>
+        </w:r>
+        <w:r w:rsidR="007666A2" w:rsidRPr="007666A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="00475FAC" w:rsidRPr="007666A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Updated July 16, 2018</w:t>
+        </w:r>
+        <w:r w:rsidR="007666A2" w:rsidRPr="007666A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> or contact DESE.</w:t>
+        <w:t xml:space="preserve"> or contact DESE</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90E6F">
+        <w:t>’s Office of Student and Family Support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFB3EC7" w14:textId="77777777" w:rsidR="003852BE" w:rsidRDefault="003852BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D54C35" w14:textId="2D7675B5" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc49521058"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc236385093"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 3: </w:t>
       </w:r>
       <w:r w:rsidR="00D5091D">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Requirements for Reimbursable Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="15D95EA1" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="38FD8FC3" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc49521059"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236385094"/>
       <w:r>
         <w:t>Covered Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F100401" w14:textId="7DA3DEE1" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="4F100401" w14:textId="1D481ACE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>The SBMP covers health services provided in the school setting</w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including speech</w:t>
       </w:r>
       <w:r w:rsidR="006A29DA">
         <w:t>-language pathology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, occupational </w:t>
       </w:r>
       <w:r w:rsidR="006A29DA">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006A29DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and physical therap</w:t>
       </w:r>
       <w:r w:rsidR="006A29DA">
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t>mental</w:t>
       </w:r>
       <w:r w:rsidR="00650C69">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t>behavioral health services</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; skilled nursing services; audiology services; personal care services; medical nutritional counseling; certain physical and behavioral health screenings; fluoride varnish treatment; and ABA therapy services for students with an autism spectrum disorder (ASD) diagnosis when all Medicaid-claiming requirements are met. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34767913" w14:textId="77D9C7AD" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>; skilled nursing services; audiology services; personal care services; medical nutritional counseling; certain physical and behavioral health screenings; fluoride varnish treatment; and ABA therapy services for students with an autism spectrum disorder (ASD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00973E10">
+        <w:t xml:space="preserve"> or Down </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5C92">
+        <w:t>Syndrome</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diagnosis when all Medicaid-claiming requirements are met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34767913" w14:textId="606CF2D5" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>The list of SBMP</w:t>
       </w:r>
       <w:r w:rsidR="00770FD8">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">covered services is outlined in Local Education Agencies Covered Services and Qualified Practitioners on the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t xml:space="preserve">covered services is outlined in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72BF">
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Covered Services and Qualified Practitioners on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor="direct-service-claiming-resources" w:history="1">
         <w:r w:rsidRPr="004A6673">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="400F9828" w14:textId="78CE229E" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:r w:rsidR="00A16184">
+        <w:t xml:space="preserve"> under Direct Service Claiming Resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Additionally, the corresponding list of procedure codes, modifiers, and maximum interim billing fees can be found in the SBMP Billable Procedure Codes and Maximum Fees document</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6D89">
+        <w:t xml:space="preserve"> in the same section</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400F9828" w14:textId="070BFBBA" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>All costs claimed under the School-Based Medicaid Program must be consistent with state and federal laws and regulations. When an SBMP</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="314D1099" w14:textId="4F2BBB4C" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="003852BE">
+        <w:t xml:space="preserve">All costs claimed under </w:t>
+      </w:r>
+      <w:r w:rsidR="0030538C">
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must be consistent with state and federal laws and regulations. When a covered service is provided and meets all program requirements for reimbursement, that service is referred to as a reimbursable service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314D1099" w14:textId="0A7B5137" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc49521060"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236385095"/>
       <w:r>
         <w:t>Non-</w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t xml:space="preserve">covered </w:t>
       </w:r>
       <w:r>
         <w:t>Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="74827DCB" w14:textId="32F3CD5F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="74827DCB" w14:textId="28DBA5B7" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a reminder, as a health insurance program, MassHealth and the </w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t>SBMP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can reimburse </w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B71E8D">
+        <w:t>certain Medicaid</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">-covered health services. The following list </w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">examples of services that LEAs commonly provide that are </w:t>
       </w:r>
       <w:r w:rsidRPr="004543EC">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Medicaid-covered health services and are therefore neither covered nor reimbursable</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2B78F6BC" w14:textId="12AA6A4F" w:rsidR="00AE6E2E" w:rsidRDefault="00491D51" w:rsidP="009E71C2">
+        <w:t xml:space="preserve"> Medicaid-covered health services and are therefore </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27F2D">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reimbursable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B78F6BC" w14:textId="16FD8222" w:rsidR="00AE6E2E" w:rsidRDefault="00491D51" w:rsidP="009E71C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Services that are purely e</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>ducational, academic, vocational</w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve"> or social </w:t>
       </w:r>
       <w:r>
         <w:t>in nature</w:t>
       </w:r>
-      <w:r w:rsidR="009E71C2">
-[...9 lines deleted...]
-    <w:p w14:paraId="7DAAB60F" w14:textId="085A27CD" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+      <w:r w:rsidR="00D0742D">
+        <w:t xml:space="preserve"> and do not </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E31">
+        <w:t xml:space="preserve">support the prevention, identification, evaluation or treatment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0742D">
+        <w:t>underlying physical, mental or behavioral health or developmental concerns for the student</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CBF43A" w14:textId="0CE86D9D" w:rsidR="00186717" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Consultation services</w:t>
+        <w:t>Consultation</w:t>
+      </w:r>
+      <w:r w:rsidR="00914C5F">
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> which are defined as either professional-to-professional interactions to address a student need or provide assistance or support; or professional-to-student interactions that are limited in time and intensity and are primarily for monitoring purposes.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B747F">
+        <w:t xml:space="preserve"> which are defined as either professional-to-professional interactions to address a student need or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE312B">
+        <w:t>aid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or support</w:t>
+      </w:r>
+      <w:r w:rsidR="005D00AC">
+        <w:t>. LEAs receive reimbursement for such activities through the administrative activity claiming portion of the SBM</w:t>
+      </w:r>
+      <w:r w:rsidR="00186717">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A7751">
-[...9 lines deleted...]
-    <w:p w14:paraId="327EA9D3" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+    </w:p>
+    <w:p w14:paraId="7DAAB60F" w14:textId="4B84E843" w:rsidR="00D32261" w:rsidRDefault="00186717" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Missed appointments/services</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4045D1BA" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t>rofessional-to-student interactions that are limited in time and intensity and are primarily for monitoring purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327EA9D3" w14:textId="1ED57198" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Remedial education</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="518BB0C0" w14:textId="27B1A52C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>Missed appointments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4045D1BA" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Day</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="770889F7" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>Remedial education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518BB0C0" w14:textId="27B1A52C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Teaching parenting skills or life skills</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DA1CF3B" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>Day</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7752">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770889F7" w14:textId="08D71439" w:rsidR="00D32261" w:rsidRDefault="00AB23EA" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Review of records</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6397BFB5" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>Health education</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CE0">
+        <w:t xml:space="preserve"> when provided as an academic subject</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA1CF3B" w14:textId="48FB3674" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>General student supervision</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FA26236" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>Review of records</w:t>
+      </w:r>
+      <w:r w:rsidR="00883D94">
+        <w:t xml:space="preserve"> when not integral to the delivery of a direct service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6397BFB5" w14:textId="56EAA9C0" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Attending meetings, including individualized education program (IEP) meetings and IEP team meetings</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="239E9B31" w14:textId="651A557C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+        <w:t>General student supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="0058595C">
+        <w:t xml:space="preserve"> and “duty” periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239E9B31" w14:textId="0B4FE3EC" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Parent consultation, contact</w:t>
       </w:r>
       <w:r w:rsidR="002A7752">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B47E05" w14:textId="20840FF0" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
+    <w:p w14:paraId="16B47E05" w14:textId="2D2EDCDF" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="004A6673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>School/guidance counsel</w:t>
       </w:r>
       <w:r w:rsidR="00BC0945">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255349C7" w14:textId="05642742" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="07422778" w14:textId="5615828A" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc236385096"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reimbursable Services Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="62F636A3" w14:textId="5877AF4E" w:rsidR="00480A8B" w:rsidRDefault="00DE0173" w:rsidP="00CA2C6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-    <w:p w14:paraId="0FF0E7B6" w14:textId="2EBD02E3" w:rsidR="00D32261" w:rsidRDefault="3F1A57D6" w:rsidP="00D32261">
+        <w:t>A s</w:t>
+      </w:r>
+      <w:r w:rsidR="008705B5">
+        <w:t>ervice</w:t>
+      </w:r>
+      <w:r w:rsidR="00765B21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="008705B5">
+        <w:t xml:space="preserve">reimbursable </w:t>
+      </w:r>
+      <w:r w:rsidR="00480A8B">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="008705B5">
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidR="0023382B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E47">
+        <w:t xml:space="preserve"> following conditions are met</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DF662E" w14:textId="77777777" w:rsidR="00480A8B" w:rsidRDefault="00E65705" w:rsidP="00CA2C6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For services to be reimbursable, five requirements must be met, as described further in this section. This may include services that are provided to help students access the curriculum when provided </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="005C0D44">
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0173">
+        <w:t>it was</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A8A">
+        <w:t xml:space="preserve"> delivered by </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A8A" w:rsidRPr="009E77DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>qualified provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-    <w:p w14:paraId="4F053C58" w14:textId="4DC55FE0" w:rsidR="00AD12BA" w:rsidRDefault="00AD12BA" w:rsidP="00AD12BA">
+      <w:r w:rsidR="008B534E">
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r w:rsidR="008B534E" w:rsidRPr="009E77DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C6B" w:rsidRPr="009E77DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B534E" w:rsidRPr="009E77DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the RMTS</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:t>(as described in Section 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD29F3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7F3996" w14:textId="1CB209AA" w:rsidR="00480A8B" w:rsidRDefault="00E65705" w:rsidP="00CA2C6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD29F3">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00315C38">
+        <w:t xml:space="preserve">service is </w:t>
+      </w:r>
+      <w:r w:rsidR="00315C38" w:rsidRPr="009E77DF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>medically necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00315C38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00775C07">
+        <w:t>and the medical necessity is</w:t>
+      </w:r>
+      <w:r w:rsidR="00315C38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315C38" w:rsidRPr="00053CC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>documented</w:t>
+      </w:r>
+      <w:r w:rsidR="00334A37" w:rsidRPr="00053CC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a care plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2D6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2D6F">
+        <w:t xml:space="preserve">(see page </w:t>
+      </w:r>
+      <w:r w:rsidR="00764585">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2D6F">
+        <w:t xml:space="preserve">15 for </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A8C">
+        <w:t>a discussion of exceptions)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164390">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBBCD7C" w14:textId="77777777" w:rsidR="00DC2D6F" w:rsidRDefault="00E65705" w:rsidP="00AD12BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00164390">
+        <w:t>the provider</w:t>
+      </w:r>
+      <w:r w:rsidR="000664CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20C5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>maintains service documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="0038013E">
+        <w:t>, as described further in this section</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF729A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1B3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F053C58" w14:textId="2BAC656D" w:rsidR="00AD12BA" w:rsidRDefault="00AD12BA" w:rsidP="00AD12BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">LEAs must ensure </w:t>
       </w:r>
       <w:r w:rsidR="00E6229D">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">each of the five requirements </w:t>
+        <w:t xml:space="preserve">each of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008544EC">
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r w:rsidR="00170021">
         <w:t>is</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> met before an interim claim is submitted to MMIS for adjudication. If an LEA designates this review to a billing vendor, then the LEA is still ultimately responsible for compliance and should take steps to ensure program integrity. </w:t>
+        <w:t xml:space="preserve"> met before an interim claim is submitted to MMIS for adjudication. </w:t>
+      </w:r>
+      <w:r w:rsidR="009928E6">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he LEA is ultimately responsible for compliance and should take steps to ensure program integrity</w:t>
+      </w:r>
+      <w:r w:rsidR="009928E6">
+        <w:t xml:space="preserve"> even if they </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0AAB">
+        <w:t>delegate tasks to a billing vendor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA1901E" w14:textId="27FC0572" w:rsidR="00D32261" w:rsidRDefault="00B51BA9" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve"> does not dictate what LEAs should do or are required to do as an educational agency; rather, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>provides guidance around requirements should LEAs wish to seek federal Medicaid reimbursement for services provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44228EE3" w14:textId="24247C0F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="44228EE3" w14:textId="4FD14196" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The LEA must maintain and produce upon request documentation of compliance with these requirements for each reimbursable service. Failure to produce </w:t>
+        <w:t>The LEA must maintain</w:t>
+      </w:r>
+      <w:r w:rsidR="006D333E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and produce upon request</w:t>
+      </w:r>
+      <w:r w:rsidR="006D333E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="002D204B">
+        <w:t xml:space="preserve">demonstrating </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00775C07">
+        <w:t xml:space="preserve">the three above-listed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requirements for each reimbursable service</w:t>
+      </w:r>
+      <w:r w:rsidR="002D204B">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Failure to produce </w:t>
       </w:r>
       <w:r w:rsidR="00BC0559">
         <w:t>documentation</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> for the five reimbursable services </w:t>
+      <w:r w:rsidR="005A0C91">
+        <w:t xml:space="preserve"> demonstrating compliance with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0C91">
+        <w:t xml:space="preserve">three </w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r>
-        <w:t>in the event of a state or federal inquiry or audit may result in recoupment. The LEA should ensure</w:t>
+        <w:t>in the event of a state or federal inquiry or audit may result in recoupment</w:t>
+      </w:r>
+      <w:r w:rsidR="007842A5">
+        <w:t xml:space="preserve"> of payments</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The LEA should ensure</w:t>
       </w:r>
       <w:r w:rsidR="00E6229D">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> student/patient privacy is maintained and all documentation is maintained securely per the SBMP Provider Contract, HIPAA, and other applicable state and federal privacy laws. LEAs are responsible for determining applicability and compliance with state and federal laws</w:t>
+        <w:t xml:space="preserve"> student/patient privacy and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD543A">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all documentation is maintained securely</w:t>
+      </w:r>
+      <w:r w:rsidR="0072505B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> per the SBMP Provider Contract, HIPAA, and other applicable state and federal privacy laws. </w:t>
+      </w:r>
+      <w:r w:rsidR="007842A5">
+        <w:t xml:space="preserve">Please review </w:t>
+      </w:r>
+      <w:r w:rsidR="007842A5" w:rsidRPr="000577A5">
+        <w:t xml:space="preserve">the record-retention guidelines in the SBMP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="007842A5" w:rsidRPr="00D14419">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Provider Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007842A5">
+        <w:t xml:space="preserve"> for rules on how long documentation must be maintained. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LEAs are responsible for determining applicability and compliance with state and federal laws</w:t>
       </w:r>
       <w:r w:rsidR="00207187">
         <w:t>, including when tasks are carried out by a contractor or third</w:t>
       </w:r>
       <w:r w:rsidR="00E6229D">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00207187">
         <w:t>party billing vendor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD078F2" w14:textId="66ADAB7F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="7CD078F2" w14:textId="61BEF66A" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="64BCDDFD" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    </w:p>
+    <w:p w14:paraId="2B797D82" w14:textId="3402016E" w:rsidR="0011200B" w:rsidRPr="00E37945" w:rsidRDefault="00DE71BD" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc49521062"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3C9D1956" w14:textId="26B80AC4" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkStart w:id="19" w:name="_Toc236385097"/>
+      <w:r w:rsidRPr="00E37945">
+        <w:t>Provider Qualifications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6ED0B286" w14:textId="69BA5F07" w:rsidR="0011200B" w:rsidRPr="00E37945" w:rsidRDefault="00DE71BD" w:rsidP="0011200B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="004A6673">
+      <w:r w:rsidRPr="00E37945">
+        <w:t xml:space="preserve">Clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="0011200B" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve">Services must be provided by qualified </w:t>
+      </w:r>
+      <w:r w:rsidR="006419F0" w:rsidRPr="00E37945">
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0011200B" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve"> who have a clinical license (when required under state law) and are providing services within their scope of practice as a licensed clinician. The list of qualified practitioners can be found on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="direct-service-claiming-resources" w:history="1">
+        <w:r w:rsidR="0011200B" w:rsidRPr="00E37945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...200 lines deleted...]
-      <w:r w:rsidRPr="004A6673">
+      <w:r w:rsidR="0011200B" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001424BE" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve">under Direct Service Claiming Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="00E264C5" w:rsidRPr="00E37945">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="0011200B" w:rsidRPr="00E37945">
+        <w:t>in the SBMP Covered Services and Qualified Practitioners document. Please reference practitioners’ licensing bodies for scope-of-practice regulations (including treatment plans where applicable) and supervision requirements (e.g., Massachusetts Board of Registration in Nursing, Massachusetts Board of Registration of Allied Mental Health and Human Services Professionals). Professional practice organizations may also provide scope-of-practice assistance (e.g., National Association of Social Workers, the American Speech-Language-Hearing Association).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E264C5" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve">  For non-clinical persons providing PCA assistance with ADLs and IADLs or autism specialists providing ABA services, there are no clinical license requirements.  For clinical service types, except personal care services and ABA therapy provided by an autism specialist, if the practitioner does not hold a current, active clinical license for the practice specialty area for the services being provided, the staff member does </w:t>
+      </w:r>
+      <w:r w:rsidR="00E264C5" w:rsidRPr="00E37945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0FFF05D6" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:r w:rsidR="00E264C5" w:rsidRPr="00E37945">
+        <w:t xml:space="preserve"> meet practitioner qualifications, even if supervised by a licensed practitioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3D2D50" w14:textId="2F9EB93F" w:rsidR="00D32261" w:rsidRPr="00A5013C" w:rsidRDefault="0011200B" w:rsidP="007F2931">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="458F9146" w14:textId="6814F0C9" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc236385098"/>
+      <w:r w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Licensed practitioners must comply with all supervision requirements of the practitioners’ licensing body, including </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5BAC" w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but not limited to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>requirements for documentation of appropriate supervision or supervisory visits. Supervision may be provided indirectly (by phone or videoconference) if allowed under the individual licensing regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00683C0E" w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEAs seeking reimbursement for direct services are responsible for ensuring that their employed and contracted practitioners understand their scope-of-practice and supervision requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="00764121" w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003819F3" w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>For example, a paraprofessional providing occupational therapy services under the supervision of a licensed occupational therapist would not be reimbursable. The staff person would need to be licensed as an occupational therapy assistant (OTA) for their services to meet the practitioner qualifications requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37945" w:rsidRPr="00E37945">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="0FFF05D6" w14:textId="68DA7E8B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc236385099"/>
+      <w:r>
+        <w:t>Medicaid Medical Necessity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="67D7FCFF" w14:textId="40F4F0E8" w:rsidR="006C555E" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>All covered services must meet medical necessity standards under 130 CMR 450.204 to be reimbursable. The following excerpts from the regulation provide additional explanation for certain school settings.</w:t>
-[...14 lines deleted...]
-      </w:hyperlink>
+        <w:t>All covered services must meet medical necessity standards under 130 CMR 450.204 to be reimbursable.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2FC4FC8D" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Requirement of Medical Necessity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33198A0F" w14:textId="17CD1B46" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="23D0BB8C" w14:textId="643EF28D" w:rsidR="002109C1" w:rsidRDefault="002109C1" w:rsidP="002109C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Per 130 CMR 450.204, MassHealth does not pay a provider for services that are not medically necessary and may impose sanctions on a provider for providing or prescribing a service where such service is not medically necessary.</w:t>
-[...259 lines deleted...]
-        <w:spacing w:after="200"/>
+        <w:t xml:space="preserve">130 CMR 450.204: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E5A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="19E57592" w14:textId="348E6C35" w:rsidR="00D32261" w:rsidRDefault="3F1A57D6" w:rsidP="003852BE">
+        <w:t>Medical Necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> states that “The MassHealth agency does not pay a provider for services that are not medically necessary and may impose sanctions on a provider for providing or prescribing a service or for admitting a member to an inpatient facility where such service or admission is not medically necessary.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001B5C63" w14:textId="77777777" w:rsidR="002539A1" w:rsidRDefault="00BB1EFF" w:rsidP="00BB1EFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>130 CM</w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t>R 250.204(A)</w:t>
+      </w:r>
+      <w:r w:rsidR="002539A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t>defines medical necessity as follows: “A service is medically necessary i</w:t>
+      </w:r>
+      <w:r w:rsidR="002539A1">
+        <w:t>f</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF8D59E" w14:textId="4496438F" w:rsidR="002109C1" w:rsidRDefault="002109C1" w:rsidP="002539A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>it is reasonably calculated to prevent, diagnose, prevent the worsening of, alleviate, correct, or cure conditions in the member that endanger life, cause suffering or pain, cause physical deformity or malfunction, threaten to cause or to aggravate a handicap, or result in illness or infirmity</w:t>
+      </w:r>
+      <w:r w:rsidR="002539A1">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66617DA2" w14:textId="43833DD1" w:rsidR="002539A1" w:rsidRDefault="002539A1" w:rsidP="005615E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002539A1">
+        <w:t>there is no other medical service or site of service, comparable in effect, available, and suitable for the member requesting the service, that is more conservative or less costly to the MassHealth agency. Services that are less costly to the MassHealth agency include, but are not limited to, health care reasonably known by the provider, or identified by the MassHealth agency pursuant to a prior-authorization request, to be available to the member through sources described in 130 CMR 450.317(C), 503.007: Potential Sources of Health Care, or 517.007: Utilization of Potential Benefits.</w:t>
+      </w:r>
+      <w:r w:rsidR="0063175C">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3BDBB7" w14:textId="425447A3" w:rsidR="002109C1" w:rsidRDefault="00F7136D" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Further, under </w:t>
+      </w:r>
+      <w:r w:rsidR="003812CE">
+        <w:t>130 CMR 450.204</w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="003812CE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003812CE">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t xml:space="preserve">Medically necessary services must be of a quality that meets professionally recognized standards of health </w:t>
+      </w:r>
+      <w:r w:rsidR="005615E8">
+        <w:t>care and</w:t>
+      </w:r>
+      <w:r w:rsidR="002109C1">
+        <w:t xml:space="preserve"> must be substantiated by records including evidence of such medical necessity and quality.</w:t>
+      </w:r>
+      <w:r w:rsidR="003812CE">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B63DE8" w14:textId="159EB049" w:rsidR="00AD12BA" w:rsidRPr="000F7DEE" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve">If the service does not meet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47E53" w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7DEE">
+        <w:t>standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47E53" w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve"> outlined in 130 CMR 450.240</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve">, it is not reimbursable. Services that are required under a student’s IEP or health plan, or provided at the request of a third party, are not automatically considered medically necessary. Providers must follow the guidelines as set forth by 130 CMR 450.204 (A)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00205096" w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve">and (B) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7DEE">
+        <w:t xml:space="preserve">to determine medical necessity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D86F411" w14:textId="6D7898C4" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37FFE">
+        <w:t>screening, prevention and treatment services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under the Early and Periodic Screening, Diagnostic, and Treatment (EPSDT) benefit</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6F38">
+        <w:t xml:space="preserve"> for MassHealth members under age 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the periodicity is established in Appendix W of all Provider Manuals, available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="001B34A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MassHealth All Provider Manual Appendices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005615E8">
+        <w:t>page.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Per Appendix W, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interperiodic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> screenings and visits may be medically necessary to determine the </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>existence of a suspected illness or condition, or a change in or complication of a preexisting condition. (</w:t>
+      </w:r>
+      <w:r w:rsidR="0094669D">
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r>
+        <w:t>130 CMR 450.141</w:t>
+      </w:r>
+      <w:r w:rsidR="0094669D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F983427" w14:textId="77777777" w:rsidR="00AB0E4D" w:rsidRDefault="00AB0E4D" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Examples </w:t>
+    </w:p>
+    <w:p w14:paraId="19E57592" w14:textId="7AFBF94F" w:rsidR="00D32261" w:rsidRDefault="00AB0E4D" w:rsidP="003852BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples</w:t>
+      </w:r>
+      <w:r w:rsidR="3F1A57D6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6371">
         <w:t>T</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="3F1A57D6">
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
       <w:r w:rsidR="00AD6371">
         <w:t>D</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="3F1A57D6">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="00BC0559">
         <w:t>N</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="3F1A57D6">
         <w:t xml:space="preserve">ot </w:t>
       </w:r>
       <w:r w:rsidR="00AD6371">
         <w:t xml:space="preserve">Meet </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="3F1A57D6">
         <w:t>Medicaid Medical Necessity Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DC2328" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="12DC2328" w14:textId="214EB4C3" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This list has additional examples of services that would </w:t>
+        <w:t xml:space="preserve">This list has </w:t>
+      </w:r>
+      <w:r w:rsidR="00D719FB">
+        <w:t xml:space="preserve">illustrative </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">examples of services that would </w:t>
       </w:r>
       <w:r w:rsidRPr="00A32F75">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="001532A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meet Medicaid medical necessity requirements and cannot be claimed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223D6317" w14:textId="2D43B84E" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="001B34A5">
+    <w:p w14:paraId="280F2D9E" w14:textId="2E0925C6" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Services that could be delegated to a nurse aide or paraprofessional do not require the skill level of a qualified practitione</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Services that are provided by a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1CD0">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1CD0">
+        <w:t xml:space="preserve">LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00293837">
+        <w:t>because of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> school policy</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1CD0">
+        <w:t xml:space="preserve"> or IDEA requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE657D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96D21">
+        <w:t xml:space="preserve">when the qualified practitioner </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7FEB">
+        <w:t>has determined that the student has met all treatment goals and recommends discontinuing services</w:t>
       </w:r>
       <w:r w:rsidR="006051D1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280F2D9E" w14:textId="29A515BE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="001B34A5">
+    <w:p w14:paraId="6955CC14" w14:textId="24F9E227" w:rsidR="00D32261" w:rsidRDefault="00310CE6" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Services that are provided by a nurse </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="6955CC14" w14:textId="3D3FED6B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="001B34A5">
+        <w:t>Evaluations performed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t xml:space="preserve"> at the request of a parent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when the qualified school-based practitioner and/or IEP team does not </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3994">
+        <w:t>agree with the need for further evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E37984" w14:textId="61EFD18A" w:rsidR="237A613C" w:rsidRDefault="237A613C" w:rsidP="001532A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:r w:rsidR="0001426B">
+      </w:pPr>
+      <w:r>
+        <w:t>A licensed speech</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t>-language pathologist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provid</w:t>
+      </w:r>
+      <w:r w:rsidR="006051D1">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a student at the request of a parent. </w:t>
+        <w:t xml:space="preserve"> services three times a week as required in the student’s IEP. </w:t>
       </w:r>
       <w:r w:rsidR="006051D1">
         <w:t>(</w:t>
       </w:r>
       <w:r>
-        <w:t>In the physical therapist’s clinical opinion, the student does not need the evaluation, and therefore the evaluation is inconsistent with standards of practice.</w:t>
+        <w:t>In the speech</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t xml:space="preserve">-language pathologist’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">clinical opinion, the student needs the service </w:t>
+      </w:r>
+      <w:r w:rsidR="006051D1">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">once per week. In this situation, the first time per week that is medically </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C0C">
+        <w:t>necessary and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> consistent with standards of practice would meet the Medicaid necessity requirement and could be billed. The other two instances per week would </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C0C">
+        <w:t>not and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> therefore should not be billed.</w:t>
       </w:r>
       <w:r w:rsidR="006051D1">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E37984" w14:textId="13828AA7" w:rsidR="237A613C" w:rsidRDefault="237A613C" w:rsidP="001532A0">
-[...16 lines deleted...]
-      <w:r w:rsidR="006051D1">
+    <w:p w14:paraId="0235B119" w14:textId="571E3BC3" w:rsidR="00D32261" w:rsidRDefault="00D72B10" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc236385100"/>
+      <w:r w:rsidRPr="00683698">
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidR="000238F4">
         <w:t>ing</w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-    <w:p w14:paraId="3320FE40" w14:textId="120DDB8C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:r w:rsidRPr="00683698">
+        <w:t xml:space="preserve"> Medical Necessity within a </w:t>
+      </w:r>
+      <w:r w:rsidR="00450393" w:rsidRPr="00683698">
+        <w:t>Plan of Care</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="554D868B" w14:textId="41059FF5" w:rsidR="009322DF" w:rsidRDefault="003C3D89" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>The following list has examples of services that would meet Medicaid medical necessity requirements. For services to be reimbursable, the other four requirements (i.e., practitioner RMTS participation, practitioner qualifications, service authorization, and service documentation) would also need to be met.</w:t>
-[...79 lines deleted...]
-      <w:r w:rsidR="00ED610E">
+        <w:t>Typically, m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B10">
+        <w:t xml:space="preserve">edical necessity </w:t>
+      </w:r>
+      <w:r w:rsidR="001810BC">
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B10">
+        <w:t xml:space="preserve"> documented </w:t>
+      </w:r>
+      <w:r w:rsidR="00001C85">
+        <w:t xml:space="preserve">within a plan of care </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B10">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00774AAA">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7258">
+        <w:t>a qualified practitioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00001C85">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7258">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0DA1721B" w14:textId="70564F46" w:rsidR="00407612" w:rsidRDefault="00FA7258" w:rsidP="00D32261">
+      <w:r w:rsidR="00407612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4189">
+        <w:t xml:space="preserve">The licensing bodies and standards of practice for most SBMP-covered services </w:t>
+      </w:r>
+      <w:r w:rsidR="008058A6">
+        <w:t xml:space="preserve">already </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4189">
+        <w:t xml:space="preserve">require </w:t>
+      </w:r>
+      <w:r w:rsidR="00001C85">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4189">
+        <w:t xml:space="preserve">plan of care </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t xml:space="preserve">and therefore should not require any separate or additional documentation created </w:t>
+      </w:r>
+      <w:r w:rsidR="008058A6">
+        <w:t xml:space="preserve">solely </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t xml:space="preserve">for Medicaid purposes. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve">In the context of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185">
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t>, the term “</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27BF9">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve">lan of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2A9E">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve">are” (POC) is a general term that may cover a variety of plans and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47D1B">
+        <w:t>is not necessarily synonymous with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve"> the Individualized Education Program (IEP) or the Individualized Family Service Plan (IFSP).  The IEP or IFSP </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00773089">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve"> serve as a POC if all required elements of a POC are included. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47D1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t>Other examples of POCs include</w:t>
+      </w:r>
+      <w:r w:rsidR="00773089">
+        <w:t>, but are not limited to,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t xml:space="preserve"> behavior intervention plans, treatment plans, individualized health plans, </w:t>
+      </w:r>
+      <w:r w:rsidR="00773089">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55185" w:rsidRPr="00A55185">
+        <w:t>emergency action plans.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409" w:rsidRPr="00A57409">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00773089">
+        <w:t>POC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t xml:space="preserve"> should be developed</w:t>
+      </w:r>
+      <w:r w:rsidR="00741FAC">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941B1">
+        <w:t>maintained</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t xml:space="preserve"> consistent with licensing bodies’ standards of practice, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00F642BF">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t>licensure requirements for the person developing the plan of care</w:t>
+      </w:r>
+      <w:r w:rsidR="00741FAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57409">
+        <w:t>and the frequency of revision</w:t>
+      </w:r>
+      <w:r w:rsidR="00F642BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D16BC8" w14:textId="42B89264" w:rsidR="00AC4C69" w:rsidRDefault="007C59C0" w:rsidP="00041114">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Service authorization </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">SBMP service authorization requirements are consistent with clinical standards and </w:t>
+        <w:t xml:space="preserve">MassHealth does not require prior authorization for SBMP services.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00671834">
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="003B176E">
+        <w:t>considers</w:t>
+      </w:r>
+      <w:r w:rsidR="00671834">
+        <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="00933B2B">
-        <w:t xml:space="preserve">requirements </w:t>
-[...13 lines deleted...]
-        <w:t>Practitioners whose</w:t>
+        <w:t>ractitioners whose</w:t>
       </w:r>
       <w:r w:rsidR="00302149">
         <w:t xml:space="preserve"> clinical</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidR="0076279C">
+      <w:r w:rsidR="00933B2B">
+        <w:t xml:space="preserve"> scope of practice includes the ability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56A75">
+        <w:t>evaluate or assess a student</w:t>
+      </w:r>
+      <w:r w:rsidR="001A273E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56A75">
+        <w:t xml:space="preserve">determine </w:t>
+      </w:r>
+      <w:r w:rsidR="001A273E">
+        <w:t>the need and plan for services/interventions/treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00933B2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7258">
-[...68 lines deleted...]
-    <w:p w14:paraId="60D7CB2C" w14:textId="614A613B" w:rsidR="00D32261" w:rsidRDefault="00883008" w:rsidP="00D32261">
+      <w:r w:rsidR="003B176E">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00041114">
+        <w:t xml:space="preserve"> qualified to </w:t>
+      </w:r>
+      <w:r w:rsidR="00200214">
+        <w:t>determine medical necessity</w:t>
+      </w:r>
+      <w:r w:rsidR="00041114">
+        <w:t xml:space="preserve"> of that service/intervention/treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00933B2B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A4EEF6" w14:textId="0094CECC" w:rsidR="00302149" w:rsidRDefault="00933B2B" w:rsidP="008E6565">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>The licensing bodies and standards of practice for most SBMP-covered</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E17E1">
+        <w:t xml:space="preserve">For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00781698">
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00781698" w:rsidRPr="00327157">
+        <w:t>258 CMR 12.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00781698">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-      <w:r w:rsidR="00ED610E">
+      <w:r w:rsidR="00302149">
+        <w:t xml:space="preserve">a licensed independent clinical social worker (LICSW) can provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00041114">
+        <w:t xml:space="preserve">behavioral health </w:t>
+      </w:r>
+      <w:r w:rsidR="00302149">
+        <w:t xml:space="preserve">services without supervision and therefore can </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67FA9">
+        <w:t xml:space="preserve">determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8218F">
+        <w:t>the medical necessity of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67FA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00041114">
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidR="00302149">
+        <w:t xml:space="preserve"> services, whereas a licensed clinical social worker (LCSW) requires supervision and cannot </w:t>
+      </w:r>
+      <w:r w:rsidR="00041114">
+        <w:t xml:space="preserve">independently </w:t>
+      </w:r>
+      <w:r w:rsidR="00555AE9">
+        <w:t>determine medical necessity</w:t>
+      </w:r>
+      <w:r w:rsidR="00302149">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B2BB3F" w14:textId="55A129A8" w:rsidR="00933B2B" w:rsidRDefault="00705EA2" w:rsidP="00F72443">
+      <w:r>
+        <w:t xml:space="preserve">However, </w:t>
+      </w:r>
+      <w:r w:rsidR="008677C2">
+        <w:t>under 130 CMR 422.000, only a physician, physician’s assistant, or nurse practitioner can determine the medical necessity of</w:t>
+      </w:r>
       <w:r w:rsidR="00933B2B">
-        <w:t>person developing</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00C22531">
+        <w:t xml:space="preserve"> personal care services </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23330">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00313A20">
+        <w:t xml:space="preserve">activities of daily living (ADLs) and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5421C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">instrumental activities of daily living (IADLs) that are necessary </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50BE8">
+        <w:t xml:space="preserve">physical assistance services </w:t>
+      </w:r>
+      <w:r w:rsidR="0012591F">
+        <w:t xml:space="preserve">for a member with a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6956">
+        <w:t xml:space="preserve">chronic or permanent </w:t>
+      </w:r>
+      <w:r w:rsidR="0012591F">
+        <w:t>disability or impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23330">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008839FE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0012591F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F5C82">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C22531">
+      <w:r w:rsidR="00C44CF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED610E">
-[...24 lines deleted...]
-    <w:p w14:paraId="266BEE7F" w14:textId="6577AD52" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+    </w:p>
+    <w:p w14:paraId="266BEE7F" w14:textId="1244E297" w:rsidR="00D32261" w:rsidRDefault="003178EC" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This authorization requirement is distinct from IEP requirements. Decisions made </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1AEED706" w14:textId="2179CBE4" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">For special education students with an IEP, IFSP, or 504 plan, those documents can serve as the </w:t>
+      </w:r>
+      <w:r w:rsidR="000834DE">
+        <w:t xml:space="preserve">plan of care </w:t>
+      </w:r>
+      <w:r w:rsidR="000C12BA">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="000834DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A801FA">
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="000C12BA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A801FA">
+        <w:t xml:space="preserve"> medical necessity</w:t>
+      </w:r>
+      <w:r w:rsidR="000834DE">
+        <w:t xml:space="preserve"> if all required elements are included</w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEED706" w14:textId="26F793B0" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The following elements must be included </w:t>
-[...8 lines deleted...]
-        <w:t>authorization</w:t>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r w:rsidR="002A442F">
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">elements </w:t>
+      </w:r>
+      <w:r w:rsidR="000C12BA">
+        <w:t>are required</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01DA0">
+        <w:t xml:space="preserve"> to document </w:t>
+      </w:r>
+      <w:r w:rsidR="000C12BA">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01DA0">
+        <w:t xml:space="preserve">edical </w:t>
+      </w:r>
+      <w:r w:rsidR="000C12BA">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01DA0">
+        <w:t xml:space="preserve">ecessity in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00053DCF">
+        <w:t>plan of care</w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BBBCAC" w14:textId="6C20971E" w:rsidR="00D32261" w:rsidRDefault="0076279C" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">name of the child </w:t>
       </w:r>
       <w:r w:rsidR="003B7430">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve"> whom the </w:t>
       </w:r>
       <w:r w:rsidR="003B7430">
         <w:t>services will be provided</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADB126F" w14:textId="39525814" w:rsidR="00224CB4" w:rsidRDefault="0076279C" w:rsidP="00224CB4">
+    <w:p w14:paraId="5ADB126F" w14:textId="2BC95CAC" w:rsidR="00224CB4" w:rsidRDefault="0076279C" w:rsidP="00224CB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00224CB4">
-        <w:t>he patient diagnosis and/or relevant ICD-10 code;</w:t>
+        <w:t xml:space="preserve">he patient diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57DB4">
+        <w:t xml:space="preserve">and/or reason for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27574">
+        <w:t xml:space="preserve">the service </w:t>
+      </w:r>
+      <w:r w:rsidR="00224CB4">
+        <w:t>and/or relevant ICD-10 code;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4A3C75" w14:textId="2709CC9C" w:rsidR="0065460C" w:rsidRDefault="0076279C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
         <w:t>he service(s) being authorized;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5841F4DD" w14:textId="6D8ED8A1" w:rsidR="00D32261" w:rsidRDefault="0076279C" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5934,531 +6795,817 @@
     <w:p w14:paraId="59588894" w14:textId="02A03A8A" w:rsidR="00D32261" w:rsidRDefault="00333E50" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00734412">
         <w:t>he duration of the service, when</w:t>
       </w:r>
       <w:r w:rsidR="00BE565A">
         <w:t xml:space="preserve"> appropriate</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D8F8A0" w14:textId="24314E4B" w:rsidR="0065460C" w:rsidRDefault="00503184" w:rsidP="0065460C">
+    <w:p w14:paraId="46D8F8A0" w14:textId="7F773F17" w:rsidR="0065460C" w:rsidRDefault="00503184" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00BB792C">
-        <w:t>linical</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> rational</w:t>
+        <w:t>linical rational</w:t>
       </w:r>
       <w:r w:rsidR="009455BB">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00BB792C">
-        <w:t xml:space="preserve">justification </w:t>
+      <w:r w:rsidR="00F73E0C">
+        <w:t>justification for</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
-        <w:t xml:space="preserve"> for service(s). This should follow standards of clinical practice for each clinical discipline as defined by clinical licensing boards and professional practice organizations. At a minimum, this should be 1-2 sentences that describe why the service is </w:t>
+        <w:t xml:space="preserve"> service(s). This should follow standards of clinical practice for each clinical discipline as defined by clinical licensing boards and professional practice organizations. At a minimum, this </w:t>
+      </w:r>
+      <w:r w:rsidR="00753350">
+        <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
-        <w:lastRenderedPageBreak/>
-        <w:t>medically necessary</w:t>
+        <w:t xml:space="preserve"> be 1-2 sentences that describe why the service is medically necessary</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0065460C">
-        <w:t xml:space="preserve"> along with an appropriate level of detail required to describe the plan of care to be provided to treat the medical (physical or behavioral health) issue(s)</w:t>
+        <w:t xml:space="preserve"> along with an appropriate level of detail required to describe the plan of care to be provided to treat the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14BFB">
+        <w:t xml:space="preserve">health </w:t>
+      </w:r>
+      <w:r w:rsidR="0065460C">
+        <w:t>(physical or behavioral health) issue(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F385D">
+        <w:t xml:space="preserve"> including id</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1889">
+        <w:t>entif</w:t>
+      </w:r>
+      <w:r w:rsidR="000F385D">
+        <w:t>ication of measurable treatment goal</w:t>
+      </w:r>
+      <w:r w:rsidR="003858D2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000F385D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003858D2">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE6B66" w14:textId="613B63C9" w:rsidR="00D32261" w:rsidRDefault="00503184" w:rsidP="00224CB4">
+    <w:p w14:paraId="23BE6B66" w14:textId="5F753BB8" w:rsidR="00D32261" w:rsidRDefault="00503184" w:rsidP="00224CB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">time period for which services are being </w:t>
       </w:r>
       <w:r w:rsidR="003B7430">
         <w:t>authorized</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5B2AE711" w14:textId="3EA66ADF" w:rsidR="00D32261" w:rsidRDefault="00503184" w:rsidP="001B34A5">
+      <w:r w:rsidR="004367BB">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2AE711" w14:textId="4EB6E60C" w:rsidR="00D32261" w:rsidRDefault="00503184" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
-        <w:t>printed name and legible signature of practitioner who is licensed, registered, and/or certified as the relevant</w:t>
+        <w:t xml:space="preserve">printed name and legible signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3250B">
+        <w:t xml:space="preserve">or compliant e-signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t>of practitioner who is licensed, registered, and/or certified as the relevant</w:t>
       </w:r>
       <w:r w:rsidR="00933B2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
-        <w:t>licensed professional acting within his or her scope of license</w:t>
+        <w:t xml:space="preserve">licensed professional acting within </w:t>
+      </w:r>
+      <w:r w:rsidR="00281EE1">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t xml:space="preserve"> scope of license</w:t>
       </w:r>
       <w:r w:rsidR="00491D51">
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
-      <w:r w:rsidR="00372E90">
-        <w:t>his or her</w:t>
+      <w:r w:rsidR="00281EE1">
+        <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="00491D51">
         <w:t xml:space="preserve"> type of license and license number</w:t>
       </w:r>
-      <w:r w:rsidR="00D32261">
-[...6 lines deleted...]
-    <w:p w14:paraId="18D6C425" w14:textId="04670970" w:rsidR="00224CB4" w:rsidRDefault="00503184" w:rsidP="001B34A5">
+      <w:r w:rsidR="004367BB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D6C425" w14:textId="129EEC07" w:rsidR="00224CB4" w:rsidRDefault="00503184" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00224CB4">
         <w:t xml:space="preserve">authorizing practitioner’s contact information, including </w:t>
       </w:r>
       <w:r w:rsidR="00FC4734">
         <w:t xml:space="preserve">school </w:t>
       </w:r>
       <w:r w:rsidR="00224CB4">
         <w:t>address and phone number</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w14:paraId="556EBEC6" w14:textId="6F92DCB6" w:rsidR="001E17E1" w:rsidRDefault="00CB67CD" w:rsidP="00503184">
+    </w:p>
+    <w:p w14:paraId="45926E80" w14:textId="2504B0FD" w:rsidR="001A5F12" w:rsidRDefault="001A5F12" w:rsidP="00FF06EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-        <w:t>When</w:t>
+      <w:r w:rsidRPr="001A5F12">
+        <w:t>If a plan of care does not include all listed elements</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3241">
+        <w:t xml:space="preserve"> above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5F12">
+        <w:t>, then the LEA may choose to add the required information to the plan of care or</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50B56">
+        <w:t xml:space="preserve"> instead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5F12">
+        <w:t xml:space="preserve"> incorporate supplemental information into the plan of care by reference. For example, if the basis for medical necessity was determined through an evaluation, the evaluation report could be referenced in the plan of care (including name of the evaluator, and date of the evaluation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A80DF8B" w14:textId="7AB48A3D" w:rsidR="00C3110D" w:rsidRDefault="00DE5429" w:rsidP="00C3110D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22531">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1" w:rsidRPr="00BB37A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>xceptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the requirement that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>medical necessity</w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be documented</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a plan of care</w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1" w:rsidRPr="00BB37A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001E17E1">
-        <w:t xml:space="preserve"> unplanned </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">nursing </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:t>1) u</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t>nplanned</w:t>
       </w:r>
       <w:r w:rsidR="001E17E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB67CD">
         <w:t>services</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> are provided</w:t>
+      <w:r w:rsidR="00C1241C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t xml:space="preserve">screenings, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t>evaluations</w:t>
       </w:r>
       <w:r w:rsidR="001E17E1">
-        <w:t xml:space="preserve"> pursuant to a </w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="3DB4C2EF" w14:textId="530F1A87" w:rsidR="001E17E1" w:rsidRDefault="001E17E1" w:rsidP="001532A0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3110D" w:rsidRPr="00C3110D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3110D">
+        <w:t xml:space="preserve">“Unplanned” refers to situations in which there is not a student specific plan in place related to the presenting issue. </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:t xml:space="preserve"> In those instances, m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F69" w:rsidRPr="002B0F17">
+        <w:t xml:space="preserve">edical necessity </w:t>
+      </w:r>
+      <w:r w:rsidR="00870496">
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F69" w:rsidRPr="002B0F17">
+        <w:t xml:space="preserve"> supported through service documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F69">
+        <w:t xml:space="preserve">of the intervention </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F69" w:rsidRPr="002B0F17">
+        <w:t>and signed by a qualified provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8779A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F5E9D" w14:textId="77777777" w:rsidR="001B5A8C" w:rsidRPr="00123AEA" w:rsidRDefault="001E17E1" w:rsidP="00DF1A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11706" w:rsidRPr="00123AEA">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123AEA">
+        <w:t>nplanned</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A8C" w:rsidRPr="00123AEA">
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103BB974" w14:textId="7DE11AEF" w:rsidR="005C032C" w:rsidRPr="00A57660" w:rsidRDefault="00DF1A52" w:rsidP="00123AEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Unplanned</w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1" w:rsidRPr="004D01DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB67CD" w:rsidRPr="004D01DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1" w:rsidRPr="004D01DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="00870496" w:rsidRPr="004D01DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16AD">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BE9">
+        <w:t>in-the-moment</w:t>
+      </w:r>
+      <w:r w:rsidR="004A16AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B606E">
+        <w:t xml:space="preserve">interventions </w:t>
+      </w:r>
+      <w:r w:rsidR="008316A2">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14871">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D254BC">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14871">
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="00454FE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56214">
+        <w:t>situations</w:t>
+      </w:r>
+      <w:r w:rsidR="00124277">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="008316A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BE9">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="008316A2">
+        <w:t xml:space="preserve"> not require </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57660">
+        <w:t>a plan of care or physician order. They include</w:t>
+      </w:r>
+      <w:r w:rsidR="006E70E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50547">
+        <w:t>ass</w:t>
+      </w:r>
+      <w:r w:rsidR="00F873A8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003176C6">
+        <w:t>ssment,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57660" w:rsidRPr="00A57660">
+        <w:t>treatment and</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3DB8">
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57660" w:rsidRPr="00A57660">
+        <w:t xml:space="preserve"> referral for illness</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54F6D">
+        <w:t>/injury or onset of symptoms</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2D36">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1A50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB4C2EF" w14:textId="41F4F616" w:rsidR="001E17E1" w:rsidRDefault="001E17E1" w:rsidP="00DF1A52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00550A3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Unplanned behavioral health</w:t>
+      </w:r>
+      <w:r w:rsidR="005C032C" w:rsidRPr="00550A3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="005C032C">
+        <w:t xml:space="preserve"> refer to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00533676">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E4B27">
+        <w:t xml:space="preserve">in-the-moment </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interventions</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4AEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00644EB3">
+        <w:t>such as crisis de-escalation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8779A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00533676">
-[...33 lines deleted...]
-    <w:p w14:paraId="465C7915" w14:textId="2537DB3F" w:rsidR="001E17E1" w:rsidRDefault="001E17E1" w:rsidP="001532A0">
+      <w:r w:rsidR="009A6856">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22531">
+        <w:t xml:space="preserve">Though a POC is not required, the </w:t>
+      </w:r>
+      <w:r w:rsidR="007649A2">
+        <w:t xml:space="preserve">LEA must maintain documentation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22531">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22531">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">service, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56214" w:rsidRPr="00CF4E45">
+        <w:t>according to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4E45" w:rsidRPr="00CF4E45">
+        <w:t xml:space="preserve"> the qualified practitioner’s licensing board requirements and practice standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0144" w:rsidRPr="00CF4E45">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465C7915" w14:textId="7B5B8866" w:rsidR="001E17E1" w:rsidRDefault="009F74E7" w:rsidP="00DF1A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>EPSDT screenings</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1">
+        <w:t>creenings</w:t>
       </w:r>
       <w:r w:rsidR="001B519F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00440EA1">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0044507B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="009562E1">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="0024563B">
+        <w:t>performed to d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4FA0">
+        <w:t xml:space="preserve">etect conditions that may require </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3E38">
+        <w:t>further</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4FA0">
+        <w:t xml:space="preserve"> evaluatio</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7C65">
+        <w:t>n and treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="001E17E1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C69FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009562E1">
-[...12 lines deleted...]
-    <w:p w14:paraId="13BEAF48" w14:textId="0251F72C" w:rsidR="009562E1" w:rsidRDefault="009A53F2" w:rsidP="001532A0">
+      <w:r w:rsidR="002C69FA" w:rsidRPr="002C69FA">
+        <w:t xml:space="preserve">The documentation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C69FA">
+        <w:t>screening</w:t>
+      </w:r>
+      <w:r w:rsidR="002C69FA" w:rsidRPr="002C69FA">
+        <w:t xml:space="preserve"> itself</w:t>
+      </w:r>
+      <w:r w:rsidR="002C69FA">
+        <w:t xml:space="preserve"> supports medical necessity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BEAF48" w14:textId="4556E662" w:rsidR="009562E1" w:rsidRDefault="00E336FF" w:rsidP="00DF1A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Since evaluations are performed to determine whether services are necessary, the evaluatio</w:t>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009A53F2">
+        <w:t xml:space="preserve">valuations </w:t>
+      </w:r>
+      <w:r w:rsidR="0044507B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="009A53F2">
+        <w:t>are performed to determine whether services are necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26FB0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A53F2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C1241C">
-        <w:t>ns do not require</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> service authorization</w:t>
+        <w:t xml:space="preserve">The documentation of the evaluation </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C5C">
+        <w:t xml:space="preserve">itself </w:t>
       </w:r>
       <w:r w:rsidR="00C1241C">
-        <w:t>. The documentation of the evaluation must support medical necessity and include</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="00500E0F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t xml:space="preserve"> medical necessity and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92BE8">
+        <w:t>when it includes</w:t>
+      </w:r>
+      <w:r w:rsidR="009A53F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009562E1">
         <w:t xml:space="preserve">a description of the clinical </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A53F2">
         <w:t>reasons</w:t>
       </w:r>
       <w:r w:rsidR="009562E1">
         <w:t xml:space="preserve"> that the evaluation was appropriate and necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576205D1" w14:textId="6EF5E91D" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    <w:p w14:paraId="4B8C09B3" w14:textId="77777777" w:rsidR="00F0100F" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc49521066"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6686047B" w14:textId="1B5DCBF3" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576205D1" w14:textId="432A5F05" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc236385101"/>
+      <w:r>
+        <w:t>Service Documentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6686047B" w14:textId="0BDF8689" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Service documentation substantiates that the previous</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> complete sufficient clinical documentation for all covered services provided to students for whom the LEA seeks reimbursement. Documentation may be completed using a paper form, chart</w:t>
+        <w:t xml:space="preserve">LEAs are responsible for ensuring that practitioners complete sufficient clinical documentation for all covered services provided to students for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11991">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the LEA seeks reimbursement. Documentation may be completed using a paper form, chart</w:t>
       </w:r>
       <w:r w:rsidR="00A32F75">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or medical record</w:t>
       </w:r>
       <w:r w:rsidR="000471D5">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or an electronic health record of the LEA’s choosing</w:t>
       </w:r>
       <w:r w:rsidR="00A32F75">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> as long as all requirements for clinical documentation and practitioner signature/electronic signature are met. MassHealth does not endorse any particular clinical documentation form, process, or system.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007768C3">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all requirements for clinical documentation and practitioner signature/electronic signature are met. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11991">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth does not endorse any particular clinical documentation form, process, or system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E66CF8E" w14:textId="7865E6DE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="001B34A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Service documentation is </w:t>
       </w:r>
       <w:r w:rsidRPr="001532A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the interim claim record. For information </w:t>
       </w:r>
       <w:r w:rsidR="00BF75EB">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r>
         <w:t>the requirements for data to be included in an interim claim, please see Section 4 of this guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D849050" w14:textId="1F6A92E7" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
@@ -6494,169 +7641,224 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Student name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A51F51" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Student date of birth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBEF873" w14:textId="6C4E2A04" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+    <w:p w14:paraId="2AEB84D5" w14:textId="77777777" w:rsidR="002678E0" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Student’s MassHealth ID, if known, and State Assigned Student Identifier (SASID) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EFBE740" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="237A613C" w:rsidP="0065460C">
+        <w:t>Student’s MassHealth ID, if known</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBEF873" w14:textId="6A90B136" w:rsidR="0065460C" w:rsidRDefault="002678E0" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>School district name and school name (if different)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51C9259A" w14:textId="762A4F08" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+        <w:t xml:space="preserve">Student’s </w:t>
+      </w:r>
+      <w:r w:rsidR="0065460C">
+        <w:t xml:space="preserve">State Assigned Student Identifier (SASID) </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06C4">
+        <w:t>or LEA assigned unique student ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFBE740" w14:textId="72124D80" w:rsidR="0065460C" w:rsidRDefault="237A613C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="0065460C">
-[...12 lines deleted...]
-    <w:p w14:paraId="2CB46049" w14:textId="5026E5CF" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+      <w:r>
+        <w:t>School district name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C9259A" w14:textId="762A4F08" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1EDE941B" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+      <w:r w:rsidRPr="0065460C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Date(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00207187">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">service(s) were provided </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB46049" w14:textId="5AF25263" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Individual or group indicator</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BE4A381" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+        <w:t xml:space="preserve">Time of service </w:t>
+      </w:r>
+      <w:r w:rsidR="005C66E5">
+        <w:t>began</w:t>
+      </w:r>
+      <w:r w:rsidR="003B48AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="003B48AE">
+        <w:t xml:space="preserve">either time service ended or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>duration of service in minutes</w:t>
+      </w:r>
+      <w:r w:rsidR="003B48AE">
+        <w:t xml:space="preserve"> (which can include calculation of duration </w:t>
+      </w:r>
+      <w:r w:rsidR="003D24F0">
+        <w:t xml:space="preserve">based on start time of service to the next student in cases of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2B91">
+        <w:t>brief encounters such as conducting grade-level screenings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51D68">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDE941B" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>IEP or non-IEP indicator</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41A12DB8" w14:textId="2861D1B9" w:rsidR="00D32261" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+        <w:t>Individual or group indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE4A381" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="0065460C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Diagnosis or relevant ICD-10 code</w:t>
+        <w:t>IEP or non-IEP indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A12DB8" w14:textId="20EEEDC0" w:rsidR="00D32261" w:rsidRDefault="0065460C" w:rsidP="0065460C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51D68">
+        <w:t>, reason for the service,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or relevant ICD-10 code</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC61BB" w14:textId="5787BD1B" w:rsidR="237A613C" w:rsidRDefault="2C76621E" w:rsidP="00F72443">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telehealth information: </w:t>
       </w:r>
       <w:r w:rsidR="00BF75EB">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">f services were provided via telehealth, documentation </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72443">
@@ -6737,147 +7939,178 @@
       <w:r w:rsidR="00D35D29">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00A429A9">
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidR="00B6382E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00A429A9">
         <w:t>s home</w:t>
       </w:r>
       <w:r w:rsidR="00D35D29">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00A429A9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A2D28">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0065460C" w:rsidDel="0065460C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215CAF9E" w14:textId="0D6E8EF3" w:rsidR="0065460C" w:rsidRDefault="237A613C" w:rsidP="0065460C">
+    <w:p w14:paraId="215CAF9E" w14:textId="589FAC7F" w:rsidR="0065460C" w:rsidRDefault="237A613C" w:rsidP="0065460C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Activity/Procedure note: The practitioner must write a brief description of the service provided </w:t>
       </w:r>
       <w:r w:rsidR="004A2D28">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>o the student that sufficiently documents the extent and duration of the service provided, including identification of the treatment goals being addressed in the session</w:t>
       </w:r>
       <w:r w:rsidR="004A2D28">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> where appropriate. Service documentation notes should be consistent with the standards of clinical practice for the practitioner’s clinical license (including outcomes</w:t>
+        <w:t xml:space="preserve"> where </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>appropriate. Service documentation notes should be consistent with the standards of clinical practice for the practitioner’s clinical license (including outcomes</w:t>
       </w:r>
       <w:r w:rsidR="004A2D28">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as appropriate). This documentation should support the determination that the service met Medicaid medical necessity standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B690DFE" w14:textId="77777777" w:rsidR="0065460C" w:rsidRDefault="237A613C" w:rsidP="001B34A5">
+    <w:p w14:paraId="3B690DFE" w14:textId="5C2A60DB" w:rsidR="0065460C" w:rsidRDefault="002C071D" w:rsidP="001B34A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Printed name and legible signature of practitioner and legible, printed name and signature of supervising provider, where applicable. The practitioner’s type of license and license number must be listed. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="789ACF9B" w14:textId="66D53AAE" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="004543EC">
+        <w:t>Legible, p</w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t>rinted name and signature of practitioner and legible, printed name and signature of supervising provider, where applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="004B40DA">
+        <w:t>, or compliant e-signature</w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t xml:space="preserve">. The practitioner’s type of license and license number must be listed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789ACF9B" w14:textId="0CC5598E" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="004543EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
-        <w:t>If practitioner or supervisor cannot be determined, then the service documentation may be considered invalid</w:t>
+        <w:t>If practitioner or supervisor cannot be determined</w:t>
+      </w:r>
+      <w:r w:rsidR="00700146">
+        <w:t xml:space="preserve"> (due to illegibility or other deficiency)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, then the service documentation may be considered invalid</w:t>
       </w:r>
       <w:r w:rsidR="00B6382E">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and payment may be subject to recoupment. Electronic signature is acceptable. LEAs that allow electronic signatures must develop policies and procedures to ensure appropriate use of electronic signatures. These policies should </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="661B680A" w14:textId="656EC775" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="004543EC">
+        <w:t xml:space="preserve"> and payment may be subject to recoupment. Electronic </w:t>
+      </w:r>
+      <w:r w:rsidR="008E09A0">
+        <w:t>signatures are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> acceptable. LEAs that allow electronic signatures must develop policies and procedures to ensure appropriate use of electronic signatures. These policies should </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B680A" w14:textId="687E3E68" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="004543EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">recognize </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>the potential for misuse or abuse when using electronic signatures</w:t>
       </w:r>
       <w:r w:rsidR="004A2D28">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
-        <w:t xml:space="preserve"> and should establish standards, determined by the LEA to be consistent with state and federal electronic signature requirements; </w:t>
+        <w:t xml:space="preserve"> and should establish </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B57">
+        <w:t>standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32261">
+        <w:t xml:space="preserve"> determined by the LEA to be consistent with state and federal electronic signature requirements; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447335DA" w14:textId="65E6C2C5" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="004543EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>security provisions to prevent the use of an electronic signature by anyone other than the licensed provider to whom the electronic signature belongs;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E5CD75" w14:textId="60CAF5A7" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="004543EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -6890,359 +8123,424 @@
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">nclude procedures that follow recognized standards and laws that protect against modification of electronic signatures; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E765984" w14:textId="653EEBB2" w:rsidR="00ED610E" w:rsidRDefault="00B6382E" w:rsidP="004543EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">protect </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>the privacy and integrity of all documentation, including signatures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6263A21D" w14:textId="5BD0BDF9" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="00D32261">
+    <w:p w14:paraId="7F6F8EAD" w14:textId="77777777" w:rsidR="000A0285" w:rsidRDefault="000A0285" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6263A21D" w14:textId="1BB8A1C6" w:rsidR="00D32261" w:rsidRDefault="00B6382E" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Following</w:t>
       </w:r>
       <w:r w:rsidR="00ED610E">
         <w:t xml:space="preserve"> the record</w:t>
       </w:r>
       <w:r w:rsidR="00007D3C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00ED610E">
         <w:t xml:space="preserve">retention guidelines in the SBMP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00ED610E" w:rsidRPr="00BC0559">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Provider Contract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED610E">
-        <w:t>, LEAs must retain written documentation of the service delivery and service authorizations to support all interim claims. LEAs must produce these records in the event of an audit</w:t>
+        <w:t xml:space="preserve">, LEAs must retain written documentation of the service delivery and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55EB9">
+        <w:t>medical necessity</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED610E">
+        <w:t xml:space="preserve"> to support all interim claims. LEAs must produce these records in the event of an audit</w:t>
       </w:r>
       <w:r w:rsidR="00B51BA9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00ED610E">
         <w:t>upon request by MassHealth or other state or federal compliance agency. This includes</w:t>
       </w:r>
       <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED610E">
         <w:t xml:space="preserve">services provided to </w:t>
       </w:r>
       <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve">students by subcontractors or </w:t>
       </w:r>
       <w:r w:rsidR="00ED610E">
         <w:t xml:space="preserve">in an </w:t>
       </w:r>
       <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve">out-of-district </w:t>
       </w:r>
       <w:r w:rsidR="00AD12BA">
         <w:t xml:space="preserve">placement </w:t>
       </w:r>
       <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve">pursuant to an IEP. It is the responsibility of the LEA to ensure that all subcontractors, including </w:t>
       </w:r>
       <w:r w:rsidR="00FC4734">
         <w:t>approved special education</w:t>
       </w:r>
       <w:r w:rsidR="237A613C">
-        <w:t xml:space="preserve"> schools, and collaboratives maintain this documentation. </w:t>
+        <w:t xml:space="preserve"> schools and collaboratives maintain this documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C56DF3" w14:textId="2E746FF2" w:rsidR="004A7CED" w:rsidRDefault="001A5B57" w:rsidP="004A7CED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00C405FE" w:rsidRPr="00C405FE">
+        <w:t>Appendix E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C405FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CED" w:rsidRPr="00B102F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentation Requirements by Type and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB24A5" w:rsidRPr="00B102F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB24A5">
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2931">
+        <w:t xml:space="preserve">lists </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CED">
+        <w:t>typical sources of documentation that LEAs maintain to support service provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756EDC64" w14:textId="77777777" w:rsidR="003852BE" w:rsidRDefault="003852BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234F25DA" w14:textId="3909CF81" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    <w:p w14:paraId="234F25DA" w14:textId="3909CF81" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc49521067"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236385102"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 4: </w:t>
       </w:r>
       <w:r w:rsidR="003852BE">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00703D16">
         <w:t xml:space="preserve">Interim Billing </w:t>
       </w:r>
-      <w:r w:rsidR="008818E1">
+      <w:r w:rsidR="008818E1" w:rsidRPr="00703D16">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00703D16">
         <w:t>Claims Submission Rules</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E6BE494" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="2E6BE494" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc49521068"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236385103"/>
       <w:r>
         <w:t>Interim Billing and Payment Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7C2CC712" w14:textId="7DE683E7" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="7C2CC712" w14:textId="43D0DC89" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>CMS requires that interim claims be submitted for all services</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> LEAs seek reimbursement. This means that </w:t>
+        <w:t xml:space="preserve">CMS requires that interim claims be submitted. This means that </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87366">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>every time</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a Medicaid-qualified practitioner (who has been included in the appropriate direct</w:t>
-[...5 lines deleted...]
-        <w:t>services cost pool of the RMTS) provides a reimbursable service to a MassHealth-enrolled student for whom the LEA seeks reimbursement, an interim claim must be submitted. Only claims submitted with billable procedure codes provided to eligible MassHealth-enrolled members (see Section 2 earlier in this document) will be adjudicated for payment in MMIS. All submitted claims should meet the definition of reimbursable services described previously.</w:t>
+        <w:t xml:space="preserve"> a Medicaid-qualified practitioner (who has been included in the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00C405FE">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> cost pool of the RMTS) provides a reimbursable service to a MassHealth-enrolled student for whom the LEA seeks reimbursement, an interim claim must be submitted. Only claims submitted with billable procedure codes </w:t>
+      </w:r>
+      <w:r w:rsidR="008B33B2">
+        <w:t xml:space="preserve">for reimbursable services </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provided to eligible MassHealth-enrolled members (see Section 2 earlier in this document) will be adjudicated for payment in MMIS. All submitted claims should meet the definition of reimbursable services described previously.</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BC72FF" w14:textId="76831909" w:rsidR="006542B3" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LEAs are responsible for monitoring their interim billing activity and ensuring that claims are submitted and paid for all reimbursable services provided. This includes the responsibility to resubmit denied claims when the denial is </w:t>
       </w:r>
       <w:r w:rsidR="00007D3C">
         <w:t>because of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a clerical or billing error.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE6C796" w14:textId="041B1EA4" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc49521069"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc49521069"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc236385104"/>
       <w:r>
         <w:t>The life cycle of a service, from service delivery to disbursement.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="36838D33" w14:textId="70E6D988" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="0007446C">
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="36838D33" w14:textId="0DAB2917" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="0007446C">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00787B4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00787B4A" w:rsidRPr="00787B4A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>LEA: Qualified practitioner provides an authorized service that meets the following requirements for billing to a MassHealth-enrolled student.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FCCB0D8" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
+        <w:t xml:space="preserve">LEA: Qualified practitioner provides a service that meets the following requirements for billing </w:t>
+      </w:r>
+      <w:r w:rsidR="002828EA">
+        <w:t xml:space="preserve">a reimbursable service provided </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to a MassHealth-enrolled student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43971BB5" w14:textId="77777777" w:rsidR="00B47BB3" w:rsidRDefault="00B47BB3" w:rsidP="00B47BB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Practitioner RMTS Direct-Service Pool Participation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AA94E13" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
+        <w:t>Practitioner Qualifications (including supervision requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCCB0D8" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Practitioner Qualifications (including supervision requirements)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C24EF43" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
+        <w:t>Practitioner RMTS Direct-Service Pool Participation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24EF43" w14:textId="3AF2DE47" w:rsidR="0007446C" w:rsidRDefault="00D33170" w:rsidP="00787B4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t>Documented</w:t>
+      </w:r>
+      <w:r w:rsidR="00396789">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007446C">
         <w:t>Medicaid Medical Necessity</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>Service Authorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9A0D60" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Service Documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D00121D" w14:textId="6E868392" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="0007446C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00787B4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787B4A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">LEA: Service prepared for billing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C3AE24" w14:textId="77777777" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
+    <w:p w14:paraId="26C3AE24" w14:textId="264321AC" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="00787B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Examples: submitting documentation of service, authorization, etc. to billing vendor/billing staff, reviewing authorization; identifying the dollar amount up to maximum fee to be billed. </w:t>
+        <w:t>Examples: submitting documentation of service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A532EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to billing vendor/billing staff; identifying the dollar amount up to maximum fee to be billed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFC591F" w14:textId="0699D707" w:rsidR="0007446C" w:rsidRDefault="0007446C" w:rsidP="0007446C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00787B4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00787B4A" w:rsidRPr="00787B4A">
         <w:rPr>
@@ -7403,304 +8701,221 @@
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787B4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MassHealth: MassHealth disburses federal revenue payments to LEAs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D73459" w14:textId="77777777" w:rsidR="00A9694A" w:rsidRDefault="00A9694A">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B761288" w14:textId="0E093F89" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    <w:p w14:paraId="4B761288" w14:textId="0E093F89" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc49521070"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236385105"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Payment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0BB1C613" w14:textId="4989D224" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0BB1C613" w14:textId="5858450B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Payment for interim direct</w:t>
-[...5 lines deleted...]
-        <w:t>service claims is made quarterly. All claims adjudicated through MMIS and approved for payment are accumulated quarterly</w:t>
+        <w:t xml:space="preserve">Payment for interim </w:t>
+      </w:r>
+      <w:r w:rsidR="00300591">
+        <w:t>direct service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> claims is made quarterly. All claims adjudicated through MMIS and approved for payment are accumulated quarterly</w:t>
       </w:r>
       <w:r w:rsidR="00D87366">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and payments are disbursed to LEAs approximately 90 days after the close of each quarter. LEAs can track their payments by accessing the Massachusetts Office of the Comptroller’s </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3E087223" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+        <w:t xml:space="preserve"> and payments are disbursed to LEAs approximately 90 days after the close of each quarter. LEAs can track their payments by accessing the Massachusetts the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="003A50DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Office of Comptroller’s Vendor Web </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E087223" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc49521071"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc236385106"/>
       <w:r>
         <w:t>Definition of a Unit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="650F7B22" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="650F7B22" w14:textId="06CED70C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">LEAs should bill units based on rounding to the nearest whole unit. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B1BF131" w14:textId="50197E7E" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">LEAs should bill </w:t>
+      </w:r>
+      <w:r w:rsidR="00480E09">
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00537F4E">
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="003F31C1">
+        <w:t xml:space="preserve"> encoun</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6389">
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F4E">
+        <w:t>/visit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00380D8E">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00480E09">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00380D8E">
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66099">
+        <w:t xml:space="preserve">, except evaluations which are billed per evaluation and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07AB7">
+        <w:t>continuous personal care and 1:1 nursing services which are billed per day</w:t>
+      </w:r>
+      <w:r w:rsidR="005007CE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00480E09">
+        <w:t xml:space="preserve">See the SBMP Billable Procedure Codes and Maximum Fees document in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:anchor="direct-service-claiming-resources" w:history="1">
+        <w:r w:rsidR="00480E09" w:rsidRPr="00CA30A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00480E09">
+        <w:t xml:space="preserve"> for additional information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66613578" w14:textId="4600631B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc236385107"/>
+      <w:r>
+        <w:t xml:space="preserve">Procedure Codes </w:t>
+      </w:r>
+      <w:r w:rsidR="008818E1">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Modifiers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="3A4D2978" w14:textId="67A9CFEF" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>For example, for per-service billing in 15-minute increments, LEAs should follow the CMS</w:t>
-[...159 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Modifiers </w:t>
       </w:r>
       <w:r w:rsidR="00D87366">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MassHealth crucial information about billed services. A detailed list of billable procedure codes, modifiers, and interim billing rates can be found in the SBMP Billable Procedure Codes and Maximum Fees document </w:t>
       </w:r>
       <w:r w:rsidR="00D87366">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00874827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00C25FA2">
+        <w:t xml:space="preserve"> under Direct Service Claiming</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD105C">
+        <w:t xml:space="preserve"> Resources</w:t>
+      </w:r>
       <w:r>
         <w:t>. Modifiers</w:t>
       </w:r>
       <w:r w:rsidR="00874827">
         <w:t xml:space="preserve"> may be listed on the claim in </w:t>
       </w:r>
       <w:r>
         <w:t>any order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3CA827" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>The following modifiers are used in the SBMP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0BA58D" w14:textId="49342ACC" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7790,1243 +9005,1497 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>U2: indicates ABA therapy provided in a group setting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1102E847" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>U3: indicates services provided in an out-of-district day placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3795A590" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
-[...10 lines deleted...]
-    <w:p w14:paraId="02FD60E1" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
+    <w:p w14:paraId="13479422" w14:textId="31318FA7" w:rsidR="001071F9" w:rsidRDefault="001071F9" w:rsidP="00874827">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>TM or TR (required)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D7A49DD" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
+        <w:t xml:space="preserve">95: indicates services provided remotely </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5407">
+        <w:t>in a real-time audio/visual telehealth visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A18082" w14:textId="3C7E2085" w:rsidR="00EC5407" w:rsidRDefault="00EC5407" w:rsidP="00874827">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>GO or GP (required for certain codes only)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="677090FB" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
+        <w:t xml:space="preserve">93: indicates service provided remotely </w:t>
+      </w:r>
+      <w:r w:rsidR="00415FFC">
+        <w:t>with audio only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3795A590" w14:textId="436A56CA" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Claims can contain up to f</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79FE">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> modifiers</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79FE">
+        <w:t xml:space="preserve"> on one service line</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FD60E1" w14:textId="56CE8205" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00BA3F8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>U1 (required if services were provided in an out-of-district residential placement)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6476DB07" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
+        <w:t>TM or TR (required</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5F48">
+        <w:t xml:space="preserve"> for all claims</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED010AA" w14:textId="79C6BE0B" w:rsidR="009E5261" w:rsidRDefault="009E5261" w:rsidP="00760478">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>LEAs must use modifier TM or TR to indicate IEP or non-IEP respectively. As with all information included on interim claims, the use of TM or TR should be supported by documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00010FB2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7A49DD" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00BA3F8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>U2 (optional)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EBD8052" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00874827">
+        <w:t>GO or GP (required for certain codes only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677090FB" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00BA3F8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
+        <w:t>U1 (required if services were provided in an out-of-district residential placement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6476DB07" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00BA3F8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>U2 (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386D9C2C" w14:textId="73AFF3C5" w:rsidR="00AC7010" w:rsidRDefault="00D32261" w:rsidP="00AC7010">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t>U3 (required if services were provided in an out-of-district day placement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F0AF65" w14:textId="6462EB1A" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="06F0AF65" w14:textId="48BC4598" w:rsidR="00D32261" w:rsidRDefault="004668DE" w:rsidP="00AC7010">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>93 or 95</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC59BE">
+        <w:t xml:space="preserve"> (required if services were provided via telehealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00010FB2">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8574DB" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>LEAs must track and bill appropriately</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">As a reminder, LEAs must submit interim claims for all services provided to claim fully on the annual DSC cost report. Expenditures for staff costs, out-of-district tuition costs, and equipment/supply/purchased services costs may not be claimed in the annual DSC cost report if unsupported by interim claims. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B38FA4" w14:textId="258CDAB7" w:rsidR="237A613C" w:rsidRDefault="237A613C" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc236385108"/>
+      <w:r>
+        <w:t>Place of Service Codes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="43E39269" w14:textId="30B32851" w:rsidR="237A613C" w:rsidRDefault="237A613C" w:rsidP="237A613C">
+      <w:r>
+        <w:t xml:space="preserve">Generally, LEAs use </w:t>
+      </w:r>
+      <w:r w:rsidR="00B871D9">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lace of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B871D9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ervice code 03 to indicate that services were provided in a school. If an LEA is providing services using telehealth in a location </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t>different</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the student, then place of service code 02</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77857">
+        <w:t xml:space="preserve"> (telehealth in school)</w:t>
+      </w:r>
+      <w:r w:rsidR="00646691">
+        <w:t xml:space="preserve"> or 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77857">
+        <w:t xml:space="preserve"> (Telehealth </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6E13">
+        <w:t>in home) should</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be used instead. For example, if a speech</w:t>
+      </w:r>
+      <w:r w:rsidR="006A29DA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">language pathologist is located at the middle school building and provides services </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA008D">
+        <w:t xml:space="preserve">via a telehealth modality </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to a student at the high school, then place of service code 02 should be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE0D41E" w14:textId="3179F958" w:rsidR="00D32261" w:rsidRDefault="00EB7361" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc236385109"/>
+      <w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t>ICD-10</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-CM</w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t xml:space="preserve"> Codes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="235FACEC" w14:textId="0C9D96DE" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="237A613C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Per HIPAA requirements, all claims must include a clinically appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00417626">
+        <w:t xml:space="preserve"> code from the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E1E">
+        <w:t>nternational Classification Diseases</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1686">
+        <w:t>, Functioning, and Disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00744AE6">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002278C8">
+        <w:t>Clinical Modification,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1686">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744AE6">
+        <w:t xml:space="preserve">commonly </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1686">
+        <w:t>known as the I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CD-10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17559">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5872">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE66A0">
+        <w:t xml:space="preserve"> selected code should be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supported by service documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5872">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> explains the reason for the service. LEAs are responsible for submitting at least one clinically appropriate ICD-10 code on each interim claim. </w:t>
+      </w:r>
+      <w:r w:rsidR="006542B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316B14E5" w14:textId="0AA7BB09" w:rsidR="006542B3" w:rsidRDefault="237A613C" w:rsidP="001532A0">
+      <w:r w:rsidRPr="00F72443">
+        <w:t>When appropriate, a</w:t>
+      </w:r>
+      <w:r w:rsidR="0003059F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72443">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003059F">
+        <w:t>ICD-10</w:t>
+      </w:r>
+      <w:r w:rsidR="0003059F" w:rsidRPr="00F72443">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72443">
+        <w:t xml:space="preserve">code provided by a qualified practitioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1241C">
+        <w:t>not employed by or contracted with the LEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72443">
+        <w:t>, such as a physician or nurse practitioner, may be reported on an interim claim</w:t>
       </w:r>
       <w:r w:rsidR="003C0BE2">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Per HIPAA requirements, all claims must include a clinically appropriate ICD-10 diagnosis code that is supported by service documentation and explains the reason for the service. LEAs are responsible for submitting at least one clinically appropriate ICD-10 code on each interim claim. </w:t>
+      <w:r w:rsidRPr="00F72443">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007256DC" w:rsidRPr="00F72443">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72443">
+        <w:t xml:space="preserve"> the LEA maintains written and signed documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="0028773B">
+        <w:t>indicating the provider’s determination of the appropriate code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72443">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="237A613C">
+        <w:t xml:space="preserve"> Alternatively, or in addition to that code,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the LEA may utilize an ICD-10 code related to signs and symptoms or screenings. Signs and symptoms and screening ICD-10 codes do not require a </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B25">
+        <w:t>formal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="00232445">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be used. For more information about the ICD-10 coding system and to download the complete list of codes, descriptions, and guidelines, see</w:t>
+      </w:r>
+      <w:r w:rsidR="00420655">
+        <w:t xml:space="preserve"> the National Center for Health Statistics </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ADC">
+        <w:t xml:space="preserve">division of the CDC at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00A16ADC" w:rsidRPr="005842F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.cdc.gov/nchs/icd/icd-10-cm/index.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A16ADC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="003C0BE2">
+        <w:t xml:space="preserve"> Some LEAs work with their billing vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="00537949">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F72443">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006542B3">
-        <w:t xml:space="preserve"> Some LEAs work with their billing vendor or professional coders to come up with a list of common ICD-10 codes. Some professional practice organizations may have a public</w:t>
+        <w:t xml:space="preserve"> professional coders</w:t>
+      </w:r>
+      <w:r w:rsidR="00537949">
+        <w:t xml:space="preserve">, or utilize </w:t>
+      </w:r>
+      <w:r w:rsidR="007A651A">
+        <w:t>software or online resources</w:t>
+      </w:r>
+      <w:r w:rsidR="006542B3">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="007A651A">
+        <w:t>identify appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="006542B3">
+        <w:t xml:space="preserve"> ICD-10 codes. Some professional practice organizations may have a public</w:t>
       </w:r>
       <w:r w:rsidR="003C0BE2">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t>facing or member</w:t>
       </w:r>
       <w:r w:rsidR="003C0BE2">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t>only list of common ICD-10 codes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6D0C2C" w14:textId="356030B7" w:rsidR="00837578" w:rsidRDefault="00D32261" w:rsidP="003852BE">
-[...30 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="5C543327" w14:textId="2990EA85" w:rsidR="00796762" w:rsidRDefault="00D32261" w:rsidP="00430ECC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BA7B247" w14:textId="4832B4F0" w:rsidR="00EF4AE5" w:rsidRDefault="00EF4AE5" w:rsidP="00EF4AE5">
+      <w:r w:rsidRPr="003852BE">
+        <w:t xml:space="preserve">As a reminder, ABA therapy </w:t>
+      </w:r>
+      <w:r w:rsidR="00444378" w:rsidRPr="003852BE">
+        <w:t xml:space="preserve">is covered </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0BE2" w:rsidRPr="003852BE">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00444378" w:rsidRPr="003852BE">
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003852BE">
+        <w:t xml:space="preserve">provided to students with a documented autism spectrum disorder (ASD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00907D8A">
+        <w:t>or Down Syndrome</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47BF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003852BE">
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AD4" w:rsidRPr="003852BE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003852BE">
+        <w:t xml:space="preserve"> and an appropriate ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47BF8">
+        <w:t xml:space="preserve"> or Down Syndrome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003852BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B799E">
+        <w:t xml:space="preserve">ICD-10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003852BE">
+        <w:t>code must be included on the claim.</w:t>
+      </w:r>
+      <w:r w:rsidR="00837578" w:rsidRPr="004543EC">
+        <w:t xml:space="preserve"> The diagnosis documentation must support that the diagnosis was made by a licensed practitioner who is qualified to diagnose ASD within the scope of their clinical license.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0BE2" w:rsidRPr="004543EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA7B247" w14:textId="4832B4F0" w:rsidR="00EF4AE5" w:rsidRDefault="00EF4AE5" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc49521075"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="33" w:name="_Toc236385110"/>
+      <w:r>
         <w:t>Billing Forms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B6EF535" w14:textId="77777777" w:rsidR="00EF4AE5" w:rsidRDefault="00EF4AE5" w:rsidP="00EF4AE5">
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="3B6EF535" w14:textId="717BE994" w:rsidR="00EF4AE5" w:rsidRDefault="00EF4AE5" w:rsidP="00EF4AE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LEAs may choose to utilize a billing form or system for the purpose of facilitating interim claiming. Examples include an electronic billing system purchased directly from a software company or through a billing vendor, or an LEA- or vendor-developed paper form. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>This is separate from service documentation.</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="237A613C">
+    </w:p>
+    <w:p w14:paraId="301973F6" w14:textId="786C7CB1" w:rsidR="00EF4AE5" w:rsidRPr="003852BE" w:rsidRDefault="00EF4AE5" w:rsidP="003852BE">
+      <w:r>
+        <w:t xml:space="preserve">DESE has developed a billing documentation form specifically for students in out-of-district placements. This information is available in a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00855B93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://www.doe.mass.edu/sped/advisories/2019-3.html</w:t>
+          <w:t>Special Education Administrative Advisory</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00B00B18" w:rsidRPr="00F35303">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2019-3.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>), titled Updated State Mandated Form for Documentation of Medicaid Service Delivery in Out-of-District Programs (28M/12), dated May 19, 2019.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4AE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>As described in the advisory, “t</w:t>
       </w:r>
       <w:r w:rsidRPr="001A50A5">
         <w:t xml:space="preserve">his form is </w:t>
       </w:r>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="001A50A5">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="001F21F7">
         <w:t>andated</w:t>
       </w:r>
       <w:r w:rsidR="000764D2" w:rsidRPr="000764D2">
-        <w:t>.’ …</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.’ </w:t>
       </w:r>
       <w:r w:rsidRPr="001F21F7">
         <w:t>Out-of-district program</w:t>
       </w:r>
       <w:r w:rsidRPr="001A50A5">
-        <w:t>s and public school districts may only use a different format for submitting information for reimbursement if it is mutually agreed upon and if it contains all required elements.</w:t>
+        <w:t xml:space="preserve">s and </w:t>
+      </w:r>
+      <w:r w:rsidR="00887ED6" w:rsidRPr="001A50A5">
+        <w:t>public-school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A50A5">
+        <w:t xml:space="preserve"> districts may only use a different format for submitting information for reimbursement if it is mutually agreed upon and if it contains all required elements.</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0172B55F" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    <w:p w14:paraId="0172B55F" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc49521076"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc236385111"/>
       <w:r>
         <w:t>Electronic Claim Submission</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B0502BB" w14:textId="43881896" w:rsidR="00E35FB9" w:rsidRDefault="00ED2CF3" w:rsidP="00837578">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="2B0502BB" w14:textId="2C287E14" w:rsidR="00E35FB9" w:rsidRDefault="00ED2CF3" w:rsidP="00837578">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Interim c</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve">laims must be submitted </w:t>
       </w:r>
       <w:r>
         <w:t>to the Medicaid Management Information System (MMIS)</w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:t xml:space="preserve">. LEAs are responsible for ensuring </w:t>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:t xml:space="preserve">claims are submitted to MMIS. </w:t>
       </w:r>
       <w:r w:rsidR="00BD6963">
         <w:t xml:space="preserve">Billing forms </w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidR="00E35FB9">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:t xml:space="preserve"> internal documentation systems or sent to vendors to be sent to MMIS does not meet this requirement. The interim claim must </w:t>
       </w:r>
-      <w:r w:rsidR="00E35FB9">
-        <w:t xml:space="preserve">actually </w:t>
+      <w:r w:rsidR="00A66F3B">
+        <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
-        <w:t xml:space="preserve">be submitted to MMIS. </w:t>
+        <w:t xml:space="preserve"> submitted to MMIS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A4AB38" w14:textId="65518795" w:rsidR="00D32261" w:rsidRDefault="00E35FB9" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>The interim claim must be submitted</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>in electronic format in accordance with HIPAA guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t xml:space="preserve"> using the 837P claim format or through direct data entry (DDE) via the POSC.</w:t>
       </w:r>
       <w:r w:rsidR="00963E6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>LEAs may bill by</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5049558A" w14:textId="03CB4D94" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="5049558A" w14:textId="1017E450" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">the POSC DDE option; </w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97CDD">
+        <w:t xml:space="preserve">free online </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">POSC DDE option; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28637E71" w14:textId="296BD034" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t xml:space="preserve">purchasing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">software to generate the required 837P claim files*; or </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0BF6750B" w14:textId="281F1F87" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t xml:space="preserve">contracting </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with a third party to bill on behalf of the LEA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F4DF1F" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00874827" w:rsidP="00874827">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
         <w:ind w:left="270" w:hanging="270"/>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D32261">
         <w:t>Testing may be required before sending claims to the production environment. An Electronic Data Interchange (EDI) enrollment request must be made before submitting an electronic batch claim file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35205D9D" w14:textId="4D094034" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="35205D9D" w14:textId="44AF47C9" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>LEAs are responsible for ensuring compliance with all SBMP program requirements related to all billing activities, even if a third party bills on the LEA’s behalf.</w:t>
+        <w:t xml:space="preserve">LEAs are responsible for ensuring compliance with all SBMP program requirements related to all billing activities, even if a </w:t>
+      </w:r>
+      <w:r w:rsidR="00117A06">
+        <w:t>third-party</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bills on the LEA’s behalf.</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t xml:space="preserve"> LEAs should develop internal controls </w:t>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t xml:space="preserve"> quality assurance of submissions made by their vendor or by LEA internal billing staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B4101A" w14:textId="14BFB1DF" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="35B4101A" w14:textId="610DAB6B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For information </w:t>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r>
-        <w:t>837P file requirements, please refer to the MassHealth Companion Guide to HIPAA Compliant Electronic Data Interchange Transactions document that is available from the MassHealth Customer Service Center.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57DA7489" w14:textId="76E55B95" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+        <w:t>837P file requirements, please refer to the MassHealth Companion Guide to HIPAA Compliant Electronic Data Interchange Transactions document that is available from the MassHealth Customer Service Center</w:t>
+      </w:r>
+      <w:r w:rsidR="000A25A2">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00887ED6" w:rsidRPr="00C53042">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/doc/masshealth-standard-companion-guide-health-care-claim-professional-837p-0/download</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00887ED6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0462ED1A" w14:textId="44E5FC5C" w:rsidR="0089646B" w:rsidRDefault="237A613C" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Remittance advices detailing the adjudication status of all electronically submitted claims are available through the POSC and through the HIPAA 5010 electronic remittance advice files in 835 </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Remittance </w:t>
+      </w:r>
+      <w:r w:rsidR="00117A06">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> detailing the adjudication status of all electronically submitted claims are available through the POSC and through the HIPAA 5010 electronic remittance advice files in 835 format</w:t>
+      </w:r>
       <w:r w:rsidR="003B35DC">
         <w:t>. These remittance advices</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> are made available to the entity</w:t>
+        <w:t xml:space="preserve"> are made available </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA09B2">
+        <w:t xml:space="preserve">on a weekly basis (for each week that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC14B5">
+        <w:t xml:space="preserve">claims were processed for the LEA) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the entity</w:t>
       </w:r>
       <w:r w:rsidR="002C19D5">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">organization that submitted a claim file weekly. To monitor claim payments and denials, LEAs should review remittance advices. If another entity, such as a billing vendor, submits claims on behalf of the LEA, the LEA is responsible for requesting the remittance advices from the entity. Reviewing remittance advices is required to ensure that claims submissions are being adjudicated </w:t>
+        <w:t xml:space="preserve">organization that submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A376CE">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00A376CE">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. To monitor claim payments and denials, LEAs should review remittance </w:t>
+      </w:r>
+      <w:r w:rsidR="00117A06">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. If another entity, such as a billing vendor, submits claims on behalf of the LEA, the LEA is responsible for requesting </w:t>
+      </w:r>
+      <w:r w:rsidR="00117A06">
+        <w:t>remittance advice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the entity. Reviewing remittance </w:t>
+      </w:r>
+      <w:r w:rsidR="00117A06">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is required to ensure that claims submissions are being adjudicated </w:t>
       </w:r>
       <w:r w:rsidR="00ED2CF3">
         <w:t>and</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> paid appropriately. As a reminder, claims that are submitted, but </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">not adjudicated as </w:t>
+        <w:t xml:space="preserve"> paid appropriately. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089646B">
+        <w:t xml:space="preserve">Additionally, for LEAs who utilize the POSC DDE option for free online individual claim submission, the POSC </w:t>
+      </w:r>
+      <w:r w:rsidR="005D09BF">
+        <w:t xml:space="preserve">offers real-time adjudication of claims and will inform the biller of the adjudication status (paid, denied or suspended) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7384">
+        <w:t>immediately with an on-screen message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DA7489" w14:textId="36E8681A" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As a reminder, claims that are submitted, but not adjudicated as </w:t>
       </w:r>
       <w:r w:rsidR="006542B3">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CF3">
         <w:t>paid” in MMIS</w:t>
       </w:r>
       <w:r w:rsidR="00E95549">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do not meet the interim billing requirement and may result in costs</w:t>
       </w:r>
       <w:r w:rsidR="00613E83">
-        <w:t xml:space="preserve"> or students</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> being un</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>being un</w:t>
       </w:r>
       <w:r w:rsidR="00567574">
         <w:t>allow</w:t>
       </w:r>
       <w:r>
         <w:t>able on the annual DSC cost report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B5835C" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
-[...9 lines deleted...]
-    <w:p w14:paraId="387D4739" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="305A9AC5" w14:textId="77777777" w:rsidR="00367E35" w:rsidRDefault="00367E35" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="392237A4" w14:textId="3BE2B335" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+    </w:p>
+    <w:p w14:paraId="72B5835C" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc236385112"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Timely Filing Requirement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="387D4739" w14:textId="11E151B5" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Interim claims must be submitted within 90 days of the date of service. For services delivered over multiple days, such as a psychological evaluation, the service should be billed using the day the evaluation was completed as the service date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4975E4" w14:textId="77777777" w:rsidR="00F50E97" w:rsidRDefault="00F50E97" w:rsidP="00F50E97"/>
+    <w:p w14:paraId="2B722BB4" w14:textId="77777777" w:rsidR="00F50E97" w:rsidRDefault="00F50E97" w:rsidP="00F50E97"/>
+    <w:p w14:paraId="5BEC027E" w14:textId="77777777" w:rsidR="00F50E97" w:rsidRDefault="00F50E97" w:rsidP="00F50E97"/>
+    <w:p w14:paraId="392237A4" w14:textId="56036950" w:rsidR="00D32261" w:rsidRPr="00F50E97" w:rsidRDefault="00D32261" w:rsidP="00F50E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc49521078"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc49521079"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc236385113"/>
+      <w:r>
+        <w:t xml:space="preserve">Section 5: </w:t>
+      </w:r>
       <w:r w:rsidR="00F83DD4">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Other Contractual Obligations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BD5190" w14:textId="57F75552" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="70BD5190" w14:textId="1339E0B9" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00AC0117">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Provider obligations are outlined in the School-Based Medicaid Program Provider Contract. This section details several obligations from the contract </w:t>
-[...11 lines deleted...]
-        <w:t>Service Claiming Program. For a comprehensive list of provider obligations, please refer to the SBMP Provider Contract directly.</w:t>
+        <w:t xml:space="preserve">Provider obligations are outlined in the School-Based Medicaid Program Provider Contract. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D">
+        <w:t xml:space="preserve"> Please review your provider contract in full</w:t>
+      </w:r>
+      <w:r w:rsidR="00820934">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D">
+        <w:t xml:space="preserve"> with particular attention to the following sections: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D" w:rsidRPr="00F50E97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Excluded Persons or Entities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D" w:rsidRPr="00F50E97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Recordkeeping and Retention</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D">
+        <w:t xml:space="preserve">, and Appendix A: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D" w:rsidRPr="00F50E97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Data Management and Confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61C1D">
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00BC46E0">
         <w:t xml:space="preserve"> A model SBMP contract is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:anchor="model-sbmp-contract-" w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor="model-sbmp-contract-" w:history="1">
         <w:r w:rsidR="00BC46E0" w:rsidRPr="00BC46E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC46E0">
         <w:t xml:space="preserve"> for reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EEE9FD" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
-[...9 lines deleted...]
-    <w:p w14:paraId="4D935F4F" w14:textId="1F3D5CB6" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="3FEC008B" w14:textId="33DC7248" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00AC0117">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...132 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5BDDAF88" w14:textId="77777777" w:rsidR="00283EEA" w:rsidRDefault="00283EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A3E8D8" w14:textId="3531F9F3" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc49521083"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc236385114"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: Contact Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="45288AA6" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For SBMP information, including where to find this and other guides, please visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="000C15EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MassHealth School-Based Medicaid Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5BD686" w14:textId="645E5459" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="005264C4">
+    <w:p w14:paraId="3F5BD686" w14:textId="3D921E69" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Please direct questions to the University of Massachusetts Medical School (UMMS) School-Based Help Desk at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId39" w:history="1">
+        <w:t xml:space="preserve">Please direct questions to the University of Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="00C107EC">
+        <w:t xml:space="preserve">Chan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Medical School  School-Based Help Desk at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="237A613C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>schoolbasedclaiming@umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or at (800) 535-6741, Monday through Friday, 7:30 a.m</w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t>.–</w:t>
       </w:r>
       <w:r>
         <w:t>7:30 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4141B2D0" w14:textId="5BDDB28E" w:rsidR="00D32261" w:rsidRDefault="237A613C" w:rsidP="005264C4">
+    <w:p w14:paraId="3295AED5" w14:textId="77777777" w:rsidR="001F4B99" w:rsidRDefault="237A613C" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To enroll as an SBMP provider, as well as for information about MMIS claims (including remittance advices), please contact </w:t>
+        <w:t xml:space="preserve">To enroll as an SBMP provider, </w:t>
+      </w:r>
+      <w:r w:rsidR="00851CFE">
+        <w:t xml:space="preserve">please refer to this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00636867" w:rsidRPr="00CA5D29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Technical Assistance document on the Provider Application pro</w:t>
+        </w:r>
+        <w:r w:rsidR="00CA5D29" w:rsidRPr="00CA5D29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>cess</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CA5D29">
+        <w:t xml:space="preserve"> posted under General Program Information on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00CA5D29" w:rsidRPr="00412D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001F4B99">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4141B2D0" w14:textId="2FAD75A9" w:rsidR="00D32261" w:rsidRDefault="001F4B99" w:rsidP="005264C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>For i</w:t>
+      </w:r>
+      <w:r w:rsidR="237A613C">
+        <w:t xml:space="preserve">nformation about MMIS claims (including remittance advices), please contact </w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve">MassHealth Customer Service Center at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
-        <w:r w:rsidRPr="237A613C">
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidR="237A613C" w:rsidRPr="237A613C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>providersupport@mahealth.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="237A613C">
         <w:t xml:space="preserve"> (for non-member-specific questions only) or (800) 841-2900, Monday through Friday, 8 a.m</w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t>.–</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="237A613C">
         <w:t>5 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B7D7BD" w14:textId="6317D610" w:rsidR="006542B3" w:rsidRDefault="006542B3" w:rsidP="00F72443">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Please record the date and time of the call and the case number assigned to the call</w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in case additional follow</w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>up is needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1075B121" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For general MassHealth information, including regulations, please visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="000C15EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MassHealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> website. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E18F11E" w14:textId="7ABE1A28" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>For all education-related questions, including parent/guardian consent, contact the Massachusetts Department of Elementary and Secondary Education (DESE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE6D33A" w14:textId="247C13E8" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Individualized Education Program (IEP) questions can be directed to Special Education Planning &amp; Policy at (781) 338-3375 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="000C15EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialeducation@doe.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C180F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B425546" w14:textId="47147AEE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Consent questions can be directed to the Office of</w:t>
       </w:r>
       <w:r w:rsidR="000C15EE">
         <w:t xml:space="preserve"> Student and Family Support at </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(781) 338-3010 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="000C15EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>achievement@doe.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C180F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACE4C59" w14:textId="726EC4A8" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="005264C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>To request a professional claims (837P) Companion Guide</w:t>
       </w:r>
       <w:r w:rsidR="007C180F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or if you are interested in submitting electronic batch claim files, please contact the MassHea</w:t>
       </w:r>
       <w:r w:rsidR="000C15EE">
         <w:t xml:space="preserve">lth Customer Service Center at </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(800) 841-2900 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="000C15EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>edi@mahealth.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BF133F" w14:textId="77777777" w:rsidR="00283EEA" w:rsidRDefault="00283EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B52066A" w14:textId="22F1B416" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc49521084"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc236385115"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00C505ED">
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:t>: Commonly Used SBMP Terms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CD08FE" w14:textId="7F94EBB1" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ABA</w:t>
       </w:r>
@@ -9110,435 +10579,326 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24818647" w14:textId="7A5F2C83" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Cost Report</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:t>the annual submission of an LEA’s actual incurred costs related to the provision of Medicaid reimbursable services, which determines the total Medicaid-allowable costs the LEA incurre</w:t>
       </w:r>
       <w:r w:rsidR="00FF09E4">
         <w:t>d that year</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18092A23" w14:textId="211E1DFE" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+    <w:p w14:paraId="32A23A1C" w14:textId="1B716B8C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Covered Service</w:t>
+        <w:t>CPE</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00817DEA" w:rsidRPr="00817DEA">
-[...39 lines deleted...]
-    <w:p w14:paraId="32A23A1C" w14:textId="1B716B8C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:r w:rsidR="00FF09E4">
+        <w:t>certified public expenditure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149C2342" w14:textId="69379E44" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>CPE</w:t>
+        <w:t>DESE</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
+      <w:r>
+        <w:t>Massachusetts Department of Ele</w:t>
+      </w:r>
       <w:r w:rsidR="00FF09E4">
-        <w:t>certified public expenditure</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="149C2342" w14:textId="69379E44" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>mentary and Secondary Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450161B5" w14:textId="32B16EAA" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>DESE</w:t>
+        <w:t>DSC</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t>Massachusetts Department of Ele</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="450161B5" w14:textId="32B16EAA" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidR="004F28F6">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>service claiming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610E4893" w14:textId="39EEFC1B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>DSC</w:t>
+        <w:t>FERPA</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t>direct</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="610E4893" w14:textId="39EEFC1B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>the Family Edu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF09E4">
+        <w:t>cational Rights and Privacy Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0317D9" w14:textId="204A6D74" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>FERPA</w:t>
+        <w:t>HIPAA</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r>
-        <w:t>the Family Edu</w:t>
+      <w:r w:rsidR="00817DEA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health Insurance Por</w:t>
       </w:r>
       <w:r w:rsidR="00FF09E4">
-        <w:t>cational Rights and Privacy Act</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C0317D9" w14:textId="204A6D74" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>tability and Accountability Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB6E7FB" w14:textId="6255C638" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>HIPAA</w:t>
+        <w:t>IEP</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00817DEA">
-[...3 lines deleted...]
-        <w:t>Health Insurance Por</w:t>
+      <w:r>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00FF09E4">
-        <w:t>tability and Accountability Act</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DB6E7FB" w14:textId="6255C638" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>ndividualized Education Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEE3D50" w14:textId="0FA22C56" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>IEP</w:t>
+        <w:t>LEA</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t>I</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="0CEE3D50" w14:textId="0FA22C56" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
+        <w:t>local education agency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB2D139" w14:textId="5B8B987C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>LEA</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t>local education agency</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AB2D139" w14:textId="5B8B987C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t xml:space="preserve">in Massachusetts, the program that combines Medicaid and the Children’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF09E4">
+        <w:t>Health Insurance Program (CHIP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29114329" w14:textId="1565C48F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>MassHealth</w:t>
+        <w:t>MMIS</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">in Massachusetts, the program that combines Medicaid and the Children’s </w:t>
+        <w:t>Medicai</w:t>
       </w:r>
       <w:r w:rsidR="00FF09E4">
-        <w:t>Health Insurance Program (CHIP)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29114329" w14:textId="1565C48F" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>d Management Information System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369168E7" w14:textId="77777777" w:rsidR="000E797A" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>MMIS</w:t>
+        <w:t>POSC</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FF09E4">
-        <w:t>d Management Information System</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="164A525D" w14:textId="3622F8CF" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:t>Provider Online Service Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78610C66" w14:textId="7FCEAB5F" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>POSC</w:t>
+        <w:t>RMTS</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00FF09E4">
-[...3 lines deleted...]
-    <w:p w14:paraId="3C4684CA" w14:textId="69273FF1" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+      <w:r>
+        <w:t>Random Moment Time Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E25AF26" w14:textId="6B03924B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Reimbursable Service</w:t>
+        <w:t>SBMP</w:t>
       </w:r>
       <w:r w:rsidR="00E85445">
         <w:t>—</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="78610C66" w14:textId="21CCFC09" w:rsidR="00D32261" w:rsidRDefault="00FF09E4" w:rsidP="00D32261">
+      <w:r w:rsidR="00FF09E4">
+        <w:t>School-Based Medicaid Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF48121" w14:textId="5FDB2BC3" w:rsidR="00283EEA" w:rsidRPr="00A9694A" w:rsidRDefault="00283EEA" w:rsidP="00A9694A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>RMTS</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3E25AF26" w14:textId="6B03924B" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00D32261">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2FBB4D" w14:textId="4A4A8A48" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="003852BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc236385116"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="0007446C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: SBMP Guides and Other Resources</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="70260886" w14:textId="2EFD6103" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F72443">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>SBMP</w:t>
-[...55 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Most written guidance is available </w:t>
       </w:r>
       <w:r w:rsidR="00764485">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="009030CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. The following documents were discussed in this guide</w:t>
       </w:r>
       <w:r w:rsidR="00764485">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E21FF47" w14:textId="77777777" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F43440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
@@ -9662,2285 +11022,3660 @@
     <w:p w14:paraId="7ED521E9" w14:textId="57EC095C" w:rsidR="00D32261" w:rsidRDefault="00D32261" w:rsidP="00F43440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>School-Based Medicaid Program: Program Guide for Local Education Agencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152FF839" w14:textId="6C526877" w:rsidR="00227B3C" w:rsidRPr="001532A0" w:rsidRDefault="00227B3C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2617495B" w14:textId="28A7BFB4" w:rsidR="00227B3C" w:rsidRDefault="00227B3C" w:rsidP="003852BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc49521086"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc236385117"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="0007446C">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t>: Financial Responsibility Determination Chart</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Appendix E: Financial Responsibility Determination Chart "/>
         <w:tblDescription w:val="Appendix E: Financial Responsibility Determination Chart "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="2189"/>
         <w:gridCol w:w="2851"/>
       </w:tblGrid>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="6C50102D" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A64A3E4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="004543EC" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="1A64A3E4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sending LEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21F0262B" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="004543EC" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="21F0262B" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-248" w:right="-280"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receiving LEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="575" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14F4FCEA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="004543EC" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="14F4FCEA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-395" w:right="-280"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LEA with Financial Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="276" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="159766D1" w14:textId="36C523D1" w:rsidR="00BF5A0E" w:rsidRPr="004543EC" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="159766D1" w14:textId="36C523D1" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-35"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LEA Claiming the Student under Medicaid (includ</w:t>
             </w:r>
-            <w:r w:rsidR="00764485" w:rsidRPr="004543EC">
+            <w:r w:rsidR="00764485" w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00764485" w:rsidRPr="004543EC">
+            <w:r w:rsidR="00764485" w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eligibility Statistics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="22E46254" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="389" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56898DA6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="56898DA6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public School District (SD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="760C0A85" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="760C0A85" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-424"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD (School Choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46FC7BC3" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="46FC7BC3" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F24D3F6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="5F24D3F6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="6AF477EC" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E9D01D0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="2E9D01D0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="354" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="585B6579" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="585B6579" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4550B5CA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="4550B5CA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="445AD043" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="445AD043" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="303A5CFD" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FA993EB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="3FA993EB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="355" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="679C6986" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="679C6986" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Home School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76891AA2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="76891AA2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04CFBAB5" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="04CFBAB5" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8743D" w:rsidRPr="003852BE" w14:paraId="5C840786" w14:textId="77777777" w:rsidTr="00AB12E0">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="350" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D36C12" w14:textId="616BCCC8" w:rsidR="00B8743D" w:rsidRPr="000A6CB9" w:rsidRDefault="00B8743D" w:rsidP="00AB12E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Public SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2539" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="382" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DE5E9A6" w14:textId="34F0BE24" w:rsidR="00B8743D" w:rsidRPr="000A6CB9" w:rsidRDefault="005A7373" w:rsidP="00AB12E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commonwealth Virtual School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="217" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1841497E" w14:textId="30DC1F34" w:rsidR="00B8743D" w:rsidRPr="000A6CB9" w:rsidRDefault="005A7373" w:rsidP="004543EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="478" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BAD257E" w14:textId="440F90BF" w:rsidR="00B8743D" w:rsidRPr="000A6CB9" w:rsidRDefault="005A7373" w:rsidP="00AB12E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="12EC40EC" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A0E2855" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="4A0E2855" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="382" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C2E173A" w14:textId="7F383474" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="1C2E173A" w14:textId="7F383474" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School [Special Education (SPED) placement]</w:t>
             </w:r>
-            <w:r w:rsidR="00AB12E0">
+            <w:r w:rsidR="00AB12E0" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F3DD773" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="2F3DD773" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="727F2646" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="727F2646" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="02A5925D" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C834A05" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="0C834A05" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="375" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23BB62B5" w14:textId="25852063" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="23BB62B5" w14:textId="25852063" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (parentally placed)</w:t>
             </w:r>
-            <w:r w:rsidR="00AB12E0">
+            <w:r w:rsidR="00AB12E0" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66C678C4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="66C678C4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="479" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6713EE30" w14:textId="69D1826B" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="6713EE30" w14:textId="69D1826B" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
-            <w:r w:rsidR="00AB12E0">
+            <w:r w:rsidR="00AB12E0" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="7A4B5AD6" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24ECB4FB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="24ECB4FB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27E7C7B2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
+          <w:p w14:paraId="27E7C7B2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-424"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD (School Choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01E4BF3A" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="01E4BF3A" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F88B317" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="3F88B317" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="731FB0F9" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E8C0A6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="37E8C0A6" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77337259" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="77337259" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BB6BC91" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="0BB6BC91" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C6CC071" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="7C6CC071" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="6750F20B" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D53F76" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="21D53F76" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CF06737" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
+          <w:p w14:paraId="0CF06737" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-424"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD (School Choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DB4582F" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="7DB4582F" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AA7ED8D" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="0AA7ED8D" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="5BACA04B" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27627633" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="27627633" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="354" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="075D5314" w14:textId="6E0A87B1" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="075D5314" w14:textId="6E0A87B1" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2248E3DC" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="2248E3DC" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="615A2E3C" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="615A2E3C" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="075FDC9D" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="088E37B0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="088E37B0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="355" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52FB17A1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="52FB17A1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Home School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05C65A47" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="05C65A47" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="258200A7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="258200A7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7373" w:rsidRPr="003852BE" w14:paraId="691433EA" w14:textId="77777777" w:rsidTr="00AB12E0">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="350" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54DA65F6" w14:textId="7AA0AE47" w:rsidR="005A7373" w:rsidRPr="000A6CB9" w:rsidRDefault="005A7373" w:rsidP="00AB12E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2539" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="419" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598664FC" w14:textId="52AEBDD4" w:rsidR="005A7373" w:rsidRPr="000A6CB9" w:rsidRDefault="00405E06" w:rsidP="00E07FFE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-310"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commonwealth Virtual School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="217" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13DCF07D" w14:textId="047D6DA3" w:rsidR="005A7373" w:rsidRPr="000A6CB9" w:rsidRDefault="00405E06" w:rsidP="004543EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="478" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E02B631" w14:textId="1F146AA7" w:rsidR="005A7373" w:rsidRPr="000A6CB9" w:rsidRDefault="00405E06" w:rsidP="00AB12E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="7F94AE38" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="039F33A1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="039F33A1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="419" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D8C4AA2" w14:textId="7AB16DA2" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
+          <w:p w14:paraId="0D8C4AA2" w14:textId="7AB16DA2" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-310"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (SPED placement)</w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A17E398" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="5A17E398" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="618327A4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="618327A4" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="2D20020B" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05EC8CEA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="05EC8CEA" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="375" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EE69624" w14:textId="01B3CD24" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="5EE69624" w14:textId="01B3CD24" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (parentally placed)</w:t>
             </w:r>
-            <w:r w:rsidR="00AB12E0">
+            <w:r w:rsidR="00AB12E0" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F1AD891" w14:textId="25AEEB31" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="4F1AD891" w14:textId="25AEEB31" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School *</w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="479" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53F30552" w14:textId="03C7D950" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="53F30552" w14:textId="03C7D950" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>N/A *</w:t>
             </w:r>
-            <w:r w:rsidR="00EF4AE5">
+            <w:r w:rsidR="00EF4AE5" w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="6186724E" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FFB1F03" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="3FFB1F03" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FE186B7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
+          <w:p w14:paraId="1FE186B7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00E07FFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-424"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD (School Choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29F9DF0B" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="29F9DF0B" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71EE6430" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="71EE6430" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="7A166735" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DDC17B0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="7DDC17B0" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F85B6B7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="7F85B6B7" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47BF8D61" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="47BF8D61" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A9FA8AB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="1A9FA8AB" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="4387F05A" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48825A35" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="48825A35" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="356" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BCB8A21" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="4BCB8A21" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Any METCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="219" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A7EFCE3" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="5A7EFCE3" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54B875B1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="54B875B1" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004543EC" w:rsidRPr="003852BE" w14:paraId="3F0CE157" w14:textId="77777777" w:rsidTr="00AB12E0">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="511C797F" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="511C797F" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="356" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C6DDDF2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="4C6DDDF2" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-247"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Any METCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="219" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DE85A77" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
+          <w:p w14:paraId="2DE85A77" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="004543EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45E360FF" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="003852BE" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
+          <w:p w14:paraId="45E360FF" w14:textId="77777777" w:rsidR="00BF5A0E" w:rsidRPr="000A6CB9" w:rsidRDefault="00BF5A0E" w:rsidP="00AB12E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-237"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004543EC">
+            <w:r w:rsidRPr="000A6CB9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34E28F0D" w14:textId="424C9C1F" w:rsidR="00BF5A0E" w:rsidRDefault="0039087E" w:rsidP="004543EC">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="34E28F0D" w14:textId="424C9C1F" w:rsidR="00BF5A0E" w:rsidRPr="008A1136" w:rsidRDefault="0039087E" w:rsidP="0035249F">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003852BE" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1D52" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Horace</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mann</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>charter</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>schools</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>district</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>LEA for this table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7296B212" w14:textId="230ACB28" w:rsidR="00BF5A0E" w:rsidRPr="008A1136" w:rsidRDefault="003852BE" w:rsidP="008A1136">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private schools are not eligible to participate in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0035249F" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5A0E" w:rsidRPr="008A1136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F453F11" w14:textId="77777777" w:rsidR="006A1259" w:rsidRDefault="006A1259" w:rsidP="004543EC">
+      <w:pPr>
+        <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003852BE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C34C4E" w14:textId="6D58CA24" w:rsidR="00A83E39" w:rsidRPr="000A6CB9" w:rsidRDefault="00A83E39" w:rsidP="00A83E39">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A1D52">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E45A22">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00657D65">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Horace</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45A22">
         <w:rPr>
-          <w:rStyle w:val="None"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00277CF1" w:rsidRPr="00277CF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Documentation Requirements - by Type and Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720149EB" w14:textId="2A846F3D" w:rsidR="00EF59EA" w:rsidRPr="00B055C3" w:rsidRDefault="00EF59EA" w:rsidP="00A83E39">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B055C3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A downloadable version </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22A83" w:rsidRPr="00B055C3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00836A2D" w:rsidRPr="00B055C3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chart is available </w:t>
+      </w:r>
+      <w:r w:rsidR="00F111CF" w:rsidRPr="00B055C3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:anchor="tools-for-sbmp-success" w:history="1">
+        <w:r w:rsidR="00F111CF" w:rsidRPr="00B055C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Tools for SBMP Success</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00967D5A" w:rsidRPr="00B055C3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A0E">
+      <w:r w:rsidR="001E6084" w:rsidRPr="00B055C3">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mann</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t xml:space="preserve">section of the  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00967D5A" w:rsidRPr="00B055C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>LEA SBMP Professional Learning Community</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00967D5A" w:rsidRPr="00B055C3">
         <w:rPr>
-          <w:rStyle w:val="None"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A0E">
+      <w:r w:rsidR="00EB4BAD" w:rsidRPr="00B055C3">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>charter</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t>on the SBMP Program website</w:t>
+      </w:r>
+      <w:r w:rsidR="00F936A7" w:rsidRPr="00B055C3">
         <w:rPr>
-          <w:rStyle w:val="None"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t xml:space="preserve">. It is </w:t>
+      </w:r>
+      <w:r w:rsidR="00217F41" w:rsidRPr="00B055C3">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>schools</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t>referred to as the SBMP Self-Audit Checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="00C145D1">
         <w:rPr>
-          <w:rStyle w:val="None"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9CEC0E" w14:textId="785B0D5E" w:rsidR="006A1259" w:rsidRPr="00572E6F" w:rsidRDefault="00330A2C" w:rsidP="00572E6F">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5A0E">
+      </w:pPr>
+      <w:r w:rsidRPr="00330A2C">
         <w:rPr>
-          <w:rStyle w:val="None"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...188 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34B7AF5D" wp14:editId="7D786726">
+            <wp:extent cx="5996940" cy="7066907"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
+            <wp:docPr id="809021509" name="Picture 1" descr="This image is a screenshot of a downloadable Excel chart of SBMP documentation elements."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="809021509" name="Picture 1" descr="This image is a screenshot of a downloadable Excel chart of SBMP documentation elements."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5996940" cy="7066907"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006A1259" w:rsidRPr="00572E6F" w:rsidSect="00A9694A">
+      <w:footerReference w:type="even" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:headerReference w:type="first" r:id="rId56"/>
+      <w:footerReference w:type="first" r:id="rId57"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="560" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="705A9B1E" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00196A5B">
+    <w:p w14:paraId="535BD290" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD" w:rsidP="00196A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49FDEB70" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00196A5B">
+    <w:p w14:paraId="7F46B39C" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD" w:rsidP="00196A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C74A4BF" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2">
+    <w:p w14:paraId="0C4BC2BF" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="405655282"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="782D59CE" w14:textId="3A541636" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00121584">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="12418F91" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="001532A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1084837566"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="237384D2" w14:textId="2DAAA174" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00121584">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD6963">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1036DAC6" w14:textId="62B4B3B1" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00F5177A"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="6AD0F56E" w14:textId="77777777" w:rsidR="000764D2" w:rsidRPr="004543EC" w:rsidRDefault="000764D2" w:rsidP="00653122">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AD0F56E" w14:textId="1D391A5B" w:rsidR="000764D2" w:rsidRPr="004543EC" w:rsidRDefault="000764D2" w:rsidP="00653122">
     <w:pPr>
       <w:spacing w:before="1200"/>
       <w:rPr>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004543EC">
       <w:rPr>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>SBMP-DSC (Rev. 08-20)</w:t>
+      <w:t>SBMP-DSC (Rev. 0</w:t>
+    </w:r>
+    <w:r w:rsidR="004712E9">
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004543EC">
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="004712E9">
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00DB7B2B">
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004543EC">
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45326994" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00196A5B">
+    <w:p w14:paraId="0FA8BB35" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD" w:rsidP="00196A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C0B1513" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2" w:rsidP="00196A5B">
+    <w:p w14:paraId="650E78A8" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD" w:rsidP="00196A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B39A55F" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2">
+    <w:p w14:paraId="2C1B9F95" w14:textId="77777777" w:rsidR="00B12EDD" w:rsidRDefault="00B12EDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D5B75BC" w14:textId="77777777" w:rsidR="000764D2" w:rsidRPr="004543EC" w:rsidRDefault="000764D2" w:rsidP="00653122">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004543EC">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Commonwealth of Massachusetts</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="08C072C2" w14:textId="77777777" w:rsidR="000764D2" w:rsidRPr="004543EC" w:rsidRDefault="000764D2" w:rsidP="00653122">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004543EC">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Executive Office of Health and Human Services</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4027416D" w14:textId="77777777" w:rsidR="000764D2" w:rsidRDefault="000764D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000404"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000887"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4373" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5277" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01C3547D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1038A8DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03335CA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C164FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82EC09A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12009,51 +14744,434 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CF26357"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71867FF4"/>
+    <w:lvl w:ilvl="0" w:tplc="3E7ECC4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15645A7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8634FC72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16707F87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DFCA7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF4290B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFEAAC9E"/>
+    <w:lvl w:ilvl="0" w:tplc="735895FE">
+      <w:start w:val="130"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C121122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF2A984A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12122,51 +15240,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D2C4FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1F43A54"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12235,51 +15353,253 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2031358C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C1E1EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23B46F14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAF4FF36"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276C1920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3B4247E"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12324,51 +15644,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC50C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A02087A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12437,51 +15757,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B9E5F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="403CB40E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12550,51 +15870,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C541BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E75C7A2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12663,51 +15983,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F535E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AFCD940"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12776,51 +16096,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44437CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20DC1B7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12889,51 +16209,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="469F7491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56126B8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13002,51 +16322,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B670599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D69EEA1E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13088,51 +16408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531645E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A38202E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13201,51 +16521,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570E0BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="721C01AA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13314,51 +16634,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57790008"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDAC8F46"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="594C049C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E20D612"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13400,51 +16833,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4D4431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EF85C60"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13486,51 +16919,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7507FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321238BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13599,51 +17032,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F03464B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE7A999A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6204008B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1DC3CB8"/>
     <w:lvl w:ilvl="0" w:tplc="47285972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13691,51 +17273,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64403571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FE28FD4"/>
     <w:lvl w:ilvl="0" w:tplc="61BA9952">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13804,51 +17386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF56488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5460DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13917,51 +17499,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="700B1637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF61A34"/>
     <w:lvl w:ilvl="0" w:tplc="47285972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14033,51 +17615,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7905196F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF5C6BFE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14146,759 +17728,2725 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7C36DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E8ADF6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="753749163">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1184510836">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="302395824">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1306547472">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="936982176">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="632253610">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="563486211">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8" w16cid:durableId="311637173">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1705323393">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1845625186">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1510825643">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="390232301">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="734861779">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1569682380">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1633443391">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="735083432">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1209998445">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1515537207">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="151720465">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="132529882">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2145462595">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="572938001">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1670791075">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1876624512">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="958143740">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1413354537">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1460688711">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1442650143">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="235821226">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1681276915">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="826557522">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="32" w16cid:durableId="101193558">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="33" w16cid:durableId="258951969">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D32261"/>
+    <w:rsid w:val="00001C85"/>
+    <w:rsid w:val="00001DAD"/>
+    <w:rsid w:val="00003498"/>
+    <w:rsid w:val="000039F7"/>
+    <w:rsid w:val="000045C9"/>
+    <w:rsid w:val="000058A3"/>
     <w:rsid w:val="00005EF3"/>
+    <w:rsid w:val="000074E5"/>
     <w:rsid w:val="00007D3C"/>
+    <w:rsid w:val="00010FB2"/>
     <w:rsid w:val="0001426B"/>
     <w:rsid w:val="00015D89"/>
+    <w:rsid w:val="00016DF7"/>
+    <w:rsid w:val="00020B36"/>
+    <w:rsid w:val="000213F5"/>
+    <w:rsid w:val="00023480"/>
+    <w:rsid w:val="000238F4"/>
     <w:rsid w:val="00026388"/>
+    <w:rsid w:val="00026BB7"/>
+    <w:rsid w:val="00026D31"/>
+    <w:rsid w:val="00027694"/>
+    <w:rsid w:val="0002790E"/>
+    <w:rsid w:val="0003059F"/>
+    <w:rsid w:val="0003168F"/>
     <w:rsid w:val="00032DB9"/>
+    <w:rsid w:val="00033F92"/>
+    <w:rsid w:val="000358BA"/>
+    <w:rsid w:val="00036B28"/>
+    <w:rsid w:val="000404EC"/>
+    <w:rsid w:val="00040FF4"/>
+    <w:rsid w:val="00041114"/>
+    <w:rsid w:val="00041873"/>
+    <w:rsid w:val="000419A4"/>
+    <w:rsid w:val="000423F2"/>
+    <w:rsid w:val="00044A33"/>
+    <w:rsid w:val="00044E42"/>
+    <w:rsid w:val="00046357"/>
     <w:rsid w:val="000471D5"/>
     <w:rsid w:val="00047A6F"/>
+    <w:rsid w:val="00047AF1"/>
     <w:rsid w:val="00051F78"/>
+    <w:rsid w:val="00053553"/>
+    <w:rsid w:val="00053CC8"/>
+    <w:rsid w:val="00053DCF"/>
+    <w:rsid w:val="000577A5"/>
+    <w:rsid w:val="000607AE"/>
+    <w:rsid w:val="000607B6"/>
+    <w:rsid w:val="00060F23"/>
+    <w:rsid w:val="00061DC4"/>
+    <w:rsid w:val="000629AE"/>
+    <w:rsid w:val="000644B5"/>
     <w:rsid w:val="00064C52"/>
     <w:rsid w:val="000664AE"/>
+    <w:rsid w:val="000664CB"/>
+    <w:rsid w:val="00066D73"/>
+    <w:rsid w:val="00067FAB"/>
+    <w:rsid w:val="00070118"/>
+    <w:rsid w:val="00071348"/>
+    <w:rsid w:val="00071BE4"/>
+    <w:rsid w:val="00073B8D"/>
+    <w:rsid w:val="00073C95"/>
+    <w:rsid w:val="00073F41"/>
     <w:rsid w:val="0007446C"/>
     <w:rsid w:val="000764D2"/>
+    <w:rsid w:val="00080B58"/>
     <w:rsid w:val="00081960"/>
+    <w:rsid w:val="00082012"/>
+    <w:rsid w:val="00082543"/>
+    <w:rsid w:val="00082691"/>
     <w:rsid w:val="00082797"/>
+    <w:rsid w:val="000834DE"/>
+    <w:rsid w:val="0008380C"/>
+    <w:rsid w:val="00083FF4"/>
+    <w:rsid w:val="0008462A"/>
+    <w:rsid w:val="00086456"/>
+    <w:rsid w:val="00086713"/>
+    <w:rsid w:val="000915EE"/>
+    <w:rsid w:val="00096CFD"/>
+    <w:rsid w:val="0009753D"/>
+    <w:rsid w:val="000A0285"/>
+    <w:rsid w:val="000A0291"/>
+    <w:rsid w:val="000A1E27"/>
+    <w:rsid w:val="000A25A2"/>
     <w:rsid w:val="000A3B28"/>
+    <w:rsid w:val="000A41E9"/>
+    <w:rsid w:val="000A4AEC"/>
+    <w:rsid w:val="000A6CB9"/>
+    <w:rsid w:val="000A7407"/>
     <w:rsid w:val="000A7584"/>
     <w:rsid w:val="000A7F30"/>
+    <w:rsid w:val="000A7FFD"/>
+    <w:rsid w:val="000B09F7"/>
     <w:rsid w:val="000B1AF4"/>
+    <w:rsid w:val="000B23AC"/>
+    <w:rsid w:val="000B413F"/>
+    <w:rsid w:val="000B468C"/>
+    <w:rsid w:val="000B63F4"/>
+    <w:rsid w:val="000B799E"/>
+    <w:rsid w:val="000C12BA"/>
     <w:rsid w:val="000C15EE"/>
+    <w:rsid w:val="000C305C"/>
+    <w:rsid w:val="000C30C5"/>
+    <w:rsid w:val="000C5B0B"/>
     <w:rsid w:val="000C6789"/>
+    <w:rsid w:val="000C6973"/>
+    <w:rsid w:val="000C7384"/>
     <w:rsid w:val="000C75EF"/>
+    <w:rsid w:val="000D4A12"/>
+    <w:rsid w:val="000D53A5"/>
+    <w:rsid w:val="000D6ED8"/>
+    <w:rsid w:val="000E10FF"/>
+    <w:rsid w:val="000E34A4"/>
+    <w:rsid w:val="000E797A"/>
+    <w:rsid w:val="000F120F"/>
+    <w:rsid w:val="000F2487"/>
+    <w:rsid w:val="000F385D"/>
+    <w:rsid w:val="000F4232"/>
     <w:rsid w:val="000F5C82"/>
+    <w:rsid w:val="000F7DEE"/>
+    <w:rsid w:val="00101F20"/>
+    <w:rsid w:val="001043D4"/>
+    <w:rsid w:val="00104D8E"/>
+    <w:rsid w:val="0010592F"/>
+    <w:rsid w:val="001069E6"/>
+    <w:rsid w:val="001071F9"/>
+    <w:rsid w:val="00107485"/>
+    <w:rsid w:val="0011200B"/>
+    <w:rsid w:val="00112AD6"/>
+    <w:rsid w:val="001133F1"/>
+    <w:rsid w:val="001135F8"/>
     <w:rsid w:val="00114155"/>
+    <w:rsid w:val="001141B5"/>
+    <w:rsid w:val="00116611"/>
     <w:rsid w:val="00116937"/>
     <w:rsid w:val="00116D42"/>
     <w:rsid w:val="001170CF"/>
     <w:rsid w:val="001177FA"/>
+    <w:rsid w:val="00117A06"/>
+    <w:rsid w:val="00120AF6"/>
     <w:rsid w:val="00121584"/>
     <w:rsid w:val="0012191D"/>
     <w:rsid w:val="00122F49"/>
+    <w:rsid w:val="001239E8"/>
+    <w:rsid w:val="00123AEA"/>
+    <w:rsid w:val="00124277"/>
     <w:rsid w:val="00124A8C"/>
+    <w:rsid w:val="0012591F"/>
+    <w:rsid w:val="00125D8C"/>
+    <w:rsid w:val="00125F27"/>
     <w:rsid w:val="001262E1"/>
+    <w:rsid w:val="00126585"/>
+    <w:rsid w:val="00130348"/>
+    <w:rsid w:val="00131629"/>
     <w:rsid w:val="001347D3"/>
+    <w:rsid w:val="00136543"/>
+    <w:rsid w:val="0013726E"/>
+    <w:rsid w:val="001373BE"/>
+    <w:rsid w:val="0013750D"/>
+    <w:rsid w:val="001410AA"/>
+    <w:rsid w:val="0014153C"/>
+    <w:rsid w:val="001424BE"/>
+    <w:rsid w:val="00142C88"/>
+    <w:rsid w:val="00146603"/>
+    <w:rsid w:val="001467D7"/>
+    <w:rsid w:val="00146E93"/>
     <w:rsid w:val="00147C5A"/>
+    <w:rsid w:val="00150CD6"/>
+    <w:rsid w:val="0015136A"/>
     <w:rsid w:val="001532A0"/>
+    <w:rsid w:val="00153EE3"/>
+    <w:rsid w:val="00154E31"/>
+    <w:rsid w:val="00155445"/>
+    <w:rsid w:val="00157AE2"/>
     <w:rsid w:val="00157E36"/>
     <w:rsid w:val="00160701"/>
+    <w:rsid w:val="00161120"/>
+    <w:rsid w:val="00164390"/>
     <w:rsid w:val="00170021"/>
+    <w:rsid w:val="00172517"/>
+    <w:rsid w:val="00173AE0"/>
+    <w:rsid w:val="00173AF6"/>
+    <w:rsid w:val="00174783"/>
+    <w:rsid w:val="0017551A"/>
+    <w:rsid w:val="001810BC"/>
+    <w:rsid w:val="00181677"/>
     <w:rsid w:val="001846CB"/>
+    <w:rsid w:val="00184CF9"/>
+    <w:rsid w:val="00186717"/>
+    <w:rsid w:val="001872E4"/>
+    <w:rsid w:val="00187E86"/>
+    <w:rsid w:val="00191DF6"/>
+    <w:rsid w:val="0019244F"/>
+    <w:rsid w:val="0019334A"/>
+    <w:rsid w:val="001946D6"/>
+    <w:rsid w:val="00194941"/>
     <w:rsid w:val="00196A5B"/>
+    <w:rsid w:val="00197028"/>
+    <w:rsid w:val="001975DC"/>
+    <w:rsid w:val="001A0F3C"/>
+    <w:rsid w:val="001A1DF8"/>
+    <w:rsid w:val="001A2171"/>
+    <w:rsid w:val="001A273E"/>
     <w:rsid w:val="001A3B65"/>
+    <w:rsid w:val="001A5B57"/>
+    <w:rsid w:val="001A5F12"/>
     <w:rsid w:val="001A6667"/>
+    <w:rsid w:val="001A6EF6"/>
+    <w:rsid w:val="001A719E"/>
+    <w:rsid w:val="001A77A6"/>
     <w:rsid w:val="001B1847"/>
+    <w:rsid w:val="001B1A50"/>
+    <w:rsid w:val="001B23AE"/>
     <w:rsid w:val="001B34A5"/>
     <w:rsid w:val="001B3656"/>
     <w:rsid w:val="001B519F"/>
+    <w:rsid w:val="001B5A8C"/>
+    <w:rsid w:val="001B5ABD"/>
+    <w:rsid w:val="001B5F78"/>
+    <w:rsid w:val="001B609F"/>
+    <w:rsid w:val="001B6394"/>
+    <w:rsid w:val="001C16F0"/>
+    <w:rsid w:val="001C1B08"/>
+    <w:rsid w:val="001C3B20"/>
     <w:rsid w:val="001C471C"/>
     <w:rsid w:val="001C5DA0"/>
+    <w:rsid w:val="001C5EDC"/>
+    <w:rsid w:val="001C7A3A"/>
+    <w:rsid w:val="001D3509"/>
+    <w:rsid w:val="001D680C"/>
     <w:rsid w:val="001E14D7"/>
     <w:rsid w:val="001E17E1"/>
+    <w:rsid w:val="001E2D51"/>
+    <w:rsid w:val="001E53E2"/>
+    <w:rsid w:val="001E6084"/>
+    <w:rsid w:val="001E63EE"/>
+    <w:rsid w:val="001E65DD"/>
+    <w:rsid w:val="001E79DE"/>
     <w:rsid w:val="001E7A90"/>
     <w:rsid w:val="001F082E"/>
+    <w:rsid w:val="001F137A"/>
+    <w:rsid w:val="001F1889"/>
     <w:rsid w:val="001F21F7"/>
     <w:rsid w:val="001F26BD"/>
     <w:rsid w:val="001F293E"/>
+    <w:rsid w:val="001F3474"/>
     <w:rsid w:val="001F430B"/>
+    <w:rsid w:val="001F4B99"/>
+    <w:rsid w:val="001F5B0C"/>
+    <w:rsid w:val="001F6462"/>
+    <w:rsid w:val="00200214"/>
+    <w:rsid w:val="00202ABC"/>
+    <w:rsid w:val="00203481"/>
+    <w:rsid w:val="00204180"/>
+    <w:rsid w:val="00205096"/>
+    <w:rsid w:val="0020548E"/>
+    <w:rsid w:val="00205EB8"/>
+    <w:rsid w:val="0020653F"/>
+    <w:rsid w:val="0020672C"/>
+    <w:rsid w:val="00206924"/>
     <w:rsid w:val="00207187"/>
+    <w:rsid w:val="0020730F"/>
+    <w:rsid w:val="002109C1"/>
     <w:rsid w:val="00211B2C"/>
     <w:rsid w:val="00211FB7"/>
+    <w:rsid w:val="002128C9"/>
+    <w:rsid w:val="00212FB6"/>
+    <w:rsid w:val="00213B05"/>
     <w:rsid w:val="00213F9A"/>
     <w:rsid w:val="00214AC3"/>
+    <w:rsid w:val="0021618B"/>
+    <w:rsid w:val="0021731F"/>
+    <w:rsid w:val="00217F41"/>
+    <w:rsid w:val="00220C6B"/>
     <w:rsid w:val="00224CB4"/>
     <w:rsid w:val="002260ED"/>
+    <w:rsid w:val="00226247"/>
+    <w:rsid w:val="002267C7"/>
+    <w:rsid w:val="002278C8"/>
     <w:rsid w:val="00227B3C"/>
     <w:rsid w:val="002308A0"/>
+    <w:rsid w:val="00230A62"/>
+    <w:rsid w:val="0023182F"/>
+    <w:rsid w:val="00232445"/>
+    <w:rsid w:val="00232CFC"/>
+    <w:rsid w:val="0023382B"/>
     <w:rsid w:val="0023475F"/>
+    <w:rsid w:val="00235A9B"/>
+    <w:rsid w:val="00237DDC"/>
+    <w:rsid w:val="00241BD5"/>
+    <w:rsid w:val="00243B8A"/>
+    <w:rsid w:val="00245456"/>
+    <w:rsid w:val="0024563B"/>
+    <w:rsid w:val="002458CB"/>
+    <w:rsid w:val="00247AA5"/>
+    <w:rsid w:val="00250039"/>
+    <w:rsid w:val="002509ED"/>
     <w:rsid w:val="00251922"/>
+    <w:rsid w:val="00251A57"/>
+    <w:rsid w:val="00251CD5"/>
+    <w:rsid w:val="00251CDC"/>
     <w:rsid w:val="002534DE"/>
+    <w:rsid w:val="002537EF"/>
+    <w:rsid w:val="002539A1"/>
+    <w:rsid w:val="0025694E"/>
+    <w:rsid w:val="00260B63"/>
+    <w:rsid w:val="00260F63"/>
+    <w:rsid w:val="00263151"/>
+    <w:rsid w:val="0026372B"/>
+    <w:rsid w:val="00264B5B"/>
+    <w:rsid w:val="00265000"/>
+    <w:rsid w:val="00265564"/>
+    <w:rsid w:val="00265D09"/>
+    <w:rsid w:val="002678E0"/>
+    <w:rsid w:val="00270CB7"/>
+    <w:rsid w:val="002723F7"/>
+    <w:rsid w:val="002732AB"/>
     <w:rsid w:val="00273B69"/>
+    <w:rsid w:val="00277A2A"/>
+    <w:rsid w:val="00277CF1"/>
     <w:rsid w:val="00280A27"/>
+    <w:rsid w:val="00281EE1"/>
+    <w:rsid w:val="00282454"/>
+    <w:rsid w:val="002828EA"/>
+    <w:rsid w:val="00282E66"/>
+    <w:rsid w:val="00282EEC"/>
+    <w:rsid w:val="0028380A"/>
     <w:rsid w:val="00283EEA"/>
+    <w:rsid w:val="002847FE"/>
+    <w:rsid w:val="00285523"/>
+    <w:rsid w:val="00285DFC"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="0028773B"/>
     <w:rsid w:val="0029170C"/>
+    <w:rsid w:val="002934A3"/>
     <w:rsid w:val="00293837"/>
+    <w:rsid w:val="00294425"/>
+    <w:rsid w:val="00297FDA"/>
+    <w:rsid w:val="002A2A69"/>
+    <w:rsid w:val="002A442F"/>
+    <w:rsid w:val="002A499C"/>
+    <w:rsid w:val="002A5268"/>
+    <w:rsid w:val="002A682D"/>
     <w:rsid w:val="002A7752"/>
+    <w:rsid w:val="002B08D3"/>
+    <w:rsid w:val="002B0F17"/>
     <w:rsid w:val="002B1E97"/>
     <w:rsid w:val="002B2EBE"/>
     <w:rsid w:val="002B52EA"/>
+    <w:rsid w:val="002C071D"/>
+    <w:rsid w:val="002C187D"/>
     <w:rsid w:val="002C19D5"/>
+    <w:rsid w:val="002C24E0"/>
     <w:rsid w:val="002C383F"/>
     <w:rsid w:val="002C457A"/>
+    <w:rsid w:val="002C69FA"/>
+    <w:rsid w:val="002D014C"/>
+    <w:rsid w:val="002D204B"/>
+    <w:rsid w:val="002D3D84"/>
+    <w:rsid w:val="002D4369"/>
+    <w:rsid w:val="002D43D0"/>
     <w:rsid w:val="002D545A"/>
     <w:rsid w:val="002D5AA5"/>
+    <w:rsid w:val="002D72BE"/>
+    <w:rsid w:val="002D73CF"/>
+    <w:rsid w:val="002D7F10"/>
+    <w:rsid w:val="002E06C4"/>
+    <w:rsid w:val="002E0F9C"/>
+    <w:rsid w:val="002E165C"/>
+    <w:rsid w:val="002E1B12"/>
+    <w:rsid w:val="002E3994"/>
+    <w:rsid w:val="002E3E47"/>
+    <w:rsid w:val="002E644C"/>
+    <w:rsid w:val="002E6653"/>
+    <w:rsid w:val="002F1D95"/>
+    <w:rsid w:val="002F3DB7"/>
+    <w:rsid w:val="002F3E38"/>
+    <w:rsid w:val="00300591"/>
+    <w:rsid w:val="00301438"/>
+    <w:rsid w:val="003014D8"/>
+    <w:rsid w:val="00301647"/>
     <w:rsid w:val="00302149"/>
+    <w:rsid w:val="00302290"/>
+    <w:rsid w:val="00302A3C"/>
+    <w:rsid w:val="00302D1D"/>
+    <w:rsid w:val="003049DC"/>
+    <w:rsid w:val="00304E43"/>
+    <w:rsid w:val="003051A6"/>
     <w:rsid w:val="003051C6"/>
+    <w:rsid w:val="0030538C"/>
+    <w:rsid w:val="0030593E"/>
+    <w:rsid w:val="00306B0A"/>
+    <w:rsid w:val="00307AF9"/>
+    <w:rsid w:val="00310CE6"/>
+    <w:rsid w:val="00310E30"/>
+    <w:rsid w:val="003111B9"/>
+    <w:rsid w:val="0031178A"/>
     <w:rsid w:val="0031200D"/>
+    <w:rsid w:val="00312560"/>
+    <w:rsid w:val="00313A20"/>
     <w:rsid w:val="00315A5A"/>
+    <w:rsid w:val="00315C38"/>
+    <w:rsid w:val="003176C6"/>
+    <w:rsid w:val="003178EC"/>
+    <w:rsid w:val="0032043C"/>
     <w:rsid w:val="003214D3"/>
     <w:rsid w:val="00321EF1"/>
+    <w:rsid w:val="00322674"/>
+    <w:rsid w:val="00325FBE"/>
+    <w:rsid w:val="003267DF"/>
+    <w:rsid w:val="00327157"/>
+    <w:rsid w:val="00327B91"/>
+    <w:rsid w:val="00330A2C"/>
     <w:rsid w:val="00333E50"/>
+    <w:rsid w:val="00334A37"/>
+    <w:rsid w:val="00334EDA"/>
     <w:rsid w:val="00341E01"/>
+    <w:rsid w:val="00341F41"/>
+    <w:rsid w:val="003430BF"/>
     <w:rsid w:val="00343F96"/>
     <w:rsid w:val="00345302"/>
+    <w:rsid w:val="00346F3B"/>
+    <w:rsid w:val="00347717"/>
+    <w:rsid w:val="00350E08"/>
+    <w:rsid w:val="0035249F"/>
     <w:rsid w:val="003528FC"/>
+    <w:rsid w:val="00352F3A"/>
+    <w:rsid w:val="00355ACD"/>
+    <w:rsid w:val="00356AA8"/>
+    <w:rsid w:val="003601BF"/>
+    <w:rsid w:val="003610DB"/>
+    <w:rsid w:val="003616C6"/>
+    <w:rsid w:val="0036190A"/>
     <w:rsid w:val="00361CC7"/>
+    <w:rsid w:val="003625C9"/>
+    <w:rsid w:val="003628DC"/>
+    <w:rsid w:val="00364FEB"/>
     <w:rsid w:val="00366008"/>
+    <w:rsid w:val="0036767A"/>
+    <w:rsid w:val="00367E35"/>
+    <w:rsid w:val="00370187"/>
     <w:rsid w:val="00370F7C"/>
     <w:rsid w:val="00372E90"/>
+    <w:rsid w:val="00373846"/>
+    <w:rsid w:val="00374A0C"/>
     <w:rsid w:val="003766D2"/>
+    <w:rsid w:val="00376C3B"/>
+    <w:rsid w:val="0038013E"/>
+    <w:rsid w:val="003802B7"/>
+    <w:rsid w:val="003803AF"/>
+    <w:rsid w:val="003807F6"/>
+    <w:rsid w:val="00380D8E"/>
+    <w:rsid w:val="003812CE"/>
+    <w:rsid w:val="003819F3"/>
+    <w:rsid w:val="00382377"/>
     <w:rsid w:val="003852BE"/>
+    <w:rsid w:val="00385545"/>
+    <w:rsid w:val="003858D2"/>
+    <w:rsid w:val="00386122"/>
     <w:rsid w:val="0039087E"/>
+    <w:rsid w:val="00390A3F"/>
+    <w:rsid w:val="00391FCA"/>
+    <w:rsid w:val="0039431F"/>
+    <w:rsid w:val="00396789"/>
+    <w:rsid w:val="003975EC"/>
+    <w:rsid w:val="003A12C1"/>
+    <w:rsid w:val="003A1BDA"/>
+    <w:rsid w:val="003A325F"/>
+    <w:rsid w:val="003A50DB"/>
     <w:rsid w:val="003A6417"/>
+    <w:rsid w:val="003A7A76"/>
+    <w:rsid w:val="003B021B"/>
+    <w:rsid w:val="003B176E"/>
+    <w:rsid w:val="003B21C5"/>
+    <w:rsid w:val="003B21F7"/>
+    <w:rsid w:val="003B2D36"/>
     <w:rsid w:val="003B35DC"/>
+    <w:rsid w:val="003B48AE"/>
+    <w:rsid w:val="003B6109"/>
     <w:rsid w:val="003B7430"/>
+    <w:rsid w:val="003C027A"/>
+    <w:rsid w:val="003C0577"/>
     <w:rsid w:val="003C05CB"/>
+    <w:rsid w:val="003C0620"/>
     <w:rsid w:val="003C0BE2"/>
+    <w:rsid w:val="003C25CB"/>
+    <w:rsid w:val="003C348C"/>
+    <w:rsid w:val="003C3D89"/>
+    <w:rsid w:val="003C585C"/>
+    <w:rsid w:val="003C5F48"/>
     <w:rsid w:val="003C6113"/>
+    <w:rsid w:val="003C6D89"/>
     <w:rsid w:val="003C7274"/>
+    <w:rsid w:val="003D0A18"/>
+    <w:rsid w:val="003D0D0C"/>
+    <w:rsid w:val="003D0F2A"/>
+    <w:rsid w:val="003D24F0"/>
+    <w:rsid w:val="003D38DD"/>
+    <w:rsid w:val="003D3FF0"/>
+    <w:rsid w:val="003D4189"/>
+    <w:rsid w:val="003D4747"/>
+    <w:rsid w:val="003E019F"/>
+    <w:rsid w:val="003E4B27"/>
     <w:rsid w:val="003E529D"/>
+    <w:rsid w:val="003E56D1"/>
+    <w:rsid w:val="003E57F0"/>
+    <w:rsid w:val="003E6E7B"/>
     <w:rsid w:val="003E7E3E"/>
     <w:rsid w:val="003F08C1"/>
     <w:rsid w:val="003F16D1"/>
+    <w:rsid w:val="003F30A2"/>
+    <w:rsid w:val="003F31C1"/>
     <w:rsid w:val="003F3D6E"/>
+    <w:rsid w:val="003F54CE"/>
     <w:rsid w:val="003F6843"/>
+    <w:rsid w:val="003F6B43"/>
+    <w:rsid w:val="003F7CE0"/>
+    <w:rsid w:val="00401AF2"/>
     <w:rsid w:val="00402368"/>
+    <w:rsid w:val="0040260F"/>
+    <w:rsid w:val="00404DBB"/>
+    <w:rsid w:val="004056B3"/>
+    <w:rsid w:val="00405E06"/>
+    <w:rsid w:val="004067E3"/>
+    <w:rsid w:val="00407137"/>
     <w:rsid w:val="00407612"/>
+    <w:rsid w:val="00407F63"/>
+    <w:rsid w:val="00412D3C"/>
+    <w:rsid w:val="00413157"/>
     <w:rsid w:val="00413A27"/>
+    <w:rsid w:val="00415639"/>
+    <w:rsid w:val="00415FFC"/>
     <w:rsid w:val="00416529"/>
+    <w:rsid w:val="004165D1"/>
+    <w:rsid w:val="00417626"/>
+    <w:rsid w:val="00420655"/>
     <w:rsid w:val="00421DFB"/>
+    <w:rsid w:val="00422012"/>
+    <w:rsid w:val="004230E5"/>
+    <w:rsid w:val="00423715"/>
     <w:rsid w:val="00424822"/>
     <w:rsid w:val="0042499B"/>
+    <w:rsid w:val="00430ECC"/>
     <w:rsid w:val="004322E2"/>
+    <w:rsid w:val="00432987"/>
     <w:rsid w:val="00434532"/>
+    <w:rsid w:val="004367BB"/>
     <w:rsid w:val="0044037E"/>
     <w:rsid w:val="00440EA1"/>
+    <w:rsid w:val="00441169"/>
+    <w:rsid w:val="00441864"/>
+    <w:rsid w:val="00443C36"/>
+    <w:rsid w:val="00443C94"/>
     <w:rsid w:val="00444378"/>
+    <w:rsid w:val="0044507B"/>
+    <w:rsid w:val="00446B7D"/>
+    <w:rsid w:val="0044765E"/>
+    <w:rsid w:val="00450393"/>
+    <w:rsid w:val="00450531"/>
     <w:rsid w:val="00452DD6"/>
     <w:rsid w:val="004543EC"/>
+    <w:rsid w:val="00454FE3"/>
+    <w:rsid w:val="00455805"/>
+    <w:rsid w:val="00457472"/>
+    <w:rsid w:val="00457BCC"/>
+    <w:rsid w:val="004601CC"/>
+    <w:rsid w:val="00460900"/>
+    <w:rsid w:val="00460EAE"/>
+    <w:rsid w:val="004618E9"/>
     <w:rsid w:val="00462794"/>
+    <w:rsid w:val="00462941"/>
+    <w:rsid w:val="00463C2A"/>
+    <w:rsid w:val="004668DE"/>
+    <w:rsid w:val="00466E27"/>
+    <w:rsid w:val="004712E9"/>
+    <w:rsid w:val="00472AD0"/>
     <w:rsid w:val="00474889"/>
+    <w:rsid w:val="00474C67"/>
+    <w:rsid w:val="00475FAC"/>
+    <w:rsid w:val="004774C7"/>
+    <w:rsid w:val="004779D6"/>
+    <w:rsid w:val="0048012E"/>
     <w:rsid w:val="004807CF"/>
+    <w:rsid w:val="00480A8B"/>
+    <w:rsid w:val="00480E09"/>
+    <w:rsid w:val="004825A0"/>
+    <w:rsid w:val="004826C1"/>
+    <w:rsid w:val="00490E8C"/>
     <w:rsid w:val="00491D51"/>
+    <w:rsid w:val="00493621"/>
+    <w:rsid w:val="00494CD7"/>
+    <w:rsid w:val="004A16AD"/>
+    <w:rsid w:val="004A1AE0"/>
+    <w:rsid w:val="004A2787"/>
     <w:rsid w:val="004A2D28"/>
+    <w:rsid w:val="004A4C88"/>
     <w:rsid w:val="004A6673"/>
+    <w:rsid w:val="004A67F9"/>
+    <w:rsid w:val="004A7AC3"/>
     <w:rsid w:val="004A7B48"/>
+    <w:rsid w:val="004A7C20"/>
+    <w:rsid w:val="004A7CED"/>
+    <w:rsid w:val="004B0B03"/>
+    <w:rsid w:val="004B2D9A"/>
+    <w:rsid w:val="004B40DA"/>
     <w:rsid w:val="004B7810"/>
     <w:rsid w:val="004C1B79"/>
     <w:rsid w:val="004C2CAC"/>
+    <w:rsid w:val="004C3A5D"/>
+    <w:rsid w:val="004C761A"/>
+    <w:rsid w:val="004D01DF"/>
+    <w:rsid w:val="004D092C"/>
+    <w:rsid w:val="004D3869"/>
+    <w:rsid w:val="004D4791"/>
     <w:rsid w:val="004D5697"/>
     <w:rsid w:val="004D6BC8"/>
+    <w:rsid w:val="004D7A1B"/>
+    <w:rsid w:val="004E1B3F"/>
+    <w:rsid w:val="004E21DF"/>
+    <w:rsid w:val="004E366D"/>
+    <w:rsid w:val="004E3DB8"/>
     <w:rsid w:val="004E4252"/>
+    <w:rsid w:val="004E45BB"/>
+    <w:rsid w:val="004E5DAB"/>
     <w:rsid w:val="004E5EC4"/>
+    <w:rsid w:val="004E5F45"/>
     <w:rsid w:val="004F0287"/>
     <w:rsid w:val="004F0B06"/>
+    <w:rsid w:val="004F1AC9"/>
     <w:rsid w:val="004F2029"/>
+    <w:rsid w:val="004F23AE"/>
     <w:rsid w:val="004F28F6"/>
+    <w:rsid w:val="004F2B92"/>
+    <w:rsid w:val="004F38D1"/>
+    <w:rsid w:val="004F4852"/>
+    <w:rsid w:val="004F5044"/>
+    <w:rsid w:val="004F5C92"/>
     <w:rsid w:val="004F6082"/>
+    <w:rsid w:val="0050037A"/>
+    <w:rsid w:val="005007CE"/>
+    <w:rsid w:val="00500E0F"/>
     <w:rsid w:val="00503184"/>
+    <w:rsid w:val="00503311"/>
+    <w:rsid w:val="00503BCB"/>
     <w:rsid w:val="00504527"/>
     <w:rsid w:val="005113A1"/>
+    <w:rsid w:val="00513D11"/>
+    <w:rsid w:val="005167C2"/>
+    <w:rsid w:val="00520C38"/>
+    <w:rsid w:val="00522232"/>
+    <w:rsid w:val="00526270"/>
+    <w:rsid w:val="005263C3"/>
     <w:rsid w:val="005263F1"/>
     <w:rsid w:val="005264C4"/>
     <w:rsid w:val="00526940"/>
+    <w:rsid w:val="005277EA"/>
+    <w:rsid w:val="00532471"/>
+    <w:rsid w:val="00533259"/>
     <w:rsid w:val="00533676"/>
+    <w:rsid w:val="00533B19"/>
+    <w:rsid w:val="00534680"/>
+    <w:rsid w:val="00535187"/>
+    <w:rsid w:val="0053573C"/>
     <w:rsid w:val="0053603C"/>
     <w:rsid w:val="00536E4F"/>
+    <w:rsid w:val="00536F8F"/>
+    <w:rsid w:val="00537949"/>
     <w:rsid w:val="00537EFD"/>
+    <w:rsid w:val="00537F4E"/>
+    <w:rsid w:val="00542563"/>
     <w:rsid w:val="0054273C"/>
+    <w:rsid w:val="00544D0D"/>
+    <w:rsid w:val="00544F47"/>
+    <w:rsid w:val="0054519A"/>
+    <w:rsid w:val="00546734"/>
+    <w:rsid w:val="00546C33"/>
+    <w:rsid w:val="00547381"/>
+    <w:rsid w:val="00547461"/>
+    <w:rsid w:val="00547622"/>
+    <w:rsid w:val="00550A3B"/>
+    <w:rsid w:val="00551EBB"/>
+    <w:rsid w:val="00552DA6"/>
+    <w:rsid w:val="005545B8"/>
+    <w:rsid w:val="00555AE9"/>
+    <w:rsid w:val="00556C0C"/>
+    <w:rsid w:val="00557177"/>
+    <w:rsid w:val="005615E8"/>
+    <w:rsid w:val="00561800"/>
     <w:rsid w:val="005635FE"/>
     <w:rsid w:val="00565353"/>
+    <w:rsid w:val="00565D81"/>
     <w:rsid w:val="00567574"/>
     <w:rsid w:val="00567C4C"/>
+    <w:rsid w:val="00567E79"/>
     <w:rsid w:val="00572762"/>
+    <w:rsid w:val="00572E6F"/>
+    <w:rsid w:val="00574B5C"/>
+    <w:rsid w:val="005761EA"/>
+    <w:rsid w:val="00576C40"/>
     <w:rsid w:val="005818CE"/>
+    <w:rsid w:val="00583CAC"/>
+    <w:rsid w:val="00583DFC"/>
+    <w:rsid w:val="005840C4"/>
+    <w:rsid w:val="0058595C"/>
+    <w:rsid w:val="005871DC"/>
+    <w:rsid w:val="0058766A"/>
+    <w:rsid w:val="005876E3"/>
+    <w:rsid w:val="005922DA"/>
     <w:rsid w:val="00592D22"/>
     <w:rsid w:val="005938A1"/>
+    <w:rsid w:val="005943D3"/>
+    <w:rsid w:val="00595A52"/>
+    <w:rsid w:val="005966B1"/>
+    <w:rsid w:val="005A000C"/>
+    <w:rsid w:val="005A0C91"/>
     <w:rsid w:val="005A3AC2"/>
+    <w:rsid w:val="005A3C75"/>
+    <w:rsid w:val="005A497E"/>
+    <w:rsid w:val="005A6719"/>
+    <w:rsid w:val="005A7373"/>
+    <w:rsid w:val="005A7FEB"/>
     <w:rsid w:val="005B0CBF"/>
+    <w:rsid w:val="005B21AC"/>
     <w:rsid w:val="005B34D0"/>
+    <w:rsid w:val="005B6956"/>
+    <w:rsid w:val="005B744A"/>
     <w:rsid w:val="005B767F"/>
+    <w:rsid w:val="005B7ACE"/>
+    <w:rsid w:val="005B7FB4"/>
+    <w:rsid w:val="005C0208"/>
+    <w:rsid w:val="005C032C"/>
     <w:rsid w:val="005C0D44"/>
+    <w:rsid w:val="005C1217"/>
+    <w:rsid w:val="005C22B5"/>
+    <w:rsid w:val="005C4449"/>
+    <w:rsid w:val="005C4494"/>
     <w:rsid w:val="005C5646"/>
+    <w:rsid w:val="005C575E"/>
+    <w:rsid w:val="005C5DE2"/>
+    <w:rsid w:val="005C5E28"/>
+    <w:rsid w:val="005C66E5"/>
+    <w:rsid w:val="005D00AC"/>
+    <w:rsid w:val="005D0385"/>
+    <w:rsid w:val="005D0640"/>
+    <w:rsid w:val="005D07EB"/>
+    <w:rsid w:val="005D09BF"/>
+    <w:rsid w:val="005D15EA"/>
+    <w:rsid w:val="005D1CD0"/>
+    <w:rsid w:val="005D3241"/>
+    <w:rsid w:val="005D56A7"/>
+    <w:rsid w:val="005D5C19"/>
+    <w:rsid w:val="005D66C5"/>
     <w:rsid w:val="005E03DF"/>
+    <w:rsid w:val="005E04FD"/>
+    <w:rsid w:val="005E0CF8"/>
+    <w:rsid w:val="005E13CC"/>
+    <w:rsid w:val="005E1ABF"/>
+    <w:rsid w:val="005E2EBC"/>
+    <w:rsid w:val="005E3F2B"/>
     <w:rsid w:val="005E6E89"/>
+    <w:rsid w:val="005E76A2"/>
+    <w:rsid w:val="005E7CD0"/>
+    <w:rsid w:val="005F6D8F"/>
+    <w:rsid w:val="005F7AA2"/>
+    <w:rsid w:val="006008D2"/>
+    <w:rsid w:val="00600998"/>
+    <w:rsid w:val="00601C1F"/>
+    <w:rsid w:val="006025E3"/>
+    <w:rsid w:val="00602D07"/>
+    <w:rsid w:val="006033D7"/>
+    <w:rsid w:val="006045FE"/>
+    <w:rsid w:val="006046D9"/>
     <w:rsid w:val="00604C05"/>
     <w:rsid w:val="006051D1"/>
+    <w:rsid w:val="00606502"/>
+    <w:rsid w:val="00611C4D"/>
+    <w:rsid w:val="00611CC8"/>
     <w:rsid w:val="00613E83"/>
+    <w:rsid w:val="00614374"/>
+    <w:rsid w:val="00616E07"/>
+    <w:rsid w:val="00621767"/>
+    <w:rsid w:val="00621A4A"/>
+    <w:rsid w:val="00621A73"/>
+    <w:rsid w:val="00627750"/>
+    <w:rsid w:val="00627786"/>
+    <w:rsid w:val="00630997"/>
+    <w:rsid w:val="0063175C"/>
+    <w:rsid w:val="00632DD8"/>
+    <w:rsid w:val="00632EF4"/>
     <w:rsid w:val="00634931"/>
+    <w:rsid w:val="006355F3"/>
+    <w:rsid w:val="00636040"/>
+    <w:rsid w:val="00636867"/>
+    <w:rsid w:val="00637530"/>
+    <w:rsid w:val="0063759A"/>
+    <w:rsid w:val="00640695"/>
+    <w:rsid w:val="00640BE1"/>
+    <w:rsid w:val="006415DB"/>
+    <w:rsid w:val="006419F0"/>
+    <w:rsid w:val="006432BC"/>
+    <w:rsid w:val="006447A6"/>
+    <w:rsid w:val="006448F5"/>
+    <w:rsid w:val="00644EB3"/>
+    <w:rsid w:val="006457A7"/>
+    <w:rsid w:val="00645B3F"/>
+    <w:rsid w:val="00646691"/>
+    <w:rsid w:val="0064670F"/>
+    <w:rsid w:val="0064694C"/>
+    <w:rsid w:val="00647021"/>
+    <w:rsid w:val="00650323"/>
     <w:rsid w:val="00650C69"/>
     <w:rsid w:val="00653122"/>
+    <w:rsid w:val="00653CB3"/>
     <w:rsid w:val="006542B3"/>
     <w:rsid w:val="0065460C"/>
     <w:rsid w:val="0065541E"/>
     <w:rsid w:val="00655BB9"/>
+    <w:rsid w:val="00655CEA"/>
+    <w:rsid w:val="00657D65"/>
+    <w:rsid w:val="00660265"/>
     <w:rsid w:val="006615CC"/>
+    <w:rsid w:val="00661B8A"/>
+    <w:rsid w:val="00661CD0"/>
     <w:rsid w:val="0066293B"/>
+    <w:rsid w:val="006638CD"/>
+    <w:rsid w:val="00664E6C"/>
+    <w:rsid w:val="00665326"/>
+    <w:rsid w:val="00666193"/>
+    <w:rsid w:val="00667A60"/>
+    <w:rsid w:val="00667F0F"/>
+    <w:rsid w:val="006711F9"/>
+    <w:rsid w:val="006712A4"/>
+    <w:rsid w:val="00671834"/>
+    <w:rsid w:val="006803DE"/>
+    <w:rsid w:val="006807FE"/>
+    <w:rsid w:val="00680E0B"/>
     <w:rsid w:val="00680F4B"/>
+    <w:rsid w:val="00681394"/>
     <w:rsid w:val="00681F7D"/>
+    <w:rsid w:val="00683120"/>
+    <w:rsid w:val="00683698"/>
+    <w:rsid w:val="00683C0E"/>
+    <w:rsid w:val="00684E0C"/>
     <w:rsid w:val="00685756"/>
     <w:rsid w:val="00687345"/>
+    <w:rsid w:val="0069147D"/>
+    <w:rsid w:val="00691A9C"/>
+    <w:rsid w:val="006924B8"/>
+    <w:rsid w:val="00694BF5"/>
+    <w:rsid w:val="00695C2E"/>
     <w:rsid w:val="00696A76"/>
+    <w:rsid w:val="00696C72"/>
+    <w:rsid w:val="00697073"/>
+    <w:rsid w:val="006A0F61"/>
+    <w:rsid w:val="006A1259"/>
     <w:rsid w:val="006A29DA"/>
+    <w:rsid w:val="006A2C69"/>
+    <w:rsid w:val="006A354E"/>
+    <w:rsid w:val="006A3986"/>
+    <w:rsid w:val="006A4655"/>
     <w:rsid w:val="006A48B4"/>
+    <w:rsid w:val="006A4C76"/>
+    <w:rsid w:val="006A590B"/>
+    <w:rsid w:val="006A6DD2"/>
+    <w:rsid w:val="006B02CF"/>
+    <w:rsid w:val="006B2497"/>
+    <w:rsid w:val="006B2525"/>
     <w:rsid w:val="006B2BAF"/>
+    <w:rsid w:val="006B3117"/>
+    <w:rsid w:val="006B4296"/>
+    <w:rsid w:val="006B43CA"/>
+    <w:rsid w:val="006B4994"/>
+    <w:rsid w:val="006B4CC9"/>
+    <w:rsid w:val="006B606E"/>
+    <w:rsid w:val="006B6AD0"/>
+    <w:rsid w:val="006B6C43"/>
+    <w:rsid w:val="006B6F05"/>
+    <w:rsid w:val="006B71CA"/>
+    <w:rsid w:val="006B72DF"/>
+    <w:rsid w:val="006B7315"/>
     <w:rsid w:val="006B76DC"/>
+    <w:rsid w:val="006C0A91"/>
+    <w:rsid w:val="006C0E79"/>
+    <w:rsid w:val="006C21D3"/>
+    <w:rsid w:val="006C267F"/>
+    <w:rsid w:val="006C32A1"/>
+    <w:rsid w:val="006C4848"/>
+    <w:rsid w:val="006C555E"/>
+    <w:rsid w:val="006C618C"/>
+    <w:rsid w:val="006D333E"/>
+    <w:rsid w:val="006D45C1"/>
+    <w:rsid w:val="006D46AC"/>
+    <w:rsid w:val="006D62E0"/>
     <w:rsid w:val="006D65D4"/>
+    <w:rsid w:val="006E2C9B"/>
+    <w:rsid w:val="006E395D"/>
+    <w:rsid w:val="006E44F9"/>
+    <w:rsid w:val="006E5BB0"/>
+    <w:rsid w:val="006E5CAB"/>
+    <w:rsid w:val="006E6F38"/>
+    <w:rsid w:val="006E70E6"/>
+    <w:rsid w:val="006E7790"/>
+    <w:rsid w:val="006F0100"/>
+    <w:rsid w:val="006F096C"/>
+    <w:rsid w:val="006F3BD1"/>
+    <w:rsid w:val="006F5508"/>
     <w:rsid w:val="006F5834"/>
+    <w:rsid w:val="006F5BAC"/>
+    <w:rsid w:val="006F7C68"/>
+    <w:rsid w:val="006F7FB9"/>
+    <w:rsid w:val="00700146"/>
     <w:rsid w:val="007003D9"/>
+    <w:rsid w:val="0070082A"/>
+    <w:rsid w:val="007011DD"/>
+    <w:rsid w:val="00701552"/>
     <w:rsid w:val="00701C7F"/>
     <w:rsid w:val="00702DF3"/>
+    <w:rsid w:val="00703D16"/>
+    <w:rsid w:val="00703FD6"/>
     <w:rsid w:val="00704C54"/>
+    <w:rsid w:val="00705892"/>
+    <w:rsid w:val="00705EA2"/>
+    <w:rsid w:val="007067B6"/>
+    <w:rsid w:val="00706A97"/>
+    <w:rsid w:val="0071034E"/>
+    <w:rsid w:val="007108EE"/>
+    <w:rsid w:val="00711C51"/>
+    <w:rsid w:val="00711F9A"/>
+    <w:rsid w:val="0071248A"/>
+    <w:rsid w:val="00712632"/>
+    <w:rsid w:val="0071568F"/>
     <w:rsid w:val="00717FD0"/>
+    <w:rsid w:val="00720529"/>
+    <w:rsid w:val="00721D3D"/>
+    <w:rsid w:val="00721FB1"/>
     <w:rsid w:val="00723E8B"/>
+    <w:rsid w:val="0072505B"/>
+    <w:rsid w:val="007256DC"/>
+    <w:rsid w:val="007257C9"/>
+    <w:rsid w:val="0072688C"/>
+    <w:rsid w:val="0073032E"/>
+    <w:rsid w:val="00731A6F"/>
+    <w:rsid w:val="00733604"/>
+    <w:rsid w:val="00733988"/>
     <w:rsid w:val="00734412"/>
+    <w:rsid w:val="00734ECB"/>
+    <w:rsid w:val="007350F8"/>
     <w:rsid w:val="00735FF9"/>
+    <w:rsid w:val="00736522"/>
+    <w:rsid w:val="00736C64"/>
+    <w:rsid w:val="00736CCB"/>
+    <w:rsid w:val="00736E17"/>
+    <w:rsid w:val="00740B1E"/>
+    <w:rsid w:val="00741FAC"/>
+    <w:rsid w:val="00744AE6"/>
+    <w:rsid w:val="007453C9"/>
+    <w:rsid w:val="00753350"/>
+    <w:rsid w:val="0075581E"/>
     <w:rsid w:val="00755D04"/>
+    <w:rsid w:val="00757E75"/>
+    <w:rsid w:val="00760478"/>
+    <w:rsid w:val="007607A8"/>
+    <w:rsid w:val="00760E83"/>
+    <w:rsid w:val="00761A68"/>
     <w:rsid w:val="0076279C"/>
+    <w:rsid w:val="00762A89"/>
+    <w:rsid w:val="007636AE"/>
+    <w:rsid w:val="00764121"/>
     <w:rsid w:val="00764485"/>
+    <w:rsid w:val="00764585"/>
+    <w:rsid w:val="007646C0"/>
+    <w:rsid w:val="007649A2"/>
+    <w:rsid w:val="00764B25"/>
+    <w:rsid w:val="00765B21"/>
+    <w:rsid w:val="007666A2"/>
     <w:rsid w:val="00767481"/>
+    <w:rsid w:val="00767C2C"/>
+    <w:rsid w:val="00767D60"/>
     <w:rsid w:val="00770FD8"/>
     <w:rsid w:val="0077102F"/>
+    <w:rsid w:val="0077144F"/>
+    <w:rsid w:val="00772F64"/>
+    <w:rsid w:val="00773089"/>
+    <w:rsid w:val="00774AAA"/>
+    <w:rsid w:val="007754FE"/>
+    <w:rsid w:val="00775C07"/>
+    <w:rsid w:val="007768C3"/>
     <w:rsid w:val="00776A36"/>
+    <w:rsid w:val="00776F6A"/>
+    <w:rsid w:val="00777851"/>
+    <w:rsid w:val="00777921"/>
+    <w:rsid w:val="00781199"/>
+    <w:rsid w:val="00781698"/>
     <w:rsid w:val="00781E50"/>
+    <w:rsid w:val="007823FC"/>
     <w:rsid w:val="007832C4"/>
+    <w:rsid w:val="007842A5"/>
+    <w:rsid w:val="00785A31"/>
+    <w:rsid w:val="00785BFF"/>
+    <w:rsid w:val="00787379"/>
     <w:rsid w:val="00787B4A"/>
+    <w:rsid w:val="0079032E"/>
+    <w:rsid w:val="007921E0"/>
     <w:rsid w:val="00796762"/>
+    <w:rsid w:val="0079729E"/>
+    <w:rsid w:val="007A146F"/>
+    <w:rsid w:val="007A1686"/>
+    <w:rsid w:val="007A2B02"/>
     <w:rsid w:val="007A488A"/>
+    <w:rsid w:val="007A4E8A"/>
+    <w:rsid w:val="007A5E84"/>
+    <w:rsid w:val="007A651A"/>
+    <w:rsid w:val="007A705E"/>
+    <w:rsid w:val="007C0F07"/>
     <w:rsid w:val="007C180F"/>
+    <w:rsid w:val="007C2EAB"/>
+    <w:rsid w:val="007C59C0"/>
+    <w:rsid w:val="007C6846"/>
     <w:rsid w:val="007D0205"/>
+    <w:rsid w:val="007D1413"/>
+    <w:rsid w:val="007D197C"/>
+    <w:rsid w:val="007D392A"/>
     <w:rsid w:val="007D5E4F"/>
+    <w:rsid w:val="007E2340"/>
+    <w:rsid w:val="007E2DBB"/>
+    <w:rsid w:val="007E4C9F"/>
+    <w:rsid w:val="007E51A7"/>
+    <w:rsid w:val="007E52AE"/>
     <w:rsid w:val="007E5CB7"/>
+    <w:rsid w:val="007E6468"/>
+    <w:rsid w:val="007E7479"/>
+    <w:rsid w:val="007E7C65"/>
+    <w:rsid w:val="007F1331"/>
+    <w:rsid w:val="007F2931"/>
+    <w:rsid w:val="007F295E"/>
+    <w:rsid w:val="007F67BC"/>
     <w:rsid w:val="007F68B6"/>
     <w:rsid w:val="007F7444"/>
+    <w:rsid w:val="008023D7"/>
+    <w:rsid w:val="008058A6"/>
+    <w:rsid w:val="008102AA"/>
+    <w:rsid w:val="0081034E"/>
+    <w:rsid w:val="00811205"/>
     <w:rsid w:val="00811574"/>
+    <w:rsid w:val="00811D78"/>
+    <w:rsid w:val="008127E1"/>
+    <w:rsid w:val="00813538"/>
+    <w:rsid w:val="00813E9B"/>
     <w:rsid w:val="00814DA6"/>
+    <w:rsid w:val="008161D4"/>
+    <w:rsid w:val="00817D59"/>
     <w:rsid w:val="00817DEA"/>
+    <w:rsid w:val="00820934"/>
+    <w:rsid w:val="0082203A"/>
     <w:rsid w:val="00822A7A"/>
+    <w:rsid w:val="008230E8"/>
     <w:rsid w:val="008233A6"/>
+    <w:rsid w:val="00823BF9"/>
+    <w:rsid w:val="00824CFA"/>
+    <w:rsid w:val="00825733"/>
+    <w:rsid w:val="00825C41"/>
+    <w:rsid w:val="00826F5E"/>
     <w:rsid w:val="00827845"/>
+    <w:rsid w:val="00830496"/>
+    <w:rsid w:val="008316A2"/>
+    <w:rsid w:val="00831740"/>
+    <w:rsid w:val="00831ECC"/>
+    <w:rsid w:val="008323CC"/>
+    <w:rsid w:val="00832C3C"/>
+    <w:rsid w:val="00836A2D"/>
     <w:rsid w:val="00837578"/>
+    <w:rsid w:val="00837E18"/>
     <w:rsid w:val="00840194"/>
+    <w:rsid w:val="00841240"/>
+    <w:rsid w:val="00841B3C"/>
+    <w:rsid w:val="00843B99"/>
+    <w:rsid w:val="00845102"/>
+    <w:rsid w:val="00845691"/>
+    <w:rsid w:val="00846C73"/>
+    <w:rsid w:val="00850823"/>
     <w:rsid w:val="0085100E"/>
+    <w:rsid w:val="00851CFE"/>
+    <w:rsid w:val="00851EC2"/>
+    <w:rsid w:val="008544EC"/>
+    <w:rsid w:val="00855B93"/>
     <w:rsid w:val="0086042C"/>
+    <w:rsid w:val="00863B0D"/>
+    <w:rsid w:val="00863F23"/>
+    <w:rsid w:val="00866DAF"/>
+    <w:rsid w:val="008677C2"/>
+    <w:rsid w:val="00870496"/>
+    <w:rsid w:val="008705B5"/>
+    <w:rsid w:val="0087094B"/>
+    <w:rsid w:val="00870C7B"/>
     <w:rsid w:val="008741BE"/>
+    <w:rsid w:val="0087443F"/>
     <w:rsid w:val="00874827"/>
+    <w:rsid w:val="00874835"/>
+    <w:rsid w:val="0087655B"/>
+    <w:rsid w:val="00876B52"/>
     <w:rsid w:val="008818E1"/>
     <w:rsid w:val="00881FBD"/>
     <w:rsid w:val="008822C5"/>
     <w:rsid w:val="00883008"/>
+    <w:rsid w:val="00883545"/>
+    <w:rsid w:val="008839ED"/>
+    <w:rsid w:val="008839FE"/>
+    <w:rsid w:val="00883C46"/>
+    <w:rsid w:val="00883D94"/>
+    <w:rsid w:val="0088732E"/>
+    <w:rsid w:val="00887ED6"/>
+    <w:rsid w:val="0089138F"/>
+    <w:rsid w:val="00891865"/>
+    <w:rsid w:val="00891B06"/>
+    <w:rsid w:val="00894F1D"/>
+    <w:rsid w:val="0089646B"/>
+    <w:rsid w:val="008A09E3"/>
+    <w:rsid w:val="008A1136"/>
+    <w:rsid w:val="008A1753"/>
+    <w:rsid w:val="008A1C93"/>
     <w:rsid w:val="008A1D52"/>
+    <w:rsid w:val="008A28B8"/>
+    <w:rsid w:val="008A36EA"/>
+    <w:rsid w:val="008A5C4A"/>
     <w:rsid w:val="008A69D7"/>
+    <w:rsid w:val="008A74EE"/>
+    <w:rsid w:val="008A75CB"/>
+    <w:rsid w:val="008A7D25"/>
+    <w:rsid w:val="008B13E2"/>
+    <w:rsid w:val="008B2F17"/>
+    <w:rsid w:val="008B33B2"/>
+    <w:rsid w:val="008B534E"/>
     <w:rsid w:val="008B5DE1"/>
+    <w:rsid w:val="008B6E2A"/>
+    <w:rsid w:val="008B7774"/>
     <w:rsid w:val="008C1A96"/>
+    <w:rsid w:val="008C61F1"/>
+    <w:rsid w:val="008C6209"/>
+    <w:rsid w:val="008D3756"/>
+    <w:rsid w:val="008D4474"/>
+    <w:rsid w:val="008D479E"/>
+    <w:rsid w:val="008D705B"/>
+    <w:rsid w:val="008D74A2"/>
+    <w:rsid w:val="008E05A9"/>
     <w:rsid w:val="008E0898"/>
+    <w:rsid w:val="008E09A0"/>
+    <w:rsid w:val="008E45BE"/>
+    <w:rsid w:val="008E6565"/>
     <w:rsid w:val="008E6D7C"/>
     <w:rsid w:val="008E7D0A"/>
     <w:rsid w:val="008F054D"/>
+    <w:rsid w:val="008F2C5E"/>
+    <w:rsid w:val="008F36A1"/>
+    <w:rsid w:val="008F3EDB"/>
+    <w:rsid w:val="008F4B3E"/>
+    <w:rsid w:val="008F7ED6"/>
+    <w:rsid w:val="0090227F"/>
     <w:rsid w:val="009030CC"/>
     <w:rsid w:val="00904DDE"/>
     <w:rsid w:val="00905100"/>
+    <w:rsid w:val="00905898"/>
+    <w:rsid w:val="0090703D"/>
+    <w:rsid w:val="00907D8A"/>
+    <w:rsid w:val="00910463"/>
     <w:rsid w:val="0091090B"/>
+    <w:rsid w:val="0091237C"/>
+    <w:rsid w:val="00912B4B"/>
+    <w:rsid w:val="00913738"/>
+    <w:rsid w:val="00914C5F"/>
+    <w:rsid w:val="00914CB6"/>
+    <w:rsid w:val="00914FF2"/>
+    <w:rsid w:val="0091552A"/>
     <w:rsid w:val="009167E0"/>
+    <w:rsid w:val="00921B6F"/>
+    <w:rsid w:val="009224C5"/>
+    <w:rsid w:val="0092272F"/>
+    <w:rsid w:val="0092715E"/>
+    <w:rsid w:val="009322DF"/>
+    <w:rsid w:val="009330F4"/>
+    <w:rsid w:val="0093321F"/>
+    <w:rsid w:val="0093377B"/>
     <w:rsid w:val="00933B2B"/>
+    <w:rsid w:val="00933C44"/>
     <w:rsid w:val="0093533B"/>
+    <w:rsid w:val="009359BF"/>
+    <w:rsid w:val="00936511"/>
+    <w:rsid w:val="00937A30"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00941000"/>
+    <w:rsid w:val="0094267C"/>
+    <w:rsid w:val="00944B3F"/>
     <w:rsid w:val="009455BB"/>
     <w:rsid w:val="00945689"/>
     <w:rsid w:val="0094669D"/>
     <w:rsid w:val="00946987"/>
+    <w:rsid w:val="009470DA"/>
+    <w:rsid w:val="009476E8"/>
+    <w:rsid w:val="00951649"/>
+    <w:rsid w:val="00954FC6"/>
+    <w:rsid w:val="0095583D"/>
     <w:rsid w:val="009562E1"/>
     <w:rsid w:val="00963E6B"/>
+    <w:rsid w:val="00965137"/>
+    <w:rsid w:val="00965511"/>
+    <w:rsid w:val="00965861"/>
+    <w:rsid w:val="009659D2"/>
+    <w:rsid w:val="009673D4"/>
+    <w:rsid w:val="00967D5A"/>
+    <w:rsid w:val="0097009F"/>
     <w:rsid w:val="00970A64"/>
+    <w:rsid w:val="0097370E"/>
+    <w:rsid w:val="00973D1D"/>
+    <w:rsid w:val="00973E10"/>
+    <w:rsid w:val="00973EB0"/>
+    <w:rsid w:val="0097511D"/>
+    <w:rsid w:val="009753D8"/>
+    <w:rsid w:val="009800F5"/>
+    <w:rsid w:val="00980925"/>
+    <w:rsid w:val="00986499"/>
+    <w:rsid w:val="00986C77"/>
+    <w:rsid w:val="0099199F"/>
     <w:rsid w:val="00991B1F"/>
+    <w:rsid w:val="00991D2D"/>
+    <w:rsid w:val="009928E6"/>
     <w:rsid w:val="009951B3"/>
+    <w:rsid w:val="009A0C6F"/>
+    <w:rsid w:val="009A2D6A"/>
+    <w:rsid w:val="009A3612"/>
     <w:rsid w:val="009A47A7"/>
+    <w:rsid w:val="009A4D08"/>
     <w:rsid w:val="009A53F2"/>
+    <w:rsid w:val="009A6856"/>
     <w:rsid w:val="009A7751"/>
+    <w:rsid w:val="009B07C8"/>
+    <w:rsid w:val="009B1819"/>
     <w:rsid w:val="009B1AF8"/>
+    <w:rsid w:val="009B227D"/>
+    <w:rsid w:val="009B29A1"/>
+    <w:rsid w:val="009B2CE8"/>
+    <w:rsid w:val="009B315B"/>
+    <w:rsid w:val="009B3C32"/>
     <w:rsid w:val="009B747F"/>
+    <w:rsid w:val="009C0CD9"/>
     <w:rsid w:val="009C19F0"/>
+    <w:rsid w:val="009C339A"/>
     <w:rsid w:val="009C4D09"/>
     <w:rsid w:val="009C5394"/>
     <w:rsid w:val="009C7D0F"/>
+    <w:rsid w:val="009D3299"/>
+    <w:rsid w:val="009D363C"/>
+    <w:rsid w:val="009D3673"/>
+    <w:rsid w:val="009D5017"/>
+    <w:rsid w:val="009D6E13"/>
+    <w:rsid w:val="009D7397"/>
+    <w:rsid w:val="009E2638"/>
+    <w:rsid w:val="009E312B"/>
+    <w:rsid w:val="009E3C5B"/>
+    <w:rsid w:val="009E4524"/>
+    <w:rsid w:val="009E4AA2"/>
+    <w:rsid w:val="009E5261"/>
     <w:rsid w:val="009E71C2"/>
+    <w:rsid w:val="009E77DF"/>
     <w:rsid w:val="009F0112"/>
+    <w:rsid w:val="009F1225"/>
+    <w:rsid w:val="009F1E4D"/>
+    <w:rsid w:val="009F6BD4"/>
+    <w:rsid w:val="009F6F56"/>
+    <w:rsid w:val="009F74E7"/>
+    <w:rsid w:val="009F76D2"/>
+    <w:rsid w:val="00A03DFD"/>
+    <w:rsid w:val="00A05168"/>
     <w:rsid w:val="00A05601"/>
+    <w:rsid w:val="00A05C5D"/>
+    <w:rsid w:val="00A11991"/>
+    <w:rsid w:val="00A14BFB"/>
+    <w:rsid w:val="00A14F5F"/>
+    <w:rsid w:val="00A15408"/>
+    <w:rsid w:val="00A16184"/>
+    <w:rsid w:val="00A16ADC"/>
     <w:rsid w:val="00A171B3"/>
+    <w:rsid w:val="00A20711"/>
+    <w:rsid w:val="00A20ECF"/>
+    <w:rsid w:val="00A2183D"/>
+    <w:rsid w:val="00A22AC6"/>
+    <w:rsid w:val="00A23330"/>
+    <w:rsid w:val="00A24B49"/>
+    <w:rsid w:val="00A26216"/>
+    <w:rsid w:val="00A301EF"/>
+    <w:rsid w:val="00A3250B"/>
     <w:rsid w:val="00A32F75"/>
+    <w:rsid w:val="00A344BF"/>
+    <w:rsid w:val="00A34773"/>
     <w:rsid w:val="00A35A45"/>
+    <w:rsid w:val="00A370C6"/>
+    <w:rsid w:val="00A376CE"/>
+    <w:rsid w:val="00A41538"/>
     <w:rsid w:val="00A429A9"/>
+    <w:rsid w:val="00A42D5C"/>
+    <w:rsid w:val="00A42EA6"/>
+    <w:rsid w:val="00A42F69"/>
+    <w:rsid w:val="00A46E3F"/>
+    <w:rsid w:val="00A47BDF"/>
     <w:rsid w:val="00A47F3F"/>
+    <w:rsid w:val="00A5013C"/>
+    <w:rsid w:val="00A5020A"/>
     <w:rsid w:val="00A504F0"/>
+    <w:rsid w:val="00A529AE"/>
+    <w:rsid w:val="00A532EA"/>
+    <w:rsid w:val="00A53971"/>
+    <w:rsid w:val="00A5421C"/>
+    <w:rsid w:val="00A54800"/>
+    <w:rsid w:val="00A54CEC"/>
+    <w:rsid w:val="00A55185"/>
+    <w:rsid w:val="00A55F05"/>
+    <w:rsid w:val="00A57409"/>
+    <w:rsid w:val="00A57660"/>
+    <w:rsid w:val="00A604B8"/>
+    <w:rsid w:val="00A63EBC"/>
+    <w:rsid w:val="00A64833"/>
+    <w:rsid w:val="00A64E93"/>
+    <w:rsid w:val="00A66F3B"/>
+    <w:rsid w:val="00A707DB"/>
+    <w:rsid w:val="00A720C5"/>
+    <w:rsid w:val="00A7278B"/>
+    <w:rsid w:val="00A740E5"/>
+    <w:rsid w:val="00A75E03"/>
+    <w:rsid w:val="00A764F1"/>
+    <w:rsid w:val="00A77857"/>
+    <w:rsid w:val="00A801FA"/>
     <w:rsid w:val="00A80C0B"/>
+    <w:rsid w:val="00A80E2F"/>
     <w:rsid w:val="00A8330D"/>
+    <w:rsid w:val="00A83E39"/>
     <w:rsid w:val="00A85181"/>
+    <w:rsid w:val="00A85940"/>
+    <w:rsid w:val="00A867CC"/>
+    <w:rsid w:val="00A874A2"/>
     <w:rsid w:val="00A90A3E"/>
+    <w:rsid w:val="00A91038"/>
     <w:rsid w:val="00A91459"/>
+    <w:rsid w:val="00A921C9"/>
+    <w:rsid w:val="00A95F1A"/>
+    <w:rsid w:val="00A96788"/>
+    <w:rsid w:val="00A9678A"/>
     <w:rsid w:val="00A9694A"/>
+    <w:rsid w:val="00A9792B"/>
+    <w:rsid w:val="00AA12DB"/>
+    <w:rsid w:val="00AA1E8F"/>
+    <w:rsid w:val="00AA264F"/>
     <w:rsid w:val="00AA35E3"/>
     <w:rsid w:val="00AA3D41"/>
     <w:rsid w:val="00AA4670"/>
+    <w:rsid w:val="00AA658B"/>
+    <w:rsid w:val="00AA6EB8"/>
+    <w:rsid w:val="00AA7A08"/>
     <w:rsid w:val="00AA7ECF"/>
+    <w:rsid w:val="00AB0DD1"/>
+    <w:rsid w:val="00AB0E4D"/>
     <w:rsid w:val="00AB12E0"/>
+    <w:rsid w:val="00AB1477"/>
+    <w:rsid w:val="00AB23EA"/>
+    <w:rsid w:val="00AB24A5"/>
     <w:rsid w:val="00AB3BFA"/>
+    <w:rsid w:val="00AB42C5"/>
+    <w:rsid w:val="00AB6651"/>
+    <w:rsid w:val="00AC0117"/>
+    <w:rsid w:val="00AC06C5"/>
+    <w:rsid w:val="00AC0E35"/>
+    <w:rsid w:val="00AC2A9E"/>
+    <w:rsid w:val="00AC3217"/>
     <w:rsid w:val="00AC32AC"/>
+    <w:rsid w:val="00AC3978"/>
+    <w:rsid w:val="00AC4C69"/>
+    <w:rsid w:val="00AC54AB"/>
+    <w:rsid w:val="00AC583B"/>
+    <w:rsid w:val="00AC59BE"/>
+    <w:rsid w:val="00AC6B27"/>
+    <w:rsid w:val="00AC7010"/>
+    <w:rsid w:val="00AC70AA"/>
+    <w:rsid w:val="00AD0562"/>
+    <w:rsid w:val="00AD069E"/>
+    <w:rsid w:val="00AD0AAB"/>
     <w:rsid w:val="00AD0CB8"/>
+    <w:rsid w:val="00AD0F60"/>
     <w:rsid w:val="00AD12BA"/>
     <w:rsid w:val="00AD1C50"/>
+    <w:rsid w:val="00AD29F3"/>
+    <w:rsid w:val="00AD319A"/>
+    <w:rsid w:val="00AD4C62"/>
     <w:rsid w:val="00AD6371"/>
     <w:rsid w:val="00AE1BAA"/>
+    <w:rsid w:val="00AE1EAF"/>
+    <w:rsid w:val="00AE24D0"/>
+    <w:rsid w:val="00AE312B"/>
     <w:rsid w:val="00AE6E2E"/>
+    <w:rsid w:val="00AE7A29"/>
+    <w:rsid w:val="00AF3D9E"/>
+    <w:rsid w:val="00AF5B30"/>
+    <w:rsid w:val="00AF7E07"/>
+    <w:rsid w:val="00B00B18"/>
+    <w:rsid w:val="00B017F4"/>
+    <w:rsid w:val="00B01AD5"/>
+    <w:rsid w:val="00B01DAB"/>
+    <w:rsid w:val="00B0456F"/>
+    <w:rsid w:val="00B055C3"/>
+    <w:rsid w:val="00B05C30"/>
+    <w:rsid w:val="00B061C6"/>
+    <w:rsid w:val="00B07AB7"/>
+    <w:rsid w:val="00B102F2"/>
     <w:rsid w:val="00B10760"/>
+    <w:rsid w:val="00B12EDD"/>
+    <w:rsid w:val="00B13ACC"/>
+    <w:rsid w:val="00B13C1E"/>
     <w:rsid w:val="00B141AF"/>
     <w:rsid w:val="00B164A7"/>
+    <w:rsid w:val="00B16FFB"/>
+    <w:rsid w:val="00B17559"/>
+    <w:rsid w:val="00B17B7F"/>
+    <w:rsid w:val="00B21158"/>
+    <w:rsid w:val="00B21F17"/>
+    <w:rsid w:val="00B222CC"/>
+    <w:rsid w:val="00B223FC"/>
+    <w:rsid w:val="00B22A83"/>
+    <w:rsid w:val="00B22D2B"/>
+    <w:rsid w:val="00B242CB"/>
+    <w:rsid w:val="00B2592A"/>
+    <w:rsid w:val="00B267CA"/>
     <w:rsid w:val="00B26C4A"/>
+    <w:rsid w:val="00B2732F"/>
+    <w:rsid w:val="00B27BF9"/>
+    <w:rsid w:val="00B27F2D"/>
+    <w:rsid w:val="00B309A4"/>
+    <w:rsid w:val="00B328E8"/>
+    <w:rsid w:val="00B37356"/>
+    <w:rsid w:val="00B37FFE"/>
+    <w:rsid w:val="00B423E0"/>
+    <w:rsid w:val="00B43979"/>
+    <w:rsid w:val="00B4486A"/>
+    <w:rsid w:val="00B45837"/>
+    <w:rsid w:val="00B45EC9"/>
+    <w:rsid w:val="00B47BB3"/>
+    <w:rsid w:val="00B47EEE"/>
     <w:rsid w:val="00B51659"/>
     <w:rsid w:val="00B51BA9"/>
+    <w:rsid w:val="00B5615D"/>
+    <w:rsid w:val="00B56214"/>
+    <w:rsid w:val="00B57DF6"/>
+    <w:rsid w:val="00B6336D"/>
     <w:rsid w:val="00B6382E"/>
+    <w:rsid w:val="00B64123"/>
+    <w:rsid w:val="00B66481"/>
+    <w:rsid w:val="00B6710E"/>
+    <w:rsid w:val="00B67FA9"/>
+    <w:rsid w:val="00B702DF"/>
+    <w:rsid w:val="00B71427"/>
+    <w:rsid w:val="00B7152B"/>
+    <w:rsid w:val="00B71829"/>
+    <w:rsid w:val="00B71D6E"/>
+    <w:rsid w:val="00B71E8D"/>
     <w:rsid w:val="00B728E5"/>
+    <w:rsid w:val="00B72BD8"/>
     <w:rsid w:val="00B74F38"/>
     <w:rsid w:val="00B77B7B"/>
+    <w:rsid w:val="00B80420"/>
     <w:rsid w:val="00B82630"/>
+    <w:rsid w:val="00B841A0"/>
     <w:rsid w:val="00B871D9"/>
+    <w:rsid w:val="00B8743D"/>
+    <w:rsid w:val="00B90E6F"/>
+    <w:rsid w:val="00B92DB2"/>
+    <w:rsid w:val="00B940CA"/>
+    <w:rsid w:val="00B944C8"/>
+    <w:rsid w:val="00B94C0A"/>
+    <w:rsid w:val="00B9591C"/>
+    <w:rsid w:val="00B97362"/>
+    <w:rsid w:val="00B9737E"/>
+    <w:rsid w:val="00B97BDB"/>
+    <w:rsid w:val="00BA0272"/>
+    <w:rsid w:val="00BA0AAC"/>
     <w:rsid w:val="00BA0AE6"/>
+    <w:rsid w:val="00BA0B83"/>
+    <w:rsid w:val="00BA0EE0"/>
+    <w:rsid w:val="00BA1122"/>
+    <w:rsid w:val="00BA1366"/>
+    <w:rsid w:val="00BA2400"/>
+    <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA523C"/>
+    <w:rsid w:val="00BA5E52"/>
     <w:rsid w:val="00BA6570"/>
+    <w:rsid w:val="00BA6A35"/>
+    <w:rsid w:val="00BB046B"/>
+    <w:rsid w:val="00BB07D2"/>
+    <w:rsid w:val="00BB08A8"/>
+    <w:rsid w:val="00BB1EFF"/>
     <w:rsid w:val="00BB37A0"/>
+    <w:rsid w:val="00BB3B5B"/>
     <w:rsid w:val="00BB504A"/>
+    <w:rsid w:val="00BB5F7C"/>
+    <w:rsid w:val="00BB64D6"/>
+    <w:rsid w:val="00BB66D2"/>
+    <w:rsid w:val="00BB6A6B"/>
     <w:rsid w:val="00BB792C"/>
+    <w:rsid w:val="00BC0083"/>
+    <w:rsid w:val="00BC04DB"/>
     <w:rsid w:val="00BC0559"/>
     <w:rsid w:val="00BC08D9"/>
     <w:rsid w:val="00BC0945"/>
+    <w:rsid w:val="00BC18E8"/>
+    <w:rsid w:val="00BC192C"/>
     <w:rsid w:val="00BC1DD3"/>
     <w:rsid w:val="00BC46E0"/>
+    <w:rsid w:val="00BC4CFC"/>
+    <w:rsid w:val="00BC6A6B"/>
+    <w:rsid w:val="00BC6F9D"/>
     <w:rsid w:val="00BC7243"/>
+    <w:rsid w:val="00BD105C"/>
+    <w:rsid w:val="00BD1749"/>
+    <w:rsid w:val="00BD1D81"/>
+    <w:rsid w:val="00BD2706"/>
+    <w:rsid w:val="00BD3C5C"/>
     <w:rsid w:val="00BD3DAB"/>
     <w:rsid w:val="00BD6963"/>
+    <w:rsid w:val="00BD734C"/>
     <w:rsid w:val="00BE0B05"/>
+    <w:rsid w:val="00BE25D0"/>
+    <w:rsid w:val="00BE277A"/>
+    <w:rsid w:val="00BE2B04"/>
+    <w:rsid w:val="00BE2BD6"/>
+    <w:rsid w:val="00BE48DE"/>
+    <w:rsid w:val="00BE4ADE"/>
     <w:rsid w:val="00BE565A"/>
+    <w:rsid w:val="00BE657D"/>
+    <w:rsid w:val="00BE6ECE"/>
+    <w:rsid w:val="00BF1381"/>
     <w:rsid w:val="00BF5A0E"/>
     <w:rsid w:val="00BF75EB"/>
+    <w:rsid w:val="00BF7A58"/>
+    <w:rsid w:val="00C0055E"/>
+    <w:rsid w:val="00C01DA0"/>
+    <w:rsid w:val="00C02649"/>
+    <w:rsid w:val="00C02E73"/>
+    <w:rsid w:val="00C04C9F"/>
+    <w:rsid w:val="00C06129"/>
+    <w:rsid w:val="00C06253"/>
+    <w:rsid w:val="00C0657D"/>
+    <w:rsid w:val="00C06C5F"/>
+    <w:rsid w:val="00C07409"/>
+    <w:rsid w:val="00C10640"/>
+    <w:rsid w:val="00C107EC"/>
+    <w:rsid w:val="00C109E1"/>
+    <w:rsid w:val="00C109E8"/>
     <w:rsid w:val="00C1241C"/>
+    <w:rsid w:val="00C13562"/>
     <w:rsid w:val="00C13C32"/>
+    <w:rsid w:val="00C145D1"/>
     <w:rsid w:val="00C1563A"/>
     <w:rsid w:val="00C17D19"/>
+    <w:rsid w:val="00C2016B"/>
     <w:rsid w:val="00C22531"/>
+    <w:rsid w:val="00C2369F"/>
+    <w:rsid w:val="00C25D4A"/>
+    <w:rsid w:val="00C25F0A"/>
+    <w:rsid w:val="00C25FA2"/>
+    <w:rsid w:val="00C26C5E"/>
+    <w:rsid w:val="00C26E14"/>
+    <w:rsid w:val="00C3110D"/>
+    <w:rsid w:val="00C32982"/>
+    <w:rsid w:val="00C331D8"/>
+    <w:rsid w:val="00C34877"/>
+    <w:rsid w:val="00C354ED"/>
+    <w:rsid w:val="00C35BE9"/>
+    <w:rsid w:val="00C36EC9"/>
+    <w:rsid w:val="00C405FE"/>
+    <w:rsid w:val="00C40D4D"/>
+    <w:rsid w:val="00C40E46"/>
+    <w:rsid w:val="00C41298"/>
     <w:rsid w:val="00C4182A"/>
+    <w:rsid w:val="00C44642"/>
+    <w:rsid w:val="00C44CF1"/>
+    <w:rsid w:val="00C4792C"/>
     <w:rsid w:val="00C505ED"/>
+    <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C53D65"/>
+    <w:rsid w:val="00C54508"/>
+    <w:rsid w:val="00C546E8"/>
+    <w:rsid w:val="00C56442"/>
+    <w:rsid w:val="00C56726"/>
+    <w:rsid w:val="00C56A75"/>
+    <w:rsid w:val="00C57208"/>
+    <w:rsid w:val="00C574DC"/>
+    <w:rsid w:val="00C57912"/>
+    <w:rsid w:val="00C57C4C"/>
     <w:rsid w:val="00C62F06"/>
+    <w:rsid w:val="00C65262"/>
+    <w:rsid w:val="00C660D0"/>
+    <w:rsid w:val="00C7151D"/>
     <w:rsid w:val="00C71F82"/>
+    <w:rsid w:val="00C73382"/>
     <w:rsid w:val="00C808D9"/>
+    <w:rsid w:val="00C81609"/>
+    <w:rsid w:val="00C868E2"/>
+    <w:rsid w:val="00C90A19"/>
+    <w:rsid w:val="00C9259C"/>
+    <w:rsid w:val="00C92E7F"/>
+    <w:rsid w:val="00C9480C"/>
+    <w:rsid w:val="00C9526B"/>
+    <w:rsid w:val="00C957D7"/>
+    <w:rsid w:val="00C97CDD"/>
     <w:rsid w:val="00CA008D"/>
+    <w:rsid w:val="00CA00FC"/>
+    <w:rsid w:val="00CA0CB6"/>
+    <w:rsid w:val="00CA13EF"/>
+    <w:rsid w:val="00CA2C6B"/>
+    <w:rsid w:val="00CA30A3"/>
     <w:rsid w:val="00CA443E"/>
+    <w:rsid w:val="00CA5423"/>
+    <w:rsid w:val="00CA5D29"/>
+    <w:rsid w:val="00CA687E"/>
     <w:rsid w:val="00CA6C2A"/>
+    <w:rsid w:val="00CA7975"/>
+    <w:rsid w:val="00CB0773"/>
+    <w:rsid w:val="00CB1674"/>
+    <w:rsid w:val="00CB19C9"/>
+    <w:rsid w:val="00CB217F"/>
     <w:rsid w:val="00CB3158"/>
+    <w:rsid w:val="00CB5F9F"/>
     <w:rsid w:val="00CB67CD"/>
+    <w:rsid w:val="00CB6F6E"/>
+    <w:rsid w:val="00CB78ED"/>
+    <w:rsid w:val="00CC04E3"/>
+    <w:rsid w:val="00CC3381"/>
     <w:rsid w:val="00CC5043"/>
+    <w:rsid w:val="00CC5872"/>
+    <w:rsid w:val="00CC6389"/>
+    <w:rsid w:val="00CD1E13"/>
+    <w:rsid w:val="00CD27BE"/>
+    <w:rsid w:val="00CD34BE"/>
+    <w:rsid w:val="00CD4055"/>
+    <w:rsid w:val="00CD416C"/>
+    <w:rsid w:val="00CD5373"/>
+    <w:rsid w:val="00CE3E34"/>
     <w:rsid w:val="00CE62AC"/>
+    <w:rsid w:val="00CE766A"/>
+    <w:rsid w:val="00CF0D2F"/>
+    <w:rsid w:val="00CF150D"/>
+    <w:rsid w:val="00CF163A"/>
     <w:rsid w:val="00CF1C9A"/>
+    <w:rsid w:val="00CF2413"/>
+    <w:rsid w:val="00CF336C"/>
+    <w:rsid w:val="00CF41FE"/>
+    <w:rsid w:val="00CF4E45"/>
+    <w:rsid w:val="00CF5699"/>
+    <w:rsid w:val="00D01E45"/>
+    <w:rsid w:val="00D02484"/>
     <w:rsid w:val="00D03B0A"/>
     <w:rsid w:val="00D03FC8"/>
+    <w:rsid w:val="00D04F70"/>
     <w:rsid w:val="00D056ED"/>
+    <w:rsid w:val="00D06B11"/>
+    <w:rsid w:val="00D0742D"/>
+    <w:rsid w:val="00D10F13"/>
+    <w:rsid w:val="00D11706"/>
+    <w:rsid w:val="00D1175E"/>
+    <w:rsid w:val="00D14419"/>
     <w:rsid w:val="00D14850"/>
+    <w:rsid w:val="00D16F99"/>
+    <w:rsid w:val="00D177EA"/>
+    <w:rsid w:val="00D1786F"/>
+    <w:rsid w:val="00D20307"/>
     <w:rsid w:val="00D21157"/>
+    <w:rsid w:val="00D22531"/>
+    <w:rsid w:val="00D2270A"/>
+    <w:rsid w:val="00D24F40"/>
+    <w:rsid w:val="00D254BC"/>
+    <w:rsid w:val="00D27574"/>
+    <w:rsid w:val="00D2767F"/>
+    <w:rsid w:val="00D31EA1"/>
     <w:rsid w:val="00D32261"/>
+    <w:rsid w:val="00D33170"/>
+    <w:rsid w:val="00D3418B"/>
     <w:rsid w:val="00D35D29"/>
+    <w:rsid w:val="00D40ED7"/>
+    <w:rsid w:val="00D436F1"/>
     <w:rsid w:val="00D441EE"/>
+    <w:rsid w:val="00D45CE5"/>
     <w:rsid w:val="00D50455"/>
     <w:rsid w:val="00D5091D"/>
+    <w:rsid w:val="00D50BE8"/>
     <w:rsid w:val="00D5144A"/>
+    <w:rsid w:val="00D52B49"/>
     <w:rsid w:val="00D55702"/>
+    <w:rsid w:val="00D55834"/>
+    <w:rsid w:val="00D5687C"/>
+    <w:rsid w:val="00D61C1D"/>
+    <w:rsid w:val="00D62D4A"/>
+    <w:rsid w:val="00D6369B"/>
     <w:rsid w:val="00D658AD"/>
     <w:rsid w:val="00D6596E"/>
+    <w:rsid w:val="00D661D4"/>
+    <w:rsid w:val="00D669DB"/>
     <w:rsid w:val="00D66F19"/>
+    <w:rsid w:val="00D67D58"/>
+    <w:rsid w:val="00D719FB"/>
+    <w:rsid w:val="00D725C3"/>
     <w:rsid w:val="00D72863"/>
     <w:rsid w:val="00D729F4"/>
+    <w:rsid w:val="00D72B10"/>
+    <w:rsid w:val="00D74963"/>
+    <w:rsid w:val="00D7583C"/>
+    <w:rsid w:val="00D75DC0"/>
+    <w:rsid w:val="00D7684F"/>
+    <w:rsid w:val="00D76F1E"/>
+    <w:rsid w:val="00D77582"/>
+    <w:rsid w:val="00D82CC6"/>
+    <w:rsid w:val="00D841F0"/>
+    <w:rsid w:val="00D85A3B"/>
+    <w:rsid w:val="00D85EA3"/>
+    <w:rsid w:val="00D8697D"/>
+    <w:rsid w:val="00D86AD4"/>
     <w:rsid w:val="00D87366"/>
+    <w:rsid w:val="00D8779A"/>
+    <w:rsid w:val="00D878B4"/>
+    <w:rsid w:val="00D90DF4"/>
+    <w:rsid w:val="00D9196B"/>
+    <w:rsid w:val="00D923A4"/>
     <w:rsid w:val="00D9370D"/>
+    <w:rsid w:val="00D94072"/>
     <w:rsid w:val="00D945B6"/>
+    <w:rsid w:val="00D9725F"/>
     <w:rsid w:val="00D9729D"/>
+    <w:rsid w:val="00DA0144"/>
     <w:rsid w:val="00DA1ADF"/>
+    <w:rsid w:val="00DA3C10"/>
+    <w:rsid w:val="00DA3F52"/>
+    <w:rsid w:val="00DA4A82"/>
+    <w:rsid w:val="00DA65B0"/>
+    <w:rsid w:val="00DB01C9"/>
+    <w:rsid w:val="00DB1021"/>
+    <w:rsid w:val="00DB1FA3"/>
+    <w:rsid w:val="00DB28F4"/>
+    <w:rsid w:val="00DB2A1E"/>
     <w:rsid w:val="00DB3509"/>
     <w:rsid w:val="00DB4198"/>
+    <w:rsid w:val="00DB4FD9"/>
+    <w:rsid w:val="00DB7B2B"/>
+    <w:rsid w:val="00DB7F65"/>
+    <w:rsid w:val="00DC1860"/>
     <w:rsid w:val="00DC1E6B"/>
+    <w:rsid w:val="00DC2D6F"/>
+    <w:rsid w:val="00DC3571"/>
+    <w:rsid w:val="00DC5062"/>
     <w:rsid w:val="00DC607C"/>
+    <w:rsid w:val="00DC6618"/>
     <w:rsid w:val="00DC6E9B"/>
+    <w:rsid w:val="00DC76F5"/>
+    <w:rsid w:val="00DD1255"/>
+    <w:rsid w:val="00DD190B"/>
+    <w:rsid w:val="00DD4DE5"/>
     <w:rsid w:val="00DD7B3B"/>
+    <w:rsid w:val="00DE0173"/>
+    <w:rsid w:val="00DE0657"/>
     <w:rsid w:val="00DE10BB"/>
+    <w:rsid w:val="00DE20C7"/>
+    <w:rsid w:val="00DE5429"/>
     <w:rsid w:val="00DE61A2"/>
+    <w:rsid w:val="00DE71BD"/>
+    <w:rsid w:val="00DE7880"/>
+    <w:rsid w:val="00DF1A52"/>
+    <w:rsid w:val="00DF2A56"/>
+    <w:rsid w:val="00DF3E67"/>
+    <w:rsid w:val="00DF440B"/>
+    <w:rsid w:val="00DF48AE"/>
     <w:rsid w:val="00DF4D26"/>
+    <w:rsid w:val="00DF69B7"/>
+    <w:rsid w:val="00DF783D"/>
+    <w:rsid w:val="00DF79FE"/>
+    <w:rsid w:val="00E00017"/>
     <w:rsid w:val="00E03AD4"/>
+    <w:rsid w:val="00E075C3"/>
+    <w:rsid w:val="00E07B75"/>
     <w:rsid w:val="00E07FFE"/>
+    <w:rsid w:val="00E100AC"/>
+    <w:rsid w:val="00E10891"/>
+    <w:rsid w:val="00E109F7"/>
+    <w:rsid w:val="00E10CE2"/>
+    <w:rsid w:val="00E12AA3"/>
+    <w:rsid w:val="00E12CD1"/>
+    <w:rsid w:val="00E14042"/>
+    <w:rsid w:val="00E1543B"/>
+    <w:rsid w:val="00E20C5D"/>
+    <w:rsid w:val="00E22069"/>
+    <w:rsid w:val="00E2466F"/>
     <w:rsid w:val="00E258C4"/>
+    <w:rsid w:val="00E25A58"/>
+    <w:rsid w:val="00E264C5"/>
     <w:rsid w:val="00E3006F"/>
+    <w:rsid w:val="00E305BC"/>
+    <w:rsid w:val="00E30FCE"/>
+    <w:rsid w:val="00E32B78"/>
+    <w:rsid w:val="00E336FF"/>
+    <w:rsid w:val="00E3407F"/>
+    <w:rsid w:val="00E349CB"/>
     <w:rsid w:val="00E35FB9"/>
+    <w:rsid w:val="00E37945"/>
+    <w:rsid w:val="00E41129"/>
+    <w:rsid w:val="00E45405"/>
+    <w:rsid w:val="00E45A22"/>
+    <w:rsid w:val="00E46CF2"/>
+    <w:rsid w:val="00E47BF8"/>
+    <w:rsid w:val="00E47E53"/>
     <w:rsid w:val="00E47EA0"/>
+    <w:rsid w:val="00E50B56"/>
+    <w:rsid w:val="00E51A8A"/>
+    <w:rsid w:val="00E51D68"/>
     <w:rsid w:val="00E5213A"/>
+    <w:rsid w:val="00E52586"/>
+    <w:rsid w:val="00E531CF"/>
+    <w:rsid w:val="00E53314"/>
+    <w:rsid w:val="00E539D4"/>
+    <w:rsid w:val="00E54F6D"/>
+    <w:rsid w:val="00E56DAB"/>
     <w:rsid w:val="00E56F38"/>
+    <w:rsid w:val="00E5700C"/>
     <w:rsid w:val="00E6229D"/>
+    <w:rsid w:val="00E627DD"/>
+    <w:rsid w:val="00E63D73"/>
+    <w:rsid w:val="00E65705"/>
+    <w:rsid w:val="00E65EAB"/>
     <w:rsid w:val="00E73171"/>
+    <w:rsid w:val="00E7483D"/>
+    <w:rsid w:val="00E74DC1"/>
     <w:rsid w:val="00E757EC"/>
     <w:rsid w:val="00E762A3"/>
+    <w:rsid w:val="00E81342"/>
+    <w:rsid w:val="00E8218F"/>
+    <w:rsid w:val="00E83AD9"/>
     <w:rsid w:val="00E85445"/>
+    <w:rsid w:val="00E866AE"/>
     <w:rsid w:val="00E91439"/>
     <w:rsid w:val="00E91450"/>
+    <w:rsid w:val="00E928CA"/>
+    <w:rsid w:val="00E92BE8"/>
+    <w:rsid w:val="00E9347A"/>
+    <w:rsid w:val="00E938AB"/>
+    <w:rsid w:val="00E953AD"/>
+    <w:rsid w:val="00E95423"/>
     <w:rsid w:val="00E95549"/>
+    <w:rsid w:val="00EA01EC"/>
+    <w:rsid w:val="00EA0B61"/>
+    <w:rsid w:val="00EA1272"/>
+    <w:rsid w:val="00EA1C6B"/>
+    <w:rsid w:val="00EA2250"/>
+    <w:rsid w:val="00EA2C08"/>
+    <w:rsid w:val="00EA3E1E"/>
+    <w:rsid w:val="00EA56AE"/>
     <w:rsid w:val="00EA6A91"/>
+    <w:rsid w:val="00EA7069"/>
+    <w:rsid w:val="00EA7FF4"/>
+    <w:rsid w:val="00EB165D"/>
+    <w:rsid w:val="00EB2A8E"/>
+    <w:rsid w:val="00EB347B"/>
+    <w:rsid w:val="00EB4BAD"/>
+    <w:rsid w:val="00EB5B8A"/>
+    <w:rsid w:val="00EB699D"/>
+    <w:rsid w:val="00EB7361"/>
+    <w:rsid w:val="00EB73A0"/>
+    <w:rsid w:val="00EB74F5"/>
+    <w:rsid w:val="00EC0036"/>
+    <w:rsid w:val="00EC14B5"/>
+    <w:rsid w:val="00EC2B0E"/>
+    <w:rsid w:val="00EC32F9"/>
+    <w:rsid w:val="00EC3742"/>
+    <w:rsid w:val="00EC3948"/>
+    <w:rsid w:val="00EC49AF"/>
+    <w:rsid w:val="00EC5407"/>
     <w:rsid w:val="00EC5B0F"/>
+    <w:rsid w:val="00EC76CF"/>
+    <w:rsid w:val="00EC7EF4"/>
+    <w:rsid w:val="00ED1B85"/>
     <w:rsid w:val="00ED2CF3"/>
+    <w:rsid w:val="00ED4ED3"/>
+    <w:rsid w:val="00ED4FBD"/>
+    <w:rsid w:val="00ED6012"/>
     <w:rsid w:val="00ED610E"/>
     <w:rsid w:val="00ED7AFA"/>
+    <w:rsid w:val="00EE07E4"/>
     <w:rsid w:val="00EE07F6"/>
+    <w:rsid w:val="00EE2B91"/>
     <w:rsid w:val="00EE4EDA"/>
+    <w:rsid w:val="00EE66A0"/>
+    <w:rsid w:val="00EE72BF"/>
+    <w:rsid w:val="00EF4053"/>
     <w:rsid w:val="00EF4AE5"/>
+    <w:rsid w:val="00EF59EA"/>
+    <w:rsid w:val="00EF66CC"/>
+    <w:rsid w:val="00EF729A"/>
+    <w:rsid w:val="00EF7666"/>
     <w:rsid w:val="00EF786C"/>
+    <w:rsid w:val="00F002CF"/>
+    <w:rsid w:val="00F0100F"/>
     <w:rsid w:val="00F019DA"/>
+    <w:rsid w:val="00F0251E"/>
+    <w:rsid w:val="00F02D74"/>
+    <w:rsid w:val="00F05BEC"/>
+    <w:rsid w:val="00F075FC"/>
     <w:rsid w:val="00F10500"/>
+    <w:rsid w:val="00F10A73"/>
+    <w:rsid w:val="00F111CF"/>
+    <w:rsid w:val="00F11511"/>
+    <w:rsid w:val="00F1181B"/>
+    <w:rsid w:val="00F1283C"/>
     <w:rsid w:val="00F13810"/>
     <w:rsid w:val="00F142A4"/>
+    <w:rsid w:val="00F14871"/>
+    <w:rsid w:val="00F218A2"/>
     <w:rsid w:val="00F21ED0"/>
+    <w:rsid w:val="00F24672"/>
+    <w:rsid w:val="00F2612C"/>
+    <w:rsid w:val="00F26FB0"/>
     <w:rsid w:val="00F27C19"/>
+    <w:rsid w:val="00F27C43"/>
+    <w:rsid w:val="00F301AC"/>
+    <w:rsid w:val="00F30595"/>
+    <w:rsid w:val="00F31D97"/>
+    <w:rsid w:val="00F32301"/>
+    <w:rsid w:val="00F327E7"/>
+    <w:rsid w:val="00F32FA4"/>
     <w:rsid w:val="00F33DB5"/>
+    <w:rsid w:val="00F35137"/>
+    <w:rsid w:val="00F37442"/>
+    <w:rsid w:val="00F37823"/>
+    <w:rsid w:val="00F4286D"/>
     <w:rsid w:val="00F43440"/>
+    <w:rsid w:val="00F43500"/>
+    <w:rsid w:val="00F46FB8"/>
     <w:rsid w:val="00F471E1"/>
+    <w:rsid w:val="00F479F5"/>
+    <w:rsid w:val="00F47D1B"/>
+    <w:rsid w:val="00F47D57"/>
+    <w:rsid w:val="00F50547"/>
+    <w:rsid w:val="00F50E97"/>
     <w:rsid w:val="00F5177A"/>
+    <w:rsid w:val="00F51811"/>
+    <w:rsid w:val="00F51EE9"/>
+    <w:rsid w:val="00F554F5"/>
     <w:rsid w:val="00F55A31"/>
+    <w:rsid w:val="00F55EB9"/>
     <w:rsid w:val="00F56A81"/>
+    <w:rsid w:val="00F57165"/>
+    <w:rsid w:val="00F57DB4"/>
     <w:rsid w:val="00F600BC"/>
+    <w:rsid w:val="00F60FA6"/>
+    <w:rsid w:val="00F642BF"/>
+    <w:rsid w:val="00F64C8C"/>
+    <w:rsid w:val="00F65F35"/>
+    <w:rsid w:val="00F66099"/>
+    <w:rsid w:val="00F7136D"/>
     <w:rsid w:val="00F71578"/>
+    <w:rsid w:val="00F72384"/>
     <w:rsid w:val="00F72443"/>
+    <w:rsid w:val="00F730AC"/>
+    <w:rsid w:val="00F73E0C"/>
+    <w:rsid w:val="00F740CE"/>
+    <w:rsid w:val="00F7467F"/>
     <w:rsid w:val="00F76404"/>
     <w:rsid w:val="00F7642F"/>
+    <w:rsid w:val="00F76604"/>
+    <w:rsid w:val="00F768D2"/>
+    <w:rsid w:val="00F80832"/>
+    <w:rsid w:val="00F80AAB"/>
+    <w:rsid w:val="00F83549"/>
     <w:rsid w:val="00F83DD4"/>
     <w:rsid w:val="00F84B46"/>
+    <w:rsid w:val="00F850EA"/>
+    <w:rsid w:val="00F86B29"/>
+    <w:rsid w:val="00F873A8"/>
+    <w:rsid w:val="00F936A7"/>
+    <w:rsid w:val="00F938A5"/>
+    <w:rsid w:val="00F941B1"/>
     <w:rsid w:val="00F944C0"/>
+    <w:rsid w:val="00F94E4F"/>
+    <w:rsid w:val="00F9524A"/>
+    <w:rsid w:val="00F96D21"/>
+    <w:rsid w:val="00F96DBE"/>
+    <w:rsid w:val="00FA06A2"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA09B2"/>
+    <w:rsid w:val="00FA109D"/>
+    <w:rsid w:val="00FA28C8"/>
+    <w:rsid w:val="00FA3462"/>
+    <w:rsid w:val="00FA45F5"/>
+    <w:rsid w:val="00FA59FD"/>
     <w:rsid w:val="00FA7258"/>
+    <w:rsid w:val="00FB4422"/>
     <w:rsid w:val="00FB495F"/>
+    <w:rsid w:val="00FB4E20"/>
+    <w:rsid w:val="00FB4FFD"/>
+    <w:rsid w:val="00FB5785"/>
+    <w:rsid w:val="00FB58EE"/>
+    <w:rsid w:val="00FB75C2"/>
+    <w:rsid w:val="00FC11F4"/>
     <w:rsid w:val="00FC4734"/>
+    <w:rsid w:val="00FD0A44"/>
     <w:rsid w:val="00FD1786"/>
+    <w:rsid w:val="00FD2D90"/>
     <w:rsid w:val="00FD3ABE"/>
+    <w:rsid w:val="00FD3D84"/>
+    <w:rsid w:val="00FD4EAA"/>
+    <w:rsid w:val="00FD543A"/>
+    <w:rsid w:val="00FD6112"/>
+    <w:rsid w:val="00FD733C"/>
+    <w:rsid w:val="00FD7787"/>
+    <w:rsid w:val="00FD79E8"/>
+    <w:rsid w:val="00FD7DF2"/>
+    <w:rsid w:val="00FE0692"/>
+    <w:rsid w:val="00FE23AC"/>
+    <w:rsid w:val="00FE4475"/>
+    <w:rsid w:val="00FE44FA"/>
+    <w:rsid w:val="00FE5B31"/>
+    <w:rsid w:val="00FE7A6A"/>
+    <w:rsid w:val="00FE7A8E"/>
+    <w:rsid w:val="00FF05DB"/>
+    <w:rsid w:val="00FF06EF"/>
+    <w:rsid w:val="00FF085C"/>
     <w:rsid w:val="00FF09E4"/>
+    <w:rsid w:val="00FF1E7F"/>
+    <w:rsid w:val="00FF305B"/>
+    <w:rsid w:val="00FF3555"/>
+    <w:rsid w:val="00FF3FAF"/>
+    <w:rsid w:val="00FF4FA0"/>
+    <w:rsid w:val="00FF637E"/>
+    <w:rsid w:val="00FF7186"/>
     <w:rsid w:val="0F8422B5"/>
     <w:rsid w:val="237A613C"/>
     <w:rsid w:val="2C76621E"/>
     <w:rsid w:val="38FD8FC3"/>
     <w:rsid w:val="3F1A57D6"/>
+    <w:rsid w:val="61A966FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AC54C3B"/>
+  <w15:docId w15:val="{6968F08F-6096-4348-AAB3-F7330AA07242}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B77B7B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004543EC"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="240"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -15495,67 +21043,65 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C75EF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D545A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D545A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="002D545A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D545A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -15755,1173 +21301,234 @@
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653122"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653122"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E7D0A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...769 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C75EF"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00BC46E0"/>
+    <w:rsid w:val="007666A2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="None">
-[...65 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...20 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00196A5B"/>
+    <w:rsid w:val="003C585C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...15 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...54 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003C585C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="569387120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="673343449">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1432236210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1546942758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1809860495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1316451805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1746681112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="523442810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470056781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2104954016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-45000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeducation@doe.mass.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nppes.cms.hhs.gov/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exclusions.oig.hhs.gov/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/sped/28mr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/sped/advisories/2019-3.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/information-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exclusions.oig.hhs.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/CFR-2007-title45-vol1/CFR-2007-title45-vol1-part164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/dates-deadlines-fy21/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/icd/icd10cm.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/CFR-2004-title45-vol1/CFR-2004-title45-vol1-part160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/sped/advisories/13_1.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sam.gov/SAM/pages/public/extracts/samPublicAccessData.jsf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edi@mahealth.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2019/07/31/SBMP-Schedule-SFY20-0619_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/CFR-2000-title42-vol3/CFR-2000-title42-vol3-part431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:achievement@doe.mass.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/masshealth-standard-companion-guide-health-care-claim-professional-837p-0/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeducation@doe.mass.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/resources-for-states/downloads/understanding-cost-pools.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-0/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nppes.cms.hhs.gov/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2019-3.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/provider-application-request-reference-guide-0/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2013-1.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/provider-application-request-reference-guide-0/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:achievement@doe.mass.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/local-education-agency-medicaid-coordinators-professional-learning-community" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/npi-technical-assistance-reference-document-0/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massfinance.state.ma.us/VendorWeb/vendor.asp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2019-3.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/information-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/icd/icd-10-cm/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edi@mahealth.net" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/local-education-agency-medicaid-coordinators-professional-learning-community" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17169,645 +21776,1847 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FFEFD7582DD85948B949E9DB5F082546" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02096c6bc122e49def0bf7ef39c763e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c64b7e4d-e432-438e-964d-3e1797cbfb17" xmlns:ns3="007c5cf4-c34f-40e1-a1af-878c7384bff9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf49231c83e8c440301200a6400e74d0" ns2:_="" ns3:_="">
+    <xsd:import namespace="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+    <xsd:import namespace="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c64b7e4d-e432-438e-964d-3e1797cbfb17" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9c592f6e-9db9-49f2-9f9e-7d6ee315dce4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="007c5cf4-c34f-40e1-a1af-878c7384bff9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dbe7ac40-d1fb-4250-ad2d-c0345e95515c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="007c5cf4-c34f-40e1-a1af-878c7384bff9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="007c5cf4-c34f-40e1-a1af-878c7384bff9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c64b7e4d-e432-438e-964d-3e1797cbfb17">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDC0B8BA-E385-4798-9EEA-3D621325947F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF9AF204-7213-4991-AC68-C55D756FE015}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA2A506-C5E6-436A-8820-5B1E2DE79CCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D1CEEF6-F0A7-425F-905A-935A9FDEFB44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+    <ds:schemaRef ds:uri="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{262D900F-90EC-45D6-98E8-8EAE927DA859}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>9411</Words>
-  <Characters>53644</Characters>
+  <Words>8914</Words>
+  <Characters>50812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>447</Lines>
-  <Paragraphs>125</Paragraphs>
+  <Lines>423</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MassHealth School-Based Medicaid Program Direct-Service Claiming (DSC) Program Guide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62930</CharactersWithSpaces>
+  <CharactersWithSpaces>59607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="186" baseType="variant">
+    <vt:vector size="492" baseType="variant">
       <vt:variant>
         <vt:i4>6619261</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>102</vt:i4>
+        <vt:i4>348</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3473408</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>99</vt:i4>
+        <vt:i4>345</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:edi@mahealth.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3080259</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>96</vt:i4>
+        <vt:i4>342</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:achievement@doe.mass.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7208987</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>93</vt:i4>
+        <vt:i4>339</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:specialeducation@doe.mass.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>524310</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>90</vt:i4>
+        <vt:i4>336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/topics/information-for-masshealth-providers</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276801</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>87</vt:i4>
+        <vt:i4>333</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:providersupport@mahealth.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2097181</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>84</vt:i4>
+        <vt:i4>330</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:schoolbasedclaiming@umassmed.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4849751</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>81</vt:i4>
+        <vt:i4>327</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/masshealth-school-based-medicaid-program</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>8323177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.govinfo.gov/app/details/CFR-2007-title45-vol1/CFR-2007-title45-vol1-part164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.govinfo.gov/app/details/CFR-2004-title45-vol1/CFR-2004-title45-vol1-part160</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.govinfo.gov/app/details/CFR-2000-title42-vol3/CFR-2000-title42-vol3-part431</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259845</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/regulations/130-CMR-45000-administrative-and-billing-regulations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6815860</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>78</vt:i4>
+        <vt:i4>312</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://exclusions.oig.hhs.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815860</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>75</vt:i4>
+        <vt:i4>309</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://exclusions.oig.hhs.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5570560</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>72</vt:i4>
+        <vt:i4>306</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sam.gov/SAM/pages/public/extracts/samPublicAccessData.jsf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357029</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>69</vt:i4>
+        <vt:i4>303</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>model-sbmp-contract-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>655455</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>66</vt:i4>
+        <vt:i4>786445</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.cdc.gov/nchs/icd/icd10cm.htm</vt:lpwstr>
+        <vt:lpwstr>https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2019-3.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>5439575</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cdc.gov/nchs/icd/icd-10-cm/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111889</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342448</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/regulations/258-CMR-1200-scope-of-practice</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818094</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://publications.aap.org/toolkits/resources/15625/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456466</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/guides/masshealth-all-provider-manual-appendices</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327685</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-0/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6619261</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>60</vt:i4>
+        <vt:i4>258</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2490406</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>57</vt:i4>
+        <vt:i4>786437</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.doe.mass.edu/sped/advisories/2019-3.html</vt:lpwstr>
+        <vt:lpwstr>https://www.doe.mass.edu/specialeducation/policy/dese/advisories/2013-1.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4456466</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>54</vt:i4>
+        <vt:i4>262172</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/guides/masshealth-all-provider-manual-appendices</vt:lpwstr>
+        <vt:lpwstr>https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3801149</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>42</vt:i4>
+        <vt:i4>7274520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations</vt:lpwstr>
+        <vt:lpwstr>https://nppes.cms.hhs.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:provider@masshealthquestions.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390941</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>direct-service-claiming-resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.medicaid.gov/resources-for-states/downloads/understanding-cost-pools.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>random-moment-time-study-rmts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6619261</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>39</vt:i4>
+        <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619261</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>36</vt:i4>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619261</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>33</vt:i4>
+        <vt:i4>4849751</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/masshealth-school-based-medicaid-program</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3473504</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>30</vt:i4>
+        <vt:i4>458756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.doe.mass.edu/sped/28mr/</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262172</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>27</vt:i4>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>209</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7274520</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>24</vt:i4>
+        <vt:lpwstr>_Toc49521086</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>203</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://nppes.cms.hhs.gov/</vt:lpwstr>
-[...8 lines deleted...]
-        <vt:i4>21</vt:i4>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521085</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:providersupport@mahealth.net</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619261</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>18</vt:i4>
+        <vt:lpwstr>_Toc49521084</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031672</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>191</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4063259</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>15</vt:i4>
+        <vt:lpwstr>_Toc49521083</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966136</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/files/documents/2019/07/31/SBMP-Schedule-SFY20-0619_0.pdf</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619261</vt:i4>
+        <vt:lpwstr>_Toc49521082</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521081</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835064</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521080</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521079</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521078</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769527</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521077</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703991</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521076</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521075</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521074</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521073</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521072</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900599</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521071</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835063</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521070</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310774</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521068</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769526</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521067</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703990</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521066</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572918</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521064</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031670</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521063</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521062</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521061</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521060</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521059</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521058</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521057</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521056</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521055</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572917</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521054</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031669</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521053</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521052</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521051</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49521050</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439575</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+        <vt:lpwstr>https://www.cdc.gov/nchs/icd/icd-10-cm/index.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619261</vt:i4>
+        <vt:i4>3342448</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/regulations/258-CMR-1200-scope-of-practice</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619261</vt:i4>
+        <vt:i4>3276839</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/info-details/masshealths-early-and-periodic-screening-diagnostic-and-treatment-benefit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-is-included-in-the-epsdt-benefit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572878</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/files/documents/2017/12/18/130cmr450.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4849751</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>3</vt:i4>
+        <vt:i4>131138</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/masshealth-school-based-medicaid-program</vt:lpwstr>
-[...17 lines deleted...]
-        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+        <vt:lpwstr>https://www.medicaid.gov/resources-for-states/downloads/understanding-cost-pools.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MassHealth School-Based Medicaid Program Direct-Service Claiming (DSC) Program Guide</dc:title>
+  <dc:subject/>
   <dc:creator>Lucia Colella-Yantosca</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FFEFD7582DD85948B949E9DB5F082546</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>