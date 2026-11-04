--- v0 (2025-11-04)
+++ v1 (2026-11-04)
@@ -1,9663 +1,19512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w14:paraId="13D8B096" w14:textId="77777777" w:rsidR="0032449B" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1062F1A1" w14:textId="77777777" w:rsidR="0032449B" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280AAF32" w14:textId="77777777" w:rsidR="0032449B" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0105ED" w14:textId="3C5BDA1E" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00892366">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>School-Based Medicaid Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00892366" w:rsidRPr="00E8352D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Program Guide for Local Education Agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BECAE74" w14:textId="21925AB9" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="0097192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ED5F8D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00E066A1"/>
+    <w:p w14:paraId="49CC6FAF" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747A2EFB" w14:textId="1FD9D9BB" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="008513FC" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B4413DA" wp14:editId="4F2880CB">
+            <wp:extent cx="1647825" cy="1152525"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="1870992270" name="Picture 1" descr="MassHealth Logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1870992270" name="Picture 1" descr="MassHealth Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1647825" cy="1152525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778607BE" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FE9155" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331DCD1B" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B5B29F" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52243B12" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A9A5F6" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4A04DD" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C52518A" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F382464" w14:textId="77777777" w:rsidR="007B1D0D" w:rsidRPr="00E8352D" w:rsidRDefault="007B1D0D" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D31D16" w14:textId="77777777" w:rsidR="002D1455" w:rsidRPr="00E8352D" w:rsidRDefault="002D1455" w:rsidP="002D1455"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="29771051"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="476BC165" w14:textId="5EF1E4CA" w:rsidR="0032449B" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:color w:val="1F497D" w:themeColor="text2"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E8352D">
+            <w:rPr>
+              <w:color w:val="1F497D" w:themeColor="text2"/>
+            </w:rPr>
+            <w:t>Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="50D4F538" w14:textId="5AAEAD18" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E8352D">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00E8352D">
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00E8352D">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc239853030" w:history="1">
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Executive Summary</w:t>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853030 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00375BB3" w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14D03A17" w14:textId="1E3C8F3C" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853031" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Program Overview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853031 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1351488B" w14:textId="4F8E9564" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853032" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>How to Use School-Based Medicaid Guides</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853032 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3058BB36" w14:textId="7F5D5675" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853033" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Applicable Laws, Regulations, and Published Guidance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853033 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5712E1BB" w14:textId="0FA625F8" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853034" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Costs That May Not Be Claimed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853034 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0A6A97FB" w14:textId="73EE44E3" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853035" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853035 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="365531E1" w14:textId="1BB37C91" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853036" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Part 1: Understanding Cost Allocation and the Random Moment Time Study (RMTS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853036 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7D675954" w14:textId="5AFC0958" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853037" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Why Cost Allocation Is Necessary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853037 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="00DAEE7F" w14:textId="0E19E35C" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853038" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>How the RMTS Works</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853038 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="69FC1EBA" w14:textId="71090EBA" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853039" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>RMTS Cost Pools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853039 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0833C64D" w14:textId="6C83D39B" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853040" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>How RMTS Results Are Used</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853040 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="454B3929" w14:textId="4A5B59DA" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853041" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>LEA Responsibilities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853041 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="71DCB4C8" w14:textId="76DFF023" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853042" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Part 2: Direct Service Claiming</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853042 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3B104329" w14:textId="5C5089D9" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853043" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853043 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="79ED41F3" w14:textId="61184B13" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853044" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>The Annual DSC Reimbursement Process</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853044 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1E08011D" w14:textId="64D4B688" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853045" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Allowable Medicaid Direct Service Expenditures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853045 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="341F7680" w14:textId="646E1601" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853046" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Reimbursable Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853046 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3611D27C" w14:textId="6B7FF443" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853047" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Interim Claims Are Required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853047 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="64C4AB8C" w14:textId="45E4FB48" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853048" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Relationship Between Interim Claims and the Annual Cost Report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853048 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="67F60528" w14:textId="27CB758B" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853049" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Eligible MassHealth Members</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853049 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6430AD90" w14:textId="336C9D62" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853050" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DESE Guidance Regarding Parental Consent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853050 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3A7F6BF1" w14:textId="3C9C569F" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853051" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Interim Claiming Submission</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853051 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="455CD557" w14:textId="14A48D28" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853052" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Cost Report Disallowances</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853052 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15714DD0" w14:textId="1C02783A" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853053" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Part 3: Administrative Activities Claiming</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853053 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36C2EAEC" w14:textId="7B40EABF" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853054" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853054 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EBB28B6" w14:textId="6F5C7230" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853055" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Allowable Medicaid Administrative Expenditures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853055 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D15CB2D" w14:textId="2A958189" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853056" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Reimbursable Administrative Activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853056 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="682036F7" w14:textId="7860E2D1" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853057" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>What Is Not Reimbursable?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853057 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36E995B8" w14:textId="3579F439" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853058" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Reimbursable Staff Costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853058 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3A219494" w14:textId="31085002" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853059" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Glossary/Acronyms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853059 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="354DB859" w14:textId="30B4BD6F" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239853060" w:history="1">
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix: SBMP Guides and Other Resources</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239853060 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8352D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0BE72034" w14:textId="01A60C39" w:rsidR="0032449B" w:rsidRPr="00E8352D" w:rsidRDefault="0032449B">
+          <w:r w:rsidRPr="00E8352D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="052A062E" w14:textId="1071FB7D" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="000E125F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Executive Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383BC523" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Based Medicaid Program (SBMP) gives local education agencies (LEAs) an opportunity to receive federal Medicaid reimbursement for certain costs associated with providing Medicaid-covered services in a school setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806B2EB" w14:textId="5433A014" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicaid is a joint state-federal program that provides reimbursement for covered health services and for certain administrative activities that support the Medicaid program. In Massachusetts, the Executive Office of Health and Human Services (EOHHS) is the single state agency responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5005" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administering the Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicaid</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5005" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, known as MassHealth. The University of Massachusetts Medical </w:t>
+      </w:r>
+      <w:r w:rsidR="001058D2" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>School administers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the SBMP on behalf of and in conjunction with MassHealth. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640ACE17" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>This Program Guide provides a high-level overview of how the SBMP works and the responsibilities of participating LEAs. Superintendents, business managers, special education directors, direct service staff, and administrative staff should use the guide as a starting point for understanding the program. It can also be used for onboarding, as a refresher, and as a reference guide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9137B4" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs play an active role in administering the SBMP. LEAs certify, under penalties of perjury, that reimbursement requests are accurate and are responsible for ensuring program compliance. SBMP costs and reimbursement requests are subject to audit by MassHealth and other state and federal agencies. The Massachusetts School-Based Medicaid Program Provider Contract sets out additional provider responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1712A4B9" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc239853030"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>How the SBMP Works</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="414606C1" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Cost allocation and the Random Moment Time Study (RMTS). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The RMTS is the cost-allocation method used to determine what portion of school staff time and related costs supports Medicaid-covered services or Medicaid administrative activities. RMTS results are used in both Direct Service Claiming (DSC) and Administrative Activities Claiming (AAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367DE0C6" w14:textId="72C795F2" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Direct Service Claiming (DSC). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DSC provides reimbursement for certain Medicaid-covered health services delivered in the school setting. LEAs submit interim claims to MassHealth during the year. At the end of the fiscal year, the LEA submits an annual Direct Service Cost Report, which determines the total Medicaid-allowable costs for the year and reconciles those costs with interim claim payments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1624CA6C" w14:textId="6DD051C8" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Administrative Activities Claiming (AAC). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AAC provides reimbursement for certain administrative activities that support access to and coordination of Medicaid-covered services. Examples include Medicaid outreach, application assistance, and care coordination related to covered services. Unlike DSC, AAC does not use interim claims; LEAs submit quarterly AAC cost reports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C765772" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The remainder of this Program Guide explains each component in more detail. Part 1 describes cost allocation and the RMTS. Part 2 describes DSC, including reimbursable services, interim claims, and the annual Cost Report. Part 3 describes AAC, including reimbursable administrative activities and non-reimbursable activities. The glossary defines commonly used terms and acronyms, and the appendix identifies additional SBMP guides and resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03056B76" w14:textId="77777777" w:rsidR="008B7B86" w:rsidRPr="00E8352D" w:rsidRDefault="008B7B86" w:rsidP="008B7B86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Use this Program Guide together with the detailed SBMP guides, Program Bulletins, training materials, published guidance, and the provider contract. Because the SBMP is a living program, LEAs should consult the SBMP website and current program guidance for the most up-to-date requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A7F582" w14:textId="27825924" w:rsidR="00F6141B" w:rsidRPr="00E8352D" w:rsidRDefault="00F6141B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDBC40E" w14:textId="77777777" w:rsidR="00375BB3" w:rsidRPr="00E8352D" w:rsidRDefault="00375BB3" w:rsidP="00375BB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Program Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1573C3" w14:textId="55FA7B08" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schools provide a range of physical, behavioral, and mental health services that support student health and educational outcomes. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Based Medicaid Program (SBMP) gives local education agencies (LEAs) an opportunity to recover some of the costs of providing covered services to Medicaid-enrolled students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2C0831" w14:textId="307FC96A" w:rsidR="00A93DCE" w:rsidRPr="00E8352D" w:rsidRDefault="00A93DCE" w:rsidP="00A93DCE">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth is Massachusetts' Medicaid program. Through the SBMP, Massachusetts can receive federal Medicaid matching funds for certain school-based health services and for certain administrative activities that support access to Medicaid-covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F82168" w14:textId="77777777" w:rsidR="002F0250" w:rsidRPr="00E8352D" w:rsidRDefault="002F0250" w:rsidP="002F0250">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For participating LEAs, the SBMP is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cost-reimbursement program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In general, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>an LEA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incurs allowable costs first and then seeks reimbursement for the portion of those costs that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligible under the program. Final reimbursement is based on Medicaid-allowable actual incurred costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C35147B" w14:textId="1E0447D6" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc239853031"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="001058D2" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>the SBMP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fits Together</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="35C3C13E" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The SBMP has two primary components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D942A3" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Direct Service Claiming (DSC):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reimbursement for certain Medicaid-covered health services provided directly to eligible students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DE3C41" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Administrative Activities Claiming (AAC):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reimbursement for certain administrative activities that support access to and coordination of Medicaid-covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BA9009" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Both components use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="56"/>
-[...10 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Random Moment Time Study (RMTS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the cost-allocation process. The RMTS helps determine what portion of participating staff time is related to Medicaid activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED323A3" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The basic process can be summarized as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450B0971" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1. LEA incurs costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Schools pay staff and other allowable costs associated with providing services and performing activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53761D19" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2. RMTS identifies the Medicaid-related share</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The RMTS estimates the portion of staff activity that is related to Medicaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75473B3E" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3. LEA reports eligible costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>LEAs report allowable costs through the applicable DSC or AAC process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B8C0B2" w14:textId="1E93E862" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4. MassHealth calculates reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Reimbursement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is based on Medicaid-allowable actual incurred costs</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1F20" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are discounted by RMTS </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FE2" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6806" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>share of the Medicaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00326F4E" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6806" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enrolled student population, </w:t>
+      </w:r>
+      <w:r w:rsidR="00985804" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>known as the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6806" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicaid Penetration Factor</w:t>
+      </w:r>
+      <w:r w:rsidR="009A107F" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C53A36" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C" w:rsidP="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1308 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5. LEA receives reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The LEA receives the amount determined to be reimbursable under the program, subject to applicable claiming, documentation, cost, and compliance requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E1EAE" w14:textId="77777777" w:rsidR="00605A6C" w:rsidRPr="00E8352D" w:rsidRDefault="00605A6C">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAFE7F8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc239853032"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How to Use School-Based Medicaid Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3362F72D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>This Program Guide provides a high-level overview of the SBMP. It is designed to give LEA leaders, business managers, special education administrators, direct service providers, administrative staff, and other program participants a baseline understanding of how the program works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B14A58" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The guide is organized into three parts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7DF960" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="0084656F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Understanding Cost Allocation and the Random Moment Time Study (RMTS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD47E77" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="0084656F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Direct Service Claiming (DSC), including interim claims and the annual Cost Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C04639C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="0084656F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...40 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Administrative Activities Claiming (AAC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6E4358" w14:textId="5D9CD9D3" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Other SBMP guides are referenced throughout this Program Guide. The titles of those guides are listed in the Appendix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541A618E" w14:textId="28C6D1A7" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Program Guide is a living document and </w:t>
+      </w:r>
+      <w:r w:rsidR="00150CC1" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>be updated as the program evolves. LEAs should visit the SBMP website regularly for the most up-to-date information. LEAs should also follow applicable Program Bulletins, training materials, and other published resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131D7595" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...76 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Program Guide provides an overview and does not replace the detailed requirements in current SBMP guidance or the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Based Medicaid Program Provider Contract. Information in this guide and other SBMP materials is intended to be consistent with the scope of the Provider Contract. A sample Provider Contract is available on the SBMP Resource Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C34854E" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:kinsoku w:val="0"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_bookmark2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc239853033"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Applicable Laws, Regulations, and Published Guidance</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...39 lines deleted...]
-        <w:r>
+    </w:p>
+    <w:p w14:paraId="35EAF9AC" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Any LEA or subcontractor participating in the SBMP must comply with applicable federal and state laws and regulations, published guidance, and the terms of the Provider Contract. These include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12790A89" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Section 1902(a) of the Social Security Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4895F572" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Code of Federal Regulations (CFR), Titles 42 and 45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF601C9" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>OMB Uniform Administrative Requirements, Cost Principles, and Audit Requirements for Federal Awards (2 CFR 200)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF6105" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>OMB Circular A-133, Audits of States, Local Governments and Non-Profit Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E29F753" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth School-Based Medicaid Program Bulletins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B020451" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth School-Based Medicaid Program Instruction Guides</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576C771C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts School-Based Medicaid Program Provider Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77224549" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs should use the current versions of applicable laws, regulations, guidance, and contractual materials when making program and compliance decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C8F2BC" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239853034"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Costs That May Not Be Claimed</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="501501D1" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs may not claim reimbursement for expenditures in any of the following situations. For purposes of the RMTS, staff must be excluded from the time study if any of these situations apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F3A1F1" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00C6290E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100% of the staff member’s salary is paid through a federal grant or other federal funds, including Individuals with Disabilities Education Act (IDEA) funds. This includes any state or local funds that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>were required as a match to receive the federal grant; those funds are considered part of the federal funding percentage related to the staff member’s salary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D986D6C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00C6290E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Medicaid billing vendor is paid on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contingency-fee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis, meaning payment is based on a percentage of claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAA9E07" w14:textId="7FEA1AC8" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00C6290E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A staff member’s salary is included in the LEA’s Indirect Cost Rate. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>State Plan Amendment</w:t>
+          <w:t>School-Based Medicaid Bulletin #28</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for additional details and excluded account object codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7D4B8E" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:kinsoku w:val="0"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc239853035"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Contact Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="40C87EB2" w14:textId="250B6882" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>School-Based Medicaid publications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other information, including this and other guides:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B15318" w14:textId="5A573BCC" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.mass.gov/masshealth/schools </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCDB728" w14:textId="07860244" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions about the program, contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>UMass Chan School-Based Help Desk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF84189" w14:textId="54E57203" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SchoolBasedClaiming@umassmed.edu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F713F7" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(800) 535-6741, Monday–Friday, 7:30 a.m.–7:30 p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC5B37C" w14:textId="0870CBA2" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To enroll as a School-Based Medicaid provider or for information about MMIS claims, contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>MassHealth Customer Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47838432" w14:textId="2BC96FEB" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providersupport@mahealth.net </w:t>
+      </w:r>
+      <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for non-member-specific questions only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B735E96" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(800) 841-2900, Monday–Friday, 8 a.m.–5 p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340073F7" w14:textId="48BB27CB" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>general MassHealth information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, including regulations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106D8B8C" w14:textId="4401713F" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.mass.gov/masshealth </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558F31E8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For education-related questions, including parent/guardian consent, contact the Massachusetts Department of Elementary and Secondary Education (DESE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717A6606" w14:textId="5C9A099A" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00892366">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Individualized Education Program (IEP) questions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA8DEB9" w14:textId="73A27C2B" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialeducation@doe.mass.edu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C756ACD" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(781) 338-3375</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8EFD3D" w14:textId="03866214" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00892366">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Consent questions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B95BA90" w14:textId="13C3ACE6" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00560188">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achievement@doe.mass.edu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A23295D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(781) 338-3010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6A2C8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCFD63C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc239853036"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 1: Understanding Cost Allocation and the Random Moment Time Study (RMTS)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="495A6DC6" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc239853037"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Why Cost Allocation Is Necessary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="2D3224B1" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The key to understanding the SBMP is understanding how the program identifies the portion of school costs that is related to Medicaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289BD3EA" w14:textId="28B90236" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Because not all school costs are Medicaid-related, Medicaid does not reimburse all school costs. Cost allocation provides a way to determine the appropriate share of eligible costs that may be attributed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicaid.</w:t>
+      </w:r>
+      <w:r w:rsidR="004109CA" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004109CA" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62710" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>In addition to providing covered services to MassHealth eligible students, staff</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0B62" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also providing services to students who are not MassHealth eligible. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7280B" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Schools are not traditional health care settings</w:t>
+      </w:r>
+      <w:r w:rsidR="00990C47" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">—staff necessarily </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6006" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>participate in school activities and other work that is unrelated to Medicaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1D7D77" w14:textId="34EB05B6" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A simple way to think about it: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The RMTS helps answer the question: Of everything a school spends on staff and services, what portion is related to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0378" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providing healthcare to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth-eligible students?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6326AE" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc239853038"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>How the RMTS Works</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="49CFC324" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs report their actual incurred costs for providing MassHealth-covered services and performing Medicaid administrative activities through the DSC and AAC programs. Most of these costs are personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, such as staff salaries and benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427E2581" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The RMTS is the method used to determine what portion of applicable LEA costs is eligible for federal reimbursement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C718F24" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A5432A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Participating staff are assigned to an appropriate RMTS cost pool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8D4AA5" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A5432A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>At randomly selected points during the workday, participating staff are asked to report what they are doing at that specific moment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66756B70" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A5432A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...47 lines deleted...]
-        <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Staff select the activity category that best describes the work they were performing at that moment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A79D2D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A5432A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual responses are combined across participating staff and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>over time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564599FE" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A5432A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The resulting statewide proportions are used as part of the cost-allocation and reimbursement process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47318C86" w14:textId="2CBE58C8" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The RMTS is described in greater depth in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>www.mass.gov/masshealth/schools</w:t>
+          <w:t>LEA Coordinator Guide for Random Moment Time Study</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. A single RMTS response represents only a snapshot of staff activity. When many moments are combined, they provide a statistically valid estimate of how staff time is distributed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E8D60F" w14:textId="1D38B7AA" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A specified number of moments are assigned randomly across each statewide pool of participants from participating LEAs in the Commonwealth. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4ADC" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pproximately 12,000 individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4ADC" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s participate in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RMTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4ADC" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responses are used to determine a statistically valid statewide proportion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE459B" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicaid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>reimbursable time for each pool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1009B174" w14:textId="77777777" w:rsidR="004A79E0" w:rsidRPr="00E8352D" w:rsidRDefault="004A79E0" w:rsidP="000E125F"/>
+    <w:p w14:paraId="17AB5998" w14:textId="77777777" w:rsidR="00CD608D" w:rsidRPr="00E8352D" w:rsidRDefault="00CD608D" w:rsidP="00CD608D"/>
+    <w:p w14:paraId="3C9D80B6" w14:textId="77777777" w:rsidR="00CD608D" w:rsidRPr="00E8352D" w:rsidRDefault="00CD608D" w:rsidP="00CD608D"/>
+    <w:p w14:paraId="39983501" w14:textId="77777777" w:rsidR="00CD608D" w:rsidRPr="00E8352D" w:rsidRDefault="00CD608D" w:rsidP="00CD608D"/>
+    <w:p w14:paraId="4968CE12" w14:textId="5CDFC808" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:kinsoku w:val="0"/>
-[...2140 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_bookmark8"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc239853039"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>RMTS Cost Pools</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r>
-[...1953 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="118" w:type="dxa"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4789"/>
-        <w:gridCol w:w="4789"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="4964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w14:paraId="01BEB71C" w14:textId="77777777" w:rsidTr="00892366">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4789" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="B1A0C6"/>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...8 lines deleted...]
-              <w:t>Before July 1, 2019</w:t>
+          <w:p w14:paraId="54B67376" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Cost Pool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4789" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="B1A0C6"/>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...8 lines deleted...]
-              <w:t>July 1, 2019 Onward</w:t>
+          <w:p w14:paraId="7678576C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Pool Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w14:paraId="22BC5C5C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1103"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4789" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...75 lines deleted...]
-              <w:t>Only</w:t>
+          <w:p w14:paraId="0C835DCE" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Pool 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4789" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...24 lines deleted...]
-              <w:t>Services*</w:t>
+          <w:p w14:paraId="26B256E5" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Mental/Behavioral Health*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...23 lines deleted...]
-              <w:t>Services*</w:t>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w14:paraId="377FD9B3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F300376" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Pool 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...23 lines deleted...]
-              <w:t>Services*</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60019361" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Therapy*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...24 lines deleted...]
-              <w:t>Only</w:t>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w14:paraId="788BEB52" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECF87F0" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Pool 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9EC8D8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Medical*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w14:paraId="721842D1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACF955D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Pool 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A1CBE7" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+            <w:r w:rsidRPr="00E8352D">
+              <w:t>Administrative Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E46689">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27C84D54" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Direct service pools can include costs associated with both direct services and administrative support provided by staff in those pools, subject to applicable program requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4B5DAA" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc239853040"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How RMTS Results Are Used</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="48552DE8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The statewide RMTS results are combined with LEA-specific costs and the LEA-specific proportion of MassHealth-enrolled students, referred to as the Medicaid Penetration Factor (MPF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CEED62" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For DSC, these data are submitted through the annual Cost Report to determine the provider’s reimbursement. For AAC, the RMTS results and MPF are applied to the LEA’s quarterly Administrative Activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t xml:space="preserve"> Claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7582BF" w14:textId="0F7D8C0E" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key point: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>RMTS results are one part of the reimbursement calculation. LEAs must also meet the applicable other program requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7625B16D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc239853041"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>LEA Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="1F148CD9" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs participating in the RMTS should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C2A2F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEA-employed RMTS Coordinator to maintain the list of RMTS participants and monitor staff participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B469C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Update the LEA’s list of RMTS participants quarterly, in accordance with program guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F09A1F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure that staff are included in the appropriate RMTS cost pool. This determination should be based on individual job function rather than job title. For example, nurses may be assigned to different pools—or may not be included at all—based on how they spend their time and in accordance with program guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36559418" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide required training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff who participate in the RMTS and oversee compliance with staff training requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1F27E0" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Maintain at least an 85% participation compliance rate, with LEA staff responding to all assigned random moments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224976F9" w14:textId="4759BF62" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For detailed requirements: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>LEA Coordinator Guide for Random Moment Time Study (RMTS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7765E394" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD89CA7" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc239853042"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 2: Direct Service Claiming</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="02FE7E20" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc239853043"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="112561E2" w14:textId="77777777" w:rsidR="00E86888" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Direct Service Claiming (DSC) provides federal reimbursement for certain Medicaid-covered physical and behavioral health services provided in the school setting. Services must be medically necessary and meet all other applicable program requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479B6DF0" w14:textId="66C57956" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00E86888">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Covered services includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5038A" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audiology; speech; occupational and physical therapies; counseling and other mental and behavioral health services; nursing; personal care services; medical nutritional counseling; EPSDT screenings; and Applied Behavior Analysis (ABA) services for students with autism spectrum disorder (ASD) and Down Syndrome</w:t>
+      </w:r>
+      <w:r w:rsidR="001D43D8" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnoses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D57A36" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Throughout the year, LEAs submit interim claims for Covered Services provided to eligible MassHealth-enrolled members through MassHealth’s Medicaid Management Information System (MMIS). Providers must submit claims for all services for which they seek reimbursement in the annual Direct Service Cost Report. Interim claims are paid quarterly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BE4449" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc239853044"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>The Annual DSC Reimbursement Process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="064E4FC2" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The DSC reimbursement process has two related stages: interim claiming during the year and reconciliation through the annual Cost Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0556718A" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...65 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>During the fiscal year, the LEA submits interim claims for Medicaid Reimbursable Services through MMIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D19A769" w14:textId="19A1AA27" w:rsidR="00D76A87" w:rsidRPr="00E8352D" w:rsidRDefault="00D76A87" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00313EBD" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accumulates these interim claim submissions </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1FC8" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BD6" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EBD" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarterly interim payments to the LEA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E671D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>After the fiscal year ends on June 30, the LEA submits an annual Cost Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD6B547" w14:textId="7665F4E0" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The Cost Report determines the total Medicaid-allowable actual incurred costs for the year, referred to as the Gross Medicaid Reimbursable Amount</w:t>
+      </w:r>
+      <w:r w:rsidR="002724EF" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002724EF" w:rsidRPr="00E8352D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidR="0028349E" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Illustration</w:t>
+      </w:r>
+      <w:r w:rsidR="002724EF" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the following page</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F510F" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is eligible for the federal match, generally 50%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F5344A" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The Cost Report must include the required certification attesting to the accuracy of the reported costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE3F05F" w14:textId="62D350A0" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="001D43D8">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth reconciles the Gross Medicaid Reimbursable Amount with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A619E4" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quarterly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>interim payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EBD" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>made during the year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388DB809" w14:textId="5FCD426E" w:rsidR="00A07A0A" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00F06646">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:spacing w:val="-14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If allowable costs exceed interim claim payments, the LEA receives an additional payment. If interim claim payments exceed actual Medicaid-allowable costs, MassHealth recoups the overpayment</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:r w:rsidR="0028349E" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illustration </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2 on the following page</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2548" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6797A2" w14:textId="498DFF2B" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:t xml:space="preserve">Cost reports are due by December 31 of each year and are generally paid by the end of the following June. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0074FAB0" w14:textId="77777777" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="002724EF" w:rsidP="002724EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04261E34" w14:textId="77777777" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="002724EF" w:rsidP="002724EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4161ADC5" w14:textId="77777777" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="002724EF" w:rsidP="002724EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4735F446" w14:textId="77777777" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="002724EF" w:rsidP="002724EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0898B3A3" w14:textId="61DC932E" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="0028349E" w:rsidP="002724EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Illustration</w:t>
+      </w:r>
+      <w:r w:rsidR="002724EF" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: Annual DSC Cost Report Calculation to Determine Gross Expenditure Amount for Medicaid Covered Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E786C84" w14:textId="111A8B78" w:rsidR="002724EF" w:rsidRPr="00E8352D" w:rsidRDefault="002724EF">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="426534E3" wp14:editId="6FA4DFFE">
+            <wp:extent cx="4532460" cy="1057275"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="181084415" name="Picture 1" descr="Illustration of the cost report calculation for direct services claiming."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="181084415" name="Picture 1" descr="Illustration of the cost report calculation for direct services claiming."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4547718" cy="1060834"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090845D7" w14:textId="625CC036" w:rsidR="005F2A09" w:rsidRPr="00E8352D" w:rsidRDefault="0028349E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Illustration</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A78" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: Cost Report Reconciliation</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A09" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50644D38" wp14:editId="772D9123">
+            <wp:extent cx="4867954" cy="1057423"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1478338604" name="Picture 1" descr="Three boxes showing: &#10;LEA's Total Portion of federal Reimbursement MINUS Interim Payment reimbursement previously received&#10; equals cost report reconciliationText"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1478338604" name="Picture 1" descr="Three boxes showing: &#10;LEA's Total Portion of federal Reimbursement MINUS Interim Payment reimbursement previously received&#10; equals cost report reconciliationText"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4867954" cy="1057423"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D310488" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239853045"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Allowable Medicaid Direct Service Expenditures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3C87C62D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Allowable Medicaid direct service expenditures include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCA6DFC" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00E14A56">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Staff salary and employer-paid benefit expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA3AE1" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00E14A56">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Out-of-district tuition expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE1BDE0" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00E14A56">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Materials, supplies, and equipment expenditures when supporting Medicaid Reimbursable Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3E290A" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00E14A56">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...511 lines deleted...]
-        <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Purchased services expenditures when supporting Medicaid Reimbursable Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B96FB3" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00E14A56">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Indirect costs through application of the DESE indirect cost rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FF04AA" w14:textId="38E84BEB" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The detailed requirements for allowable costs, interim billing, documentation, and the annual Cost Report are provided in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Direct Service (Interim) Claiming Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Instruction Guide for the Annual Direct Service Cost Report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F62B10C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239853046"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Reimbursable Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="282ED12F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The SBMP covers direct services provided in the school setting, including audiology, speech, occupational and physical therapies, counseling and other mental and behavioral health services, nursing services, personal care services, and ABA therapy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271BB7EA" w14:textId="7EE69C3C" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is reimbursable only when all applicable requirements are met. These requirements include delivery by a qualified provider who participates in the RMTS, medical necessity as documented in a care plan, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00990B9A" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintaining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6B5C8E" w14:textId="7384F9B3" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The complete list of covered services and qualified providers is available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="direct-service-claiming-resources" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...220 lines deleted...]
-        <w:spacing w:before="9"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACA978A" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important distinction: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A service may be a Covered Service under the SBMP, but it becomes a Reimbursable Service only when the applicable requirements for reimbursement are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59246EF6" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239853047"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Interim Claims Are Required</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="65C1A76F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim claims must be submitted for all services for which an LEA seeks reimbursement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514145E2" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In practical terms, when a qualified practitioner who is included in the appropriate direct service cost pool of the RMTS provides a Medicaid Reimbursable Service to a MassHealth-enrolled student, an interim claim must be submitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5022D2E8" w14:textId="0B2A83BB" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only claims with billable procedure codes for eligible MassHealth-enrolled members will pass through MMIS. The complete list of billable codes is available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="direct-service-claiming-resources" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
           <w:rPr>
-            <w:b/>
-[...2 lines deleted...]
-            <w:u w:val="thick"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>Massachusetts School-Based Medicaid State Plan</w:t>
-[...18 lines deleted...]
-          <w:t>Amendment</w:t>
+          <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:sectPr w:rsidR="00E46689">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6301E605" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc239853048"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Relationship Between Interim Claims and the Annual Cost Report</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="5AE2428E" w14:textId="3E71C3FD" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00063288">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth does not make fee-for-service payments based on interim claims. Interim claims demonstrate that reimbursable services were provided to eligible members; are used to calculate a quarterly interim payment to the LEA; provide a path to produce supportive documentation in the event of a state or federal audit; and are the basis for which costs can be included in the annual Cost Report</w:t>
+      </w:r>
+      <w:r w:rsidR="009B201C" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C19B0" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs may not include a service type, such as physical or occupational therapy, in the Annual Direct Service Claiming Cost Report if no interim claims were submitted for that service type during the quarter. If an LEA includes such costs, MassHealth may remove them in accordance with the Provider Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35201B47" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For example, if salary and benefit expenditures for 10 physical therapists are included in the Cost Report for all four quarters of the fiscal year, but no physical therapy claims were submitted during Q1 or Q2 (July–December), the costs for all 10 physical therapists will be disallowed for those two quarters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2B25C3" w14:textId="77777777" w:rsidR="00FD59FB" w:rsidRPr="00E8352D" w:rsidRDefault="00FD59FB" w:rsidP="000E125F">
+      <w:bookmarkStart w:id="19" w:name="_Toc239853049"/>
+    </w:p>
+    <w:p w14:paraId="2BC33688" w14:textId="2CA77473" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Eligible MassHealth Members</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="7B0FBAAC" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Reimbursement is available only for services provided to MassHealth-enrolled members ages 3 through 22 who are eligible for federal reimbursement for non-emergency services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25794C53" w14:textId="296D4D5C" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00183686">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763AB" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage types </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0449F" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E0449F" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CarePlus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members and most Standard, CommonHealth, and Family Assistance members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3971DF19" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth provides LEAs with access to student Medicaid eligibility information through two methods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60889ED7" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A763AB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider Online Service Center (POSC): POSC can be used to perform individual student eligibility inquiries. Eligibility for the date of service should be checked before claims are submitted because eligibility may have changed since the quarterly match. POSC is accessible to enrolled providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7442995C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00A763AB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SBMP Student Medicaid Eligibility Matching verification system: The SBMP provides an online verification system to participating LEAs. LEAs use the system quarterly to identify MassHealth-enrolled students and calculate the district’s Medicaid Eligibility Percentage used in AAC and in the annual Direct Service Cost Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0256E8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For additional information about the eligibility matching process, refer to the SBMP Instruction Guide for Medicaid Eligibility Matching, available by request from UMMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CCDF1F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc239853050"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>DESE Guidance Regarding Parental Consent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="7C985DC2" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The Department of Elementary and Secondary Education (DESE) is the state agency responsible for overseeing the Family Educational Rights and Privacy Act (FERPA) and the Individuals with Disabilities Education Act (IDEA) in Massachusetts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C51CFD6" w14:textId="333058A4" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">DESE has provided guidance that parental consent is required before an LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED715A" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>share</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BD9" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00676BD9" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to seek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00676BD9" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>reimburement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699F4864" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For more information about parental consent, refer to the DESE guidance at www.doe.mass.edu/sped/28mr/ or contact DESE at (781) 338-3010 or achievement@doe.mass.edu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA903B7" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239853051"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Interim Claiming Submission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="55003FB9" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs are expected to submit interim claims in accordance with the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0599778C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Claims must be submitted electronically in accordance with Health Insurance Portability and Accountability Act (HIPAA) requirements, using the 837P claim format or Direct Data Entry (DDE) through POSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8BF971" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs may perform billing themselves using POSC DDE, purchase software that generates the required 837P claim files, or contract with a third party to perform billing on the district’s behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ED5E1B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim claims must be submitted within 90 days of the date of service and must include the appropriate procedure code and a clinically appropriate ICD-10 diagnosis code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74402DF6" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>All claims are subject to audit. Although reimbursement is driven by the RMTS, interim claims are necessary because they provide the basis for requesting documentation that LEAs are responsible for producing in the event of an audit or other request by MassHealth or another state or federal compliance agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3035D2" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Failure to provide required documentation may result in recoupment and/or termination from the program, as described in the Provider Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8D9215" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc239853052"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Cost Report Disallowances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="5B29EC78" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Under the Provider Contract, costs may be disallowed from the Cost Report if they do not comply with interim claiming requirements or other program requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7261A450" w14:textId="4B0ACCBA" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information about interim billing requirements, see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Direct Service (Interim) Claiming Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For more information about Cost Report requirements, see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Instruction Guide for the Annual Direct Service Cost Report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E98068" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EFEC9F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc239853053"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 3: Administrative Activities Claiming</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="1D557D9C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc239853054"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="73C08816" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Administrative Activities Claiming (AAC) provides reimbursement for some of the costs of allowable Medicaid administrative functions when those activities support the provision of services described in the Medicaid State Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C319998" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Costs for both direct service staff and non-direct service staff may be claimed when the staff are included in an applicable RMTS pool, including the direct service pools or the Administrative Only pool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DE41BF" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Final AAC reimbursement is based on Medicaid-allowable actual incurred costs associated with Medicaid administrative activities, as quantified by the RMTS. To seek reimbursement, LEAs file quarterly AAC cost reports. Unlike DSC, AAC does not use interim claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8D1AF2" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc239853055"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Allowable Medicaid Administrative Expenditures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="224F9899" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Allowable Medicaid administrative expenditures include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629DE186" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Staff salary and employer-paid benefit expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE1B781" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Specialized transportation expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3749CA4C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Out-of-district tuition expenditures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E297CF" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Materials and supplies expenditures when supporting Medicaid administrative activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E69DA4" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Indirect costs through application of the DESE-approved indirect cost rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613A7451" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0" w:rsidP="00552BEB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Capital costs through application of a capital percentage allocation rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8D3C2B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc239853056"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Reimbursable Administrative Activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="3749F0F3" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The source guide identifies eight types of reimbursable administrative activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAD5E04" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outreach — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Informing eligible or potentially eligible individuals or families about MassHealth and how to access MassHealth benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FC7AB8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application assistance — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assisting individuals or families to apply for or renew MassHealth eligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFCD8B0" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider Networking/Program Planning/Interagency Coordination — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Participating in activities to develop strategies to improve the delivery of covered services, including collaborative activities with other agencies regarding covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E11845E" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Care Planning, Monitoring, Coordination, and Referral for Covered Services — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Making referrals to covered services and coordinating or monitoring the delivery of covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010FFF57" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arranging MassHealth-covered transportation — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arranging transportation that is covered by MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC36360" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Translation or interpretation — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arranging or providing translation or interpretation services when required to access covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC8519D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Training — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Participating in, coordinating, or providing training related to Medicaid topics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEFBD04" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Provider Networking/Program Planning/Interagency Coordination in response to public health guidance — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Participating in applicable provider networking, program planning, or interagency coordination activities in response to public health guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E331926" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc239853057"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>What Is Not Reimbursable?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="59588059" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LEAs and their staff should understand that the SBMP is a Medicaid health program, not an educational program. Educational activities are therefore not reimbursable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3340C35B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Examples of non-reimbursable activities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5693388C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Planning, preparing for, or attending IEP meetings related to the non-health components of an IEP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ED3F6E" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Working to obtain parental consent to meet DESE (FERPA) requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A7405D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fulfilling educational or other non-health components of an IEP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5D3515" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Providing student supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CA45DD" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Educational, vocational, academic, or disciplinary activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E703F4" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Callout"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key point: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The fact that an activity takes place in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>school,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involves a student with health-related needs, or is performed by a health professional does not by itself make the activity reimbursable under AAC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248F8B39" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc239853058"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Reimbursable Staff Costs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="31DCCC8B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For staff time to be reimbursable under AAC, the staff member must be reasonably expected to perform reimbursable Medicaid Administrative Activities and must be included in the appropriate RMTS cost pool (DSC or Administrative Only) on the RMTS participant list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9FCB3B" w14:textId="088FA219" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00D604BE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For more information</w:t>
+      </w:r>
+      <w:r w:rsidR="001B196A" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="001B196A" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>LEA Instruction Guide for AAC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001E3153" w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5344955C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc239853059"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Glossary/Acronyms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0922DF3D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Applied Behavior Analysis; a service type covered for students with an autism spectrum diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DAE175" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AAC – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Administrative Activity Claiming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D08051D" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHIP – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Children’s Health Insurance Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B931E8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMS – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t xml:space="preserve">Centers for Medicare &amp; Medicaid Services; the federal agency associated with the authority for MassHealth, including the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>-Based Medicaid Program, to operate and claim federal dollars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BC5B3C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost Report – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>The annual submission of an LEA’s actual incurred costs related to the provision of Medicaid Reimbursable Services. The Cost Report determines the total Medicaid-allowable costs incurred by the LEA that year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1304F15B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Covered Services – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Direct medical services covered by the SBMP and provided in the school setting, including speech, occupational and physical therapies, psychological counseling, skilled nursing services, audiology services, personal care services, and ABA therapy services when all Medicaid claiming requirements are met. Services for which there is a corresponding SBMP procedure code are “Covered Services.” When a Covered Service is provided and meets the requirements for reimbursement, including medical necessity, it is a “Reimbursable Service.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FABDA65" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPE – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Certified Public Expenditure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE62038" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESE – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Massachusetts Department of Elementary and Secondary Education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6EE1C8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DSC – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Direct Service Claiming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D87C8A" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">FERPA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Family Educational Rights and Privacy Act of 1974.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292E8D88" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">HIPAA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Health Insurance Portability and Accountability Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F8543F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEP – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Individualized Education Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C4FDC8" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Local Education Agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E48B61B" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>The Massachusetts Medicaid program and the state’s Children’s Health Insurance Program (CHIP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167ED21F" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MMIS – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Medicaid Management Information System.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4FBE77" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSC – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Provider Online Service Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004A8E7C" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reimbursable Service – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>A Covered Service that has been provided and meets the requirements for reimbursement, including medical necessity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4748E7D0" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">RMTS – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>Random Moment Time Study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F1FC51" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBMP – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>School-Based Medicaid Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28698AEA" w14:textId="0ADF26A6" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>UMMS –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>University of Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="007123C3" w:rsidRPr="00E8352D">
+        <w:t xml:space="preserve"> Chan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t xml:space="preserve"> Medical School; UMMS administers the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:t>-Based Medicaid Program on behalf of MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74030487" w14:textId="77777777" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc239853060"/>
+      <w:r w:rsidRPr="00E8352D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix: SBMP Guides and Other Resources</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="32D1A0DC" w14:textId="2F7E3F5B" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="000C19B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most written guidance is available through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00E066A1" w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E8352D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The following documents are discussed or referenced in this guide:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700FB999" w14:textId="77777777" w:rsidR="00BF57F2" w:rsidRPr="00E8352D" w:rsidRDefault="001E3153">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Direct Service (Interim) Claiming Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7349D301" w14:textId="77777777" w:rsidR="00BF57F2" w:rsidRPr="00E8352D" w:rsidRDefault="00BF57F2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>LEA Coordinator Guide for Random Moment Time Study (RMTS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F2622C9" w14:textId="2B1F854E" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="001E3153">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Administrative Activities Claiming (AAC) Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14ADE659" w14:textId="77777777" w:rsidR="00BF57F2" w:rsidRPr="00E8352D" w:rsidRDefault="00BF57F2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Instruction Guide for the Annual Direct Service Cost Report</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="200DED5E" w14:textId="0C051A3D" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00BF57F2" w:rsidP="00666BD7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>SBMP Provider Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1360" w:right="1220" w:bottom="1260" w:left="1220" w:header="0" w:footer="1068" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1152" w:bottom="1008" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E46689" w:rsidRDefault="00E46689">
+    <w:p w14:paraId="4FB5904F" w14:textId="77777777" w:rsidR="00271294" w:rsidRDefault="00271294">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E46689" w:rsidRDefault="00E46689">
+    <w:p w14:paraId="2D8AA625" w14:textId="77777777" w:rsidR="00271294" w:rsidRDefault="00271294">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="008E44BA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-831293557"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="30D004F3" w14:textId="45C9BBE5" w:rsidR="00F10156" w:rsidRPr="00E8352D" w:rsidRDefault="00F10156">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00E8352D">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E8352D">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E8352D">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E8352D">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6B96795B" w14:textId="0003E760" w:rsidR="00E066A1" w:rsidRPr="00E8352D" w:rsidRDefault="00E066A1">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...302 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E46689" w:rsidRDefault="00E46689">
+    <w:p w14:paraId="5C78CC6C" w14:textId="77777777" w:rsidR="00271294" w:rsidRDefault="00271294">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E46689" w:rsidRDefault="00E46689">
+    <w:p w14:paraId="4603866C" w14:textId="77777777" w:rsidR="00271294" w:rsidRDefault="00271294">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...260 lines deleted...]
-    <w:tmpl w:val="00000888"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="940" w:hanging="360"/>
-[...72 lines deleted...]
-        <w:ind w:left="8028" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...2 lines deleted...]
-    <w:tmpl w:val="00000889"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="940" w:hanging="360"/>
-[...72 lines deleted...]
-        <w:ind w:left="8028" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...2 lines deleted...]
-    <w:tmpl w:val="0000088A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="940" w:hanging="360"/>
-[...72 lines deleted...]
-        <w:ind w:left="8028" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...2 lines deleted...]
-    <w:tmpl w:val="0000088B"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="*"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="220" w:hanging="180"/>
-[...9 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="940" w:hanging="360"/>
-[...64 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-[...2 lines deleted...]
-    <w:tmpl w:val="0000088C"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="827" w:hanging="360"/>
-[...72 lines deleted...]
-        <w:ind w:left="3987" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...2 lines deleted...]
-    <w:tmpl w:val="0000088D"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="827" w:hanging="361"/>
-[...73 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0000040B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E8B1676"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0000088E"/>
+    <w:tmpl w:val="B874D6DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="940" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1826" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2712" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3598" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4484" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5370" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6256" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7142" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8028" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...2 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1710959836">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="2" w16cid:durableId="205601117">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1953434326">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1212771710">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2146123850">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="6" w16cid:durableId="565647248">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="7" w16cid:durableId="1661424592">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="8" w16cid:durableId="140999141">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="9" w16cid:durableId="788937935">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="957175344">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2015298207">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="225915122">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="520626537">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1521428743">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1956133169">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="382563339">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1886408400">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="fullPage" w:percent="75"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...4 lines deleted...]
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...1 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008E44BA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E46689"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00020FF9"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="000539B8"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00063288"/>
+    <w:rsid w:val="000713A2"/>
+    <w:rsid w:val="00083EF9"/>
+    <w:rsid w:val="000C0B62"/>
+    <w:rsid w:val="000C176A"/>
+    <w:rsid w:val="000C19B0"/>
+    <w:rsid w:val="000E0803"/>
+    <w:rsid w:val="000E125F"/>
+    <w:rsid w:val="000F4063"/>
+    <w:rsid w:val="000F510F"/>
+    <w:rsid w:val="001058D2"/>
+    <w:rsid w:val="00140968"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00150CC1"/>
+    <w:rsid w:val="00183686"/>
+    <w:rsid w:val="00184CD1"/>
+    <w:rsid w:val="001B196A"/>
+    <w:rsid w:val="001C1B4C"/>
+    <w:rsid w:val="001C3711"/>
+    <w:rsid w:val="001D43D8"/>
+    <w:rsid w:val="001E3153"/>
+    <w:rsid w:val="001E3BE7"/>
+    <w:rsid w:val="001F790C"/>
+    <w:rsid w:val="00263A78"/>
+    <w:rsid w:val="00271294"/>
+    <w:rsid w:val="002724EF"/>
+    <w:rsid w:val="0028349E"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002B65D4"/>
+    <w:rsid w:val="002D1455"/>
+    <w:rsid w:val="002F0250"/>
+    <w:rsid w:val="00301756"/>
+    <w:rsid w:val="00313EBD"/>
+    <w:rsid w:val="003153DF"/>
+    <w:rsid w:val="0032449B"/>
+    <w:rsid w:val="00325818"/>
+    <w:rsid w:val="0032658E"/>
+    <w:rsid w:val="00326F4E"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00336CD1"/>
+    <w:rsid w:val="00375BB3"/>
+    <w:rsid w:val="003A62CA"/>
+    <w:rsid w:val="003C5F48"/>
+    <w:rsid w:val="003E1A90"/>
+    <w:rsid w:val="004109CA"/>
+    <w:rsid w:val="00414FE2"/>
+    <w:rsid w:val="0046000E"/>
+    <w:rsid w:val="0046784D"/>
+    <w:rsid w:val="0047222F"/>
+    <w:rsid w:val="004A4152"/>
+    <w:rsid w:val="004A76FE"/>
+    <w:rsid w:val="004A79E0"/>
+    <w:rsid w:val="004B223F"/>
+    <w:rsid w:val="004D7D48"/>
+    <w:rsid w:val="00504C07"/>
+    <w:rsid w:val="0053121A"/>
+    <w:rsid w:val="00551708"/>
+    <w:rsid w:val="00552BEB"/>
+    <w:rsid w:val="00553481"/>
+    <w:rsid w:val="00560188"/>
+    <w:rsid w:val="005D443E"/>
+    <w:rsid w:val="005D6006"/>
+    <w:rsid w:val="005F2A09"/>
+    <w:rsid w:val="00605A6C"/>
+    <w:rsid w:val="006111A1"/>
+    <w:rsid w:val="00623191"/>
+    <w:rsid w:val="00666BD7"/>
+    <w:rsid w:val="00667859"/>
+    <w:rsid w:val="00676BD9"/>
+    <w:rsid w:val="006B7F23"/>
+    <w:rsid w:val="006C060C"/>
+    <w:rsid w:val="006D0089"/>
+    <w:rsid w:val="006D2548"/>
+    <w:rsid w:val="006F49EC"/>
+    <w:rsid w:val="006F7F02"/>
+    <w:rsid w:val="007123C3"/>
+    <w:rsid w:val="007606C1"/>
+    <w:rsid w:val="007B1D0D"/>
+    <w:rsid w:val="007C1F20"/>
+    <w:rsid w:val="007E1FC8"/>
+    <w:rsid w:val="008232AC"/>
+    <w:rsid w:val="0084656F"/>
+    <w:rsid w:val="008513FC"/>
+    <w:rsid w:val="00892366"/>
+    <w:rsid w:val="008B7B86"/>
+    <w:rsid w:val="008F5005"/>
+    <w:rsid w:val="0093275A"/>
+    <w:rsid w:val="009605B1"/>
+    <w:rsid w:val="009678CB"/>
+    <w:rsid w:val="0097192A"/>
+    <w:rsid w:val="009823DC"/>
+    <w:rsid w:val="00984C48"/>
+    <w:rsid w:val="00985804"/>
+    <w:rsid w:val="00990B9A"/>
+    <w:rsid w:val="00990C47"/>
+    <w:rsid w:val="009A107F"/>
+    <w:rsid w:val="009B201C"/>
+    <w:rsid w:val="009C109E"/>
+    <w:rsid w:val="009F3394"/>
+    <w:rsid w:val="00A02E28"/>
+    <w:rsid w:val="00A07A0A"/>
+    <w:rsid w:val="00A106D0"/>
+    <w:rsid w:val="00A23B4D"/>
+    <w:rsid w:val="00A5432A"/>
+    <w:rsid w:val="00A619E4"/>
+    <w:rsid w:val="00A763AB"/>
+    <w:rsid w:val="00A93DCE"/>
+    <w:rsid w:val="00A96066"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AB7F3A"/>
+    <w:rsid w:val="00AC2820"/>
+    <w:rsid w:val="00AF4ADC"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B62710"/>
+    <w:rsid w:val="00B756ED"/>
+    <w:rsid w:val="00B812FC"/>
+    <w:rsid w:val="00B83073"/>
+    <w:rsid w:val="00B97CA7"/>
+    <w:rsid w:val="00BC1C6B"/>
+    <w:rsid w:val="00BF2666"/>
+    <w:rsid w:val="00BF5003"/>
+    <w:rsid w:val="00BF57F2"/>
+    <w:rsid w:val="00C36BD6"/>
+    <w:rsid w:val="00C43810"/>
+    <w:rsid w:val="00C6290E"/>
+    <w:rsid w:val="00C7280B"/>
+    <w:rsid w:val="00C85A1E"/>
+    <w:rsid w:val="00C90A87"/>
+    <w:rsid w:val="00C91D0F"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CB6806"/>
+    <w:rsid w:val="00CD046C"/>
+    <w:rsid w:val="00CD32EF"/>
+    <w:rsid w:val="00CD608D"/>
+    <w:rsid w:val="00D366FA"/>
+    <w:rsid w:val="00D56D8D"/>
+    <w:rsid w:val="00D604BE"/>
+    <w:rsid w:val="00D76A87"/>
+    <w:rsid w:val="00DA4E04"/>
+    <w:rsid w:val="00DC3E3D"/>
+    <w:rsid w:val="00DC7CD3"/>
+    <w:rsid w:val="00DF6059"/>
+    <w:rsid w:val="00E0449F"/>
+    <w:rsid w:val="00E066A1"/>
+    <w:rsid w:val="00E14A56"/>
+    <w:rsid w:val="00E41426"/>
+    <w:rsid w:val="00E579AD"/>
+    <w:rsid w:val="00E8352D"/>
+    <w:rsid w:val="00E86888"/>
+    <w:rsid w:val="00EA07FF"/>
+    <w:rsid w:val="00EC586C"/>
+    <w:rsid w:val="00ED715A"/>
+    <w:rsid w:val="00EE459B"/>
+    <w:rsid w:val="00F0398F"/>
+    <w:rsid w:val="00F06646"/>
+    <w:rsid w:val="00F10156"/>
+    <w:rsid w:val="00F12F48"/>
+    <w:rsid w:val="00F15878"/>
+    <w:rsid w:val="00F220DE"/>
+    <w:rsid w:val="00F4441A"/>
+    <w:rsid w:val="00F5038A"/>
+    <w:rsid w:val="00F6141B"/>
+    <w:rsid w:val="00F623ED"/>
+    <w:rsid w:val="00F779C0"/>
+    <w:rsid w:val="00F81A94"/>
+    <w:rsid w:val="00FA0378"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD59FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:defaultImageDpi w14:val="0"/>
+  <w14:docId w14:val="49D88F0F"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{1517886E-E6C3-4CC8-B5AD-77187A048237}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="77"/>
-      <w:ind w:left="220"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="80"/>
-      <w:ind w:left="220"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="220"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E125F"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E125F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...169 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="77"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="80"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...78 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="940" w:hanging="360"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Callout">
+    <w:name w:val="Callout"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D7D48"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D7D48"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0032449B"/>
     <w:pPr>
-      <w:ind w:left="827" w:hanging="360"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0032449B"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F5005"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A4152"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A4152"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A4152"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A4152"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A4152"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.federalregister.gov/documents/2013/12/26/2013-30465/uniform-administrative-requirements-cost-principles-and-audit-requirements-for-federal-awards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:achievement@doe.mass.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth/schools" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SchoolBasedClaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/State-resource-center/Medicaid-State-Plan-Amendments/Downloads/MA/MA-16-012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth/schools" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeducation@doe.mass.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/State-resource-center/Medicaid-State-Plan-Amendments/Downloads/MA/MA-16-012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.federalregister.gov/documents/2013/12/26/2013-30465/uniform-administrative-requirements-cost-principles-and-audit-requirements-for-federal-awards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:achievement@doe.mass.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.federalregister.gov/documents/2013/12/26/2013-30465/uniform-administrative-requirements-cost-principles-and-audit-requirements-for-federal-awards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/sped/28mr/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-instruction-guide-for-administrative-activity-claiming-aac-0/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-instruction-guide-for-the-direct-service-cost-report-0/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-coordinator-guide-for-random-moment-time-study-rmts/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-instruction-guide-for-the-direct-service-cost-report-0/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-coordinator-guide-for-random-moment-time-study-rmts/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/sbmp-direct-service-claiming-dsc-guide-updated-july-31-2026-0/download" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-coordinator-guide-for-random-moment-time-study-rmts/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SchoolBasedClaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/sbmp-direct-service-claiming-dsc-guide-updated-july-31-2026-0/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-0/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#8226;%09achievement@doe.mass.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/sbmp-direct-service-claiming-dsc-guide-updated-july-31-2026-0/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth/schools" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-instruction-guide-for-the-direct-service-cost-report-0/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#8226;%09specialeducation@doe.mass.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-based-medicaid-program-sbmp-resource-center" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lea-instruction-guide-for-administrative-activity-claiming-aac-0/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9680,64 +19529,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9815,114 +19660,144 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>4472</Words>
-  <Characters>25495</Characters>
+  <Words>4232</Words>
+  <Characters>25885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>212</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>478</Lines>
+  <Paragraphs>262</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>Executive Summary</vt:lpstr>
-[...23 lines deleted...]
-      <vt:lpstr>Appendix: SBMP Guides and Other Resources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29908</CharactersWithSpaces>
+  <CharactersWithSpaces>29922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Caitlin Feuer</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>