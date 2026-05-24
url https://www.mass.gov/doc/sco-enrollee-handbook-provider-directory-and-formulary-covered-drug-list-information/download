--- v0 (2026-04-04)
+++ v1 (2026-05-24)
@@ -4,50 +4,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="6DB8A71F" w14:textId="597B57AF" w:rsidR="00A01791" w:rsidRDefault="00A01791">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F5D5FC" w14:textId="1C35EEFC" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D42E75D" w14:textId="3DD95F05" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
       <w:tr w:rsidR="33080100" w14:paraId="6D739930" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="648CCDDF" w14:textId="226CB1E1" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
             <w:pPr>
@@ -791,65 +818,65 @@
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Drug List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05BFDA56" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F"/>
     <w:p w14:paraId="05BF1871" w14:textId="0E0EA0ED" w:rsidR="0021658F" w:rsidRDefault="0021658F" w:rsidP="6B2DA506"/>
     <w:sectPr w:rsidR="0021658F" w:rsidSect="00BA2640">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78342BB5" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586" w:rsidP="004071E2">
+    <w:p w14:paraId="3660FD79" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63CC3483" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586" w:rsidP="004071E2">
+    <w:p w14:paraId="1C343397" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34FB4D12" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586"/>
+    <w:p w14:paraId="7185B7FD" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -880,65 +907,65 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="263FE98D" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586" w:rsidP="004071E2">
+    <w:p w14:paraId="0A38ECD5" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E190BCB" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586" w:rsidP="004071E2">
+    <w:p w14:paraId="38E16AF5" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="234D8BF3" w14:textId="77777777" w:rsidR="00F80586" w:rsidRDefault="00F80586"/>
+    <w:p w14:paraId="020077D1" w14:textId="77777777" w:rsidR="003B6B1A" w:rsidRDefault="003B6B1A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C3304BB" w14:textId="6D97A1C4" w:rsidR="004071E2" w:rsidRPr="00BA2640" w:rsidRDefault="004071E2" w:rsidP="004071E2">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078E0ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DA8A28"/>
     <w:lvl w:ilvl="0">
@@ -1067,148 +1094,148 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1383CA89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="67F6E688"/>
-    <w:lvl w:ilvl="0" w:tplc="907C771A">
+    <w:tmpl w:val="CD5A8C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="906E3A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BF4A1314">
+    <w:lvl w:ilvl="1" w:tplc="7166C55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49967494">
+    <w:lvl w:ilvl="2" w:tplc="8BC6BF8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AEFEDCE8">
+    <w:lvl w:ilvl="3" w:tplc="82126984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6F10598C">
+    <w:lvl w:ilvl="4" w:tplc="7D048DAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C368F8D6">
+    <w:lvl w:ilvl="5" w:tplc="947AA304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C77C9342">
+    <w:lvl w:ilvl="6" w:tplc="83468BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D6F6253A">
+    <w:lvl w:ilvl="7" w:tplc="8BBC48C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A3E61F40">
+    <w:lvl w:ilvl="8" w:tplc="9392C316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB0640D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30A81146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -1329,741 +1356,751 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="244D3AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E806E37C"/>
-    <w:lvl w:ilvl="0" w:tplc="9D72AD02">
+    <w:tmpl w:val="09929878"/>
+    <w:lvl w:ilvl="0" w:tplc="C3E493D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C68C745C">
+    <w:lvl w:ilvl="1" w:tplc="C632ED56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47A29080">
+    <w:lvl w:ilvl="2" w:tplc="82D2324E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="059230EE">
+    <w:lvl w:ilvl="3" w:tplc="2B163D9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A7A02C3C">
+    <w:lvl w:ilvl="4" w:tplc="D1228F06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="574C6EB6">
+    <w:lvl w:ilvl="5" w:tplc="57E08970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C7A6D688">
+    <w:lvl w:ilvl="6" w:tplc="09D22CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9FDC4C94">
+    <w:lvl w:ilvl="7" w:tplc="60807C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39E098C4">
+    <w:lvl w:ilvl="8" w:tplc="C30E7BE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3750AA87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="83D4BFF8"/>
-    <w:lvl w:ilvl="0" w:tplc="1CFA1A42">
+    <w:tmpl w:val="307C672C"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9FA06A14">
+    <w:lvl w:ilvl="1" w:tplc="4BC41402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DDA250D2">
+    <w:lvl w:ilvl="2" w:tplc="0CD4A58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23302A52">
+    <w:lvl w:ilvl="3" w:tplc="39664C98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12EC2696">
+    <w:lvl w:ilvl="4" w:tplc="F588285C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AFE20832">
+    <w:lvl w:ilvl="5" w:tplc="A0C4188A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A5F88D9E">
+    <w:lvl w:ilvl="6" w:tplc="AAC82F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8190E9E4">
+    <w:lvl w:ilvl="7" w:tplc="42C01856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5D88C22A">
+    <w:lvl w:ilvl="8" w:tplc="0D40A0F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699E1351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34E4731A"/>
-    <w:lvl w:ilvl="0" w:tplc="4A8E8742">
+    <w:tmpl w:val="5C1E5D12"/>
+    <w:lvl w:ilvl="0" w:tplc="F8D49FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4F0ABF3C">
+    <w:lvl w:ilvl="1" w:tplc="9606DDDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EAFA3EDC">
+    <w:lvl w:ilvl="2" w:tplc="0EE48732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EABCEC2C">
+    <w:lvl w:ilvl="3" w:tplc="EF262F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F6804716">
+    <w:lvl w:ilvl="4" w:tplc="BC3E1800">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73202EAE">
+    <w:lvl w:ilvl="5" w:tplc="36D87B58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="330809C0">
+    <w:lvl w:ilvl="6" w:tplc="4D5404FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4FCA7AFC">
+    <w:lvl w:ilvl="7" w:tplc="4AC01576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="882A30BC">
+    <w:lvl w:ilvl="8" w:tplc="A358EC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2F0957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="83E67E4E"/>
-    <w:lvl w:ilvl="0" w:tplc="04487F2C">
+    <w:tmpl w:val="2856CB72"/>
+    <w:lvl w:ilvl="0" w:tplc="6F768118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3FCAAB58">
+    <w:lvl w:ilvl="1" w:tplc="F918A830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C232AC86">
+    <w:lvl w:ilvl="2" w:tplc="B55E8E2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10724D06">
+    <w:lvl w:ilvl="3" w:tplc="522CF934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="726E7324">
+    <w:lvl w:ilvl="4" w:tplc="06A0A23A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8786955E">
+    <w:lvl w:ilvl="5" w:tplc="1FB2463C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E422AD80">
+    <w:lvl w:ilvl="6" w:tplc="DDBACA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A82AF8B0">
+    <w:lvl w:ilvl="7" w:tplc="7B0AC4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2398C09A">
+    <w:lvl w:ilvl="8" w:tplc="2C504A38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1346977270">
+  <w:num w:numId="1" w16cid:durableId="1329750245">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="29499624">
+  <w:num w:numId="2" w16cid:durableId="1636134694">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="580136261">
+  <w:num w:numId="3" w16cid:durableId="1022054984">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="40252113">
+  <w:num w:numId="4" w16cid:durableId="2103527706">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1617130230">
+  <w:num w:numId="5" w16cid:durableId="1616207570">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1943996873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1010061051">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00002DBF"/>
     <w:rsid w:val="00002DBF"/>
+    <w:rsid w:val="00007D69"/>
     <w:rsid w:val="00016086"/>
     <w:rsid w:val="00016248"/>
     <w:rsid w:val="000252AD"/>
     <w:rsid w:val="00030E07"/>
     <w:rsid w:val="00030F71"/>
     <w:rsid w:val="00033812"/>
     <w:rsid w:val="00042FA6"/>
     <w:rsid w:val="000545BA"/>
     <w:rsid w:val="000550D9"/>
     <w:rsid w:val="000555E2"/>
     <w:rsid w:val="00060459"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066325"/>
     <w:rsid w:val="000706F4"/>
     <w:rsid w:val="0007074A"/>
     <w:rsid w:val="000719FC"/>
     <w:rsid w:val="00074703"/>
     <w:rsid w:val="000826D3"/>
     <w:rsid w:val="00083A31"/>
     <w:rsid w:val="00090E9F"/>
     <w:rsid w:val="000935F5"/>
     <w:rsid w:val="000950AE"/>
     <w:rsid w:val="000A390E"/>
     <w:rsid w:val="000B1A4F"/>
     <w:rsid w:val="000B6002"/>
     <w:rsid w:val="000B7F78"/>
     <w:rsid w:val="000C0ADC"/>
     <w:rsid w:val="000E1CFB"/>
     <w:rsid w:val="000E78B6"/>
     <w:rsid w:val="000F0C8D"/>
     <w:rsid w:val="000F4FC2"/>
     <w:rsid w:val="000F5D63"/>
     <w:rsid w:val="00107420"/>
     <w:rsid w:val="00110CE5"/>
     <w:rsid w:val="001246C4"/>
     <w:rsid w:val="00132BD7"/>
     <w:rsid w:val="001436C5"/>
     <w:rsid w:val="001525A1"/>
     <w:rsid w:val="00155C82"/>
     <w:rsid w:val="0016004C"/>
     <w:rsid w:val="00163573"/>
+    <w:rsid w:val="001663E7"/>
     <w:rsid w:val="001668ED"/>
     <w:rsid w:val="001807E4"/>
     <w:rsid w:val="00183CF1"/>
     <w:rsid w:val="00185E2B"/>
     <w:rsid w:val="00191859"/>
     <w:rsid w:val="001954F9"/>
     <w:rsid w:val="00196271"/>
     <w:rsid w:val="001A03A6"/>
+    <w:rsid w:val="001A14ED"/>
+    <w:rsid w:val="001A1CBC"/>
     <w:rsid w:val="001A5732"/>
     <w:rsid w:val="001A6003"/>
     <w:rsid w:val="001B7BFE"/>
     <w:rsid w:val="001C058D"/>
     <w:rsid w:val="001C64FD"/>
     <w:rsid w:val="001D2251"/>
     <w:rsid w:val="001E213F"/>
     <w:rsid w:val="001E4CDE"/>
     <w:rsid w:val="001F1FC5"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="0020266F"/>
     <w:rsid w:val="0021658F"/>
     <w:rsid w:val="002213FE"/>
     <w:rsid w:val="00222214"/>
     <w:rsid w:val="002234B8"/>
     <w:rsid w:val="002330A4"/>
     <w:rsid w:val="00237A9E"/>
     <w:rsid w:val="00242635"/>
     <w:rsid w:val="00244D1E"/>
     <w:rsid w:val="002520AA"/>
     <w:rsid w:val="00254880"/>
     <w:rsid w:val="0025661D"/>
     <w:rsid w:val="00263CB9"/>
     <w:rsid w:val="00271403"/>
     <w:rsid w:val="00272921"/>
     <w:rsid w:val="0027502C"/>
     <w:rsid w:val="00285980"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002A2200"/>
     <w:rsid w:val="002A2DC8"/>
     <w:rsid w:val="002A5CAE"/>
     <w:rsid w:val="002A6AE8"/>
     <w:rsid w:val="002B2DDD"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="002C5AF0"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D3809"/>
     <w:rsid w:val="002D4D98"/>
     <w:rsid w:val="002D66E2"/>
     <w:rsid w:val="002D6763"/>
     <w:rsid w:val="002D6C5A"/>
     <w:rsid w:val="002F04ED"/>
+    <w:rsid w:val="002F1FDD"/>
     <w:rsid w:val="002F44CD"/>
     <w:rsid w:val="002F4A56"/>
     <w:rsid w:val="0030004B"/>
     <w:rsid w:val="003022B3"/>
     <w:rsid w:val="0030289F"/>
     <w:rsid w:val="00306D16"/>
     <w:rsid w:val="00312243"/>
     <w:rsid w:val="00312665"/>
     <w:rsid w:val="003220E7"/>
     <w:rsid w:val="003260D2"/>
     <w:rsid w:val="00327191"/>
     <w:rsid w:val="0032788D"/>
     <w:rsid w:val="00331D5B"/>
     <w:rsid w:val="0033349A"/>
     <w:rsid w:val="0033472B"/>
     <w:rsid w:val="003534CA"/>
     <w:rsid w:val="00356B8B"/>
     <w:rsid w:val="0036720E"/>
     <w:rsid w:val="00374C6A"/>
     <w:rsid w:val="003828A9"/>
     <w:rsid w:val="00382A5C"/>
     <w:rsid w:val="003852E1"/>
     <w:rsid w:val="0038595B"/>
     <w:rsid w:val="00390039"/>
     <w:rsid w:val="00390A26"/>
     <w:rsid w:val="00395D7B"/>
     <w:rsid w:val="00397456"/>
+    <w:rsid w:val="003B6B1A"/>
     <w:rsid w:val="003B735D"/>
     <w:rsid w:val="003D08BF"/>
     <w:rsid w:val="003D1152"/>
     <w:rsid w:val="003D3122"/>
     <w:rsid w:val="003D568B"/>
     <w:rsid w:val="003E2E09"/>
     <w:rsid w:val="003E556D"/>
     <w:rsid w:val="003F1298"/>
     <w:rsid w:val="004071E2"/>
     <w:rsid w:val="0040733A"/>
     <w:rsid w:val="00421650"/>
     <w:rsid w:val="00421701"/>
+    <w:rsid w:val="0044148E"/>
     <w:rsid w:val="00444A84"/>
     <w:rsid w:val="004505E5"/>
     <w:rsid w:val="00456F4B"/>
     <w:rsid w:val="004572E5"/>
     <w:rsid w:val="00457875"/>
     <w:rsid w:val="00462CA8"/>
     <w:rsid w:val="00470F13"/>
     <w:rsid w:val="00472941"/>
     <w:rsid w:val="004750A7"/>
     <w:rsid w:val="0047699B"/>
     <w:rsid w:val="00482269"/>
     <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="00486855"/>
     <w:rsid w:val="004955B6"/>
-    <w:rsid w:val="004956A6"/>
     <w:rsid w:val="004A2D4D"/>
     <w:rsid w:val="004A55C6"/>
+    <w:rsid w:val="004A6A0C"/>
     <w:rsid w:val="004B16E2"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C322B"/>
     <w:rsid w:val="004D072E"/>
     <w:rsid w:val="004D233E"/>
     <w:rsid w:val="004D39AE"/>
     <w:rsid w:val="004D41B3"/>
     <w:rsid w:val="004E5EFD"/>
     <w:rsid w:val="004F0E3F"/>
     <w:rsid w:val="005009E3"/>
     <w:rsid w:val="00500A69"/>
+    <w:rsid w:val="00501671"/>
     <w:rsid w:val="00506121"/>
     <w:rsid w:val="00515F9D"/>
     <w:rsid w:val="005250DC"/>
     <w:rsid w:val="00525119"/>
     <w:rsid w:val="00540B17"/>
     <w:rsid w:val="00542AB6"/>
     <w:rsid w:val="00543C48"/>
     <w:rsid w:val="00547044"/>
     <w:rsid w:val="0055342B"/>
     <w:rsid w:val="005619C2"/>
     <w:rsid w:val="00567E94"/>
     <w:rsid w:val="0057073F"/>
     <w:rsid w:val="0057243F"/>
     <w:rsid w:val="005824BA"/>
     <w:rsid w:val="00583389"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="00587E56"/>
     <w:rsid w:val="00596044"/>
     <w:rsid w:val="005A1D06"/>
     <w:rsid w:val="005B0411"/>
     <w:rsid w:val="005C3CBB"/>
     <w:rsid w:val="005C75A1"/>
     <w:rsid w:val="005D1B5A"/>
     <w:rsid w:val="005D3515"/>
+    <w:rsid w:val="005D5EB5"/>
     <w:rsid w:val="005E31BE"/>
     <w:rsid w:val="005E46D6"/>
     <w:rsid w:val="005F14D6"/>
     <w:rsid w:val="005F233D"/>
     <w:rsid w:val="00601906"/>
     <w:rsid w:val="006060F4"/>
     <w:rsid w:val="00616D53"/>
     <w:rsid w:val="00617357"/>
+    <w:rsid w:val="00617A4F"/>
     <w:rsid w:val="006206C5"/>
     <w:rsid w:val="00645F74"/>
     <w:rsid w:val="00652FC1"/>
     <w:rsid w:val="00655E3D"/>
     <w:rsid w:val="006562FC"/>
     <w:rsid w:val="00656574"/>
     <w:rsid w:val="00665F17"/>
     <w:rsid w:val="0067373D"/>
     <w:rsid w:val="006751B8"/>
     <w:rsid w:val="00684989"/>
     <w:rsid w:val="00686158"/>
     <w:rsid w:val="00687AF1"/>
     <w:rsid w:val="00690210"/>
     <w:rsid w:val="006A12B4"/>
     <w:rsid w:val="006A19E1"/>
     <w:rsid w:val="006B138D"/>
     <w:rsid w:val="006B5CCC"/>
     <w:rsid w:val="006B6730"/>
     <w:rsid w:val="006C4E32"/>
     <w:rsid w:val="006C70C8"/>
     <w:rsid w:val="006E4AA4"/>
     <w:rsid w:val="006E6F6E"/>
     <w:rsid w:val="006E7BDC"/>
     <w:rsid w:val="006F20BA"/>
     <w:rsid w:val="00706BF6"/>
@@ -2079,60 +2116,62 @@
     <w:rsid w:val="0074266B"/>
     <w:rsid w:val="007427E9"/>
     <w:rsid w:val="00745971"/>
     <w:rsid w:val="00753B55"/>
     <w:rsid w:val="00762C89"/>
     <w:rsid w:val="00777902"/>
     <w:rsid w:val="007800EA"/>
     <w:rsid w:val="00792E8F"/>
     <w:rsid w:val="0079585B"/>
     <w:rsid w:val="007A274B"/>
     <w:rsid w:val="007A696F"/>
     <w:rsid w:val="007B5203"/>
     <w:rsid w:val="007D0F59"/>
     <w:rsid w:val="007D3D41"/>
     <w:rsid w:val="007D4102"/>
     <w:rsid w:val="007D63CD"/>
     <w:rsid w:val="007E0CE5"/>
     <w:rsid w:val="007E0FC5"/>
     <w:rsid w:val="007E5DB3"/>
     <w:rsid w:val="007E5E88"/>
     <w:rsid w:val="007E65A9"/>
     <w:rsid w:val="007E6CFF"/>
     <w:rsid w:val="007F090C"/>
     <w:rsid w:val="00802A84"/>
     <w:rsid w:val="008035BE"/>
+    <w:rsid w:val="00810DCA"/>
     <w:rsid w:val="008219FB"/>
     <w:rsid w:val="00834493"/>
     <w:rsid w:val="008700D3"/>
     <w:rsid w:val="008711E2"/>
     <w:rsid w:val="0087329E"/>
     <w:rsid w:val="00873808"/>
     <w:rsid w:val="00875C7C"/>
     <w:rsid w:val="008875CF"/>
     <w:rsid w:val="008A7B74"/>
     <w:rsid w:val="008B278D"/>
+    <w:rsid w:val="008B4CF0"/>
     <w:rsid w:val="008B5115"/>
     <w:rsid w:val="008B6DB5"/>
     <w:rsid w:val="008C38C4"/>
     <w:rsid w:val="008C592F"/>
     <w:rsid w:val="008C619A"/>
     <w:rsid w:val="008C7263"/>
     <w:rsid w:val="008D67D4"/>
     <w:rsid w:val="008E48A1"/>
     <w:rsid w:val="008F5883"/>
     <w:rsid w:val="008F5A20"/>
     <w:rsid w:val="008F7BCD"/>
     <w:rsid w:val="00901DD3"/>
     <w:rsid w:val="00917076"/>
     <w:rsid w:val="00924575"/>
     <w:rsid w:val="00924983"/>
     <w:rsid w:val="00933102"/>
     <w:rsid w:val="00933CFD"/>
     <w:rsid w:val="00942143"/>
     <w:rsid w:val="00943095"/>
     <w:rsid w:val="009432A2"/>
     <w:rsid w:val="00946F8E"/>
     <w:rsid w:val="00954756"/>
     <w:rsid w:val="009700AE"/>
     <w:rsid w:val="00985FA9"/>
     <w:rsid w:val="00994667"/>
@@ -2155,152 +2194,156 @@
     <w:rsid w:val="00A22E66"/>
     <w:rsid w:val="00A26332"/>
     <w:rsid w:val="00A269FA"/>
     <w:rsid w:val="00A26B91"/>
     <w:rsid w:val="00A53CC9"/>
     <w:rsid w:val="00A61E2B"/>
     <w:rsid w:val="00A6689C"/>
     <w:rsid w:val="00A72847"/>
     <w:rsid w:val="00A80894"/>
     <w:rsid w:val="00A93E3F"/>
     <w:rsid w:val="00A94684"/>
     <w:rsid w:val="00A96D7D"/>
     <w:rsid w:val="00AB0768"/>
     <w:rsid w:val="00AB327E"/>
     <w:rsid w:val="00AB46A4"/>
     <w:rsid w:val="00AE5E26"/>
     <w:rsid w:val="00AF0A60"/>
     <w:rsid w:val="00AF2C3E"/>
     <w:rsid w:val="00AF51B5"/>
     <w:rsid w:val="00AF7962"/>
     <w:rsid w:val="00B103BF"/>
     <w:rsid w:val="00B1175A"/>
     <w:rsid w:val="00B137C6"/>
     <w:rsid w:val="00B202A6"/>
     <w:rsid w:val="00B20338"/>
+    <w:rsid w:val="00B20D0B"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B36A84"/>
     <w:rsid w:val="00B44BAA"/>
     <w:rsid w:val="00B5173D"/>
     <w:rsid w:val="00B54A1F"/>
     <w:rsid w:val="00B5734D"/>
     <w:rsid w:val="00B575F2"/>
     <w:rsid w:val="00B57FC9"/>
     <w:rsid w:val="00B70688"/>
     <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B91DE6"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA16AD"/>
     <w:rsid w:val="00BA2640"/>
     <w:rsid w:val="00BA6A78"/>
     <w:rsid w:val="00BB74C1"/>
     <w:rsid w:val="00BC30C5"/>
     <w:rsid w:val="00BC771C"/>
     <w:rsid w:val="00BC7D7B"/>
     <w:rsid w:val="00BD3B49"/>
     <w:rsid w:val="00BD47ED"/>
     <w:rsid w:val="00BD679D"/>
     <w:rsid w:val="00BF38DE"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C03983"/>
     <w:rsid w:val="00C04E5F"/>
     <w:rsid w:val="00C121ED"/>
     <w:rsid w:val="00C13DAF"/>
+    <w:rsid w:val="00C22F46"/>
     <w:rsid w:val="00C23120"/>
     <w:rsid w:val="00C24D56"/>
     <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00C451D9"/>
     <w:rsid w:val="00C46E01"/>
     <w:rsid w:val="00C46EE2"/>
     <w:rsid w:val="00C6263C"/>
     <w:rsid w:val="00C72845"/>
     <w:rsid w:val="00C7481E"/>
     <w:rsid w:val="00CA2137"/>
     <w:rsid w:val="00CB2A0C"/>
     <w:rsid w:val="00CB3DBE"/>
     <w:rsid w:val="00CB565B"/>
     <w:rsid w:val="00CC0E66"/>
     <w:rsid w:val="00CC1719"/>
+    <w:rsid w:val="00CE139F"/>
     <w:rsid w:val="00CE56B6"/>
     <w:rsid w:val="00CE79EF"/>
     <w:rsid w:val="00D17AF2"/>
     <w:rsid w:val="00D21052"/>
     <w:rsid w:val="00D3102C"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D40A9E"/>
     <w:rsid w:val="00D40AD7"/>
     <w:rsid w:val="00D41A13"/>
     <w:rsid w:val="00D56802"/>
     <w:rsid w:val="00D5682E"/>
     <w:rsid w:val="00D60BED"/>
-    <w:rsid w:val="00D62426"/>
     <w:rsid w:val="00D80C0B"/>
     <w:rsid w:val="00D95785"/>
     <w:rsid w:val="00DB1F20"/>
     <w:rsid w:val="00DD29A5"/>
     <w:rsid w:val="00DF1827"/>
     <w:rsid w:val="00E02413"/>
     <w:rsid w:val="00E2297D"/>
     <w:rsid w:val="00E3211A"/>
     <w:rsid w:val="00E368A3"/>
     <w:rsid w:val="00E4329C"/>
     <w:rsid w:val="00E56E9C"/>
     <w:rsid w:val="00E82B2B"/>
     <w:rsid w:val="00E8381D"/>
     <w:rsid w:val="00E83EB5"/>
     <w:rsid w:val="00E84560"/>
     <w:rsid w:val="00E8621D"/>
     <w:rsid w:val="00E86CD9"/>
     <w:rsid w:val="00E95DAF"/>
     <w:rsid w:val="00EC1652"/>
     <w:rsid w:val="00EC21D1"/>
     <w:rsid w:val="00EC65D4"/>
     <w:rsid w:val="00EC6820"/>
     <w:rsid w:val="00ED4D94"/>
     <w:rsid w:val="00ED55A6"/>
     <w:rsid w:val="00EE27BC"/>
+    <w:rsid w:val="00EE4051"/>
     <w:rsid w:val="00EF02E7"/>
     <w:rsid w:val="00EF0D8C"/>
     <w:rsid w:val="00EF7487"/>
+    <w:rsid w:val="00F0142D"/>
     <w:rsid w:val="00F05984"/>
     <w:rsid w:val="00F06877"/>
     <w:rsid w:val="00F12A12"/>
     <w:rsid w:val="00F14923"/>
     <w:rsid w:val="00F276AC"/>
     <w:rsid w:val="00F308A6"/>
     <w:rsid w:val="00F3603F"/>
     <w:rsid w:val="00F41CD0"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F56B8E"/>
     <w:rsid w:val="00F610F7"/>
     <w:rsid w:val="00F63339"/>
     <w:rsid w:val="00F7064D"/>
     <w:rsid w:val="00F722A3"/>
     <w:rsid w:val="00F73DA5"/>
     <w:rsid w:val="00F745F9"/>
-    <w:rsid w:val="00F80586"/>
     <w:rsid w:val="00F80A17"/>
+    <w:rsid w:val="00F85D65"/>
     <w:rsid w:val="00F91482"/>
     <w:rsid w:val="00F9330F"/>
     <w:rsid w:val="00FA53C4"/>
     <w:rsid w:val="00FA75C0"/>
     <w:rsid w:val="00FB1963"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FC5010"/>
     <w:rsid w:val="00FC71B2"/>
     <w:rsid w:val="00FD64DA"/>
     <w:rsid w:val="00FD693A"/>
     <w:rsid w:val="00FE3123"/>
     <w:rsid w:val="00FF2486"/>
     <w:rsid w:val="00FF3DCD"/>
     <w:rsid w:val="00FF6BF7"/>
     <w:rsid w:val="019369FC"/>
     <w:rsid w:val="01C1A610"/>
     <w:rsid w:val="01C7A8BD"/>
     <w:rsid w:val="01E1FF50"/>
     <w:rsid w:val="023D429E"/>
     <w:rsid w:val="0313BA5A"/>
     <w:rsid w:val="031A2C41"/>
     <w:rsid w:val="043DEEA8"/>
     <w:rsid w:val="050AE418"/>
     <w:rsid w:val="05903DFF"/>
     <w:rsid w:val="0591C900"/>
@@ -7013,55 +7056,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>643</Words>
-  <Characters>3669</Characters>
+  <Words>148</Words>
+  <Characters>4167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4304</CharactersWithSpaces>
+  <CharactersWithSpaces>4249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jasmin Choi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>