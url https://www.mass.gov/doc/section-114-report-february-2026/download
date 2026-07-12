--- v0 (2026-04-03)
+++ v1 (2026-07-12)
@@ -1,356 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps11.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps12.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps13.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps14.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps15.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps16.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps17.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps18.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps19.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps20.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps21.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps22.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps23.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps24.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps25.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps26.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps27.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps28.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps29.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps30.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DMH-Teams-Informatics/Shared Documents/Tasks/Section 114 Reports/Monthly Files and Template/2026-02/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DMH-Teams-Informatics/Shared Documents/Tasks/Section 114 Reports/Monthly Files and Template/2026-02/send_it/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="189" documentId="8_{E16E658D-52EA-4D50-974E-EB0C20B6DE4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BCD01A54-06E5-4827-9800-DEE1BB49BF81}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="13_ncr:1_{AC106991-32C6-4564-9FD8-D93E381A69D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9B38BB8-3216-4630-9D77-D8B548920C3C}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5B2C5590-9289-419C-BB2B-C2617E66D6FC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B2C5590-9289-419C-BB2B-C2617E66D6FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary Report" sheetId="4" r:id="rId1"/>
     <sheet name="Demographics" sheetId="9" r:id="rId2"/>
-    <sheet name="Crosswalks" sheetId="1" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="14" r:id="rId4"/>
-[...1 lines deleted...]
-    <pivotCache cacheId="20" r:id="rId6"/>
+    <pivotCache cacheId="0" r:id="rId3"/>
+    <pivotCache cacheId="1" r:id="rId4"/>
+    <pivotCache cacheId="2" r:id="rId5"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...5 lines deleted...]
-      </x15:dataModel>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9BB4D070-9A18-4ED9-9532-F6299ECDD152}" keepAlive="1" name="Query - Admissions from Waitlist" description="Connection to the 'Admissions from Waitlist' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
-[...90 lines deleted...]
-  <connection id="30" xr16:uid="{D54C0058-C009-484D-B582-4710988F106A}" keepAlive="1" name="ThisWorkbookDataModel" description="Data Model" type="5" refreshedVersion="8" minRefreshableVersion="5" background="1">
+  <connection id="1" xr16:uid="{D54C0058-C009-484D-B582-4710988F106A}" keepAlive="1" name="ThisWorkbookDataModel" description="Data Model" type="5" refreshedVersion="8" minRefreshableVersion="5" background="1">
     <dbPr connection="Data Model Connection" command="Model" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
     <extLst>
       <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
         <x15:connection id="" model="1"/>
       </ext>
     </extLst>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="87">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
   <si>
     <t>Operational Beds</t>
-  </si>
-[...1 lines deleted...]
-    <t>B</t>
   </si>
   <si>
     <t>Beds Out of Operation</t>
   </si>
   <si>
-    <t>C</t>
-[...7 lines deleted...]
-  <si>
     <t>Forensic Admissions</t>
-  </si>
-[...1 lines deleted...]
-    <t>E</t>
   </si>
   <si>
     <t>Discharges</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Discharge Ready but requires hospital level care for safety pending specialized placement.</t>
   </si>
   <si>
-    <t>G</t>
-[...1 lines deleted...]
-  <si>
     <t>In Active Treatment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Order</t>
   </si>
   <si>
     <t>Facility</t>
   </si>
   <si>
-    <t>Facility ID</t>
-[...1 lines deleted...]
-  <si>
     <t>WRCH</t>
-  </si>
-[...1 lines deleted...]
-    <t>CWH</t>
   </si>
   <si>
     <t>SC Fuller</t>
   </si>
   <si>
-    <t>BSC</t>
-[...1 lines deleted...]
-  <si>
     <t>Lemuel Shattuck</t>
-  </si>
-[...1 lines deleted...]
-    <t>LSH</t>
   </si>
   <si>
     <t>Tewksbury Hospital</t>
   </si>
   <si>
-    <t>TKH</t>
-[...1 lines deleted...]
-  <si>
     <t>Taunton State Hospital</t>
   </si>
   <si>
-    <t>STH</t>
-[...1 lines deleted...]
-  <si>
     <t>Mountain View</t>
-  </si>
-[...1 lines deleted...]
-    <t>MVW</t>
   </si>
   <si>
     <t>Adolescent</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>0</t>
   </si>
@@ -363,304 +203,250 @@
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>Census Gender</t>
   </si>
   <si>
     <t>18 and under</t>
   </si>
   <si>
     <t>19-65</t>
   </si>
   <si>
     <t>66 and over</t>
   </si>
   <si>
     <t>Census Age Groups</t>
   </si>
   <si>
     <t>ASIAN</t>
   </si>
   <si>
     <t>OTHER</t>
   </si>
   <si>
+    <t>TWO OR MORE RACES</t>
+  </si>
+  <si>
     <t>Census Race</t>
   </si>
   <si>
     <t>* Indicates a number 1-10 suppressed for privacy protection</t>
   </si>
   <si>
     <t>UNKNOWN AND SUPPRESSED</t>
   </si>
   <si>
     <t>Admissions from Acute Inpatient Transfer Waitlist</t>
   </si>
   <si>
     <t># Persons</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>BLACK NON HISPANIC</t>
   </si>
   <si>
     <t>WHITE HISPANIC</t>
   </si>
   <si>
     <t>WHITE NON HISPANIC</t>
   </si>
   <si>
-    <t>This table lists the Sec. 114 required reporting metrics. https://malegislature.gov/Laws/SessionLaws/Acts/2021/Chapter24</t>
-[...4 lines deleted...]
-  <si>
     <t>&gt; Indicates a total suppressed for privacy protection</t>
   </si>
   <si>
     <t>Admitted from</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>171</t>
-[...11 lines deleted...]
-    <t xml:space="preserve"> 713</t>
+    <t>14</t>
   </si>
   <si>
     <t>Count of EnrollmentID</t>
   </si>
   <si>
     <t>BLACK HISPANIC</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Census as of </t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 711</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 67</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 73</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>&gt; 71</t>
   </si>
   <si>
     <t>MCLEAN HOSPITAL (BELMONT)</t>
   </si>
   <si>
     <t>Shattuck Hospital</t>
   </si>
   <si>
     <t>Worcester Recovery Center</t>
   </si>
   <si>
     <t>NEWTON WELLESLEY HOSPITAL (NEWTON)</t>
   </si>
-  <si>
-[...31 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...13 lines deleted...]
-      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
-        <bgColor theme="4"/>
+        <fgColor rgb="FF002060"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF000066"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...18 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
-[...4 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
-      </left>
-[...27 lines deleted...]
-        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -726,578 +512,809 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="39">
+  <dxfs count="59">
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
     <dxf>
       <font>
-        <b/>
+        <color theme="0"/>
       </font>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000066"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-[...14 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...71 lines deleted...]
-        <color theme="0"/>
+        <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4"/>
-          <bgColor theme="4"/>
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF002060"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.79998168889431442"/>
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF002060"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
-[...74 lines deleted...]
-      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
     </dxf>
@@ -1306,145 +1323,105 @@
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...3 lines deleted...]
-    <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
-    <dxf>
-[...38 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF000066"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item28.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item28.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
-    <c:name>[Section 114 Report February 2026.xlsx]Demographics!PivotTable2</c:name>
+    <c:name>[Section_114_Report_February_2026.xlsx]Demographics!PivotTable2</c:name>
     <c:fmtId val="0"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Census Gender</a:t>
@@ -1955,51 +1932,53 @@
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
       </c:pivotFmt>
       <c:pivotFmt>
         <c:idx val="21"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:marker>
           <c:symbol val="none"/>
         </c:marker>
         <c:dLbl>
           <c:idx val="0"/>
           <c:spPr>
-            <a:noFill/>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
                 <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:pPr>
               <a:endParaRPr lang="en-US"/>
@@ -2109,75 +2088,77 @@
           <c:tx>
             <c:strRef>
               <c:f>Demographics!$C$16</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Total</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-7746-4B09-885A-C9DAEE662710}"/>
+                <c16:uniqueId val="{00000001-A631-4C2E-9B9C-186C2F29669A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-7746-4B09-885A-C9DAEE662710}"/>
+                <c16:uniqueId val="{00000003-A631-4C2E-9B9C-186C2F29669A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
-              <a:noFill/>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
@@ -2208,54 +2189,54 @@
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Demographics!$B$17:$B$19</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>F</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>M</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Demographics!$C$17:$C$19</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>0.27100271002710025</c:v>
+                  <c:v>0.25482093663911848</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.7289972899728997</c:v>
+                  <c:v>0.74517906336088158</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-6A34-4DA1-90BE-84D7C32A510E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -2347,51 +2328,51 @@
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="108"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="8"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
-    <c:name>[Section 114 Report February 2026.xlsx]Demographics!PivotTable3</c:name>
+    <c:name>[Section_114_Report_February_2026.xlsx]Demographics!PivotTable3</c:name>
     <c:fmtId val="15"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Census</a:t>
@@ -3003,51 +2984,53 @@
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
       </c:pivotFmt>
       <c:pivotFmt>
         <c:idx val="23"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:marker>
           <c:symbol val="none"/>
         </c:marker>
         <c:dLbl>
           <c:idx val="0"/>
           <c:spPr>
-            <a:noFill/>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
                 <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:pPr>
               <a:endParaRPr lang="en-US"/>
@@ -3126,99 +3109,101 @@
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Total</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent6">
                   <a:shade val="65000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-91D3-468A-B2B7-570D93FD72B9}"/>
+                <c16:uniqueId val="{00000001-B919-474D-BF16-3E3730C907DB}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-91D3-468A-B2B7-570D93FD72B9}"/>
+                <c16:uniqueId val="{00000003-B919-474D-BF16-3E3730C907DB}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent6">
                   <a:tint val="65000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-91D3-468A-B2B7-570D93FD72B9}"/>
+                <c16:uniqueId val="{00000005-B919-474D-BF16-3E3730C907DB}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
-              <a:noFill/>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
@@ -3252,57 +3237,57 @@
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Demographics!$G$17:$G$20</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>18 and under</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>19-65</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>66 and over</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Demographics!$H$17:$H$20</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
-                  <c:v>3.2520325203252036E-2</c:v>
+                  <c:v>2.3415977961432508E-2</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.84959349593495936</c:v>
+                  <c:v>0.8608815426997245</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.11788617886178862</c:v>
+                  <c:v>0.11570247933884298</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-8590-4CFA-BB40-6F9E045B8829}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -3394,51 +3379,51 @@
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
-    <c:name>[Section 114 Report February 2026.xlsx]Demographics!PivotTable4</c:name>
+    <c:name>[Section_114_Report_February_2026.xlsx]Demographics!PivotTable4</c:name>
     <c:fmtId val="23"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Census</a:t>
@@ -4768,51 +4753,53 @@
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
       </c:pivotFmt>
       <c:pivotFmt>
         <c:idx val="76"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:marker>
           <c:symbol val="none"/>
         </c:marker>
         <c:dLbl>
           <c:idx val="0"/>
           <c:spPr>
-            <a:noFill/>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
                 <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:pPr>
               <a:endParaRPr lang="en-US"/>
@@ -4906,221 +4893,274 @@
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
       </c:pivotFmt>
       <c:pivotFmt>
         <c:idx val="83"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
       </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="84"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="85"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+      </c:pivotFmt>
     </c:pivotFmts>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Demographics!$M$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Total</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{00000001-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{00000003-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{00000005-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{00000007-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent4">
                   <a:lumMod val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000009-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{00000009-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="5"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent6">
                   <a:lumMod val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000B-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{0000000B-D8CB-4754-B809-3EB5FA499F44}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="6"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="80000"/>
                   <a:lumOff val="20000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000D-8EA6-4E08-9454-79DE8095B3CE}"/>
+                <c16:uniqueId val="{0000000D-D8CB-4754-B809-3EB5FA499F44}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4">
+                  <a:lumMod val="80000"/>
+                  <a:lumOff val="20000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-9F7A-476C-9EDA-9231491F8486}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
-              <a:noFill/>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
@@ -5132,103 +5172,109 @@
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Demographics!$L$25:$L$32</c:f>
+              <c:f>Demographics!$L$25:$L$33</c:f>
               <c:strCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>ASIAN</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>BLACK HISPANIC</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>BLACK NON HISPANIC</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>OTHER</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>TWO OR MORE RACES</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>UNKNOWN AND SUPPRESSED</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="6">
                   <c:v>WHITE HISPANIC</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="7">
                   <c:v>WHITE NON HISPANIC</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Demographics!$M$25:$M$32</c:f>
+              <c:f>Demographics!$M$25:$M$33</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>3.1165311653116531E-2</c:v>
+                  <c:v>3.1680440771349863E-2</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1.8970189701897018E-2</c:v>
+                  <c:v>1.928374655647383E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.2872628726287263</c:v>
+                  <c:v>0.29614325068870523</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>4.878048780487805E-2</c:v>
+                  <c:v>4.9586776859504134E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>7.0460704607046065E-2</c:v>
+                  <c:v>1.5151515151515152E-2</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.10298102981029811</c:v>
+                  <c:v>5.3719008264462811E-2</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.44037940379403795</c:v>
+                  <c:v>0.10192837465564739</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.43250688705234158</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-87A9-43F4-8C68-9F63DB61F566}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -7055,118 +7101,113 @@
         <xdr:cNvPr id="5" name="Chart 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{010C7504-B521-505D-E682-17B2B985593A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46087.577672222222" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{EF97595F-AEE9-44EA-BBB8-82930483F330}">
-  <cacheSource type="external" connectionId="30"/>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46059.598529050927" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{7FA39548-FFA4-450B-9C10-914FE8AF3FF4}">
+  <cacheSource type="external" connectionId="1"/>
   <cacheFields count="2">
-    <cacheField name="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[Race]" caption="Race" numFmtId="0" hierarchy="9" level="1">
-[...7 lines deleted...]
-        <s v="WHITE NON HISPANIC"/>
+    <cacheField name="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[Gender]" caption="Gender" numFmtId="0" hierarchy="7" level="1">
+      <sharedItems count="2">
+        <s v="F"/>
+        <s v="M"/>
       </sharedItems>
     </cacheField>
     <cacheField name="[Measures].[Count of EnrollmentID]" caption="Count of EnrollmentID" numFmtId="0" hierarchy="13" level="32767"/>
   </cacheFields>
   <cacheHierarchies count="14">
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID]" caption="FacilityID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location]" caption="Location" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type]" caption="Inpatient Type" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID]" caption="EnrollmentID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date]" caption="Start Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date]" caption="End Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status]" caption="Enrollment Status" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
-    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender]" caption="Gender" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
-[...1 lines deleted...]
-    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race]" caption="Race" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender]" caption="Gender" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
         <fieldUsage x="0"/>
       </fieldsUsage>
     </cacheHierarchy>
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group]" caption="Age Group" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race]" caption="Race" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement]" caption="Discharge Ready Awaiting Community Placement" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="5" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Measures].[__XL_Count Sec 114 Inpatient Census Last Day of Prior Month]" caption="__XL_Count Sec 114 Inpatient Census Last Day of Prior Month" measure="1" displayFolder="" measureGroup="Sec 114 Inpatient Census Last Day of Prior Month" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[__No measures defined]" caption="__No measures defined" measure="1" displayFolder="" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[Count of EnrollmentID]" caption="Count of EnrollmentID" measure="1" displayFolder="" measureGroup="Sec 114 Inpatient Census Last Day of Prior Month" count="0" oneField="1" hidden="1">
       <fieldsUsage count="1">
         <fieldUsage x="1"/>
       </fieldsUsage>
       <extLst>
         <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{B97F6D7D-B522-45F9-BDA1-12C45D357490}">
           <x15:cacheHierarchy aggregatedColumn="3"/>
         </ext>
       </extLst>
     </cacheHierarchy>
   </cacheHierarchies>
   <kpis count="0"/>
   <dimensions count="2">
     <dimension measure="1" name="Measures" uniqueName="[Measures]" caption="Measures"/>
     <dimension name="Sec 114 Inpatient Census Last Day of Prior Month" uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </dimensions>
   <measureGroups count="1">
     <measureGroup name="Sec 114 Inpatient Census Last Day of Prior Month" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </measureGroups>
   <maps count="1">
     <map measureGroup="0" dimension="1"/>
   </maps>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition supportSubqueryNonVisual="1" supportSubqueryCalcMem="1" supportAddCalcMems="1"/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46087.577673148146" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{3A1887D0-D192-45BA-9ABE-5E88488FBDAF}">
-  <cacheSource type="external" connectionId="30"/>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46059.598530324074" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{3A1887D0-D192-45BA-9ABE-5E88488FBDAF}">
+  <cacheSource type="external" connectionId="1"/>
   <cacheFields count="2">
     <cacheField name="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[Age Group]" caption="Age Group" numFmtId="0" hierarchy="8" level="1">
       <sharedItems count="3">
         <s v="18 and under"/>
         <s v="19-65"/>
         <s v="66 and over"/>
       </sharedItems>
     </cacheField>
     <cacheField name="[Measures].[Count of EnrollmentID]" caption="Count of EnrollmentID" numFmtId="0" hierarchy="13" level="32767"/>
   </cacheFields>
   <cacheHierarchies count="14">
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID]" caption="FacilityID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location]" caption="Location" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type]" caption="Inpatient Type" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID]" caption="EnrollmentID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date]" caption="Start Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date]" caption="End Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status]" caption="Enrollment Status" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender]" caption="Gender" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group]" caption="Age Group" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
         <fieldUsage x="0"/>
       </fieldsUsage>
     </cacheHierarchy>
@@ -7183,181 +7224,211 @@
           <x15:cacheHierarchy aggregatedColumn="3"/>
         </ext>
       </extLst>
     </cacheHierarchy>
   </cacheHierarchies>
   <kpis count="0"/>
   <dimensions count="2">
     <dimension measure="1" name="Measures" uniqueName="[Measures]" caption="Measures"/>
     <dimension name="Sec 114 Inpatient Census Last Day of Prior Month" uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </dimensions>
   <measureGroups count="1">
     <measureGroup name="Sec 114 Inpatient Census Last Day of Prior Month" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </measureGroups>
   <maps count="1">
     <map measureGroup="0" dimension="1"/>
   </maps>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition supportSubqueryNonVisual="1" supportSubqueryCalcMem="1" supportAddCalcMems="1"/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition3.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46087.577674189815" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{7FA39548-FFA4-450B-9C10-914FE8AF3FF4}">
-  <cacheSource type="external" connectionId="30"/>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="Rogers, Paul (DMH)" refreshedDate="46059.59853171296" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{EF97595F-AEE9-44EA-BBB8-82930483F330}">
+  <cacheSource type="external" connectionId="1"/>
   <cacheFields count="2">
-    <cacheField name="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[Gender]" caption="Gender" numFmtId="0" hierarchy="7" level="1">
-[...2 lines deleted...]
-        <s v="M"/>
+    <cacheField name="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[Race]" caption="Race" numFmtId="0" hierarchy="9" level="1">
+      <sharedItems count="8">
+        <s v="ASIAN"/>
+        <s v="BLACK HISPANIC"/>
+        <s v="BLACK NON HISPANIC"/>
+        <s v="OTHER"/>
+        <s v="TWO OR MORE RACES"/>
+        <s v="UNKNOWN AND SUPPRESSED"/>
+        <s v="WHITE HISPANIC"/>
+        <s v="WHITE NON HISPANIC"/>
       </sharedItems>
     </cacheField>
     <cacheField name="[Measures].[Count of EnrollmentID]" caption="Count of EnrollmentID" numFmtId="0" hierarchy="13" level="32767"/>
   </cacheFields>
   <cacheHierarchies count="14">
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID]" caption="FacilityID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[FacilityID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location]" caption="Location" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Location].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type]" caption="Inpatient Type" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Inpatient Type].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID]" caption="EnrollmentID" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[EnrollmentID].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date]" caption="Start Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Start Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date]" caption="End Date" attribute="1" time="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[End Date].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="7" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status]" caption="Enrollment Status" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Enrollment Status].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
-    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender]" caption="Gender" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender]" caption="Gender" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Gender].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group]" caption="Age Group" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
+    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race]" caption="Race" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
         <fieldUsage x="0"/>
       </fieldsUsage>
     </cacheHierarchy>
-    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group]" caption="Age Group" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Age Group].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
-    <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race]" caption="Race" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Race].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement]" caption="Discharge Ready Awaiting Community Placement" attribute="1" defaultMemberUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement].[All]" allUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month].[Discharge Ready Awaiting Community Placement].[All]" dimensionUniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" displayFolder="" count="0" memberValueDatatype="5" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Measures].[__XL_Count Sec 114 Inpatient Census Last Day of Prior Month]" caption="__XL_Count Sec 114 Inpatient Census Last Day of Prior Month" measure="1" displayFolder="" measureGroup="Sec 114 Inpatient Census Last Day of Prior Month" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[__No measures defined]" caption="__No measures defined" measure="1" displayFolder="" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[Count of EnrollmentID]" caption="Count of EnrollmentID" measure="1" displayFolder="" measureGroup="Sec 114 Inpatient Census Last Day of Prior Month" count="0" oneField="1" hidden="1">
       <fieldsUsage count="1">
         <fieldUsage x="1"/>
       </fieldsUsage>
       <extLst>
         <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{B97F6D7D-B522-45F9-BDA1-12C45D357490}">
           <x15:cacheHierarchy aggregatedColumn="3"/>
         </ext>
       </extLst>
     </cacheHierarchy>
   </cacheHierarchies>
   <kpis count="0"/>
   <dimensions count="2">
     <dimension measure="1" name="Measures" uniqueName="[Measures]" caption="Measures"/>
     <dimension name="Sec 114 Inpatient Census Last Day of Prior Month" uniqueName="[Sec 114 Inpatient Census Last Day of Prior Month]" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </dimensions>
   <measureGroups count="1">
     <measureGroup name="Sec 114 Inpatient Census Last Day of Prior Month" caption="Sec 114 Inpatient Census Last Day of Prior Month"/>
   </measureGroups>
   <maps count="1">
     <map measureGroup="0" dimension="1"/>
   </maps>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition supportSubqueryNonVisual="1" supportSubqueryCalcMem="1" supportAddCalcMems="1"/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition3.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition2.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{80789BB7-AAF0-42E9-ADEC-A0683C7C5677}" name="PivotTable2" cacheId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="210ff9ed-7c65-4569-b277-1071c36b67dd" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="14" rowHeaderCaption="Census Gender">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{80789BB7-AAF0-42E9-ADEC-A0683C7C5677}" name="PivotTable2" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="210ff9ed-7c65-4569-b277-1071c36b67dd" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="14" rowHeaderCaption="Census Gender">
   <location ref="B16:C19" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="2">
     <pivotField axis="axisRow" allDrilled="1" subtotalTop="0" showAll="0" dataSourceSort="1" defaultSubtotal="0" defaultAttributeDrillState="1">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField dataField="1" subtotalTop="0" showAll="0" defaultSubtotal="0"/>
   </pivotFields>
   <rowFields count="1">
     <field x="0"/>
   </rowFields>
   <rowItems count="3">
     <i>
       <x/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colItems count="1">
     <i/>
   </colItems>
   <dataFields count="1">
     <dataField name="Count of EnrollmentID" fld="1" subtotal="count" showDataAs="percentOfTotal" baseField="0" baseItem="0" numFmtId="9"/>
   </dataFields>
-  <formats count="3">
-    <format dxfId="25">
+  <formats count="11">
+    <format dxfId="49">
       <pivotArea collapsedLevelsAreSubtotals="1" fieldPosition="0">
         <references count="1">
           <reference field="0" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="24">
+    <format dxfId="48">
       <pivotArea collapsedLevelsAreSubtotals="1" fieldPosition="0">
         <references count="1">
           <reference field="0" count="1">
             <x v="1"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="23">
+    <format dxfId="47">
       <pivotArea outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
+    </format>
+    <format dxfId="29">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="28">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="26">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="25">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="23">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="22">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
+    </format>
+    <format dxfId="21">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="20">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
     </format>
   </formats>
   <chartFormats count="3">
     <chartFormat chart="0" format="21" series="1">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="0" format="23">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="0" format="24">
@@ -7388,296 +7459,372 @@
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
   </pivotHierarchies>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <rowHierarchiesUsage count="1">
     <rowHierarchyUsage hierarchyUsage="7"/>
   </rowHierarchiesUsage>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" calculatedMembersInFilters="1" hideValuesRow="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{E67621CE-5B39-4880-91FE-76760E9C1902}">
       <x15:pivotTableUISettings>
         <x15:activeTabTopLevelEntity name="[Sec 114 Inpatient Census Last Day of Prior Month]"/>
       </x15:pivotTableUISettings>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16 EnabledSubtotalsDefault="0" SubtotalsOnTopDefault="0"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{123E78F9-310B-4D71-A0F5-ED4AC97DC408}" name="PivotTable4" cacheId="14" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="755aed4e-f61d-4c17-8456-afb3d33bad61" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="30" rowHeaderCaption="Census Race">
-  <location ref="L24:M32" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{123E78F9-310B-4D71-A0F5-ED4AC97DC408}" name="PivotTable4" cacheId="2" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="755aed4e-f61d-4c17-8456-afb3d33bad61" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="30" rowHeaderCaption="Census Race">
+  <location ref="L24:M33" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="2">
     <pivotField axis="axisRow" allDrilled="1" subtotalTop="0" showAll="0" dataSourceSort="1" defaultSubtotal="0" defaultAttributeDrillState="1">
-      <items count="7">
+      <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
+        <item x="7"/>
       </items>
     </pivotField>
     <pivotField dataField="1" subtotalTop="0" showAll="0" defaultSubtotal="0"/>
   </pivotFields>
   <rowFields count="1">
     <field x="0"/>
   </rowFields>
-  <rowItems count="8">
+  <rowItems count="9">
     <i>
       <x/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i>
       <x v="2"/>
     </i>
     <i>
       <x v="3"/>
     </i>
     <i>
       <x v="4"/>
     </i>
     <i>
       <x v="5"/>
     </i>
     <i>
       <x v="6"/>
     </i>
+    <i>
+      <x v="7"/>
+    </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colItems count="1">
     <i/>
   </colItems>
   <dataFields count="1">
     <dataField name="Count of EnrollmentID" fld="1" subtotal="count" showDataAs="percentOfTotal" baseField="0" baseItem="2" numFmtId="9"/>
   </dataFields>
-  <formats count="3">
-    <format dxfId="28">
+  <formats count="11">
+    <format dxfId="52">
       <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
     </format>
-    <format dxfId="27">
+    <format dxfId="51">
       <pivotArea collapsedLevelsAreSubtotals="1" fieldPosition="0">
         <references count="1">
           <reference field="0" count="0"/>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="26">
+    <format dxfId="50">
       <pivotArea outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </format>
+    <format dxfId="9">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="8">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="6">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="5">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="3">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="2">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
+    </format>
+    <format dxfId="1">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="0">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
+    </format>
   </formats>
-  <chartFormats count="7">
+  <chartFormats count="9">
     <chartFormat chart="23" format="76" series="1">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="23" format="77">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="23" format="78">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="2"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="23" format="79">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="3"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
-    <chartFormat chart="23" format="81">
+    <chartFormat chart="23" format="80">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="4"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
-    <chartFormat chart="23" format="82">
+    <chartFormat chart="23" format="81">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
+    <chartFormat chart="23" format="82">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="0" count="1" selected="0">
+            <x v="6"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
     <chartFormat chart="23" format="83">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
-            <x v="6"/>
+            <x v="7"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="23" format="85">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="0" count="1" selected="0">
+            <x v="1"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
   </chartFormats>
   <pivotHierarchies count="14">
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
   </pivotHierarchies>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <rowHierarchiesUsage count="1">
     <rowHierarchyUsage hierarchyUsage="9"/>
   </rowHierarchiesUsage>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" calculatedMembersInFilters="1" hideValuesRow="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{E67621CE-5B39-4880-91FE-76760E9C1902}">
       <x15:pivotTableUISettings>
         <x15:activeTabTopLevelEntity name="[Sec 114 Inpatient Census Last Day of Prior Month]"/>
       </x15:pivotTableUISettings>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16 EnabledSubtotalsDefault="0" SubtotalsOnTopDefault="0"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable3.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{CC7B70E1-7D14-4CB6-B07E-31085354252D}" name="PivotTable3" cacheId="17" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="f27348d3-6557-4e2f-b96c-6bed27e4d1d1" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="22" rowHeaderCaption="Census Age Groups">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{CC7B70E1-7D14-4CB6-B07E-31085354252D}" name="PivotTable3" cacheId="1" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" tag="f27348d3-6557-4e2f-b96c-6bed27e4d1d1" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" subtotalHiddenItems="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="22" rowHeaderCaption="Census Age Groups">
   <location ref="G16:H20" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="2">
     <pivotField axis="axisRow" allDrilled="1" subtotalTop="0" showAll="0" dataSourceSort="1" defaultSubtotal="0" defaultAttributeDrillState="1">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField dataField="1" subtotalTop="0" showAll="0" defaultSubtotal="0"/>
   </pivotFields>
   <rowFields count="1">
     <field x="0"/>
   </rowFields>
   <rowItems count="4">
     <i>
       <x/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i>
       <x v="2"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colItems count="1">
     <i/>
   </colItems>
   <dataFields count="1">
     <dataField name="Count of EnrollmentID" fld="1" subtotal="count" showDataAs="percentOfTotal" baseField="0" baseItem="1" numFmtId="9"/>
   </dataFields>
-  <formats count="3">
-    <format dxfId="31">
+  <formats count="11">
+    <format dxfId="55">
       <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
     </format>
-    <format dxfId="30">
+    <format dxfId="54">
       <pivotArea collapsedLevelsAreSubtotals="1" fieldPosition="0">
         <references count="1">
           <reference field="0" count="0"/>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="29">
+    <format dxfId="53">
       <pivotArea outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
+    </format>
+    <format dxfId="19">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="18">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="16">
+      <pivotArea field="0" type="button" dataOnly="0" labelOnly="1" outline="0" axis="axisRow" fieldPosition="0"/>
+    </format>
+    <format dxfId="15">
+      <pivotArea dataOnly="0" labelOnly="1" outline="0" axis="axisValues" fieldPosition="0"/>
+    </format>
+    <format dxfId="13">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="12">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
+    </format>
+    <format dxfId="11">
+      <pivotArea grandRow="1" outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+    <format dxfId="10">
+      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
     </format>
   </formats>
   <chartFormats count="4">
     <chartFormat chart="15" format="23" series="1">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="15" format="24">
       <pivotArea type="data" outline="0" fieldPosition="0">
         <references count="2">
           <reference field="4294967294" count="1" selected="0">
             <x v="0"/>
           </reference>
           <reference field="0" count="1" selected="0">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </chartFormat>
     <chartFormat chart="15" format="25">
@@ -7719,142 +7866,78 @@
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
   </pivotHierarchies>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <rowHierarchiesUsage count="1">
     <rowHierarchyUsage hierarchyUsage="8"/>
   </rowHierarchiesUsage>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" calculatedMembersInFilters="1" hideValuesRow="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{E67621CE-5B39-4880-91FE-76760E9C1902}">
       <x15:pivotTableUISettings>
         <x15:activeTabTopLevelEntity name="[Sec 114 Inpatient Census Last Day of Prior Month]"/>
       </x15:pivotTableUISettings>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16 EnabledSubtotalsDefault="0" SubtotalsOnTopDefault="0"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
-<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{288961BD-5180-491C-B3C7-FCC80157A54F}" name="Summary_Report" displayName="Summary_Report" ref="A1:K8" tableType="queryTable" totalsRowShown="0" headerRowDxfId="38">
-[...12 lines deleted...]
-    <tableColumn id="9" xr3:uid="{ACA658BC-2ECB-47F6-ABFE-4FB4552AB259}" uniqueName="9" name="Adolescent" queryTableFieldId="9" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{288961BD-5180-491C-B3C7-FCC80157A54F}" name="Summary_Report" displayName="Summary_Report" ref="A1:J8" totalsRowShown="0" headerRowDxfId="46" dataDxfId="45">
+  <autoFilter ref="A1:J8" xr:uid="{288961BD-5180-491C-B3C7-FCC80157A54F}"/>
+  <tableColumns count="10">
+    <tableColumn id="2" xr3:uid="{67943BA9-853A-4025-9558-DB048C138C3C}" name="Facility" dataDxfId="44"/>
+    <tableColumn id="3" xr3:uid="{6BE2EFD4-D267-4AD8-9460-129C73FB7EAC}" name="WRCH" dataDxfId="43"/>
+    <tableColumn id="4" xr3:uid="{D29FF2CB-D69C-4EA0-A981-C02570EDBD88}" name="SC Fuller" dataDxfId="42"/>
+    <tableColumn id="5" xr3:uid="{9EF93F66-9A00-4985-B387-4D51467E1229}" name="Lemuel Shattuck" dataDxfId="41"/>
+    <tableColumn id="6" xr3:uid="{5C16DDAB-9865-4DF3-8E10-CC0C9066F1EF}" name="Tewksbury Hospital" dataDxfId="40"/>
+    <tableColumn id="7" xr3:uid="{02DFE8A2-879F-4058-BA45-F401067FE776}" name="Taunton State Hospital" dataDxfId="39"/>
+    <tableColumn id="8" xr3:uid="{0F345629-AF79-4F15-B5DE-889045FDD285}" name="Mountain View" dataDxfId="38"/>
+    <tableColumn id="11" xr3:uid="{FB4915B0-33A2-4D57-97BE-C5896915FAEE}" name="Total" dataDxfId="37"/>
+    <tableColumn id="10" xr3:uid="{A529067D-57A5-4B07-8DAD-86C6FB95FAD8}" name=" " dataDxfId="36"/>
+    <tableColumn id="9" xr3:uid="{ACA658BC-2ECB-47F6-ABFE-4FB4552AB259}" name="Adolescent" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{4076523F-2753-44E2-933A-0B6B1C5199D3}" name="Admissions_from_Waitlist" displayName="Admissions_from_Waitlist" ref="B15:D18" tableType="queryTable" totalsRowShown="0" headerRowDxfId="36" dataDxfId="34" headerRowBorderDxfId="35" tableBorderDxfId="33" totalsRowBorderDxfId="32">
-  <autoFilter ref="B15:D18" xr:uid="{4076523F-2753-44E2-933A-0B6B1C5199D3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{4076523F-2753-44E2-933A-0B6B1C5199D3}" name="Admissions_from_Waitlist" displayName="Admissions_from_Waitlist" ref="A15:C18" totalsRowShown="0" headerRowDxfId="34" dataDxfId="30" headerRowBorderDxfId="58" tableBorderDxfId="57" totalsRowBorderDxfId="56">
+  <autoFilter ref="A15:C18" xr:uid="{4076523F-2753-44E2-933A-0B6B1C5199D3}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{ADBF324E-DF63-4392-85EF-B9A61FE710F8}" uniqueName="1" name="# Persons" queryTableFieldId="1" dataDxfId="12"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{CAB29C5B-F0D4-46B9-8586-325D8B8EAFDD}" uniqueName="3" name="To" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="1" xr3:uid="{ADBF324E-DF63-4392-85EF-B9A61FE710F8}" name="# Persons" dataDxfId="33"/>
+    <tableColumn id="2" xr3:uid="{9947C67E-86B3-42A3-831D-B5B6990EA725}" name="Admitted from" dataDxfId="32"/>
+    <tableColumn id="3" xr3:uid="{CAB29C5B-F0D4-46B9-8586-325D8B8EAFDD}" name="To" dataDxfId="31"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-</table>
-[...21 lines deleted...]
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -8137,811 +8220,587 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28F6CD6E-4C09-4DB7-A26D-45A5BE138574}">
-  <dimension ref="A1:K27"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="3.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="13" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="43.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13" t="s">
+      <c r="B2" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="C2" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F2" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="G2" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E1" s="13" t="s">
-[...18 lines deleted...]
-        <v>31</v>
+      <c r="C3" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16">
+        <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" t="s">
+    <row r="4" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B5" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="B6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="57.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D2" s="14" t="s">
-[...8 lines deleted...]
-      <c r="G2" s="14" t="s">
+      <c r="B10" s="6"/>
+      <c r="C10" s="7"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="10"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="H2" s="14" t="s">
+      <c r="B14" s="12"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I2" s="15" t="s">
-[...4 lines deleted...]
-        <v>30</v>
+      <c r="B15" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>5</v>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>68</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="I4" s="15" t="s">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="J4" s="14"/>
-[...2 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>39</v>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      </c>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21"/>
     </row>
-    <row r="7" spans="1:11" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      </c>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22"/>
     </row>
-    <row r="8" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      </c>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23"/>
     </row>
-    <row r="9" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...5 lines deleted...]
-      <c r="D10" s="32"/>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24"/>
     </row>
-    <row r="11" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="D11" s="35"/>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25"/>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D14" s="19"/>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26"/>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-[...62 lines deleted...]
-      <c r="B27"/>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="B10:D10"/>
-[...1 lines deleted...]
-    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A14:B14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4E2FB53-6A06-41CD-BF79-773942C590F8}">
-  <dimension ref="B16:M32"/>
+  <dimension ref="B16:M33"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="15.77734375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="7" max="7" width="19" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="19.21875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="2.5703125" customWidth="1"/>
+    <col min="12" max="12" width="25.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="16" spans="2:8" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-        <v>70</v>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="17" spans="2:13" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-        <v>3.2520325203252036E-2</v>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0.25482093663911848</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="4">
+        <v>2.3415977961432508E-2</v>
       </c>
     </row>
-    <row r="18" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="18" t="s">
+    <row r="18" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="4">
+        <v>0.74517906336088158</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0.8608815426997245</v>
+      </c>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B19" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="32">
+        <v>1</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0.11570247933884298</v>
+      </c>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="G20" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L24" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L25" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="4">
+        <v>3.1680440771349863E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L26" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M26" s="4">
+        <v>1.928374655647383E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L27" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="M27" s="4">
+        <v>0.29614325068870523</v>
+      </c>
+    </row>
+    <row r="28" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="4">
+        <v>4.9586776859504134E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L29" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M29" s="4">
+        <v>1.5151515151515152E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L30" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M30" s="4">
+        <v>5.3719008264462811E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L31" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="29">
-[...6 lines deleted...]
-        <v>0.84959349593495936</v>
+      <c r="M31" s="4">
+        <v>0.10192837465564739</v>
       </c>
     </row>
-    <row r="19" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B19" s="18" t="s">
+    <row r="32" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="L32" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="29">
-[...6 lines deleted...]
-        <v>0.11788617886178862</v>
+      <c r="M32" s="4">
+        <v>0.43250688705234158</v>
       </c>
     </row>
-    <row r="20" spans="2:13" x14ac:dyDescent="0.3">
-[...75 lines deleted...]
-      <c r="M32" s="29">
+    <row r="33" spans="12:13" x14ac:dyDescent="0.25">
+      <c r="L33" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" s="32">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps10.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps11.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps12.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps13.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps14.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -9018,119 +8877,129 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / L i n k e d T a b l e U p d a t e M o d e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ T r u e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
-[...26 lines deleted...]
-<file path=customXml/item18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / R e l a t i o n s h i p A u t o D e t e c t i o n E n a b l e d " > < C u s t o m C o n t e n t > < ! [ C D A T A [ T r u e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item10.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / D i a g r a m s " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < A r r a y O f D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m   x m l n s = " h t t p : / / s c h e m a s . d a t a c o n t r a c t . o r g / 2 0 0 4 / 0 7 / M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n "   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > I n p a t i e n t   C e n s u s   E O M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > I n p a t i e n t   C e n s u s   E O M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D \ T a g I n f o \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D \ T a g I n f o \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F A C I L I T Y _ I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L O C A T I O N _ I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ I N P A T I E N T _ T Y P E < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E N R O L L M E N T _ I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ S T A R T   D A T E < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E N D   D A T E < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E N R O L L M E N T   S T A T U S < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ A D M I T   L E G A L   S T A T U S < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ A G E   G R O U P < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ G E N D E R < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ S e c   1 1 4   F o r e n s i c < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ R A C E < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; \ C O L U M N < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; \ M E A S U R E < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 3 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < W a s U I I n v i s i b l e > t r u e < / W a s U I I n v i s i b l e > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D \ T a g I n f o \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g A d d i t i o n a l I n f o " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e s \ C o u n t   o f   E N R O L L M E N T _ I D \ T a g I n f o \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g A d d i t i o n a l I n f o " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F A C I L I T Y _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L O C A T I O N _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I N P A T I E N T _ T Y P E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N R O L L M E N T _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 3 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S T A R T   D A T E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 4 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N D   D A T E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 5 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N R O L L M E N T   S T A T U S < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 6 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A D M I T   L E G A L   S T A T U S < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 7 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A G E   G R O U P < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 8 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ G E N D E R < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 9 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S e c   1 1 4   F o r e n s i c < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 0 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ R A C E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m L i n k " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; \ C O L U M N < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m L i n k E n d p o i n t " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > L i n k s \ & l t ; C o l u m n s \ C o u n t   o f   E N R O L L M E N T _ I D & g t ; - & l t ; M e a s u r e s \ E N R O L L M E N T _ I D & g t ; \ M E A S U R E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m L i n k E n d p o i n t " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > O p e r a t i o n a l   B e d s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > O p e r a t i o n a l   B e d s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > B e d s   O u t   O f   O p e r a t i o n < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > B e d s   O u t   O f   O p e r a t i o n < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > C e n s u s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > C e n s u s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > D i s c h a r g e s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > D i s c h a r g e s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > F o r e n s i c   A d m i s s i o n s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > F o r e n s i c   A d m i s s i o n s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > A d u l t   F o r e n s i c   A d m i s s i o n s   T o t a l < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > A d u l t   F o r e n s i c   A d m i s s i o n s   T o t a l < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > A d u l t   C e n s u s   T o t a l < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > A d u l t   C e n s u s   T o t a l < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > D i s c h a r g e   R e a d y < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > D i s c h a r g e   R e a d y < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < F o c u s C o l u m n > - 1 < / F o c u s C o l u m n > < F o c u s R o w > - 1 < / F o c u s R o w > < S e l e c t i o n E n d C o l u m n > - 1 < / S e l e c t i o n E n d C o l u m n > < S e l e c t i o n E n d R o w > - 1 < / S e l e c t i o n E n d R o w > < S e l e c t i o n S t a r t C o l u m n > - 1 < / S e l e c t i o n S t a r t C o l u m n > < S e l e c t i o n S t a r t R o w > - 1 < / S e l e c t i o n S t a r t R o w > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 3 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 4 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 5 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 6 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " M e a s u r e D i a g r a m S a n d b o x A d a p t e r " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > M e a s u r e D i a g r a m < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " M e a s u r e G r i d D i s p l a y C o n t e x t " > < C o l u m n T a g K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / C o l u m n T a g K e y > < E r r o r s T a g G r o u p K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / E r r o r s T a g G r o u p K e y > < F o r m u l a T a g K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / F o r m u l a T a g K e y > < H i d d e n T a g K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / H i d d e n T a g K e y > < H o s t T y p e > M o d e l e r W i n d o w < / H o s t T y p e > < I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / I m p l i c i t M e a s u r e S o u r c e C o l u m n L i n k T a g K e y > < I m p l i c i t M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / I m p l i c i t M e a s u r e T a g K e y > < K p i T a g K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / K p i T a g K e y > < M e a s u r e T a g K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / M e a s u r e T a g K e y > < V a l u e T a g K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / V a l u e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > M e a s u r e G r i d < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r M e a s u r e G r i d K e y " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " M e a s u r e D i a g r a m . M e a s u r e D i a g r a m M a i n t a i n e r " > < A l l K e y s > < D i a g r a m O b j e c t K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ G e n d e r < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ A g e   G r o u p < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ R a c e < / K e y > < / D i a g r a m O b j e c t K e y > < D i a g r a m O b j e c t K e y > < K e y > C o l u m n s \ D i s c h a r g e   R e a d y   A w a i t i n g   C o m m u n i t y   P l a c e m e n t < / K e y > < / D i a g r a m O b j e c t K e y > < / A l l K e y s > < S e l e c t e d K e y s / > < / M a i n t a i n e r > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . M e a s u r e G r i d V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > M e a s u r e   D i a g r a m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d D i a g r a m V i e w S t a t e " > < T e x t s / > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ D e l e t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o n v e r t   t o   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ R e m o v e   K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C o p y   M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S u m < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ A v e r a g e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M a x < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ M i n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ S t d D e v p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ V a r p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ A u t o M e a s u r e _ D i s t i n c t C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C r e a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ F o r m a t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ E d i t   D e s c r i p t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ H i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ U n h i d e   M e a s u r e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m A c t i o n " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ L i n k   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ E r r o r s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ V a l u e s   a n d   F o r m u l a s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g G r o u p " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ M e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I m p l i c i t   M e a s u r e   a n d   S o u r c e   C o l u m n   L i n k < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ K P I < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ S e m a n t i c   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C a l c u l a t i o n   E r r o r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ V a l u e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ F o r m u l a < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ E v a l u a t i o n   i n   p r o g r e s s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   i m p l i c i t   m e a s u r e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H i d d e n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ N o t   i n   p e r s p e c t i v e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   r e a d o n l y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d V i e w S t a t e I D i a g r a m T a g " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 2 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 3 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 4 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 5 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 6 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ G e n d e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 7 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A g e   G r o u p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 8 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ R a c e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 9 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ D i s c h a r g e   R e a d y   A w a i t i n g   C o m m u n i t y   P l a c e m e n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " M e a s u r e G r i d N o d e V i e w S t a t e " > < C o l u m n > 1 0 < / C o l u m n > < L a y e d O u t > t r u e < / L a y e d O u t > < / a : V a l u e > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < / A r r a y O f D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item11.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / S h o w H i d d e n " > < C u s t o m C o n t e n t > < ! [ C D A T A [ T r u e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item12.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / F o r m u l a B a r S t a t e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < S a n d b o x E d i t o r . F o r m u l a B a r S t a t e   x m l n s = " h t t p : / / s c h e m a s . d a t a c o n t r a c t . o r g / 2 0 0 4 / 0 7 / M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n "   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < H e i g h t > 2 5 < / H e i g h t > < / S a n d b o x E d i t o r . F o r m u l a B a r S t a t e > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item13.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 2 d 3 c 8 d f 9 - 6 0 9 8 - 4 f d 7 - 8 c 6 e - d 9 c 4 2 3 3 5 c b 0 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A l G t / X E G 4 A 7 + l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L S U m h P y U w V U S E 6 J x b U q F R i i G F s u 7 O f h I v o I Y R d 0 c 7 + 6 7 5 O 5 + v U E + d W 1 w U Y P V v c l Q h C k K l J F 9 p U 2 d o d E d w w T l H L Z C n k S t g h k 2 N p 2 s z l D j 3 D k l x H u P f Y z 7 o S a M 0 o g c i k 0 p G 9 W J U B v r h J E K f V r V / x b i s H + N 4 Q x H q w j H L M E U y G J C o c 0 X Y P P e Z / p j w n p s 3 T g o r k y 4 K 4 E s E s j 7 A 3 8 A U E s D B B Q A A g A I A J R r f 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C U a 3 9 c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A C U a 3 9 c Q b g D v 6 U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A l G t / X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C U a 3 9 c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A B G A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P F d v c m t i b 2 9 r R 3 J v d X B U e X B l P l N l c G F y Y X R l U H J p d m F 0 Z T w v V 2 9 y a 2 J v b 2 t H c m 9 1 c F R 5 c G U + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 F A Q A A A A A A A K M B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l H c m 9 1 c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A D P g 6 N F a e L 5 O h Z Q T o 4 7 j q c k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A 2 P Z g U C f o w G P y S n 5 7 X t 6 1 b D o z x 9 / 4 P Q N k I l W Z d x x v 2 i Y A A A A A D o A A A A A C A A A g A A A A O x x Y F x Z b 8 Y R r m D k n g o p X l 6 J Q k M U q a P u G e N C Q X q R 1 v J J Q A A A A / B z 3 t A + x w / S W w h g V Y L E G 0 1 t K J b C 0 p y E y M G e T t k N A b Z G w c X s 4 w 3 R H 7 9 k o z u 5 + V X 0 5 Y u X U S b w w 4 Y g A l e N E a 8 s 1 T O 2 O 3 t k d M h y U N u H M v z A Y p e J A A A A A c 6 6 K w z f z q k V B O O S 8 0 D S m t 1 j g T 1 0 K b 6 M L 7 + 3 a D i 7 R Z X 2 O z 4 y j N J y K I t x L P M I 1 J L l A H g v C H r u L y 3 I o H q L / J Z / W m g = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item14.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e O r d e r " > < C u s t o m C o n t e n t > < ! [ C D A T A [ S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h _ 3 1 9 3 3 9 7 6 - 8 d d e - 4 f f 0 - a a 5 4 - 3 7 1 1 8 1 d 2 d f c 2 ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item15.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / L i n k e d T a b l e U p d a t e M o d e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ T r u e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item16.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / E r r o r C a c h e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < D a t a M o d e l i n g S a n d b o x . S e r i a l i z e d S a n d b o x E r r o r C a c h e   x m l n s = " h t t p : / / s c h e m a s . d a t a c o n t r a c t . o r g / 2 0 0 4 / 0 7 / M i c r o s o f t . A n a l y s i s S e r v i c e s . B a c k E n d "   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < E r r o r C a c h e D i c t i o n a r y   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " / > < L a s t P r o c e s s e d T i m e > 2 0 2 5 - 0 7 - 2 4 T 0 9 : 4 2 : 0 5 . 8 6 5 2 8 4 8 - 0 4 : 0 0 < / L a s t P r o c e s s e d T i m e > < / D a t a M o d e l i n g S a n d b o x . S e r i a l i z e d S a n d b o x E r r o r C a c h e > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item17.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / M e a s u r e G r i d S t a t e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < A r r a y O f K e y V a l u e O f s t r i n g S a n d b o x E d i t o r . M e a s u r e G r i d S t a t e S c d E 3 5 R y   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s "   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < K e y V a l u e O f s t r i n g S a n d b o x E d i t o r . M e a s u r e G r i d S t a t e S c d E 3 5 R y > < K e y > S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h _ 3 1 9 3 3 9 7 6 - 8 d d e - 4 f f 0 - a a 5 4 - 3 7 1 1 8 1 d 2 d f c 2 < / K e y > < V a l u e   x m l n s : a = " h t t p : / / s c h e m a s . d a t a c o n t r a c t . o r g / 2 0 0 4 / 0 7 / M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n " > < a : H a s F o c u s > t r u e < / a : H a s F o c u s > < a : S i z e A t D p i 9 6 > 1 1 5 < / a : S i z e A t D p i 9 6 > < a : V i s i b l e > t r u e < / a : V i s i b l e > < / V a l u e > < / K e y V a l u e O f s t r i n g S a n d b o x E d i t o r . M e a s u r e G r i d S t a t e S c d E 3 5 R y > < / A r r a y O f K e y V a l u e O f s t r i n g S a n d b o x E d i t o r . M e a s u r e G r i d S t a t e S c d E 3 5 R y > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item18.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h _ f 9 6 7 4 8 b d - 4 9 1 7 - 4 d 9 c - b b 8 d - a 4 8 5 e e 1 9 5 1 d e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 5 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 4 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 2 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 8 7 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 6 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item19.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / P o w e r P i v o t V e r s i o n " > < C u s t o m C o n t e n t > < ! [ C D A T A [ 2 0 1 5 . 1 3 0 . 1 6 0 6 . 1 ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / S a n d b o x N o n E m p t y " > < C u s t o m C o n t e n t > < ! [ C D A T A [ 1 ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item20.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ I n p a t i e n t   C e n s u s   E O M o n t h _ 5 1 7 b 3 b 5 f - 6 2 c 0 - 4 8 4 4 - a 7 d 0 - e 8 7 d c b d a 4 9 b 1 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > F A C I L I T Y _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 4 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L O C A T I O N _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 6 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I N P A T I E N T _ T Y P E < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N R O L L M E N T _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S T A R T   D A T E < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 5 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N D   D A T E < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 3 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N R O L L M E N T   S T A T U S < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 5 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A D M I T   L E G A L   S T A T U S < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 4 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A G E   G R O U P < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 5 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > G E N D E R < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 2 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S e c   1 1 4   F o r e n s i c < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 8 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > R A C E < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 3 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > F A C I L I T Y _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L O C A T I O N _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I N P A T I E N T _ T Y P E < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N R O L L M E N T _ I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S T A R T   D A T E < / s t r i n g > < / k e y > < v a l u e > < i n t > 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N D   D A T E < / s t r i n g > < / k e y > < v a l u e > < i n t > 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E N R O L L M E N T   S T A T U S < / s t r i n g > < / k e y > < v a l u e > < i n t > 6 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A D M I T   L E G A L   S T A T U S < / s t r i n g > < / k e y > < v a l u e > < i n t > 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A G E   G R O U P < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > G E N D E R < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S e c   1 1 4   F o r e n s i c < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > R A C E < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item21.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ B e d s   O u t   O f   O p e r a t i o n _ f 1 7 7 0 7 a 4 - 8 c f 2 - 4 c b 0 - 9 6 2 a - 9 f c 7 0 2 3 f d 7 4 0 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item22.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item19.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / C l i e n t W i n d o w X M L " > < C u s t o m C o n t e n t > < ! [ C D A T A [ S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h _ 3 1 9 3 3 9 7 6 - 8 d d e - 4 f f 0 - a a 5 4 - 3 7 1 1 8 1 d 2 d f c 2 ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
-[...31 lines deleted...]
-<file path=customXml/item26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item23.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / I s S a n d b o x E m b e d d e d " > < C u s t o m C o n t e n t > < ! [ C D A T A [ y e s ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item24.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / M a n u a l C a l c M o d e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ F a l s e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item25.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ A d u l t   F o r e n s i c   A d m i s s i o n s   T o t a l _ 1 8 4 9 a 9 5 f - 6 0 1 c - 4 4 5 8 - 9 6 2 b - 0 d 0 d b e d e c 7 4 6 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > T o t a l < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > T o t a l < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item26.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / S h o w I m p l i c i t M e a s u r e s " > < C u s t o m C o n t e n t > < ! [ C D A T A [ F a l s e ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item27.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ D i s c h a r g e s _ 3 8 d e 6 0 9 2 - c 1 e 5 - 4 5 4 4 - b 2 e 8 - 8 e 1 3 8 e d 2 5 2 6 b " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item28.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ A d u l t   C e n s u s   T o t a l _ 3 3 e a 9 3 b d - d 7 f 2 - 4 8 1 1 - b 5 f 6 - d 8 3 4 d c 2 e 8 1 a c " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > T o t a l < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > T o t a l < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item29.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / C l i e n t W i n d o w X M L " > < C u s t o m C o n t e n t > < ! [ C D A T A [ S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h _ 3 1 9 3 3 9 7 6 - 8 d d e - 4 f f 0 - a a 5 4 - 3 7 1 1 8 1 d 2 d f c 2 ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ O p e r a t i o n a l   B e d s _ 8 3 a 2 8 9 3 3 - 8 9 a d - 4 0 2 2 - 8 b 9 3 - 0 2 5 3 5 f f 4 4 5 6 4 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item30.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h _ 3 1 9 3 3 9 7 6 - 8 d d e - 4 f f 0 - a a 5 4 - 3 7 1 1 8 1 d 2 d f c 2 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 5 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 4 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 2 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > G e n d e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 0 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A g e   G r o u p < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 3 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > R a c e < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > D i s c h a r g e   R e a d y   A w a i t i n g   C o m m u n i t y   P l a c e m e n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 4 5 5 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 6 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > G e n d e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > A g e   G r o u p < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > R a c e < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > D i s c h a r g e   R e a d y   A w a i t i n g   C o m m u n i t y   P l a c e m e n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 0 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004BBDFB13D3EFB94B9DAB7624F50F0FAE" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1dbaab24bb9ed8ea0463b1147ce63da7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9938f170-dcea-47ab-96ca-7d835cfa777e" xmlns:ns3="82c4b069-4701-436e-bd27-b5435a7edb17" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bf08518880d54ed23a7530780cf34265" ns2:_="" ns3:_="">
     <xsd:import namespace="9938f170-dcea-47ab-96ca-7d835cfa777e"/>
     <xsd:import namespace="82c4b069-4701-436e-bd27-b5435a7edb17"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -9315,317 +9184,306 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item27.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ F o r e n s i c   A d m i s s i o n s _ a 8 0 3 b 0 2 7 - 2 0 0 8 - 4 f 1 d - 8 8 e 8 - 9 a 2 e b f 3 d 0 b 8 8 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
-[...29 lines deleted...]
-<file path=customXml/item9.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h _ f 9 6 7 4 8 b d - 4 9 1 7 - 4 d 9 c - b b 8 d - a 4 8 5 e e 1 9 5 1 d e " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 5 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 4 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 2 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 1 9 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 8 7 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > F a c i l i t y I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > L o c a t i o n < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > I n p a t i e n t   T y p e < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t I D < / s t r i n g > < / k e y > < v a l u e > < i n t > 3 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > S t a r t   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 4 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n d   D a t e < / s t r i n g > < / k e y > < v a l u e > < i n t > 5 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > E n r o l l m e n t   S t a t u s < / s t r i n g > < / k e y > < v a l u e > < i n t > 6 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="82c4b069-4701-436e-bd27-b5435a7edb17">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9938f170-dcea-47ab-96ca-7d835cfa777e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ D i s c h a r g e   R e a d y _ 6 5 3 1 f 8 a 6 - 8 5 9 a - 4 5 8 d - a c c 2 - 3 f 9 9 6 d 6 0 5 7 6 3 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item7.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ C e n s u s _ 7 5 7 1 5 6 c 4 - 6 8 b 0 - 4 6 6 9 - 9 d 0 7 - a c 8 d 1 1 1 5 7 9 f b " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item8.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e X M L _ F o r e n s i c   A d m i s s i o n s _ a 8 0 3 b 0 2 7 - 2 0 0 8 - 4 f 1 d - 8 8 e 8 - 9 a 2 e b f 3 d 0 b 8 8 " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < T a b l e W i d g e t G r i d S e r i a l i z a t i o n   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < C o l u m n S u g g e s t e d T y p e   / > < C o l u m n F o r m a t   / > < C o l u m n A c c u r a c y   / > < C o l u m n C u r r e n c y S y m b o l   / > < C o l u m n P o s i t i v e P a t t e r n   / > < C o l u m n N e g a t i v e P a t t e r n   / > < C o l u m n W i d t h s > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 8 7 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 8 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 9 1 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n W i d t h s > < C o l u m n D i s p l a y I n d e x > < i t e m > < k e y > < s t r i n g > L e t t e r < / s t r i n g > < / k e y > < v a l u e > < i n t > 0 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > F a c i l i t y < / s t r i n g > < / k e y > < v a l u e > < i n t > 1 < / i n t > < / v a l u e > < / i t e m > < i t e m > < k e y > < s t r i n g > C o u n t < / s t r i n g > < / k e y > < v a l u e > < i n t > 2 < / i n t > < / v a l u e > < / i t e m > < / C o l u m n D i s p l a y I n d e x > < C o l u m n F r o z e n   / > < C o l u m n C h e c k e d   / > < C o l u m n F i l t e r   / > < S e l e c t i o n F i l t e r   / > < F i l t e r P a r a m e t e r s   / > < I s S o r t D e s c e n d i n g > f a l s e < / I s S o r t D e s c e n d i n g > < / T a b l e W i d g e t G r i d S e r i a l i z a t i o n > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
+</file>
+
+<file path=customXml/item9.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 " ? > < G e m i n i   x m l n s = " h t t p : / / g e m i n i / p i v o t c u s t o m i z a t i o n / T a b l e W i d g e t " > < C u s t o m C o n t e n t > < ! [ C D A T A [ < A r r a y O f D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m   x m l n s = " h t t p : / / s c h e m a s . d a t a c o n t r a c t . o r g / 2 0 0 4 / 0 7 / M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n "   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > I n p a t i e n t   C e n s u s   E O M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > I n p a t i e n t   C e n s u s   E O M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F A C I L I T Y _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L O C A T I O N _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I N P A T I E N T _ T Y P E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N R O L L M E N T _ I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S T A R T   D A T E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N D   D A T E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E N R O L L M E N T   S T A T U S < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A D M I T   L E G A L   S T A T U S < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A G E   G R O U P < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ G E N D E R < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S e c   1 1 4   F o r e n s i c < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ R A C E < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > O p e r a t i o n a l   B e d s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > O p e r a t i o n a l   B e d s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > B e d s   O u t   O f   O p e r a t i o n < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > B e d s   O u t   O f   O p e r a t i o n < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > C e n s u s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > C e n s u s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > D i s c h a r g e s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > D i s c h a r g e s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > F o r e n s i c   A d m i s s i o n s < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > F o r e n s i c   A d m i s s i o n s < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > A d u l t   F o r e n s i c   A d m i s s i o n s   T o t a l < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > A d u l t   F o r e n s i c   A d m i s s i o n s   T o t a l < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > A d u l t   C e n s u s   T o t a l < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > A d u l t   C e n s u s   T o t a l < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ T o t a l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > D i s c h a r g e   R e a d y < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > D i s c h a r g e   R e a d y < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L e t t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ C o u n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   D i s c h a r g e s   P r i o r   M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < A d a p t e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l S a n d b o x A d a p t e r " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h < / T a b l e N a m e > < / A d a p t e r > < D i a g r a m T y p e > T a b l e W i d g e t V i e w M o d e l < / D i a g r a m T y p e > < D i s p l a y C o n t e x t   i : t y p e = " T a b l e W i d g e t D i s p l a y C o n t e x t " > < I s F i l t e r e d T a g K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / I s F i l t e r e d T a g K e y > < I s I n T y p e B o o l e a n K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / I s I n T y p e B o o l e a n K e y > < I s I n T y p e N u m b e r K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / I s I n T y p e N u m b e r K e y > < I s I n T y p e T e x t K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / I s I n T y p e T e x t K e y > < I s I n T y p e T i m e K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / I s I n T y p e T i m e K e y > < I s S o r t A s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / I s S o r t A s c e n d i n g T a g K e y > < I s S o r t D e s c e n d i n g T a g K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / I s S o r t D e s c e n d i n g T a g K e y > < I s S o r t a b l e T a g K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / I s S o r t a b l e T a g K e y > < / D i s p l a y C o n t e x t > < D i s p l a y T y p e > T a b l e W i d g e t P a n e l < / D i s p l a y T y p e > < K e y   i : t y p e = " S a n d b o x E d i t o r T a b l e W i d g e t V i e w M o d e l K e y " > < T a b l e N a m e > S e c   1 1 4   I n p a t i e n t   C e n s u s   L a s t   D a y   o f   P r i o r   M o n t h < / T a b l e N a m e > < / K e y > < M a i n t a i n e r   i : t y p e = " T a b l e W i d g e t V i e w M o d e l . T a b l e W i d g e t V i e w M o d e l M a i n t a i n e r " / > < V i e w S t a t e F a c t o r y T y p e > M i c r o s o f t . A n a l y s i s S e r v i c e s . C o m m o n . T a b l e W i d g e t V i e w S t a t e F a c t o r y < / V i e w S t a t e F a c t o r y T y p e > < V i e w S t a t e s   x m l n s : a = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / 2 0 0 3 / 1 0 / S e r i a l i z a t i o n / A r r a y s " > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a b l e W i d g e t G r i d   M o d e l < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ S o r t   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ C l e a r   S o r t   f r o m   t h i s   T a b l e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > A c t i o n s \ L o a d   T o p   N   D i s t i n c t   V a l u e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ N o d e   T y p e s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ D a t a   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > T a g G r o u p s \ S t a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ C o l u m n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   B o o l e a n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   N u m b e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T e x t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   T i m e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ c a n   b e   s o r t e d < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   A s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   S o r t e d   D e s c e n d i n g < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ H a s   F i l t e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > S t a t i c   T a g s \ I s   P r i v a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ F a c i l i t y I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ L o c a t i o n < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ I n p a t i e n t   T y p e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t I D < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ S t a r t   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n d   D a t e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ E n r o l l m e n t   S t a t u s < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ G e n d e r < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ A g e   G r o u p < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ R a c e < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \ D i s c h a r g e   R e a d y   A w a i t i n g   C o m m u n i t y   P l a c e m e n t < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < a : K e y > < K e y > C o l u m n s \     < / K e y > < / a : K e y > < a : V a l u e   i : t y p e = " T a b l e W i d g e t B a s e V i e w S t a t e " / > < / a : K e y V a l u e O f D i a g r a m O b j e c t K e y a n y T y p e z b w N T n L X > < / V i e w S t a t e s > < / D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > < / A r r a y O f D i a g r a m M a n a g e r . S e r i a l i z a b l e D i a g r a m > ] ] > < / C u s t o m C o n t e n t > < / G e m i n i > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F34C82E0-E25C-47F7-80DC-1BE763A59D27}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF7844B2-33FD-4CE1-91E6-BF207100A6B3}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps11.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBDBDE93-76BD-4D95-8D62-D7DE1E704AA2}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps12.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BAC086-9015-4D27-9059-CA5E3F11B5FC}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0475B818-5CD3-4D2D-A1E4-278F225528B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB6DA647-C937-41EF-9518-594FDC53E9E2}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DBF8962-4B0B-4EFB-B0F6-DCBFAA15D154}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15F26E07-1888-49EE-B04D-1474AAE41C3C}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps11.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9478DC45-63A9-46F3-8D63-188B6347E84B}">
+<file path=customXml/itemProps17.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{467E5756-31EF-46BC-BB5A-AEB9B2467D2F}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps12.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF7844B2-33FD-4CE1-91E6-BF207100A6B3}">
+<file path=customXml/itemProps18.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18848F24-55FF-49B0-88DF-26955B6AF49F}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps19.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34D4DB89-7A2A-4620-A54E-5D65002BA715}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDE898BD-84A8-452A-BEEC-69BF2819CA62}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F34C82E0-E25C-47F7-80DC-1BE763A59D27}">
+<file path=customXml/itemProps20.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D22BB691-2FFB-448F-A60A-3BDC5EA436A2}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BAC086-9015-4D27-9059-CA5E3F11B5FC}">
+<file path=customXml/itemProps21.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DFBCC4-1EF0-407B-98AD-597D460F125A}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/itemProps18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps22.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{557D9707-4892-4722-B9CD-31A467D8F61B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps23.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36D87CA6-7360-49FE-8966-E12252E2E337}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps24.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0D44714-F89E-4BAF-B925-43726B02E401}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps25.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED28567-788F-4C51-8DD7-EFB2C9C7BFE9}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps26.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652C7B85-CBFF-49FF-8F68-0FE493AC3F2B}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps27.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9478DC45-63A9-46F3-8D63-188B6347E84B}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps28.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AF30EB4-B681-48A9-BB85-71AA02FEFACD}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps29.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CBA32C7-D069-43A3-AE94-BE9B8796174D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBDBDE93-76BD-4D95-8D62-D7DE1E704AA2}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C691B3B8-273E-4590-AC59-95C2869F9E86}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps20.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-<file path=customXml/itemProps23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps30.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23933324-AAAE-426D-959B-3130C869C31D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps24.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7982D1-3D0F-4B0D-8CE9-04AEE3CFA4B1}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85FCFC1-7712-4977-AA5E-F98C6CDB197A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9938f170-dcea-47ab-96ca-7d835cfa777e"/>
     <ds:schemaRef ds:uri="82c4b069-4701-436e-bd27-b5435a7edb17"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A3B88B-12C3-4F35-ACD7-20856501FA26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="9938f170-dcea-47ab-96ca-7d835cfa777e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="82c4b069-4701-436e-bd27-b5435a7edb17"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A0A034B-8B8D-4DDF-918F-2EE0A5CEEF62}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D7841A0-2505-4A26-B9CA-7DDA359ED543}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBA36204-8536-4332-A251-7521FF6E75B8}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE769BCF-B330-4818-AB56-24866E946AF0}">
-  <ds:schemaRefs/>
-[...54 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18848F24-55FF-49B0-88DF-26955B6AF49F}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Summary Report</vt:lpstr>
       <vt:lpstr>Demographics</vt:lpstr>
-      <vt:lpstr>Crosswalks</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rogers, Paul (DMH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004BBDFB13D3EFB94B9DAB7624F50F0FAE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">