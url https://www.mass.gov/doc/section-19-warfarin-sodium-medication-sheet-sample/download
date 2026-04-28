--- v0 (2025-11-30)
+++ v1 (2026-04-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E34D843" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
       <w:pPr>
         <w:ind w:right="98"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>SAMPLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E34D844" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5265"/>
           <w:tab w:val="left" w:pos="11295"/>
         </w:tabs>
@@ -197,71 +197,71 @@
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="198"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="18"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D868" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D868" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D846" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D847" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D848" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="245" w:lineRule="exact"/>
               <w:ind w:right="132"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
@@ -898,109 +898,109 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D867" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D88D" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D88D" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D869" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E34D86A" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="146"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Start:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D86B" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="48"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Generic:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D86C" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="296" w:lineRule="exact"/>
               <w:ind w:left="65"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Warfarin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
@@ -1449,95 +1449,95 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D88C" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8B1" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8B1" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E34D88E" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D88F" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="49"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Brand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D890" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="297" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Coumadin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1969,95 +1969,95 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8B0" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8D5" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8D5" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E34D8B2" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8B3" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="49"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Strength:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8B4" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8B5" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="297" w:lineRule="exact"/>
               <w:ind w:right="165"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
@@ -2498,132 +2498,132 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8D4" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8FC" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D8FC" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8D6" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E34D8D7" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E34D8D8" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Stop:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8D9" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Amount:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8DA" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8DB" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="59"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Dose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8DC" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
@@ -3093,95 +3093,95 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8FB" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D904" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D904" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E34D8FD" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8FE" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Frequency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D8FF" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Every</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
@@ -3393,95 +3393,95 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0E34D903" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>larger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34D90A" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="005824AE" w14:paraId="0E34D90A" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E34D905" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D906" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Route:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E34D907" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="311" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>By</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
@@ -3516,88 +3516,88 @@
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3366" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E34D909" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="3122F802" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="3122F802" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CC2AC45" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7357868A" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FD1542A" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="244" w:lineRule="exact"/>
               <w:ind w:left="33" w:right="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C96CF2A" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
@@ -4277,59 +4277,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1823D159" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="0A757B39" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="0A757B39" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="259132CE" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E56C6A7" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="720FC8E2" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
@@ -4339,51 +4339,51 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Start:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="629A8C99" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E10A538" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="297" w:lineRule="exact"/>
               <w:ind w:left="33" w:right="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4800,59 +4800,59 @@
           <w:p w14:paraId="0B8022E9" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC7F100" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="78DA0495" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="78DA0495" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5804F499" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="512888F1" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1734"/>
               </w:tabs>
@@ -4889,51 +4889,51 @@
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>INR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>BLOODWORK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1A6CF4" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26"/>
               <w:ind w:left="34" w:right="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>INR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5350,59 +5350,59 @@
           <w:p w14:paraId="6EB468F1" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2AD92B" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="13F0447F" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="13F0447F" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EEED0A6" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0AC74859" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2026"/>
               </w:tabs>
@@ -5430,51 +5430,51 @@
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> PT/INR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>BLOODWORK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2F4238" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Next</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
@@ -5921,105 +5921,105 @@
           <w:p w14:paraId="694DF440" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA03A7A" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="2D2837D8" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="2D2837D8" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="03807E74" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="737FD219" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Stop:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="09ABFE80" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="264F19E4" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43A10BCE" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6423,91 +6423,91 @@
           <w:p w14:paraId="6CAECF16" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="094B69D8" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="517E17D0" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="517E17D0" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AF33208" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5ED35191" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6374" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6BED20D5" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Special</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
@@ -6635,163 +6635,163 @@
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Prescribed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Coumadin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="41F59157" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="41F59157" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D6457EF" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3D8E66B5" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6374" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B070366" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="771A2B21" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="0E3E0490" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="0E3E0490" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04D5964B" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="10F36D00" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65A963DA" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="244" w:lineRule="exact"/>
               <w:ind w:left="33" w:right="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E688DA5" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
@@ -7440,59 +7440,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3518A9FC" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="49"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="384BB2B2" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="384BB2B2" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7C41BDE2" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="011E8270" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="140"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Start:</w:t>
@@ -7516,51 +7516,51 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Generic:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A083BF7" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F15239" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEC54FD" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7964,59 +7964,59 @@
           <w:p w14:paraId="759F77DE" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01C68793" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="588BBD92" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="588BBD92" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B133B85" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDF3A87" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
@@ -8026,51 +8026,51 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Brand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7DD52561" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7508005B" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F02A8A8" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8474,59 +8474,59 @@
           <w:p w14:paraId="470C7AB2" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44CBC685" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="7D7ECBE4" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="7D7ECBE4" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03F48167" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56150D74" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
@@ -8536,51 +8536,51 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Strength:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="00B20E76" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49E166E2" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6734D7C6" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8984,59 +8984,59 @@
           <w:p w14:paraId="274AB3E4" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E3E96C" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="47A0FCC5" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="47A0FCC5" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0460ED2E" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1577C139" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="167"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Stop:</w:t>
@@ -9082,51 +9082,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="504C3CEE" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Dose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17CA4FDA" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47662C6C" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9530,59 +9530,59 @@
           <w:p w14:paraId="396D8CB3" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ABB89C4" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="0C4B04B3" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="0C4B04B3" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="060DDFDF" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D521A5E" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
@@ -9592,51 +9592,51 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Frequency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="31CA765F" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6374" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F2BD568" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Special</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -9663,59 +9663,59 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Reason</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="4A46A686" w14:textId="77777777" w:rsidTr="00F321B6">
+      <w:tr w:rsidR="00F321B6" w14:paraId="4A46A686" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34FFED9E" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="594B8EC7" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:sz w:val="19"/>
@@ -9725,1710 +9725,1720 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Route:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="42B153F7" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6374" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27EF053F" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17A9058D" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6" w:rsidP="00BF605C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E34D90B" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0E34DA8B" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E34DA8C" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
-[...93 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="487" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3366"/>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="234"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DA93" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="53793012" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA8D" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="713E2183" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA8E" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="77989439" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="24"/>
               <w:ind w:left="1125" w:right="1119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>CODES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA8F" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="337B55CE" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="199" w:lineRule="exact"/>
               <w:ind w:left="315"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Initials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA90" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="1D97867F" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="199" w:lineRule="exact"/>
               <w:ind w:left="627"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA91" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="590F74A0" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="199" w:lineRule="exact"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Initials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA92" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="40FA0AB2" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="199" w:lineRule="exact"/>
               <w:ind w:left="841" w:right="833"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F321B6" w14:paraId="158D5219" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="2A5136F6" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D0A703D" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="6B360179" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1480E1C7" w14:textId="3A405965" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="11E35E1E" w14:textId="61B4454A" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>A-Absent</w:t>
+              <w:t>MNA-Medication Not Administered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F624E75" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="5A9E72BF" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6968BD10" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="0BA4FF07" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7229F17E" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="53D869C3" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E225114" w14:textId="77777777" w:rsidR="00F321B6" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="305E3CDA" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DA9A" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="4514F2CB" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA94" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="08B644F3" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA95" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="537FDFFD" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>DP-Day</w:t>
-[...13 lines deleted...]
-              <w:t>Program</w:t>
+              <w:t>A-Absent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA96" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="6BC0D236" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA97" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="5F4D51A2" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA98" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="3441A2F9" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA99" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="5515EC3E" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DAA1" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="18B9DD03" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA9B" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="4FB341A4" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA9C" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
-[...2 lines deleted...]
-              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
+          <w:p w14:paraId="2AEA2000" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="92" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>DP-Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>H-Hospital</w:t>
+              <w:t>Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA9D" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="72DA574B" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA9E" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="3D53DA66" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DA9F" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="54EE4229" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAA0" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="536D0732" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DAA8" w14:textId="77777777">
-[...107 lines deleted...]
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DAAF" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="72D71D23" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAA9" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="2D607962" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAAA" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="691D6E67" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>P-Packaged</w:t>
+              <w:t>H-Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAAB" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="29216266" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAAC" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="00C8BC00" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAAD" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="2FE0F06B" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAAE" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="6373F6FC" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DAB6" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="53FE4D32" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
-          <w:trHeight w:val="263"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4185CC57" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Site:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FCEC90" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>V-Vacation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360C2AAD" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCE0AF0" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8655BA" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93B7C9" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B6753" w14:paraId="103E7006" w14:textId="77777777" w:rsidTr="007B6753">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB0" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="5DE45353" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB1" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
-[...2 lines deleted...]
-              <w:spacing w:before="92" w:line="152" w:lineRule="exact"/>
+          <w:p w14:paraId="1B5D8107" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>W-</w:t>
-[...6 lines deleted...]
-              <w:t>Work</w:t>
+              <w:t>P-Packaged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB2" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="6D2BB644" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB3" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="40FC4EE8" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB4" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="2A6BEC08" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAB5" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="094AA8E8" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DABD" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="58A1AC78" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
-          <w:trHeight w:val="264"/>
-[...119 lines deleted...]
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E34DABE" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="465C624F" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DABF" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
-[...2 lines deleted...]
-              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
+          <w:p w14:paraId="61343927" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="92" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>NSS-No</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>W-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-              <w:t>Available</w:t>
+              <w:t>Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC0" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="2B817FCF" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC1" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="2210FE98" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC2" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="0103D142" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC3" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="0A7F81C2" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DACB" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="3C69D9C4" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E34DAC5" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D625764" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC6" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="50BF66C0" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>OSA-Off</w:t>
+              <w:t>LOA-Leave</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>Site</w:t>
+              <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Administration</w:t>
+              <w:t xml:space="preserve"> Absence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC7" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="59D5C245" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC8" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="788AA7D5" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DAC9" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="7A557D41" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DACA" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
+          <w:p w14:paraId="3CB30F97" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005824AE" w14:paraId="0E34DAD0" w14:textId="77777777">
+      <w:tr w:rsidR="007B6753" w14:paraId="5BB0ED76" w14:textId="77777777" w:rsidTr="007B6753">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D3F9BD" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="362090B7" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>NSS-No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Second</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C9A25" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9232DD" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB635AF" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1536358C" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B6753" w14:paraId="1913C697" w14:textId="77777777" w:rsidTr="007B6753">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92AB26" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC9E21" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93" w:line="152" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>OSA-Off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="550B4336" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1E45C3" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="206706D5" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7DEDAD" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B6753" w14:paraId="28D5BD49" w14:textId="77777777" w:rsidTr="007B6753">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DACC" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="26B63FEF" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="198" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Accuracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DACD" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="38BF8CB1" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="198" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Date/Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DACE" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="2785261D" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="198" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Accuracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3366" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34DACF" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+          <w:p w14:paraId="3A13E8C6" w14:textId="77777777" w:rsidR="007B6753" w:rsidRDefault="007B6753" w:rsidP="007B6753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="198" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Date/Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E34DAD1" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="005824AE">
-[...7 lines deleted...]
-    <w:p w14:paraId="0E34DAD2" w14:textId="77777777" w:rsidR="005824AE" w:rsidRDefault="00F321B6">
+    <w:p w14:paraId="0E34DAD2" w14:textId="3B323292" w:rsidR="005824AE" w:rsidRDefault="007B6753">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13413"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Page</w:t>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00F321B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:spacing w:val="29"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>EV-11</w:t>
+      </w:r>
+      <w:r w:rsidR="00F321B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00F321B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F321B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...23 lines deleted...]
-        <w:t>23</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005824AE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="0" w:right="620" w:bottom="0" w:left="260" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:altName w:val="Lucida Handwriting"/>
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005824AE"/>
+    <w:rsid w:val="000103F0"/>
+    <w:rsid w:val="001442C7"/>
     <w:rsid w:val="005824AE"/>
+    <w:rsid w:val="007B6753"/>
+    <w:rsid w:val="00CB7A16"/>
     <w:rsid w:val="00F321B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E34D843"/>
   <w15:docId w15:val="{61EE92AF-5B8D-468A-8871-AB8D88C21612}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11842,51 +11852,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12137,60 +12147,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1445</Characters>
+  <Words>280</Words>
+  <Characters>1601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1695</CharactersWithSpaces>
+  <CharactersWithSpaces>1878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>01  SITE REGISTRATION REQUIREMENTS</dc:title>
   <dc:creator>Mary Rota;DPH DCP MAP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-07-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>
   </property>