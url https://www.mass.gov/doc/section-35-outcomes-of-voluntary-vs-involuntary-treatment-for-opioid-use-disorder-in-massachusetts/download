--- v0 (2026-08-20)
+++ v1 (2026-11-05)
@@ -352,53 +352,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:0;margin-top:24.45pt;width:467.5pt;height:3.55pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAO8nWerbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo09JUTcimCkjcQIgW7tvETaLG68jetuHvMSd63JnRzNtiM9lBnY0PvWOE+SwBZbh2&#10;Tc8twtfu9WENKghxQ4Njg/BjAmzK25uC8sZd+NOct9KqWMIhJ4ROZMy1DnVnLIWZGw1H7+C8JYmn&#10;b3Xj6RLL7aAXSbLSlnqOCx2N5qUz9XF7sgi2p8VRqtGHLF1+P3+8ZVLt3hHv76bqCZSYSf7D8Icf&#10;0aGMTHt34iaoASE+IgjLdQYqutljGoU9QrpKQJeFvsYvfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDvJ1nq2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" w14:anchorId="6BCDE080">
+              <v:shape w14:anchorId="114EC9FA" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:24.45pt;width:467.5pt;height:3.55pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAO8nWerbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo09JUTcimCkjcQIgW7tvETaLG68jetuHvMSd63JnRzNtiM9lBnY0PvWOE+SwBZbh2&#10;Tc8twtfu9WENKghxQ4Njg/BjAmzK25uC8sZd+NOct9KqWMIhJ4ROZMy1DnVnLIWZGw1H7+C8JYmn&#10;b3Xj6RLL7aAXSbLSlnqOCx2N5qUz9XF7sgi2p8VRqtGHLF1+P3+8ZVLt3hHv76bqCZSYSf7D8Icf&#10;0aGMTHt34iaoASE+IgjLdQYqutljGoU9QrpKQJeFvsYvfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDvJ1nq2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00860945">
         <w:t>Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B8CA4E" w14:textId="3C671852" w:rsidR="009E5CD5" w:rsidRPr="000B2007" w:rsidRDefault="12727BA4" w:rsidP="00AF4358">
       <w:r>
         <w:t>In Massachusetts,</w:t>
       </w:r>
       <w:r w:rsidR="4941B739">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="3498DC12">
         <w:t xml:space="preserve">court </w:t>
       </w:r>
       <w:r w:rsidR="4941B739">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00DDF68F">
@@ -1158,53 +1158,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:0;margin-top:28.3pt;width:467.5pt;height:3.55pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAENCDznbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ0sCCXGqgMQNVNHCfRsvSdR4HcXbNvw95gTHnRnNvC3XsxvUiabQezZwu0hAETfe&#10;9twa+Ni93DyACoJscfBMBr4pwLq6vCixsP7M73TaSqtiCYcCDXQiY6F1aDpyGBZ+JI7el58cSjyn&#10;VtsJz7HcDXqZJJl22HNc6HCk546aw/boDLgelwepxynk6d3n0+Y1l3r3Zsz11Vw/ghKa5S8Mv/gR&#10;HarItPdHtkENBuIjYiDNMlDRzVdpFPYGstU96KrU//GrHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBDQg852wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" w14:anchorId="360C33B9">
+              <v:shape w14:anchorId="0857FCB5" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:28.3pt;width:467.5pt;height:3.55pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAENCDznbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ0sCCXGqgMQNVNHCfRsvSdR4HcXbNvw95gTHnRnNvC3XsxvUiabQezZwu0hAETfe&#10;9twa+Ni93DyACoJscfBMBr4pwLq6vCixsP7M73TaSqtiCYcCDXQiY6F1aDpyGBZ+JI7el58cSjyn&#10;VtsJz7HcDXqZJJl22HNc6HCk546aw/boDLgelwepxynk6d3n0+Y1l3r3Zsz11Vw/ghKa5S8Mv/gR&#10;HarItPdHtkENBuIjYiDNMlDRzVdpFPYGstU96KrU//GrHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBDQg852wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00791D9B">
         <w:t>Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BE44D0" w14:textId="7E9DCFE3" w:rsidR="00C15CF6" w:rsidRDefault="00A352B9" w:rsidP="00AF4358">
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00991D4A">
         <w:t xml:space="preserve"> completed two analyses. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1D572D" w14:textId="3AF5D666" w:rsidR="00C15CF6" w:rsidRDefault="00C15CF6" w:rsidP="00C15CF6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Analysis 1 </w:t>
@@ -1609,53 +1609,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:0;margin-top:22.55pt;width:467.5pt;height:3.55pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhALeXpZLbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo09AgkmZTBSRuIERL79t4SaLG6yh22/D3mBMcd2Y087bczHZQZ5587wRhuUhAsTTO&#10;9NIifO5e7h5B+UBiaHDCCN/sYVNdX5VUGHeRDz5vQ6tiifiCELoQxkJr33RsyS/cyBK9LzdZCvGc&#10;Wm0musRyO+g0SR60pV7iQkcjP3fcHLcni2B7So+hHiefZ6v90/trHurdG+LtzVyvQQWew18YfvEj&#10;OlSR6eBOYrwaEOIjAWGVLUFFN7/PonBAyNIUdFXq//jVDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC3l6WS2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" w14:anchorId="3E841094">
+              <v:shape w14:anchorId="7B215670" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:22.55pt;width:467.5pt;height:3.55pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhALeXpZLbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo09AgkmZTBSRuIERL79t4SaLG6yh22/D3mBMcd2Y087bczHZQZ5587wRhuUhAsTTO&#10;9NIifO5e7h5B+UBiaHDCCN/sYVNdX5VUGHeRDz5vQ6tiifiCELoQxkJr33RsyS/cyBK9LzdZCvGc&#10;Wm0musRyO+g0SR60pV7iQkcjP3fcHLcni2B7So+hHiefZ6v90/trHurdG+LtzVyvQQWew18YfvEj&#10;OlSR6eBOYrwaEOIjAWGVLUFFN7/PonBAyNIUdFXq//jVDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC3l6WS2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Key Terms</w:t>
       </w:r>
       <w:r w:rsidR="005B6F3D">
         <w:t xml:space="preserve"> and Context</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2746EFEA" w14:textId="154C7C1E" w:rsidR="001F1298" w:rsidRPr="009119F2" w:rsidRDefault="001F1298" w:rsidP="001F1298">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1975,59 +1975,51 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Studies show that medications for opioid use disorder reduce fatal opioid overdoses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CBB63D" w14:textId="1BCEB52B" w:rsidR="005B6F3D" w:rsidRPr="005A1D72" w:rsidRDefault="005B6F3D" w:rsidP="004E3C5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B6F3D">
         <w:t xml:space="preserve">All forms of </w:t>
       </w:r>
       <w:r>
         <w:t>MOUD</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6F3D">
-        <w:t xml:space="preserve"> were not required in all WMS programs until regulation amendments went into effect in Nov. 2022. There was </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> uniform access to methadone for withdrawal and induction </w:t>
+        <w:t xml:space="preserve"> were not required in all WMS programs until regulation amendments went into effect in Nov. 2022. There was not uniform access to methadone for withdrawal and induction </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">until that time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D2363" w14:textId="1347434B" w:rsidR="00C45313" w:rsidRDefault="001F1298" w:rsidP="004E3C5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004E3C5E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Residential treatment</w:t>
       </w:r>
       <w:r w:rsidR="00E874DA" w:rsidRPr="004E3C5E">
         <w:rPr>
           <w:b/>
@@ -2290,53 +2282,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:-3pt;margin-top:24.95pt;width:467.5pt;height:3.55pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEi7g9rcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxah6gtOM2mCkjcQKgt3LfxNoka25HttuHvMSc4zs5q5k25mcwgLuxD7yzCwzwDwbZx&#10;urctwuf+dfYEIkSymgZnGeGbA2yq25uSCu2udsuXXWxFCrGhIIQuxrGQMjQdGwpzN7JN3tF5QzFJ&#10;30rt6ZrCzSDzLFtJQ71NDR2N/NJxc9qdDYLpKT/FevRBLRdfzx9vKtb7d8T7u6leg4g8xb9n+MVP&#10;6FAlpoM7Wx3EgDBbpSkRYaEUiOSrXKXDAWH5mIGsSvl/QPUDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAP3oCUpECAACCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEASLuD2twAAAAIAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" w14:anchorId="667D6FAF">
+              <v:shape w14:anchorId="71435BDF" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-3pt;margin-top:24.95pt;width:467.5pt;height:3.55pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEi7g9rcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxah6gtOM2mCkjcQKgt3LfxNoka25HttuHvMSc4zs5q5k25mcwgLuxD7yzCwzwDwbZx&#10;urctwuf+dfYEIkSymgZnGeGbA2yq25uSCu2udsuXXWxFCrGhIIQuxrGQMjQdGwpzN7JN3tF5QzFJ&#10;30rt6ZrCzSDzLFtJQ71NDR2N/NJxc9qdDYLpKT/FevRBLRdfzx9vKtb7d8T7u6leg4g8xb9n+MVP&#10;6FAlpoM7Wx3EgDBbpSkRYaEUiOSrXKXDAWH5mIGsSvl/QPUDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAP3oCUpECAACCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEASLuD2twAAAAIAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A70E8D">
         <w:t>Key takeaways</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33648A83" w14:textId="09F77C12" w:rsidR="00186660" w:rsidRPr="00186660" w:rsidRDefault="00186660" w:rsidP="00186660">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Analysis 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE0680F" w14:textId="3C7EA842" w:rsidR="00EA5156" w:rsidRDefault="00EA5156" w:rsidP="00EA5156">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
@@ -2468,59 +2460,51 @@
       <w:r>
         <w:t xml:space="preserve">% higher opioid overdose rate in the 3 months after involuntary treatment discharge compared to the 3 months after voluntary treatment discharge.  </w:t>
       </w:r>
       <w:r w:rsidR="0020257D">
         <w:t>This increase was statistically significant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1103E40A" w14:textId="6EB4AD64" w:rsidR="00186660" w:rsidRDefault="00186660" w:rsidP="00186660">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Analysis 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6107F0" w14:textId="56297F42" w:rsidR="006723DA" w:rsidRDefault="006436AC" w:rsidP="000F2211">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Only 50% of people who survived an opioid overdose </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> entered </w:t>
+        <w:t xml:space="preserve">Only 50% of people who survived an opioid overdose and then entered </w:t>
       </w:r>
       <w:r w:rsidR="611E9EAD">
         <w:t>involuntary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> treatment received any medication for opioid use disorder within 3 months after the overdose. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D689EE" w14:textId="10818017" w:rsidR="00033274" w:rsidRDefault="006436AC" w:rsidP="000F2211">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="685ECA78">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Entering </w:t>
       </w:r>
       <w:r w:rsidR="024F62CC" w:rsidRPr="685ECA78">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2697,53 +2681,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:0;margin-top:22.25pt;width:467.5pt;height:3.55pt;z-index:-251658220;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABeYxGzbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo05JUJGRTBSRuIEQLdzdekqixHcXbNvw9y4ked2Y087bczG5QJ5piHzzCcpGAIt8E&#10;2/sW4XP3cvcAKrLx1gzBE8IPRdhU11elKWw4+w86bblVUuJjYRA65rHQOjYdORMXYSQv3neYnGE5&#10;p1bbyZyl3A16lSRr7UzvZaEzIz131By2R4fgerM6cD1OMc/Sr6f315zr3Rvi7c1cP4Jimvk/DH/4&#10;gg6VMO3D0duoBgR5hBHSNAMlbn6fibBHyJZr0FWpL/GrXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAXmMRs2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" w14:anchorId="7EE620CF">
+              <v:shape w14:anchorId="5A450DD0" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:22.25pt;width:467.5pt;height:3.55pt;z-index:-251658220;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABeYxGzbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo05JUJGRTBSRuIEQLdzdekqixHcXbNvw9y4ked2Y087bczG5QJ5piHzzCcpGAIt8E&#10;2/sW4XP3cvcAKrLx1gzBE8IPRdhU11elKWw4+w86bblVUuJjYRA65rHQOjYdORMXYSQv3neYnGE5&#10;p1bbyZyl3A16lSRr7UzvZaEzIz131By2R4fgerM6cD1OMc/Sr6f315zr3Rvi7c1cP4Jimvk/DH/4&#10;gg6VMO3D0duoBgR5hBHSNAMlbn6fibBHyJZr0FWpL/GrXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/egJSkQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAXmMRs2wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006436AC">
         <w:t>Implicati</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="006436AC">
         <w:t>ns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F902108" w14:textId="5BC75D95" w:rsidR="00192B6E" w:rsidRDefault="00192B6E" w:rsidP="006436AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
@@ -2919,53 +2903,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Freeform 272" style="position:absolute;margin-left:-3pt;margin-top:25.85pt;width:467.5pt;height:3.55pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" alt="&quot;&quot;" coordsize="10800,45085" o:spid="_x0000_s1026" filled="f" strokecolor="#005994" strokeweight="2pt" path="m,l10800,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKLA80fcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxapxEtSYhTBSRuIEQLdzdekqjxOoq3bfh7lhMcd2Y0+6bczn5QZ5xiH8jAapmAQmqC&#10;66k18LF/XmSgIltydgiEBr4xwra6vipt4cKF3vG841ZJCcXCGuiYx0Lr2HTobVyGEUm8rzB5y3JO&#10;rXaTvUi5H3SaJBvtbU/yobMjPnXYHHcnb8D3Nj1yPU4xX999Pr695FzvX425vZnrB1CMM/+F4Rdf&#10;0KESpkM4kYtqMLDYyBQ2sF7dgxI/T3MRDiJkGeiq1P8HVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAP3oCUpECAACCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAosDzR9wAAAAIAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" w14:anchorId="49E9BD02">
+              <v:shape w14:anchorId="003630B7" id="Freeform 272" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-3pt;margin-top:25.85pt;width:467.5pt;height:3.55pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10800,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/egJSkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpfGaGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q43dePki/1su1l2IMNSaQODw8pXt+cWkmOwtgGVEGTRUyJUBzKRu0L+nV7&#10;f7GixDqmSiZBiYI+CUtvNi9fXHc6FynUIEthCIIom3e6oLVzOo8iy2vRMrsALRQaKzAtc7g1+6g0&#10;rEP0VkZpHL+JOjClNsCFtXh61xvpJuBXleDuc1VZ4YgsKHJz4W/Cf+f/0eaa5XvDdN3wgQb7BxYt&#10;axQGnaDumGPkYJrfoNqGG7BQuQWHNoKqargIOWA2SXyWzWPNtAi5oDhWTzLZ/wfLPx0f9RfjqVv9&#10;APybRUWiTtt8sviNRR+y6z5CiTVkBwch2VNlWn8T0yCnoOnTpKk4OcLxMFtfXqUZSs/RtsziVeY1&#10;j1g+XuYH694LCEDs+GBdX5ISV0HQkijWYtQtYlStxOq8viAxuUrDNxRwckpGp1cR2cakI0m8iscy&#10;T17p6BWgkiT7M9jl6ObB0jkY8t+PDFk9kuYnNbDGFWH+CcRBKA3WC7RFdqNCiIBOPsO/+GLwc9/+&#10;zhDCYG+fd7WhBLt614uimfPMfAi/JB2+zyCGP2nhKLYQbO6sdhjl2SrV3Ku/P+fV2/GKDxHqOoX1&#10;bGe1VXDfSBmKK5Unk2ZLrIynYEE2pbeGjdnvbqUhR+afbJyt18uhY35xM3BQZUCrBSvfDWvHGtmv&#10;MbpEeUMr++71E8HmOyifsJMN9IMABxcuajA/KOlwCBTUfj8wIyiRHxS+snWyXPqpETbLDHuOEjO3&#10;7OYWpjhCFdRRrL1f3rp+0hy0afY1RkpCugre4guqGt/pgV/PatjgQw86DkPJT5L5Png9j87NTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKLA80fcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxapxEtSYhTBSRuIEQLdzdekqjxOoq3bfh7lhMcd2Y0+6bczn5QZ5xiH8jAapmAQmqC&#10;66k18LF/XmSgIltydgiEBr4xwra6vipt4cKF3vG841ZJCcXCGuiYx0Lr2HTobVyGEUm8rzB5y3JO&#10;rXaTvUi5H3SaJBvtbU/yobMjPnXYHHcnb8D3Nj1yPU4xX999Pr695FzvX425vZnrB1CMM/+F4Rdf&#10;0KESpkM4kYtqMLDYyBQ2sF7dgxI/T3MRDiJkGeiq1P8HVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAP3oCUpECAACCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAosDzR9wAAAAIAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" path="m,l10800,e" filled="f" strokecolor="#005994" strokeweight="2pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5937250,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003C0F69">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D2E1F9" w14:textId="2F39F474" w:rsidR="00E2271F" w:rsidRPr="00E2271F" w:rsidRDefault="00C73F11" w:rsidP="00791D9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Analysis</w:t>
       </w:r>
       <w:r w:rsidR="00F212DE">
         <w:t xml:space="preserve"> #1: p</w:t>
       </w:r>
       <w:r w:rsidR="00E2271F">
         <w:t xml:space="preserve">eople who </w:t>
       </w:r>
       <w:r w:rsidR="00C451A3">
@@ -3212,91 +3196,60 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorBidi"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <m:t>≥1</m:t>
                         </m:r>
                       </m:oMath>
                       <w:r w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00BB0681" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">involuntary </w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve">treatment </w:t>
+                        <w:t xml:space="preserve">involuntary treatment </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-                        <w:t xml:space="preserve"> episode</w:t>
+                        <w:t xml:space="preserve"> treatment episode</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5EA39A" w14:textId="00363819" w:rsidR="004C1A38" w:rsidRDefault="00023506" w:rsidP="000F2211">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -3329,58 +3282,58 @@
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="5C56D473">
-                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
+              <v:shapetype w14:anchorId="617BF0F5" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 27" style="position:absolute;margin-left:233.9pt;margin-top:28.75pt;width:0;height:17.15pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGb5oQtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJI5oCWazB5mgQuC&#10;FY8P8DrtxJJfajeT5O+xnZkMYhESiEvHj67q6nLncD9bw86AUXvX8WZXcwZO+l67oePfvr57dcdZ&#10;JOF6YbyDji8Q+f3x5YvDFFrY+9GbHpAlEhfbKXR8JAptVUU5ghVx5wO4dKk8WkFpi0PVo5gSuzXV&#10;vq5fV5PHPqCXEGM6fVgv+bHwKwWSPikVgZjpeNJGJWKJTzlWx4NoBxRh1PIiQ/yDCiu0S0U3qgdB&#10;gn1H/YzKaok+ekU76W3lldISSg+pm6b+pZsvowhQeknmxLDZFP8frfx4PrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOt03d/X+TfaxuuECRnoP3rK86HgkFHoY6eSdSy/isSleifOHSCvwCshF&#10;jcuRhDZvXc9oCWlsCLVwg4FLnZxS3QSXFS0GVvhnUEz3SeJapswSnAyys0hTIKQER83GlLIzTGlj&#10;NmBd9P0ReMnPUChz9jfgDVEqe0cb2Grn8XfVab5KVmv+1YG172zBk++X8pTFmjQw5U0uw50n8ud9&#10;gd9+weMPAAAA//8DAFBLAwQUAAYACAAAACEAVO2AzN0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuFGnFf1Ls6kQEj2CKBzg5sZbO2q8jmI3CTw9RhzguLOjmW+K3ega0VMX&#10;as8Is2kGgrjyumaD8Pb6eLsGEaJirRrPhPBJAXbl9VWhcu0HfqH+EI1IIRxyhWBjbHMpQ2XJqTD1&#10;LXH6nXznVExnZ6Tu1JDCXSPnWbaUTtWcGqxq6cFSdT5cHMKzee/dnPe1PG0+vvbmSZ/tEBFvJuP9&#10;FkSkMf6Z4Qc/oUOZmI7+wjqIBuFuuUroEWGxWoBIhl/hiLCZrUGWhfy/oPwGAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEABm+aELUBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAVO2AzN0AAAAJAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape id="Straight Arrow Connector 27" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:233.9pt;margin-top:28.75pt;width:0;height:17.15pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGb5oQtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJI5oCWazB5mgQuC&#10;FY8P8DrtxJJfajeT5O+xnZkMYhESiEvHj67q6nLncD9bw86AUXvX8WZXcwZO+l67oePfvr57dcdZ&#10;JOF6YbyDji8Q+f3x5YvDFFrY+9GbHpAlEhfbKXR8JAptVUU5ghVx5wO4dKk8WkFpi0PVo5gSuzXV&#10;vq5fV5PHPqCXEGM6fVgv+bHwKwWSPikVgZjpeNJGJWKJTzlWx4NoBxRh1PIiQ/yDCiu0S0U3qgdB&#10;gn1H/YzKaok+ekU76W3lldISSg+pm6b+pZsvowhQeknmxLDZFP8frfx4PrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOt03d/X+TfaxuuECRnoP3rK86HgkFHoY6eSdSy/isSleifOHSCvwCshF&#10;jcuRhDZvXc9oCWlsCLVwg4FLnZxS3QSXFS0GVvhnUEz3SeJapswSnAyys0hTIKQER83GlLIzTGlj&#10;NmBd9P0ReMnPUChz9jfgDVEqe0cb2Grn8XfVab5KVmv+1YG172zBk++X8pTFmjQw5U0uw50n8ud9&#10;gd9+weMPAAAA//8DAFBLAwQUAAYACAAAACEAVO2AzN0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuFGnFf1Ls6kQEj2CKBzg5sZbO2q8jmI3CTw9RhzguLOjmW+K3ega0VMX&#10;as8Is2kGgrjyumaD8Pb6eLsGEaJirRrPhPBJAXbl9VWhcu0HfqH+EI1IIRxyhWBjbHMpQ2XJqTD1&#10;LXH6nXznVExnZ6Tu1JDCXSPnWbaUTtWcGqxq6cFSdT5cHMKzee/dnPe1PG0+vvbmSZ/tEBFvJuP9&#10;FkSkMf6Z4Qc/oUOZmI7+wjqIBuFuuUroEWGxWoBIhl/hiLCZrUGWhfy/oPwGAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEABm+aELUBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAVO2AzN0AAAAJAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="114855C1" w14:textId="395F2D4A" w:rsidR="004C1A38" w:rsidRDefault="001102B7" w:rsidP="00FA7B8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F2D0656" wp14:editId="611609AD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2070885</wp:posOffset>
@@ -3668,54 +3621,54 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 28" style="position:absolute;margin-left:236.8pt;margin-top:28.8pt;width:0;height:17.3pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi5VlFtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQVrCBqug9d4AXB&#10;CpYP8DrjxJJvGg9N8vfYTpsiQEis9mXiy5wzZ44n+9vJGnYCjNq7ltebLWfgpO+061v+/eHDq7ec&#10;RRKuE8Y7aPkMkd8eXr7Yj6GBnR+86QBZInGxGUPLB6LQVFWUA1gRNz6AS5fKoxWUtthXHYoxsVtT&#10;7bbbm2r02AX0EmJMp3fLJT8UfqVA0helIhAzLU/aqEQs8THH6rAXTY8iDFqeZYgnqLBCu1R0pboT&#10;JNgP1H9QWS3RR69oI72tvFJaQukhdVNvf+vm2yAClF6SOTGsNsXno5WfT0d3j8mGMcQmhnvMXUwK&#10;bf4mfWwqZs2rWTARk8uhTKe7+t3rNzfZx+qKCxjpI3jL8qLlkVDofqCjdy69iMe6eCVOnyItwAsg&#10;FzUuRxLavHcdozmksSHUwvUGznVySnUVXFY0G1jgX0Ex3SWJS5kyS3A0yE4iTYGQEhzVK1PKzjCl&#10;jVmB26Lvn8BzfoZCmbP/Aa+IUtk7WsFWO49/q07TRbJa8i8OLH1nCx59N5enLNakgSlvch7uPJG/&#10;7gv8+gsefgIAAP//AwBQSwMEFAAGAAgAAAAhAHQCFYvdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4spcDGSt0JIbHjEIMD3LLGS6o1TtVkbeHpycQBTpbtT78/l6vJtWKg&#10;PjSeEa5nGQji2uuGDcL72/PVPYgQFWvVeiaELwqwqs7PSlVoP/IrDdtoRArhUCgEG2NXSBlqS06F&#10;me+I027ve6diansjda/GFO5amWfZXDrVcLpgVUdPlurD9ugQXszH4HJeN3K//Pxem40+2DEiXl5M&#10;jw8gIk3xD4aTflKHKjnt/JF1EC3C7eJmnlCEu0WqCfgd7BCWeQ6yKuX/D6ofAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGLlWUW2AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHQCFYvdAAAACQEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" w14:anchorId="667A0147">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="211C52F2" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:236.8pt;margin-top:28.8pt;width:0;height:17.3pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi5VlFtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQVrCBqug9d4AXB&#10;CpYP8DrjxJJvGg9N8vfYTpsiQEis9mXiy5wzZ44n+9vJGnYCjNq7ltebLWfgpO+061v+/eHDq7ec&#10;RRKuE8Y7aPkMkd8eXr7Yj6GBnR+86QBZInGxGUPLB6LQVFWUA1gRNz6AS5fKoxWUtthXHYoxsVtT&#10;7bbbm2r02AX0EmJMp3fLJT8UfqVA0helIhAzLU/aqEQs8THH6rAXTY8iDFqeZYgnqLBCu1R0pboT&#10;JNgP1H9QWS3RR69oI72tvFJaQukhdVNvf+vm2yAClF6SOTGsNsXno5WfT0d3j8mGMcQmhnvMXUwK&#10;bf4mfWwqZs2rWTARk8uhTKe7+t3rNzfZx+qKCxjpI3jL8qLlkVDofqCjdy69iMe6eCVOnyItwAsg&#10;FzUuRxLavHcdozmksSHUwvUGznVySnUVXFY0G1jgX0Ex3SWJS5kyS3A0yE4iTYGQEhzVK1PKzjCl&#10;jVmB26Lvn8BzfoZCmbP/Aa+IUtk7WsFWO49/q07TRbJa8i8OLH1nCx59N5enLNakgSlvch7uPJG/&#10;7gv8+gsefgIAAP//AwBQSwMEFAAGAAgAAAAhAHQCFYvdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4spcDGSt0JIbHjEIMD3LLGS6o1TtVkbeHpycQBTpbtT78/l6vJtWKg&#10;PjSeEa5nGQji2uuGDcL72/PVPYgQFWvVeiaELwqwqs7PSlVoP/IrDdtoRArhUCgEG2NXSBlqS06F&#10;me+I027ve6diansjda/GFO5amWfZXDrVcLpgVUdPlurD9ugQXszH4HJeN3K//Pxem40+2DEiXl5M&#10;jw8gIk3xD4aTflKHKjnt/JF1EC3C7eJmnlCEu0WqCfgd7BCWeQ6yKuX/D6ofAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGLlWUW2AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHQCFYvdAAAACQEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D64CC0" w14:textId="0D1C0E6A" w:rsidR="00D0691B" w:rsidRDefault="004961BD" w:rsidP="000F2211">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15642C94" wp14:editId="62981558">
@@ -4093,54 +4046,54 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 20" style="position:absolute;margin-left:234.05pt;margin-top:3.9pt;width:82.8pt;height:17.1pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhxmJsuwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTB7SLhBNZg+zCxcE&#10;Kx4f4HXaiSXHttrNJPl7bGcmgwAJgfbS8aOrurtc2d/No2EnwKCdbXm1KzkDK12nbd/yb1/fvXrD&#10;WSBhO2GchZYvEPjd4eWL/eQbqN3gTAfIIokNzeRbPhD5piiCHGAUYec82HipHI6C4hb7okMxRfbR&#10;FHVZ3haTw86jkxBCPL1fL/kh8ysFkj4pFYCYaXnsjXLEHJ9SLA570fQo/KDluQ3xH12MQttYdKO6&#10;FyTYd9S/UY1aogtO0U66sXBKaQl5hjhNVf4yzZdBeMizRHGC32QKz0crP56O9hGjDJMPTfCPmKaY&#10;FY7pG/tjcxZr2cSCmZiMh1V5U93cRk1lvKur13X9NqlZXNEeA70HN7K0aHkgFLof6Oisje/isMqK&#10;idOHQCvwAkiljU2RhDYPtmO0+GgeQi1sb+BcJ6UU17bzihYDK/wzKKa71Ggukx0FR4PsJKIXhJRg&#10;qdqYYnaCKW3MBiz/DjznJyhkt/0LeEPkys7SBh61dfin6jRfWlZr/kWBde4kwZPrlvygWZpom/wm&#10;Z4snX/68z/Drj3j4AQAA//8DAFBLAwQUAAYACAAAACEAxecKmt0AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTFKUlxKkQEj2CKBzg5sZbO2q8jmI3CXw9ywmOqzeafVNt&#10;Z9+JEYfYBlKwXGQgkJpgWrIK3t+ebjYgYtJkdBcIFXxhhG19eVHp0oSJXnHcJyu4hGKpFbiU+lLK&#10;2Dj0Oi5Cj8TsGAavE5+DlWbQE5f7TuZZVkivW+IPTvf46LA57c9ewYv9GH1Ou1Ye7z6/d/bZnNyU&#10;lLq+mh/uQSSc018YfvVZHWp2OoQzmSg6BbfFZslRBWtewLxYrdYgDgzyDGRdyf8D6h8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAIcZibLsBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxecKmt0AAAAIAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" w14:anchorId="2D1F1FA7">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="2AA7ACB1" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:234.05pt;margin-top:3.9pt;width:82.8pt;height:17.1pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhxmJsuwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTB7SLhBNZg+zCxcE&#10;Kx4f4HXaiSXHttrNJPl7bGcmgwAJgfbS8aOrurtc2d/No2EnwKCdbXm1KzkDK12nbd/yb1/fvXrD&#10;WSBhO2GchZYvEPjd4eWL/eQbqN3gTAfIIokNzeRbPhD5piiCHGAUYec82HipHI6C4hb7okMxRfbR&#10;FHVZ3haTw86jkxBCPL1fL/kh8ysFkj4pFYCYaXnsjXLEHJ9SLA570fQo/KDluQ3xH12MQttYdKO6&#10;FyTYd9S/UY1aogtO0U66sXBKaQl5hjhNVf4yzZdBeMizRHGC32QKz0crP56O9hGjDJMPTfCPmKaY&#10;FY7pG/tjcxZr2cSCmZiMh1V5U93cRk1lvKur13X9NqlZXNEeA70HN7K0aHkgFLof6Oisje/isMqK&#10;idOHQCvwAkiljU2RhDYPtmO0+GgeQi1sb+BcJ6UU17bzihYDK/wzKKa71Ggukx0FR4PsJKIXhJRg&#10;qdqYYnaCKW3MBiz/DjznJyhkt/0LeEPkys7SBh61dfin6jRfWlZr/kWBde4kwZPrlvygWZpom/wm&#10;Z4snX/68z/Drj3j4AQAA//8DAFBLAwQUAAYACAAAACEAxecKmt0AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTFKUlxKkQEj2CKBzg5sZbO2q8jmI3CXw9ywmOqzeafVNt&#10;Z9+JEYfYBlKwXGQgkJpgWrIK3t+ebjYgYtJkdBcIFXxhhG19eVHp0oSJXnHcJyu4hGKpFbiU+lLK&#10;2Dj0Oi5Cj8TsGAavE5+DlWbQE5f7TuZZVkivW+IPTvf46LA57c9ewYv9GH1Ou1Ye7z6/d/bZnNyU&#10;lLq+mh/uQSSc018YfvVZHWp2OoQzmSg6BbfFZslRBWtewLxYrdYgDgzyDGRdyf8D6h8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAIcZibLsBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxecKmt0AAAAIAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00416A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F1541AE" wp14:editId="49F024CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1882756</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>49974</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1047640" cy="217229"/>
                 <wp:effectExtent l="38100" t="0" r="19685" b="87630"/>
                 <wp:wrapNone/>
@@ -4167,54 +4120,54 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 18" style="position:absolute;margin-left:148.25pt;margin-top:3.95pt;width:82.5pt;height:17.1pt;flip:x;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQYdP5wwEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu3DAMvRfoPwi+d7wgSFpjPDlMuhyK&#10;NujyAYpM2QK0QWLH9t+Xkmecoi1QNMiFkCW+R75Hen87G81OEKJytivqXVUwsML1yg5d8f3bu1ev&#10;CxaR255rZ6ErFojF7eHli/3kW2jc6HQPgRGJje3ku2JE9G1ZRjGC4XHnPFh6lC4YjvQZhrIPfCJ2&#10;o8umqq7LyYXeBycgRrq9Wx+LQ+aXEgR+ljICMt0V1BvmGHJ8SLE87Hk7BO5HJc5t8Cd0YbiyVHSj&#10;uuPI2Y+g/qAySgQXncSdcKZ0UioBWQOpqavf1HwduYeshcyJfrMpPh+t+HQ62vtANkw+ttHfh6Ri&#10;lsEwqZX/QDPNuqhTNmfbls02mJEJuqyrq5vrK3JX0FtT3zTNm+RrufIkPh8ivgdnWDp0RcTA1TDi&#10;0VlLE3JhrcFPHyOuwAsggbVNEbnSb23PcPG0RhgUt4OGc52UUj4KyCdcNKzwLyCZ6lOjWUreLTjq&#10;wE6ctoILARbrjYmyE0wqrTdg9W/gOT9BIe/d/4A3RK7sLG5go6wLf6uO86VlueZfHFh1JwseXL/k&#10;0WZraIHyTM7Lnjb01+8Mf/wlDz8BAAD//wMAUEsDBBQABgAIAAAAIQAdtye63wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJMIQhPiVPw0B3pAolQVRydekkC8jmK3DW/P&#10;coLbjmb07Uyxmu0gjjj53pGCeBGBQGqc6alVsHurrpYgfNBk9OAIFXyjh1V5flbo3LgTveJxG1rB&#10;EPK5VtCFMOZS+qZDq/3CjUjsfbjJ6sByaqWZ9InhdpBJFKXS6p74Q6dHfOyw+doeLFOeq4ds/fny&#10;vtw8bey+rmy7zqxSlxfz/R2IgHP4C8Nvfa4OJXeq3YGMF4OCJEtvOKrgNgPB/nUas675SGKQZSH/&#10;Dyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBh0/nDAQAA2gMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB23J7rfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" w14:anchorId="51B25D1D">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="09E4E0A4" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:148.25pt;margin-top:3.95pt;width:82.5pt;height:17.1pt;flip:x;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQYdP5wwEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu3DAMvRfoPwi+d7wgSFpjPDlMuhyK&#10;NujyAYpM2QK0QWLH9t+Xkmecoi1QNMiFkCW+R75Hen87G81OEKJytivqXVUwsML1yg5d8f3bu1ev&#10;CxaR255rZ6ErFojF7eHli/3kW2jc6HQPgRGJje3ku2JE9G1ZRjGC4XHnPFh6lC4YjvQZhrIPfCJ2&#10;o8umqq7LyYXeBycgRrq9Wx+LQ+aXEgR+ljICMt0V1BvmGHJ8SLE87Hk7BO5HJc5t8Cd0YbiyVHSj&#10;uuPI2Y+g/qAySgQXncSdcKZ0UioBWQOpqavf1HwduYeshcyJfrMpPh+t+HQ62vtANkw+ttHfh6Ri&#10;lsEwqZX/QDPNuqhTNmfbls02mJEJuqyrq5vrK3JX0FtT3zTNm+RrufIkPh8ivgdnWDp0RcTA1TDi&#10;0VlLE3JhrcFPHyOuwAsggbVNEbnSb23PcPG0RhgUt4OGc52UUj4KyCdcNKzwLyCZ6lOjWUreLTjq&#10;wE6ctoILARbrjYmyE0wqrTdg9W/gOT9BIe/d/4A3RK7sLG5go6wLf6uO86VlueZfHFh1JwseXL/k&#10;0WZraIHyTM7Lnjb01+8Mf/wlDz8BAAD//wMAUEsDBBQABgAIAAAAIQAdtye63wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJMIQhPiVPw0B3pAolQVRydekkC8jmK3DW/P&#10;coLbjmb07Uyxmu0gjjj53pGCeBGBQGqc6alVsHurrpYgfNBk9OAIFXyjh1V5flbo3LgTveJxG1rB&#10;EPK5VtCFMOZS+qZDq/3CjUjsfbjJ6sByaqWZ9InhdpBJFKXS6p74Q6dHfOyw+doeLFOeq4ds/fny&#10;vtw8bey+rmy7zqxSlxfz/R2IgHP4C8Nvfa4OJXeq3YGMF4OCJEtvOKrgNgPB/nUas675SGKQZSH/&#10;Dyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBh0/nDAQAA2gMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB23J7rfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004961BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394D892D" wp14:editId="3E4BCAD7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1009015</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>323289</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="892175"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28" name="Rectangle: Rounded Corners 27">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5347,119 +5300,215 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1680804" cy="909114"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartAlternateProcess">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7D0FFDF6" w14:textId="2EAAFFED" w:rsidR="00D83C5A" w:rsidRPr="00C3093B" w:rsidRDefault="00D83C5A" w:rsidP="000F2211">
+                          <w:p w14:paraId="7D0FFDF6" w14:textId="1E88BA94" w:rsidR="00D83C5A" w:rsidRPr="00C3093B" w:rsidRDefault="00D83C5A" w:rsidP="000F2211">
                             <w:pPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">64,712 adults </w:t>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E91254">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>,7</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E91254">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>70</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B3914">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">episodes where </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">adults </w:t>
                             </w:r>
                             <w:r w:rsidR="00651E13" w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>survived an opioid overdose</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="54C15CB1" id="Flowchart: Alternate Process 21" o:spid="_x0000_s1031" type="#_x0000_t176" style="position:absolute;margin-left:165.65pt;margin-top:44.4pt;width:132.35pt;height:71.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoXU5jdQIAADoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpGuCOkWQIsOA&#10;og3WDj0rslwbkCWNYmJnXz9KdpyiLXYYdrElkXwiHx91fdM1mh0U+NqanGcXKWfKSFvU5iXnP582&#10;X6448yhMIbQ1KudH5fnN8vOn69Yt1MRWVhcKGIEYv2hdzitEt0gSLyvVCH9hnTJkLC00AmkLL0kB&#10;oiX0RieTNL1MWguFAyuV93R62xv5MuKXpZL4UJZeIdM5p9wwfiF+d+GbLK/F4gWEq2o5pCH+IYtG&#10;1IYuHaFuBQq2h/odVFNLsN6WeCFtk9iyrKWKNVA1WfqmmsdKOBVrIXK8G2ny/w9W3h8e3RaIhtb5&#10;hadlqKIroQl/yo91kazjSJbqkEk6zC6v0qt0ypkk2zydZ9k0sJmcox14/KZsw8Ii56W27boSgCuN&#10;CoxAte37FokThzuPffwpjsDOScUVHrUKeWnzQ5WsLiiNSYyOelFrDewgqNNCSmUw602VKFR/nM3S&#10;NLackhwjYsoRMCCXtdYj9gAQtPgeu8918A+hKsptDE7/llgfPEbEm63BMbipjYWPADRVNdzc+59I&#10;6qkJLGG364ibnM+CZzjZ2eK4BQa2l793clNTS+6Ex60A0jtNBs0wPtAndCnndlhxVln4/dF58CcZ&#10;kpWzluYn5/7XXoDiTH83JNB5Np2GgYub6ezrhDbw2rJ7bTH7Zm2pcRm9Fk7GZfBHfVqWYJtnGvVV&#10;uJVMwki6O+cS4bRZYz/X9FhItVpFNxoyJ/DOPDoZwAPPQV1P3bMAN+gSSdH39jRrYvFGib1viPRu&#10;tUe7qaNMz7wOHaABjVIaHpPwArzeR6/zk7f8AwAA//8DAFBLAwQUAAYACAAAACEA0/iJO+EAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1HlAlIZMKIQFCZQGFD3Bik0SN&#10;x1Hstglfz7CC5Wiu7j2n3Mx2EEcz+d4RQryKQBhqnO6pRfj8eLzOQPigSKvBkUFYjIdNdX5WqkK7&#10;E72b4y60gkvIFwqhC2EspPRNZ6zyKzca4t+Xm6wKfE6t1JM6cbkdZBJFa2lVT7zQqdE8dKbZ7w4W&#10;Yf/2kuRRPm7rZ/1N8028vD5dLYiXF/P9HYhg5vAXhl98RoeKmWp3IO3FgJCmccpRhCxjBQ7c5muW&#10;qxGSNIlAVqX8r1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGhdTmN1AgAAOgUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANP4iTvhAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="7D0FFDF6" w14:textId="2EAAFFED" w:rsidR="00D83C5A" w:rsidRPr="00C3093B" w:rsidRDefault="00D83C5A" w:rsidP="000F2211">
+                    <w:p w14:paraId="7D0FFDF6" w14:textId="1E88BA94" w:rsidR="00D83C5A" w:rsidRPr="00C3093B" w:rsidRDefault="00D83C5A" w:rsidP="000F2211">
                       <w:pPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">64,712 adults </w:t>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E91254">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>,7</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E91254">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>70</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B3914">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">episodes where </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">adults </w:t>
                       </w:r>
                       <w:r w:rsidR="00651E13" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>survived an opioid overdose</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005B2DEA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Analysis</w:t>
       </w:r>
       <w:r w:rsidR="003C4A00">
         <w:t xml:space="preserve"> #2: o</w:t>
@@ -5522,135 +5571,167 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1005840"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartAlternateProcess">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5A6C445C" w14:textId="5BD106E3" w:rsidR="000E4F8B" w:rsidRPr="00C3093B" w:rsidRDefault="000E4F8B" w:rsidP="000F2211">
+                          <w:p w14:paraId="5A6C445C" w14:textId="697A973E" w:rsidR="000E4F8B" w:rsidRPr="00C3093B" w:rsidRDefault="000E4F8B" w:rsidP="000F2211">
                             <w:pPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>1,893</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE678E" w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (3%)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007E06A6">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> episodes</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00167EE2">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> where</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> opioid overdose survivors entered involuntary treatment within 2 weeks</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="64008" tIns="45720" rIns="64008" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="209FDA01" id="Flowchart: Alternate Process 22" o:spid="_x0000_s1032" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:82.8pt;margin-top:27.65pt;width:2in;height:79.2pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBobwcLdQIAADsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtguCOkWQosOA&#10;og3WDj0rslQbkCWNYmJnXz9KdpyiLXYYdrElkXykHh91dd23hu0VhMbZkhdnOWfKSlc19qXkP59u&#10;v8w5CyhsJYyzquQHFfj18vOnq84v1MzVzlQKGIHYsOh8yWtEv8iyIGvVinDmvLJk1A5agbSFl6wC&#10;0RF6a7JZnl9mnYPKg5MqBDq9GYx8mfC1VhIftA4KmSk51YbpC+m7jd9seSUWLyB83cixDPEPVbSi&#10;sZR0groRKNgOmndQbSPBBafxTLo2c1o3UqU70G2K/M1tHmvhVboLkRP8RFP4f7Dyfv/oN0A0dD4s&#10;Ai3jLXoNbfxTfaxPZB0mslSPTNJhMZ/N5zlxKslW5PnF/DzRmZ3CPQT8plzL4qLk2rhuXQvAlUEF&#10;VqDaDI1LzIn9XUCqg+KPcbQ5VZVWeDAqFmbsD6VZU1EdsxSdBKPWBtheUKuFlMpiMZhqUanhuLjI&#10;qeIhyRSRUibAiKwbYybsESCK8T32ADP6x1CV9DYF538rbAieIlJmZ3EKbhvr4CMAQ7caMw/+R5IG&#10;aiJL2G974qbkl9EznmxdddgAAzfoP3h521BL7kTAjQASPLWRhhgf6BO7VHI3rjirHfz+6Dz6kw7J&#10;yllHA1Ty8GsnQHFmvltS6OV5ntPwY9qcX3ydUQ54bdm+tthdu3bUuIKeCy/TMvqjOS41uPaZZn0V&#10;s5JJWEm5Sy4Rjps1DoNNr4VUq1VyoynzAu/so5cRPPIc1fXUPwvwoy6RJH3vjsMmFm+UOPjGSOtW&#10;O3S6STI98Tp2gCY0SWl8TeIT8HqfvE5v3vIPAAAA//8DAFBLAwQUAAYACAAAACEAmKDoZN4AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLu9J2Kk0nxLQrEgV2zpqsKTRO&#10;lWRb9/aYExx/+9Pvz/VmtiM7ax8GhwLSZQJMY+fUgL2Aj/fdYg0sRIlKjg61gKsOsGlub2pZKXfB&#10;N31uY8+oBEMlBZgYp4rz0BltZVi6SSPtjs5bGSn6nisvL1RuR75KkoJbOSBdMHLSL0Z33+3JCnjw&#10;23WZ8nF7Pe6/itbi7tWUn0Lc383PT8CinuMfDL/6pA4NOR3cCVVgI+UiLwgVkOcZMAIe84wGBwGr&#10;NCuBNzX//0LzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGhvBwt1AgAAOwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJig6GTeAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                 <v:textbox inset="5.04pt,,5.04pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="5A6C445C" w14:textId="5BD106E3" w:rsidR="000E4F8B" w:rsidRPr="00C3093B" w:rsidRDefault="000E4F8B" w:rsidP="000F2211">
+                    <w:p w14:paraId="5A6C445C" w14:textId="697A973E" w:rsidR="000E4F8B" w:rsidRPr="00C3093B" w:rsidRDefault="000E4F8B" w:rsidP="000F2211">
                       <w:pPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>1,893</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE678E" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (3%)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007E06A6">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> episodes</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00167EE2">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> where</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> opioid overdose survivors entered involuntary treatment within 2 weeks</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5730611B" wp14:editId="3815A278">
@@ -5675,145 +5756,241 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1005840"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartAlternateProcess">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="55E2186C" w14:textId="4CABEDC9" w:rsidR="00F66217" w:rsidRPr="00C3093B" w:rsidRDefault="00F66217" w:rsidP="000F2211">
+                          <w:p w14:paraId="55E2186C" w14:textId="51258736" w:rsidR="00F66217" w:rsidRPr="00C3093B" w:rsidRDefault="00167EE2" w:rsidP="000F2211">
                             <w:pPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C3093B">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>33,811 opioid overdose survivor</w:t>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>3,8</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>77</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00516A86">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(97%) </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">episodes where </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>opioid overdose survivor</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE6759" w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C3093B">
+                            <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> did not enter involuntary treatment within 2 week</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE6759" w:rsidRPr="00C3093B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="64008" tIns="45720" rIns="64008" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5730611B" id="Flowchart: Alternate Process 23" o:spid="_x0000_s1033" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:238.8pt;margin-top:27.7pt;width:2in;height:79.2pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+Dc+GdQIAADsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtguCOkWQosOA&#10;og3WDj0rslQbkCWNYmJnXz9KdpyiLXYYdrElkXykHh91dd23hu0VhMbZkhdnOWfKSlc19qXkP59u&#10;v8w5CyhsJYyzquQHFfj18vOnq84v1MzVzlQKGIHYsOh8yWtEv8iyIGvVinDmvLJk1A5agbSFl6wC&#10;0RF6a7JZnl9mnYPKg5MqBDq9GYx8mfC1VhIftA4KmSk51YbpC+m7jd9seSUWLyB83cixDPEPVbSi&#10;sZR0groRKNgOmndQbSPBBafxTLo2c1o3UqU70G2K/M1tHmvhVboLkRP8RFP4f7Dyfv/oN0A0dD4s&#10;Ai3jLXoNbfxTfaxPZB0mslSPTNJhMZ/N5zlxKslW5PnF/DzRmZ3CPQT8plzL4qLk2rhuXQvAlUEF&#10;VqDaDI1LzIn9XUCqg+KPcbQ5VZVWeDAqFmbsD6VZU1EdsxSdBKPWBtheUKuFlMpiMZhqUanhuLjI&#10;qeIhyRSRUibAiKwbYybsESCK8T32ADP6x1CV9DYF538rbAieIlJmZ3EKbhvr4CMAQ7caMw/+R5IG&#10;aiJL2G974qbkX6NnPNm66rABBm7Qf/DytqGW3ImAGwEkeGojDTE+0Cd2qeRuXHFWO/j90Xn0Jx2S&#10;lbOOBqjk4ddOgOLMfLek0MvzPKfhx7Q5v/g6oxzw2rJ9bbG7du2ocQU9F16mZfRHc1xqcO0zzfoq&#10;ZiWTsJJyl1wiHDdrHAabXgupVqvkRlPmBd7ZRy8jeOQ5quupfxbgR10iSfreHYdNLN4ocfCNkdat&#10;duh0k2R64nXsAE1oktL4msQn4PU+eZ3evOUfAAAA//8DAFBLAwQUAAYACAAAACEAlPAxiN8AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNqh1Upo4CnEqRNUtEgG6dmM3Dtjj&#10;yHbb9PaYFSxn5unP+81mtoaclQ+jQw75MgOisHdyxIHDx/tuUQEJUaAUxqHicFUBNu3tTSNq6S74&#10;ps5dHEgKwVALDjrGqaY09FpZEZZuUphuR+etiGn0A5VeXFK4NXSVZSW1YsT0QYtJvWjVf3cny+HB&#10;byuWU7O9HvdfZWdx96rZJ+f3d/PzE5Co5vgHw69+Uoc2OR3cCWUghsOasTKhHIpiDSQBrCzS4sBh&#10;lT9WQNuG/q/Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+Dc+GdQIAADsFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCU8DGI3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                 <v:textbox inset="5.04pt,,5.04pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="55E2186C" w14:textId="4CABEDC9" w:rsidR="00F66217" w:rsidRPr="00C3093B" w:rsidRDefault="00F66217" w:rsidP="000F2211">
+                    <w:p w14:paraId="55E2186C" w14:textId="51258736" w:rsidR="00F66217" w:rsidRPr="00C3093B" w:rsidRDefault="00167EE2" w:rsidP="000F2211">
                       <w:pPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C3093B">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>33,811 opioid overdose survivor</w:t>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>3,8</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>77</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00516A86">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">(97%) </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">episodes where </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>opioid overdose survivor</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE6759" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C3093B">
+                      <w:r w:rsidR="00F66217" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> did not enter involuntary treatment within 2 week</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE6759" w:rsidRPr="00C3093B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5850,54 +6027,54 @@
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 25" style="position:absolute;margin-left:233.55pt;margin-top:6.8pt;width:79.45pt;height:17.15pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRz6WBvAEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKCdquo6R66wAXB&#10;CpYf4HXGiSXHtsZDk/x7bKdNESAhVnuZ+GPem5nnl/3dNBh2Agza2YZXm5IzsNK12nYN//744c2O&#10;s0DCtsI4Cw2fIfC7w+tX+9HXsHW9My0giyQ21KNveE/k66IIsodBhI3zYOOlcjgIilvsihbFGNkH&#10;U2zL8qYYHbYenYQQ4un9cskPmV8pkPRFqQDETMNjb5Qj5viUYnHYi7pD4Xstz22IZ3QxCG1j0ZXq&#10;XpBgP1D/QTVoiS44RRvphsIppSXkGeI0VfnbNN964SHPEsUJfpUpvByt/Hw62geMMow+1ME/YJpi&#10;Ujikb+yPTVmseRULJmIyHlZlubst33Im4922ut3dvEtqFle0x0AfwQ0sLRoeCIXuejo6a+O7OKyy&#10;YuL0KdACvABSaWNTJKHNe9symn00D6EWtjNwrpNSimvbeUWzgQX+FRTTbWo0l8mOgqNBdhLRC0JK&#10;sFStTDE7wZQ2ZgWW/wae8xMUstv+B7wicmVnaQUP2jr8W3WaLi2rJf+iwDJ3kuDJtXN+0CxNtE1+&#10;k7PFky9/3Wf49Uc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAOXcEyrdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04BSGuJUCIkeQRQOcHPjrR01XkexmwS+nuVEj6t5mn1T&#10;bWbfiRGH2AZSsFxkIJCaYFqyCj7en2/uQcSkyeguECr4xgib+vKi0qUJE73huEtWcAnFUitwKfWl&#10;lLFx6HVchB6Js0MYvE58DlaaQU9c7juZZ1khvW6JPzjd45PD5rg7eQWv9nP0OW1beVh//Wztizm6&#10;KSl1fTU/PoBIOKd/GP70WR1qdtqHE5koOgV3xWrJKAe3BQgGirzgcXtOVmuQdSXPF9S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFHPpYG8AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOXcEyrdAAAACQEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" w14:anchorId="3CE20C85">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="30BC60FF" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:233.55pt;margin-top:6.8pt;width:79.45pt;height:17.15pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRz6WBvAEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKCdquo6R66wAXB&#10;CpYf4HXGiSXHtsZDk/x7bKdNESAhVnuZ+GPem5nnl/3dNBh2Agza2YZXm5IzsNK12nYN//744c2O&#10;s0DCtsI4Cw2fIfC7w+tX+9HXsHW9My0giyQ21KNveE/k66IIsodBhI3zYOOlcjgIilvsihbFGNkH&#10;U2zL8qYYHbYenYQQ4un9cskPmV8pkPRFqQDETMNjb5Qj5viUYnHYi7pD4Xstz22IZ3QxCG1j0ZXq&#10;XpBgP1D/QTVoiS44RRvphsIppSXkGeI0VfnbNN964SHPEsUJfpUpvByt/Hw62geMMow+1ME/YJpi&#10;Ujikb+yPTVmseRULJmIyHlZlubst33Im4922ut3dvEtqFle0x0AfwQ0sLRoeCIXuejo6a+O7OKyy&#10;YuL0KdACvABSaWNTJKHNe9symn00D6EWtjNwrpNSimvbeUWzgQX+FRTTbWo0l8mOgqNBdhLRC0JK&#10;sFStTDE7wZQ2ZgWW/wae8xMUstv+B7wicmVnaQUP2jr8W3WaLi2rJf+iwDJ3kuDJtXN+0CxNtE1+&#10;k7PFky9/3Wf49Uc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAOXcEyrdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04BSGuJUCIkeQRQOcHPjrR01XkexmwS+nuVEj6t5mn1T&#10;bWbfiRGH2AZSsFxkIJCaYFqyCj7en2/uQcSkyeguECr4xgib+vKi0qUJE73huEtWcAnFUitwKfWl&#10;lLFx6HVchB6Js0MYvE58DlaaQU9c7juZZ1khvW6JPzjd45PD5rg7eQWv9nP0OW1beVh//Wztizm6&#10;KSl1fTU/PoBIOKd/GP70WR1qdtqHE5koOgV3xWrJKAe3BQgGirzgcXtOVmuQdSXPF9S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFHPpYG8AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOXcEyrdAAAACQEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D4F743C" wp14:editId="593F1B22">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1913255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1005840" cy="219456"/>
                 <wp:effectExtent l="38100" t="0" r="22860" b="85725"/>
                 <wp:wrapNone/>
                 <wp:docPr id="165160674" name="Straight Arrow Connector 24"/>
                 <wp:cNvGraphicFramePr/>
@@ -5922,113 +6099,122 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 24" style="position:absolute;margin-left:150.65pt;margin-top:6.75pt;width:79.2pt;height:17.3pt;flip:x;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3gzHHwwEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lWbVWizfZhy+UB&#10;QUXhA1xnnFjyTeNhk/17bGc3RYCEQLyMHHvOmTlnJru72Rp2BIzau443m5ozcNL32g0d//rl7atb&#10;ziIJ1wvjHXT8BJHf7V++2E2hha0fvekBWSJxsZ1Cx0ei0FZVlCNYETc+gEuPyqMVlD5xqHoUU2K3&#10;ptrW9U01eewDegkxptv75ZHvC79SIOmTUhGImY6n3qhELPEpx2q/E+2AIoxantsQ/9CFFdqloivV&#10;vSDBvqH+hcpqiT56RRvpbeWV0hKKhqSmqX9S8ziKAEVLMieG1ab4/2jlx+PBPWCyYQqxjeEBs4pZ&#10;oWXK6PA+zbToSp2yudh2Wm2DmZhMl01dX99eJXdlets2r6+ub7Kv1cKT+QJGegfesnzoeCQUehjp&#10;4J1LE/K41BDHD5EW4AWQwcblSEKbN65ndAppjQi1cIOBc52cUj0LKCc6GVjgn0Ex3edGi5SyW3Aw&#10;yI4ibYWQEhw1K1PKzjCljVmB9Z+B5/wMhbJ3fwNeEaWyd7SCrXYef1ed5kvLasm/OLDozhY8+f5U&#10;RlusSQtUZnJe9ryhP34X+PMvuf8OAAD//wMAUEsDBBQABgAIAAAAIQA/deas4AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swtiFZCl8aMc2oOJ1RiPCzsCys4Sdtviv3c8&#10;6W0m75tnnilWsx3EASffO1IQLyIQSI0zPbUKXl+qixSED5qMHhyhgm/0sCpPTwqdG3ekZzzsQisY&#10;Qj7XCroQxlxK33RotV+4EYmzDzdZHXidWmkmfWS4HeRlFF1Lq3viC50e8aHD5mu3t0zZVPfZ+vPp&#10;Pd0+bu1bXdl2nVmlzs/mu1sQAefwV4ZffVaHkp1qtyfjxaAgieKEqxwkSxBcuFpmNyBqHtIYZFnI&#10;/x+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA3gzHHwwEAANoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/deas4AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" w14:anchorId="6F0ED9E9">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="0A08D262" id="Straight Arrow Connector 24" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:150.65pt;margin-top:6.75pt;width:79.2pt;height:17.3pt;flip:x;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3gzHHwwEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lWbVWizfZhy+UB&#10;QUXhA1xnnFjyTeNhk/17bGc3RYCEQLyMHHvOmTlnJru72Rp2BIzau443m5ozcNL32g0d//rl7atb&#10;ziIJ1wvjHXT8BJHf7V++2E2hha0fvekBWSJxsZ1Cx0ei0FZVlCNYETc+gEuPyqMVlD5xqHoUU2K3&#10;ptrW9U01eewDegkxptv75ZHvC79SIOmTUhGImY6n3qhELPEpx2q/E+2AIoxantsQ/9CFFdqloivV&#10;vSDBvqH+hcpqiT56RRvpbeWV0hKKhqSmqX9S8ziKAEVLMieG1ab4/2jlx+PBPWCyYQqxjeEBs4pZ&#10;oWXK6PA+zbToSp2yudh2Wm2DmZhMl01dX99eJXdlets2r6+ub7Kv1cKT+QJGegfesnzoeCQUehjp&#10;4J1LE/K41BDHD5EW4AWQwcblSEKbN65ndAppjQi1cIOBc52cUj0LKCc6GVjgn0Ex3edGi5SyW3Aw&#10;yI4ibYWQEhw1K1PKzjCljVmB9Z+B5/wMhbJ3fwNeEaWyd7SCrXYef1ed5kvLasm/OLDozhY8+f5U&#10;RlusSQtUZnJe9ryhP34X+PMvuf8OAAD//wMAUEsDBBQABgAIAAAAIQA/deas4AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swtiFZCl8aMc2oOJ1RiPCzsCys4Sdtviv3c8&#10;6W0m75tnnilWsx3EASffO1IQLyIQSI0zPbUKXl+qixSED5qMHhyhgm/0sCpPTwqdG3ekZzzsQisY&#10;Qj7XCroQxlxK33RotV+4EYmzDzdZHXidWmkmfWS4HeRlFF1Lq3viC50e8aHD5mu3t0zZVPfZ+vPp&#10;Pd0+bu1bXdl2nVmlzs/mu1sQAefwV4ZffVaHkp1qtyfjxaAgieKEqxwkSxBcuFpmNyBqHtIYZFnI&#10;/x+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA3gzHHwwEAANoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/deas4AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4f81bd [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="696CC0A6" w14:textId="3DF314B5" w:rsidR="00651E13" w:rsidRDefault="00651E13" w:rsidP="000F2211">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0663578E" w14:textId="77777777" w:rsidR="00651E13" w:rsidRDefault="00651E13" w:rsidP="000F2211"/>
     <w:p w14:paraId="4B29393D" w14:textId="77777777" w:rsidR="00651E13" w:rsidRDefault="00651E13" w:rsidP="000F2211">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC299A8" w14:textId="2994C3D3" w:rsidR="0054683E" w:rsidRDefault="008A7B0C" w:rsidP="00976080">
+    <w:p w14:paraId="6EC299A8" w14:textId="09877ECB" w:rsidR="0054683E" w:rsidRDefault="00C11A2A" w:rsidP="00976080">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167BC">
-        <w:t>Three percent</w:t>
+      <w:r>
+        <w:t>After t</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B0C" w:rsidRPr="00F167BC">
+        <w:t>hree percent</w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
-        <w:t xml:space="preserve"> of adults with </w:t>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> opioid overdoses, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
+        <w:t xml:space="preserve">adults with </w:t>
       </w:r>
       <w:r w:rsidR="00892E76">
         <w:t>opioid use disorder</w:t>
       </w:r>
       <w:r w:rsidR="00892E76" w:rsidRPr="00F167BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
         <w:t>who survived an opioi</w:t>
       </w:r>
       <w:r w:rsidR="0054683E">
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
         <w:t xml:space="preserve">overdose entered </w:t>
       </w:r>
       <w:r w:rsidR="00B11B7A">
         <w:t>involuntary treatment</w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
         <w:t xml:space="preserve"> within </w:t>
       </w:r>
       <w:r w:rsidR="0054683E">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E33">
         <w:t xml:space="preserve"> weeks </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F167BC">
+      <w:r w:rsidR="008A7B0C" w:rsidRPr="00F167BC">
         <w:t>of that overdose</w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6344F287" w14:textId="764236FD" w:rsidR="00CE3A0B" w:rsidRDefault="00F60B4D" w:rsidP="00976080">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>The m</w:t>
       </w:r>
       <w:r w:rsidR="00DE5DE5" w:rsidRPr="00F167BC">
         <w:t xml:space="preserve">edian length of </w:t>
       </w:r>
       <w:r w:rsidR="00123697">
         <w:t xml:space="preserve">involuntary </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">treatment was about </w:t>
@@ -6648,61 +6834,61 @@
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CFE018" w14:textId="77777777" w:rsidR="00BC3230" w:rsidRPr="008D7950" w:rsidRDefault="00BC3230" w:rsidP="00AF4358"/>
     <w:sectPr w:rsidR="00BC3230" w:rsidRPr="008D7950" w:rsidSect="003D2EC8">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D655CF7" w14:textId="77777777" w:rsidR="007220EC" w:rsidRDefault="007220EC" w:rsidP="003D2EC8">
+    <w:p w14:paraId="5003725C" w14:textId="77777777" w:rsidR="000431E5" w:rsidRDefault="000431E5" w:rsidP="003D2EC8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E0874CF" w14:textId="77777777" w:rsidR="007220EC" w:rsidRDefault="007220EC" w:rsidP="003D2EC8">
+    <w:p w14:paraId="55B1BF8B" w14:textId="77777777" w:rsidR="000431E5" w:rsidRDefault="000431E5" w:rsidP="003D2EC8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6807,61 +6993,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A43F346" w14:textId="77777777" w:rsidR="003D2EC8" w:rsidRDefault="003D2EC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407EFCAC" w14:textId="77777777" w:rsidR="007220EC" w:rsidRDefault="007220EC" w:rsidP="003D2EC8">
+    <w:p w14:paraId="62FB1281" w14:textId="77777777" w:rsidR="000431E5" w:rsidRDefault="000431E5" w:rsidP="003D2EC8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B64E08B" w14:textId="77777777" w:rsidR="007220EC" w:rsidRDefault="007220EC" w:rsidP="003D2EC8">
+    <w:p w14:paraId="432528DE" w14:textId="77777777" w:rsidR="000431E5" w:rsidRDefault="000431E5" w:rsidP="003D2EC8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00BA7E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A92ED7E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10568,51 +10754,51 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1096100265">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1604148784">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1396704501">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="777796196">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="552622155">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1640302814">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD0E22"/>
     <w:rsid w:val="00000F37"/>
     <w:rsid w:val="00002162"/>
     <w:rsid w:val="00002425"/>
     <w:rsid w:val="0000254B"/>
@@ -10636,107 +10822,110 @@
     <w:rsid w:val="00014032"/>
     <w:rsid w:val="000142C3"/>
     <w:rsid w:val="00014338"/>
     <w:rsid w:val="00016645"/>
     <w:rsid w:val="0002022A"/>
     <w:rsid w:val="000202E1"/>
     <w:rsid w:val="00020B05"/>
     <w:rsid w:val="000211E0"/>
     <w:rsid w:val="00021E04"/>
     <w:rsid w:val="00023506"/>
     <w:rsid w:val="000235CD"/>
     <w:rsid w:val="00024C25"/>
     <w:rsid w:val="000279D8"/>
     <w:rsid w:val="00027C48"/>
     <w:rsid w:val="000304F3"/>
     <w:rsid w:val="00031974"/>
     <w:rsid w:val="00033274"/>
     <w:rsid w:val="00033B3A"/>
     <w:rsid w:val="000341CA"/>
     <w:rsid w:val="00034ACC"/>
     <w:rsid w:val="00034D1D"/>
     <w:rsid w:val="000375E0"/>
     <w:rsid w:val="000404AB"/>
     <w:rsid w:val="000410DA"/>
     <w:rsid w:val="00042B73"/>
+    <w:rsid w:val="000431E5"/>
     <w:rsid w:val="00043D9D"/>
     <w:rsid w:val="00044158"/>
     <w:rsid w:val="0004666C"/>
     <w:rsid w:val="00046FC4"/>
     <w:rsid w:val="000477B2"/>
     <w:rsid w:val="0005088D"/>
     <w:rsid w:val="000508EA"/>
     <w:rsid w:val="00051313"/>
     <w:rsid w:val="00051BA8"/>
     <w:rsid w:val="0005248D"/>
     <w:rsid w:val="00053721"/>
     <w:rsid w:val="000539A9"/>
     <w:rsid w:val="00053C09"/>
     <w:rsid w:val="000541B3"/>
+    <w:rsid w:val="00054CF7"/>
     <w:rsid w:val="000561D0"/>
     <w:rsid w:val="000561F0"/>
     <w:rsid w:val="000567EF"/>
     <w:rsid w:val="0006091B"/>
     <w:rsid w:val="0006107D"/>
     <w:rsid w:val="00062800"/>
     <w:rsid w:val="00062D1E"/>
     <w:rsid w:val="000639B3"/>
     <w:rsid w:val="0006614B"/>
     <w:rsid w:val="00066481"/>
     <w:rsid w:val="00070417"/>
     <w:rsid w:val="000704C3"/>
     <w:rsid w:val="00071BB5"/>
     <w:rsid w:val="00073F89"/>
     <w:rsid w:val="00077DF8"/>
     <w:rsid w:val="000809E6"/>
     <w:rsid w:val="00080CC9"/>
     <w:rsid w:val="00081B75"/>
     <w:rsid w:val="00081EE8"/>
     <w:rsid w:val="0008299B"/>
     <w:rsid w:val="0008311D"/>
     <w:rsid w:val="00083513"/>
     <w:rsid w:val="0008426B"/>
     <w:rsid w:val="0008514D"/>
     <w:rsid w:val="00085862"/>
     <w:rsid w:val="00087616"/>
     <w:rsid w:val="0009030F"/>
     <w:rsid w:val="00092146"/>
     <w:rsid w:val="000935D0"/>
     <w:rsid w:val="000939A5"/>
     <w:rsid w:val="0009511B"/>
     <w:rsid w:val="000A0936"/>
     <w:rsid w:val="000A2B0F"/>
     <w:rsid w:val="000A2BCB"/>
     <w:rsid w:val="000A4562"/>
     <w:rsid w:val="000A51C3"/>
     <w:rsid w:val="000A7AA5"/>
     <w:rsid w:val="000B0501"/>
     <w:rsid w:val="000B21A8"/>
     <w:rsid w:val="000B7F82"/>
     <w:rsid w:val="000C03A4"/>
     <w:rsid w:val="000C19F7"/>
     <w:rsid w:val="000C20D7"/>
+    <w:rsid w:val="000C2A9E"/>
     <w:rsid w:val="000C3F6C"/>
     <w:rsid w:val="000C5523"/>
     <w:rsid w:val="000C5862"/>
     <w:rsid w:val="000C591A"/>
     <w:rsid w:val="000C6237"/>
     <w:rsid w:val="000D023D"/>
     <w:rsid w:val="000D0387"/>
     <w:rsid w:val="000D03DF"/>
     <w:rsid w:val="000D192E"/>
     <w:rsid w:val="000D212F"/>
     <w:rsid w:val="000D25E7"/>
     <w:rsid w:val="000D38E0"/>
     <w:rsid w:val="000D3DAD"/>
     <w:rsid w:val="000D3DF4"/>
     <w:rsid w:val="000D52B5"/>
     <w:rsid w:val="000D5351"/>
     <w:rsid w:val="000D6F29"/>
     <w:rsid w:val="000E1263"/>
     <w:rsid w:val="000E1D05"/>
     <w:rsid w:val="000E245A"/>
     <w:rsid w:val="000E4081"/>
     <w:rsid w:val="000E4F8B"/>
     <w:rsid w:val="000E55FD"/>
     <w:rsid w:val="000E5CC1"/>
     <w:rsid w:val="000E678D"/>
@@ -10803,50 +10992,51 @@
     <w:rsid w:val="00142E04"/>
     <w:rsid w:val="00143FB2"/>
     <w:rsid w:val="00144D8D"/>
     <w:rsid w:val="001452B1"/>
     <w:rsid w:val="001455E2"/>
     <w:rsid w:val="0014606B"/>
     <w:rsid w:val="001464F1"/>
     <w:rsid w:val="00147065"/>
     <w:rsid w:val="00147CF2"/>
     <w:rsid w:val="00147D72"/>
     <w:rsid w:val="00151F1A"/>
     <w:rsid w:val="00153152"/>
     <w:rsid w:val="0015460B"/>
     <w:rsid w:val="00154E19"/>
     <w:rsid w:val="001557DC"/>
     <w:rsid w:val="00156C58"/>
     <w:rsid w:val="00160620"/>
     <w:rsid w:val="00160C53"/>
     <w:rsid w:val="00162DC0"/>
     <w:rsid w:val="00163CDA"/>
     <w:rsid w:val="00164DD8"/>
     <w:rsid w:val="00165B16"/>
     <w:rsid w:val="0016682C"/>
     <w:rsid w:val="001670DD"/>
     <w:rsid w:val="00167DC5"/>
+    <w:rsid w:val="00167EE2"/>
     <w:rsid w:val="00170603"/>
     <w:rsid w:val="0017124D"/>
     <w:rsid w:val="00172813"/>
     <w:rsid w:val="00174219"/>
     <w:rsid w:val="001751CC"/>
     <w:rsid w:val="00176A6A"/>
     <w:rsid w:val="00176BB1"/>
     <w:rsid w:val="00181048"/>
     <w:rsid w:val="001815E1"/>
     <w:rsid w:val="00181F09"/>
     <w:rsid w:val="001823BB"/>
     <w:rsid w:val="00182B06"/>
     <w:rsid w:val="0018387B"/>
     <w:rsid w:val="0018423A"/>
     <w:rsid w:val="0018547C"/>
     <w:rsid w:val="00186660"/>
     <w:rsid w:val="00186D3A"/>
     <w:rsid w:val="0018727C"/>
     <w:rsid w:val="00187353"/>
     <w:rsid w:val="00187C17"/>
     <w:rsid w:val="001900D3"/>
     <w:rsid w:val="00192394"/>
     <w:rsid w:val="001925A4"/>
     <w:rsid w:val="001929C2"/>
     <w:rsid w:val="00192B6E"/>
@@ -11176,50 +11366,51 @@
     <w:rsid w:val="00395111"/>
     <w:rsid w:val="0039534D"/>
     <w:rsid w:val="00395E75"/>
     <w:rsid w:val="003967C8"/>
     <w:rsid w:val="003969F6"/>
     <w:rsid w:val="003974C9"/>
     <w:rsid w:val="003A2157"/>
     <w:rsid w:val="003A2505"/>
     <w:rsid w:val="003A5A89"/>
     <w:rsid w:val="003A788E"/>
     <w:rsid w:val="003A7C0D"/>
     <w:rsid w:val="003A7D84"/>
     <w:rsid w:val="003B04F1"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B3CC1"/>
     <w:rsid w:val="003B42C4"/>
     <w:rsid w:val="003B50B9"/>
     <w:rsid w:val="003B53F7"/>
     <w:rsid w:val="003B776A"/>
     <w:rsid w:val="003C0F69"/>
     <w:rsid w:val="003C1D33"/>
     <w:rsid w:val="003C218C"/>
     <w:rsid w:val="003C29FD"/>
     <w:rsid w:val="003C2D62"/>
     <w:rsid w:val="003C2E5C"/>
+    <w:rsid w:val="003C35CA"/>
     <w:rsid w:val="003C37F6"/>
     <w:rsid w:val="003C46D6"/>
     <w:rsid w:val="003C4A00"/>
     <w:rsid w:val="003C63AB"/>
     <w:rsid w:val="003D02F1"/>
     <w:rsid w:val="003D0C84"/>
     <w:rsid w:val="003D0E25"/>
     <w:rsid w:val="003D2EC8"/>
     <w:rsid w:val="003D38AE"/>
     <w:rsid w:val="003D39AA"/>
     <w:rsid w:val="003D53BD"/>
     <w:rsid w:val="003D5814"/>
     <w:rsid w:val="003D5F43"/>
     <w:rsid w:val="003D6550"/>
     <w:rsid w:val="003D77AC"/>
     <w:rsid w:val="003E0793"/>
     <w:rsid w:val="003E0937"/>
     <w:rsid w:val="003E16B4"/>
     <w:rsid w:val="003E1E63"/>
     <w:rsid w:val="003E316F"/>
     <w:rsid w:val="003E319A"/>
     <w:rsid w:val="003E4097"/>
     <w:rsid w:val="003E519C"/>
     <w:rsid w:val="003E597D"/>
     <w:rsid w:val="003E5A1F"/>
@@ -11414,50 +11605,51 @@
     <w:rsid w:val="0050315D"/>
     <w:rsid w:val="005031CD"/>
     <w:rsid w:val="005039D3"/>
     <w:rsid w:val="00503B4E"/>
     <w:rsid w:val="005045E5"/>
     <w:rsid w:val="005053E6"/>
     <w:rsid w:val="005054E1"/>
     <w:rsid w:val="00507835"/>
     <w:rsid w:val="00507ABC"/>
     <w:rsid w:val="00507C07"/>
     <w:rsid w:val="00507D91"/>
     <w:rsid w:val="0051010C"/>
     <w:rsid w:val="00511A9A"/>
     <w:rsid w:val="00511B7C"/>
     <w:rsid w:val="00512BB8"/>
     <w:rsid w:val="0051352D"/>
     <w:rsid w:val="00513CC4"/>
     <w:rsid w:val="005141AE"/>
     <w:rsid w:val="00514661"/>
     <w:rsid w:val="00514A79"/>
     <w:rsid w:val="00514F8B"/>
     <w:rsid w:val="00515DCF"/>
     <w:rsid w:val="00515F20"/>
     <w:rsid w:val="0051628D"/>
     <w:rsid w:val="0051676F"/>
+    <w:rsid w:val="00516A86"/>
     <w:rsid w:val="00516CD9"/>
     <w:rsid w:val="005170A1"/>
     <w:rsid w:val="00519E8A"/>
     <w:rsid w:val="005209FE"/>
     <w:rsid w:val="00523E3D"/>
     <w:rsid w:val="00525BC7"/>
     <w:rsid w:val="0052661D"/>
     <w:rsid w:val="00526824"/>
     <w:rsid w:val="0053031D"/>
     <w:rsid w:val="005307CB"/>
     <w:rsid w:val="00530E5A"/>
     <w:rsid w:val="0053296B"/>
     <w:rsid w:val="00535B93"/>
     <w:rsid w:val="005370E0"/>
     <w:rsid w:val="00537660"/>
     <w:rsid w:val="00540783"/>
     <w:rsid w:val="005410EE"/>
     <w:rsid w:val="00541A5B"/>
     <w:rsid w:val="00541C07"/>
     <w:rsid w:val="005426C0"/>
     <w:rsid w:val="00542A23"/>
     <w:rsid w:val="005431B8"/>
     <w:rsid w:val="0054410D"/>
     <w:rsid w:val="00544234"/>
     <w:rsid w:val="00545E50"/>
@@ -11505,50 +11697,51 @@
     <w:rsid w:val="005842CC"/>
     <w:rsid w:val="00584AD8"/>
     <w:rsid w:val="00586244"/>
     <w:rsid w:val="005905CF"/>
     <w:rsid w:val="00591678"/>
     <w:rsid w:val="0059267E"/>
     <w:rsid w:val="0059344E"/>
     <w:rsid w:val="005943EA"/>
     <w:rsid w:val="005948E1"/>
     <w:rsid w:val="005965D0"/>
     <w:rsid w:val="00596FCC"/>
     <w:rsid w:val="00597A5B"/>
     <w:rsid w:val="005A167B"/>
     <w:rsid w:val="005A19D2"/>
     <w:rsid w:val="005A1D72"/>
     <w:rsid w:val="005A27C7"/>
     <w:rsid w:val="005A291A"/>
     <w:rsid w:val="005A4334"/>
     <w:rsid w:val="005A56A5"/>
     <w:rsid w:val="005A68FB"/>
     <w:rsid w:val="005A71C2"/>
     <w:rsid w:val="005B0174"/>
     <w:rsid w:val="005B038F"/>
     <w:rsid w:val="005B1780"/>
     <w:rsid w:val="005B2DEA"/>
+    <w:rsid w:val="005B3914"/>
     <w:rsid w:val="005B5089"/>
     <w:rsid w:val="005B5C22"/>
     <w:rsid w:val="005B6B82"/>
     <w:rsid w:val="005B6F3D"/>
     <w:rsid w:val="005B75B0"/>
     <w:rsid w:val="005B792D"/>
     <w:rsid w:val="005B7E43"/>
     <w:rsid w:val="005C0C1C"/>
     <w:rsid w:val="005C3EDB"/>
     <w:rsid w:val="005C55BB"/>
     <w:rsid w:val="005C791D"/>
     <w:rsid w:val="005C7A02"/>
     <w:rsid w:val="005C7A94"/>
     <w:rsid w:val="005D208E"/>
     <w:rsid w:val="005D270B"/>
     <w:rsid w:val="005D2C7B"/>
     <w:rsid w:val="005D32A2"/>
     <w:rsid w:val="005D393F"/>
     <w:rsid w:val="005D3DDA"/>
     <w:rsid w:val="005D49FF"/>
     <w:rsid w:val="005D4A5A"/>
     <w:rsid w:val="005D6220"/>
     <w:rsid w:val="005D6558"/>
     <w:rsid w:val="005D7497"/>
     <w:rsid w:val="005E10C5"/>
@@ -11881,50 +12074,51 @@
     <w:rsid w:val="007B3070"/>
     <w:rsid w:val="007B492D"/>
     <w:rsid w:val="007B5885"/>
     <w:rsid w:val="007B6AD4"/>
     <w:rsid w:val="007B766C"/>
     <w:rsid w:val="007B7BCB"/>
     <w:rsid w:val="007C1556"/>
     <w:rsid w:val="007C191C"/>
     <w:rsid w:val="007C36B0"/>
     <w:rsid w:val="007C3779"/>
     <w:rsid w:val="007C49C6"/>
     <w:rsid w:val="007C69FA"/>
     <w:rsid w:val="007C7335"/>
     <w:rsid w:val="007C7E43"/>
     <w:rsid w:val="007CBB7C"/>
     <w:rsid w:val="007D17A0"/>
     <w:rsid w:val="007D281E"/>
     <w:rsid w:val="007D332C"/>
     <w:rsid w:val="007D3E9B"/>
     <w:rsid w:val="007D53BD"/>
     <w:rsid w:val="007D61D6"/>
     <w:rsid w:val="007D6FF2"/>
     <w:rsid w:val="007D7496"/>
     <w:rsid w:val="007D7F38"/>
     <w:rsid w:val="007E032A"/>
+    <w:rsid w:val="007E06A6"/>
     <w:rsid w:val="007E0BB7"/>
     <w:rsid w:val="007E0C93"/>
     <w:rsid w:val="007E0DAF"/>
     <w:rsid w:val="007E123E"/>
     <w:rsid w:val="007E2586"/>
     <w:rsid w:val="007E2976"/>
     <w:rsid w:val="007E2D7C"/>
     <w:rsid w:val="007E3321"/>
     <w:rsid w:val="007E3DC7"/>
     <w:rsid w:val="007E57A5"/>
     <w:rsid w:val="007E5E9D"/>
     <w:rsid w:val="007E6FFC"/>
     <w:rsid w:val="007E7689"/>
     <w:rsid w:val="007E78F5"/>
     <w:rsid w:val="007E7A4D"/>
     <w:rsid w:val="007F0CC4"/>
     <w:rsid w:val="007F39A5"/>
     <w:rsid w:val="007F58B8"/>
     <w:rsid w:val="007F5975"/>
     <w:rsid w:val="007F6DDE"/>
     <w:rsid w:val="007F7504"/>
     <w:rsid w:val="00800903"/>
     <w:rsid w:val="00800BFB"/>
     <w:rsid w:val="00800FC9"/>
     <w:rsid w:val="00801B05"/>
@@ -11966,50 +12160,51 @@
     <w:rsid w:val="008307A9"/>
     <w:rsid w:val="00830B13"/>
     <w:rsid w:val="0083120F"/>
     <w:rsid w:val="008314AE"/>
     <w:rsid w:val="00831687"/>
     <w:rsid w:val="00831C33"/>
     <w:rsid w:val="00832B67"/>
     <w:rsid w:val="00834B48"/>
     <w:rsid w:val="008353AB"/>
     <w:rsid w:val="0083584D"/>
     <w:rsid w:val="00835952"/>
     <w:rsid w:val="00835AD6"/>
     <w:rsid w:val="00835CE6"/>
     <w:rsid w:val="0083607E"/>
     <w:rsid w:val="00836174"/>
     <w:rsid w:val="008361C0"/>
     <w:rsid w:val="00837C8A"/>
     <w:rsid w:val="008404CA"/>
     <w:rsid w:val="00840CB3"/>
     <w:rsid w:val="00840F3B"/>
     <w:rsid w:val="00841A60"/>
     <w:rsid w:val="00842B3F"/>
     <w:rsid w:val="008435BD"/>
     <w:rsid w:val="0084482A"/>
     <w:rsid w:val="0084483E"/>
+    <w:rsid w:val="00850701"/>
     <w:rsid w:val="00850788"/>
     <w:rsid w:val="00851376"/>
     <w:rsid w:val="00851F30"/>
     <w:rsid w:val="00852C75"/>
     <w:rsid w:val="00852C91"/>
     <w:rsid w:val="00852E46"/>
     <w:rsid w:val="00853267"/>
     <w:rsid w:val="00854275"/>
     <w:rsid w:val="008547E1"/>
     <w:rsid w:val="00856586"/>
     <w:rsid w:val="00856B57"/>
     <w:rsid w:val="00856DF8"/>
     <w:rsid w:val="008572F7"/>
     <w:rsid w:val="00860945"/>
     <w:rsid w:val="00860F27"/>
     <w:rsid w:val="00861238"/>
     <w:rsid w:val="0086131B"/>
     <w:rsid w:val="00863A83"/>
     <w:rsid w:val="00863B2C"/>
     <w:rsid w:val="00864664"/>
     <w:rsid w:val="00864E79"/>
     <w:rsid w:val="008653FE"/>
     <w:rsid w:val="00870BEC"/>
     <w:rsid w:val="00870D3E"/>
     <w:rsid w:val="0087198E"/>
@@ -12500,50 +12695,51 @@
     <w:rsid w:val="00B01167"/>
     <w:rsid w:val="00B01694"/>
     <w:rsid w:val="00B01F77"/>
     <w:rsid w:val="00B037B4"/>
     <w:rsid w:val="00B03B77"/>
     <w:rsid w:val="00B04654"/>
     <w:rsid w:val="00B05944"/>
     <w:rsid w:val="00B059A4"/>
     <w:rsid w:val="00B05CEA"/>
     <w:rsid w:val="00B05D95"/>
     <w:rsid w:val="00B06724"/>
     <w:rsid w:val="00B07632"/>
     <w:rsid w:val="00B10892"/>
     <w:rsid w:val="00B10B8E"/>
     <w:rsid w:val="00B115E6"/>
     <w:rsid w:val="00B11A02"/>
     <w:rsid w:val="00B11B7A"/>
     <w:rsid w:val="00B126B4"/>
     <w:rsid w:val="00B14089"/>
     <w:rsid w:val="00B14E3B"/>
     <w:rsid w:val="00B1572C"/>
     <w:rsid w:val="00B15DE7"/>
     <w:rsid w:val="00B1692A"/>
     <w:rsid w:val="00B16E35"/>
     <w:rsid w:val="00B2006A"/>
+    <w:rsid w:val="00B20199"/>
     <w:rsid w:val="00B20A40"/>
     <w:rsid w:val="00B20C16"/>
     <w:rsid w:val="00B20DBD"/>
     <w:rsid w:val="00B21587"/>
     <w:rsid w:val="00B22184"/>
     <w:rsid w:val="00B22662"/>
     <w:rsid w:val="00B227A2"/>
     <w:rsid w:val="00B244B9"/>
     <w:rsid w:val="00B24501"/>
     <w:rsid w:val="00B24B98"/>
     <w:rsid w:val="00B24BE6"/>
     <w:rsid w:val="00B24F0C"/>
     <w:rsid w:val="00B26939"/>
     <w:rsid w:val="00B27623"/>
     <w:rsid w:val="00B3027E"/>
     <w:rsid w:val="00B30C62"/>
     <w:rsid w:val="00B31B4F"/>
     <w:rsid w:val="00B3274F"/>
     <w:rsid w:val="00B33022"/>
     <w:rsid w:val="00B3325F"/>
     <w:rsid w:val="00B339FB"/>
     <w:rsid w:val="00B343E7"/>
     <w:rsid w:val="00B34582"/>
     <w:rsid w:val="00B34A01"/>
     <w:rsid w:val="00B34C00"/>
@@ -12672,50 +12868,51 @@
     <w:rsid w:val="00BE2B69"/>
     <w:rsid w:val="00BE4F44"/>
     <w:rsid w:val="00BE5616"/>
     <w:rsid w:val="00BE5C5B"/>
     <w:rsid w:val="00BE6759"/>
     <w:rsid w:val="00BE6AD1"/>
     <w:rsid w:val="00BE6B04"/>
     <w:rsid w:val="00BE70E4"/>
     <w:rsid w:val="00BF2D49"/>
     <w:rsid w:val="00BF389C"/>
     <w:rsid w:val="00BF3900"/>
     <w:rsid w:val="00BF3966"/>
     <w:rsid w:val="00BF5069"/>
     <w:rsid w:val="00BF7DFD"/>
     <w:rsid w:val="00C00238"/>
     <w:rsid w:val="00C00E17"/>
     <w:rsid w:val="00C0165C"/>
     <w:rsid w:val="00C024B5"/>
     <w:rsid w:val="00C0318A"/>
     <w:rsid w:val="00C03DC4"/>
     <w:rsid w:val="00C047C8"/>
     <w:rsid w:val="00C04B17"/>
     <w:rsid w:val="00C04B3D"/>
     <w:rsid w:val="00C07D05"/>
     <w:rsid w:val="00C1005A"/>
+    <w:rsid w:val="00C11A2A"/>
     <w:rsid w:val="00C11D96"/>
     <w:rsid w:val="00C14258"/>
     <w:rsid w:val="00C1441A"/>
     <w:rsid w:val="00C1494D"/>
     <w:rsid w:val="00C15CF6"/>
     <w:rsid w:val="00C15D34"/>
     <w:rsid w:val="00C1655B"/>
     <w:rsid w:val="00C16A33"/>
     <w:rsid w:val="00C17D5D"/>
     <w:rsid w:val="00C21ED4"/>
     <w:rsid w:val="00C23AE8"/>
     <w:rsid w:val="00C23CF4"/>
     <w:rsid w:val="00C24585"/>
     <w:rsid w:val="00C249FB"/>
     <w:rsid w:val="00C24ACB"/>
     <w:rsid w:val="00C26C82"/>
     <w:rsid w:val="00C26D45"/>
     <w:rsid w:val="00C2740D"/>
     <w:rsid w:val="00C2777D"/>
     <w:rsid w:val="00C27A8F"/>
     <w:rsid w:val="00C27D03"/>
     <w:rsid w:val="00C27EA3"/>
     <w:rsid w:val="00C302FB"/>
     <w:rsid w:val="00C3093B"/>
     <w:rsid w:val="00C3125E"/>
@@ -13130,50 +13327,51 @@
     <w:rsid w:val="00E71722"/>
     <w:rsid w:val="00E72467"/>
     <w:rsid w:val="00E734C8"/>
     <w:rsid w:val="00E74EF3"/>
     <w:rsid w:val="00E750D5"/>
     <w:rsid w:val="00E75722"/>
     <w:rsid w:val="00E7651D"/>
     <w:rsid w:val="00E7733C"/>
     <w:rsid w:val="00E777AB"/>
     <w:rsid w:val="00E77DBD"/>
     <w:rsid w:val="00E809EE"/>
     <w:rsid w:val="00E80A4C"/>
     <w:rsid w:val="00E80C61"/>
     <w:rsid w:val="00E81F41"/>
     <w:rsid w:val="00E82011"/>
     <w:rsid w:val="00E83E47"/>
     <w:rsid w:val="00E847FC"/>
     <w:rsid w:val="00E85D30"/>
     <w:rsid w:val="00E874DA"/>
     <w:rsid w:val="00E876A8"/>
     <w:rsid w:val="00E87841"/>
     <w:rsid w:val="00E87938"/>
     <w:rsid w:val="00E87A2A"/>
     <w:rsid w:val="00E87B6C"/>
     <w:rsid w:val="00E9053C"/>
+    <w:rsid w:val="00E91254"/>
     <w:rsid w:val="00E912FE"/>
     <w:rsid w:val="00E914D7"/>
     <w:rsid w:val="00E9528C"/>
     <w:rsid w:val="00E9764F"/>
     <w:rsid w:val="00E97707"/>
     <w:rsid w:val="00E977CE"/>
     <w:rsid w:val="00E977F6"/>
     <w:rsid w:val="00E97801"/>
     <w:rsid w:val="00EA32FE"/>
     <w:rsid w:val="00EA3822"/>
     <w:rsid w:val="00EA49E8"/>
     <w:rsid w:val="00EA5052"/>
     <w:rsid w:val="00EA5156"/>
     <w:rsid w:val="00EA550D"/>
     <w:rsid w:val="00EA5604"/>
     <w:rsid w:val="00EA6DDE"/>
     <w:rsid w:val="00EA7A4A"/>
     <w:rsid w:val="00EA7E82"/>
     <w:rsid w:val="00EA7F56"/>
     <w:rsid w:val="00EB05E5"/>
     <w:rsid w:val="00EB0D7F"/>
     <w:rsid w:val="00EB3269"/>
     <w:rsid w:val="00EB3B5B"/>
     <w:rsid w:val="00EB433A"/>
     <w:rsid w:val="00EB5832"/>
@@ -23363,70 +23561,74 @@
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3dc3612c2062322f778ce1bbb5965f06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa353c95e24cadc1ad830dd72ff3ad35" ns2:_="" ns3:_="">
     <xsd:import namespace="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <xsd:import namespace="e0462724-c287-4692-a122-48640871c549"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -23617,121 +23819,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F569643-FAEA-47C0-89BB-1EE4DE02EBBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E63FAF7D-7281-4AA1-8BDC-894C7CCC5D44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7067ECEE-7BDD-4BBE-AAB9-03D3035AB0C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5EE578-C6E3-4550-A27C-33CF4F5A3A3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1798</Words>
-  <Characters>10249</Characters>
+  <Words>1801</Words>
+  <Characters>10270</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12023</CharactersWithSpaces>
+  <CharactersWithSpaces>12047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Atkinson, Jessica L (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
   </property>