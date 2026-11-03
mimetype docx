--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="107C8E5E" w14:textId="77777777" w:rsidR="009F4CBF" w:rsidRDefault="009F4CBF">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="156E5A9B" w14:textId="77777777" w:rsidR="00117C42" w:rsidRPr="00300C99" w:rsidRDefault="00117C42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4596B776" w14:textId="77777777" w:rsidR="00117C42" w:rsidRPr="00300C99" w:rsidRDefault="00117C42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42090AD3" w14:textId="77777777" w:rsidR="00454CA7" w:rsidRPr="0037123D" w:rsidRDefault="00454CA7">
       <w:pPr>
@@ -110,52 +110,52 @@
     </w:p>
     <w:p w14:paraId="0FD1629A" w14:textId="77777777" w:rsidR="00454CA7" w:rsidRPr="0037123D" w:rsidRDefault="004C56B3" w:rsidP="003377B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Early Education and Care (EEC) </w:t>
       </w:r>
       <w:r w:rsidR="00300C99" w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>provides</w:t>
       </w:r>
       <w:r w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial assistance for early education and care to </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="0037123D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
             <w:t>Massachusetts</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> families </w:t>
       </w:r>
       <w:r w:rsidR="00300C99" w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>meet specific eligibility requirements. Those requirements include income criteria and a documented service need</w:t>
@@ -769,200 +769,222 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B66066B" w14:textId="77777777" w:rsidR="009710D4" w:rsidRPr="0037123D" w:rsidRDefault="009710D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037123D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3410EE78" w14:textId="77777777" w:rsidR="00454CA7" w:rsidRPr="0037123D" w:rsidRDefault="00454CA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00454CA7" w:rsidRPr="0037123D" w:rsidSect="0037123D">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C97851F" w14:textId="77777777" w:rsidR="00754147" w:rsidRDefault="00754147">
+    <w:p w14:paraId="29CFBAED" w14:textId="77777777" w:rsidR="003846DF" w:rsidRDefault="003846DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68CF54C1" w14:textId="77777777" w:rsidR="00754147" w:rsidRDefault="00754147">
+    <w:p w14:paraId="1BCB6C1A" w14:textId="77777777" w:rsidR="003846DF" w:rsidRDefault="003846DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="686385A5" w14:textId="77777777" w:rsidR="00740826" w:rsidRPr="0037123D" w:rsidRDefault="00740826" w:rsidP="0037123D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00740826">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date:  </w:t>
+      <w:t>Effective Date</w:t>
     </w:r>
-    <w:r w:rsidR="003E0652">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00740826">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>March 1, 2019</w:t>
+      <w:t xml:space="preserve">:  </w:t>
+    </w:r>
+    <w:r w:rsidR="003E0652">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>March</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="003E0652">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1, 2019</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089942E5" w14:textId="77777777" w:rsidR="00754147" w:rsidRDefault="00754147">
+    <w:p w14:paraId="2E2CD94A" w14:textId="77777777" w:rsidR="003846DF" w:rsidRDefault="003846DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A57927E" w14:textId="77777777" w:rsidR="00754147" w:rsidRDefault="00754147">
+    <w:p w14:paraId="43B84975" w14:textId="77777777" w:rsidR="003846DF" w:rsidRDefault="003846DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35FE3514" w14:textId="77777777" w:rsidR="00740826" w:rsidRPr="00740826" w:rsidRDefault="00740826" w:rsidP="00740826">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00740826">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>THE DEPARTMENT OF EARLY EDUCATION AND CARE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7447141C" w14:textId="77777777" w:rsidR="00740826" w:rsidRPr="00740826" w:rsidRDefault="00740826" w:rsidP="00740826">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
@@ -978,51 +1000,51 @@
   <w:p w14:paraId="65DB59D3" w14:textId="77777777" w:rsidR="00DB37D8" w:rsidRPr="00AD49E4" w:rsidRDefault="0037123D" w:rsidP="00740826">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD49E4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>SELF-EMPLOYMENT COVER LETTER</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28417E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B3E8F38"/>
     <w:lvl w:ilvl="0" w:tplc="55307F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1521,111 +1543,113 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2138062680">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="432674788">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1221287057">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1084915132">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00454CA7"/>
     <w:rsid w:val="00021FF4"/>
+    <w:rsid w:val="00072475"/>
     <w:rsid w:val="00091C3D"/>
     <w:rsid w:val="000B2DFA"/>
     <w:rsid w:val="000B5F98"/>
     <w:rsid w:val="000F1524"/>
     <w:rsid w:val="00115D3A"/>
     <w:rsid w:val="00117C42"/>
     <w:rsid w:val="00133D43"/>
     <w:rsid w:val="00142AB3"/>
     <w:rsid w:val="0017679F"/>
     <w:rsid w:val="00177571"/>
     <w:rsid w:val="00177B08"/>
     <w:rsid w:val="001E175A"/>
     <w:rsid w:val="002C105A"/>
     <w:rsid w:val="00300C99"/>
     <w:rsid w:val="003377B9"/>
     <w:rsid w:val="0037123D"/>
     <w:rsid w:val="003842FD"/>
+    <w:rsid w:val="003846DF"/>
     <w:rsid w:val="00394484"/>
     <w:rsid w:val="003C0E72"/>
     <w:rsid w:val="003C65D7"/>
     <w:rsid w:val="003E0652"/>
     <w:rsid w:val="003F7A48"/>
     <w:rsid w:val="00414BC5"/>
     <w:rsid w:val="004544A8"/>
     <w:rsid w:val="00454CA7"/>
     <w:rsid w:val="004A472B"/>
     <w:rsid w:val="004C56B3"/>
     <w:rsid w:val="004E269E"/>
     <w:rsid w:val="004E4E43"/>
     <w:rsid w:val="00527120"/>
     <w:rsid w:val="00534ACD"/>
     <w:rsid w:val="00536F96"/>
     <w:rsid w:val="00553469"/>
     <w:rsid w:val="00567374"/>
     <w:rsid w:val="0057562C"/>
     <w:rsid w:val="00624075"/>
     <w:rsid w:val="00627C6A"/>
     <w:rsid w:val="006449DA"/>
     <w:rsid w:val="006D5E55"/>
     <w:rsid w:val="006F28FE"/>
     <w:rsid w:val="0072515B"/>
     <w:rsid w:val="007341E1"/>
@@ -1661,84 +1685,85 @@
     <w:rsid w:val="00CF1A7C"/>
     <w:rsid w:val="00D45DE6"/>
     <w:rsid w:val="00D62385"/>
     <w:rsid w:val="00D71786"/>
     <w:rsid w:val="00DB37D8"/>
     <w:rsid w:val="00DB552C"/>
     <w:rsid w:val="00DB6BDC"/>
     <w:rsid w:val="00DD4880"/>
     <w:rsid w:val="00DD757E"/>
     <w:rsid w:val="00DE40B0"/>
     <w:rsid w:val="00E0516B"/>
     <w:rsid w:val="00E50238"/>
     <w:rsid w:val="00E52D9D"/>
     <w:rsid w:val="00E55C40"/>
     <w:rsid w:val="00E8122C"/>
     <w:rsid w:val="00EA7A7A"/>
     <w:rsid w:val="00EB4FBA"/>
     <w:rsid w:val="00EC78AF"/>
     <w:rsid w:val="00ED6D87"/>
     <w:rsid w:val="00F15397"/>
     <w:rsid w:val="00F200C6"/>
     <w:rsid w:val="00F329C2"/>
     <w:rsid w:val="00F368BC"/>
     <w:rsid w:val="00F97F4B"/>
     <w:rsid w:val="00FF233E"/>
+    <w:rsid w:val="00FF516B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="513A2296"/>
   <w15:docId w15:val="{FC41C6D0-E577-4A87-AFE0-725D84543796}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1804,94 +1829,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -2187,57 +2216,57 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00CA3BEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00740826"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2492,50 +2521,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068B32C7835BBD94282A40B01912CADD0" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b6889a5f8f4e770b5ea681cc5bf33287">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a2f370b-bdc5-4055-8031-189f80688753" xmlns:ns3="2c0b585d-b733-433f-8897-8c1b261074a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71c04859b8f850a4b43a80990e408c1e" ns2:_="" ns3:_="">
     <xsd:import namespace="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <xsd:import namespace="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2700,84 +2744,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226D5605-DA6A-4705-B909-E4AA1CA98587}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{562C614F-EA59-494F-92B2-44AAE03DCA13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A2C4B7-0C2C-4F1C-8FC5-57C6C76019E7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A2C4B7-0C2C-4F1C-8FC5-57C6C76019E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{562C614F-EA59-494F-92B2-44AAE03DCA13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226D5605-DA6A-4705-B909-E4AA1CA98587}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
+    <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>255</Words>
-  <Characters>1534</Characters>
+  <Words>267</Words>
+  <Characters>1522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Self-Employment Income Information Packet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of Child Care Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>