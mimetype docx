--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -1,54 +1,451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2304D0B8" w14:textId="7B29DDD6" w:rsidR="00814BC5" w:rsidRPr="00814BC5" w:rsidRDefault="00814BC5" w:rsidP="00814BC5">
+    <w:p w14:paraId="57555D58" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00814BC5">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E11ECA" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:spacing w:after="83"/>
+        <w:ind w:left="168"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="21D4C568" wp14:editId="7AA5EAAA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>106375</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-30859</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1018540" cy="1188720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="324" name="Picture 324" descr="Commonwealth State Seal"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="324" name="Picture 324" descr="Commonwealth State Seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1018540" cy="1188720"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65672BF5" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:spacing w:after="101"/>
+        <w:ind w:left="168" w:right="129"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OMMONWEALTH OF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ASSACHUSETTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420E4A85" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="178" w:right="131"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XECUTIVE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>FFICE FOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DMINISTRATION AND </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>INANCE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>STATE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>HOUSE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>▪</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ROOM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>373 BOSTON,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>02133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394D951A" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="178" w:right="131"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705DD68B" w14:textId="77777777" w:rsidR="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="178" w:right="131"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEL: (617) 727-2040 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F43D68" w14:textId="45413D41" w:rsidR="00DA4525" w:rsidRPr="00DA4525" w:rsidRDefault="00DA4525" w:rsidP="00DA4525">
+      <w:pPr>
+        <w:spacing w:after="977" w:line="223" w:lineRule="auto"/>
+        <w:ind w:left="7706"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>FAX: (617) 727-2779 www.mass.gov/eoaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2304D0B8" w14:textId="1BE60901" w:rsidR="00814BC5" w:rsidRPr="00814BC5" w:rsidRDefault="00814BC5" w:rsidP="00814BC5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814BC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Meeting Minutes</w:t>
@@ -1240,51 +1637,50 @@
         </w:rPr>
         <w:t xml:space="preserve">invaluable asset to the </w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ommittee and thanked him for his dedication and keen insight and wished him all the best. Ms. Connors introduced Kelly Govoni as the Secretary to the </w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ommittee and noted </w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">she will be taking over Will Archibald’s previous role. Ms. Ho congratulated Mr. </w:t>
@@ -1506,68 +1902,104 @@
         </w:rPr>
         <w:t xml:space="preserve">ommittee was established by Chapter 165 of the Acts of 2012, for the purposes of reviewing on a </w:t>
       </w:r>
       <w:r w:rsidR="004614FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>continuing</w:t>
       </w:r>
       <w:r w:rsidR="0086453C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis the amount and condition of the Commonwealth’s tax-supported debt</w:t>
       </w:r>
       <w:r w:rsidR="004614FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, as well as the debt of certain state authorities. Ms. Connors stated that the Committee is responsible for providing an estimate of the total amount of new Commonwealth debt that can prudently be authorized for the next fiscal year, taking into account certain criteria, to the Governor and Legislature on or before December 15</w:t>
+        <w:t xml:space="preserve">, as well as the debt of certain state authorities. Ms. Connors stated that the Committee is responsible for providing an estimate of the total amount of new Commonwealth debt that can prudently be authorized for the next fiscal year, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004614FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004614FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certain criteria, to the Governor and Legislature on or before December 15</w:t>
       </w:r>
       <w:r w:rsidR="004614FC" w:rsidRPr="004614FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="004614FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of each year. Ms. Connors noted that estimates are advisory and not binding on the Governor or the Legislature. Furthermore, the Legislature is responsible for authorizing Commonwealth debt and the Governor determines the total amount of capital spending for each fiscal year and the amount of new Commonwealth debt that he considers advisable to finance such spending. Ms. Connors noted that the Committee consists of seven voting members including the Secretary of Administration and Finance, the State Treasurer, the Comptroller, the Secretary of Transportation, one appointee of the Governor and two appointees of the State Treasurer. Ms. Connors noted that the Committee also includes </w:t>
+        <w:t xml:space="preserve"> of each year. Ms. Connors noted that estimates are advisory and not binding on the Governor or the Legislature. Furthermore, the Legislature is responsible for authorizing Commonwealth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004614FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>debt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004614FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Governor determines the total amount of capital spending for each fiscal year and the amount of new Commonwealth debt that he considers advisable to finance such spending. Ms. Connors noted that the Committee consists of seven voting members including the Secretary of Administration and Finance, the State Treasurer, the Comptroller, the Secretary of Transportation, one appointee of the Governor and two appointees of the State Treasurer. Ms. Connors noted that the Committee also includes </w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-voting</w:t>
       </w:r>
       <w:r w:rsidR="004614FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> members, including the House and Senate chairs and the ranking minority members of the Committee on Bonding, Capital Expenditures and State Assets, and the Committees on Ways and Means. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A84B405" w14:textId="77777777" w:rsidR="004614FC" w:rsidRDefault="004614FC" w:rsidP="002E47D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1834,513 +2266,513 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on how we can improve this section. </w:t>
       </w:r>
       <w:r w:rsidR="00D24292">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No Committee members provided feedback or commentary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3373C9FF" w14:textId="5025FBB0" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1D099F" w14:textId="4BC60162" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
-      <w:pPr>
-[...438 lines deleted...]
-    <w:p w14:paraId="135E62A6" w14:textId="6A25D0C1" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ms. Connors </w:t>
       </w:r>
+      <w:r w:rsidR="00C74E31">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noted that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there are three types of debt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24292">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Committee </w:t>
+      </w:r>
       <w:r w:rsidR="00875E7A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E31">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which are: General obligation debt</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (debt that can be repaid with all available Commonwealth revenues)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, special obligation debt (repaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific pledge</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revenues) and federal highway grant anticipation notes (</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>debt paid by highway reimbursements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ms. Connors noted that we </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently have over </w:t>
+      </w:r>
+      <w:r w:rsidR="00671352">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>billion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in outstanding debt</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the projected debt service for this FY is </w:t>
+      </w:r>
+      <w:r w:rsidR="00671352">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.2 billion. Ms. Connors stated that f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ixed </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rate debt is 94</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E31">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and variable rate debt is 6% and a portion of that is hedged. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA8CBF6" w14:textId="79A5627F" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C0A2F0" w14:textId="4E8E0A24" w:rsidR="00517F89" w:rsidRDefault="00875E7A" w:rsidP="002E47D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Butler asked</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ms. Connors</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about slide 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E31">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stating slide 11 showed debt of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E31">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.4 billion and slide 14 showed different numbers. Ms. Connors thanked him for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asking </w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and noted that it might be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195D5F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195D5F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">timing </w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>differen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00195D5F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e on when the data was pulled</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F89">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ms. Connors noted she would double check the numbers. Mr. Butler thanked Ms. Connors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEA3016" w14:textId="2F437BD5" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135E62A6" w14:textId="6A25D0C1" w:rsidR="00517F89" w:rsidRDefault="00517F89" w:rsidP="002E47D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ms. Connors </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>noted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00875E7A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> general obligation contract assistance </w:t>
       </w:r>
       <w:r w:rsidR="00671352">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debt </w:t>
@@ -2421,51 +2853,69 @@
         </w:rPr>
         <w:t>Ms. Connors stated t</w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hat the next DAC meeting </w:t>
       </w:r>
       <w:r w:rsidR="00C74E31">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> next week at the same time, and she will provide materials for the meeting some time next week. </w:t>
+        <w:t xml:space="preserve"> next week at the same time, and she will provide materials for the meeting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F4199F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>some time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F4199F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> next week. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Committee </w:t>
       </w:r>
       <w:r w:rsidR="00C74E31">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">members </w:t>
       </w:r>
       <w:r w:rsidR="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">thanked </w:t>
       </w:r>
@@ -2579,77 +3029,84 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD578A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pm.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00315E48" w:rsidRPr="00F4199F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="203F409F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5044967A"/>
     <w:lvl w:ilvl="0" w:tplc="D102F5EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2953,138 +3410,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="401216719">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2067022165">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1546943426">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1224565348">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00814BC5"/>
     <w:rsid w:val="000119E8"/>
     <w:rsid w:val="0011370E"/>
     <w:rsid w:val="00195D5F"/>
     <w:rsid w:val="002E47D1"/>
     <w:rsid w:val="00315E48"/>
     <w:rsid w:val="003E35AA"/>
     <w:rsid w:val="004614FC"/>
     <w:rsid w:val="004711B5"/>
     <w:rsid w:val="004D4AD2"/>
     <w:rsid w:val="00517F89"/>
     <w:rsid w:val="005635C3"/>
     <w:rsid w:val="00652809"/>
     <w:rsid w:val="00671352"/>
     <w:rsid w:val="00814BC5"/>
     <w:rsid w:val="0086453C"/>
     <w:rsid w:val="00875E7A"/>
+    <w:rsid w:val="00A46DC4"/>
     <w:rsid w:val="00AC2694"/>
     <w:rsid w:val="00C6402E"/>
     <w:rsid w:val="00C74E31"/>
     <w:rsid w:val="00C87E60"/>
     <w:rsid w:val="00D24292"/>
+    <w:rsid w:val="00DA4525"/>
     <w:rsid w:val="00DC3B8F"/>
     <w:rsid w:val="00DC46E4"/>
     <w:rsid w:val="00E9350E"/>
     <w:rsid w:val="00F4199F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13BD2883"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D83C979A-22DD-4A98-9805-6DD26EA17A8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3447,50 +3906,76 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00814BC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA4525"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="122" w:hanging="10"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3528,105 +4013,122 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00814BC5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E47D1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA4525"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="979769384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="427427238">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1587613911">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3893,121 +4395,91 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009328F3A7E452743868B232F99CA4711" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6844d6ef69370bccd7f3e25c4b1507b7">
-[...2 lines deleted...]
-    <xsd:import namespace="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f95772f7-5be7-4436-9eae-fc1650fe511f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4067,111 +4539,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC4F208C-5CBC-479F-AE73-69F57EBCB12F}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{960A51BB-0555-41EC-B101-55EA261EAC54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60CB11A-B77A-4299-8706-EC48A5FD8998}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC4F208C-5CBC-479F-AE73-69F57EBCB12F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1086</Words>
-  <Characters>6193</Characters>
+  <Words>1115</Words>
+  <Characters>6358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7265</CharactersWithSpaces>
+  <CharactersWithSpaces>7459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Govoni, Kelly K (A&amp;F)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010009328F3A7E452743868B232F99CA4711</vt:lpwstr>
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>2780400</vt:r8>
   </property>
 </Properties>
 </file>