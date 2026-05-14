--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -1,111 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="32590D93" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00814BC5" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
+    <w:p w14:paraId="68FCDCD6" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B5BBAF" wp14:editId="41EE1A17">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>878951</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-177315</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="938988" cy="1164945"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Image 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Image 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="938988" cy="1164945"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t>Commonwealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B0E4C5" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="2465"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t>Executive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68452A0A" w14:textId="2A4EEAFC" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5041"/>
+          <w:tab w:val="left" w:pos="5311"/>
+        </w:tabs>
+        <w:spacing w:before="119" w:line="367" w:lineRule="auto"/>
+        <w:ind w:left="3476" w:right="1012"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administration </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>state house</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">room 373 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>boston</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>, ma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>02133</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A84628C" w14:textId="474DB8E1" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>TEL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(617)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>727-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2040</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C53861" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="48"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>FAX:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(617)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>727-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2779</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10109877" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="001E2EE1">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="48"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>www.mass.gov/eoaf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="406B0C8A" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="00C5060F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00814BC5">
-[...10 lines deleted...]
-    <w:p w14:paraId="1D6A8F28" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
+    </w:p>
+    <w:p w14:paraId="01BFA8B5" w14:textId="77777777" w:rsidR="001E2EE1" w:rsidRDefault="001E2EE1" w:rsidP="00C5060F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C02A157" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00AA0F17" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32590D93" w14:textId="65CCED7C" w:rsidR="00C5060F" w:rsidRPr="00814BC5" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814BC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Meeting Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6A8F28" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C02A157" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00AA0F17" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Debt Affordability Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF435BD" w14:textId="05F0E11A" w:rsidR="00C5060F" w:rsidRPr="00AA0F17" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -198,51 +640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Executive Office for Administration and Finance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B579A41" w14:textId="61C2C9B2" w:rsidR="00C5060F" w:rsidRPr="00814BC5" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814BC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoom URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="008755EE" w:rsidRPr="00CD258F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://mass-gov-anf.zoom.us/j/84919526612?pwd=YVJOeFRoSXVrdEFOVFZxemhOTE9LUT09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AC56172" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00814BC5" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814BC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -905,50 +1347,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDC1602" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00AA0F17" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Minutes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C453DE4" w14:textId="77777777" w:rsidR="00C5060F" w:rsidRPr="00AA0F17" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27FD262E" w14:textId="1ECEC093" w:rsidR="00E2317E" w:rsidRDefault="00C5060F" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1166,51 +1609,50 @@
     <w:p w14:paraId="51C70EC5" w14:textId="77777777" w:rsidR="00FE0B40" w:rsidRDefault="00FE0B40" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30D523C0" w14:textId="7A2595DD" w:rsidR="00C87D27" w:rsidRDefault="00FE0B40" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ms. Connors moved on to another admin</w:t>
       </w:r>
       <w:r w:rsidR="00EF052F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">istrative </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>matter, u</w:t>
       </w:r>
       <w:r w:rsidR="00C5060F" w:rsidRPr="00F4199F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pon a motion by Ms. Ho, and duly seconded, the Committee unanimously voted to adopt the minutes from the </w:t>
@@ -1677,51 +2119,69 @@
         </w:rPr>
         <w:t xml:space="preserve">a question raised my </w:t>
       </w:r>
       <w:r w:rsidR="00060D04">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mr. Butler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> last week</w:t>
       </w:r>
       <w:r w:rsidR="004D4E29">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> about different figures of debt in the presentation. Ms. Connors explained that she looked into Mr. Butler’s question and the difference was not due to a timing difference, </w:t>
+        <w:t xml:space="preserve"> about different figures of debt in the presentation. Ms. Connors explained that she </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D4E29">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>looked into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D4E29">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mr. Butler’s question and the difference was not due to a timing difference, </w:t>
       </w:r>
       <w:r w:rsidR="00604CDC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">but the lower number related to the direct debt which excludes a portion of some of the outstanding General Obligation Bonds and that is what was driving the difference. Ms. Connors asked if this answered Mr. Butler’s question and Mr. Butler said it did and thanked Ms. Connors. </w:t>
       </w:r>
       <w:r w:rsidR="00823B4C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Connors asked if anyone had any </w:t>
       </w:r>
       <w:r w:rsidR="00604CDC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">other questions. No one had any questions. </w:t>
       </w:r>
@@ -1785,51 +2245,69 @@
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="00410D15">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: deep and diverse economy, largely focused on knowledge sectors that pay above average wages; high income levels, with per capita income being one of the highest in the nation</w:t>
       </w:r>
       <w:r w:rsidR="00535714">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; exceptional fiscal resilience, with strong gap-closing capacity stemming from a practice of building strong reserve balances and making budget adjustments as needed in response to changing circumstances; and strong financial, debt affordability statements, and multiyear capital investment planning. </w:t>
       </w:r>
       <w:r w:rsidR="008B2EC0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Massachusetts credit offsets include: elevated debt, pension, and other post-employment benefit liabilities relative to other states; and gaining demographic profile with overall population growth that lags the nation. </w:t>
+        <w:t xml:space="preserve">Massachusetts credit offsets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B2EC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B2EC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elevated debt, pension, and other post-employment benefit liabilities relative to other states; and gaining demographic profile with overall population growth that lags the nation. </w:t>
       </w:r>
       <w:r w:rsidR="00C46EF5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Connors </w:t>
       </w:r>
       <w:r w:rsidR="00CF5A39">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>noted that according to Moody’s</w:t>
       </w:r>
       <w:r w:rsidR="00AD2BE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -1927,51 +2405,69 @@
         <w:t xml:space="preserve"> in total personal income by state, and 16</w:t>
       </w:r>
       <w:r w:rsidR="00BC2BB3" w:rsidRPr="00BC2BB3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00BC2BB3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in population. </w:t>
       </w:r>
       <w:r w:rsidR="00040DF0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Furthermore, Ms. Connors noted that historically, annual growth has been generally in line with that of the nation, but slightly lagged during the pandemic</w:t>
+        <w:t xml:space="preserve">Furthermore, Ms. Connors noted that historically, annual growth has been generally in line with that of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00040DF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nation, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00040DF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slightly lagged during the pandemic</w:t>
       </w:r>
       <w:r w:rsidR="00C03384">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> probably due to higher unemployment </w:t>
       </w:r>
       <w:r w:rsidR="009A08F3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>which has since rebounded. Ms. Connors noted that w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hen you look at personal income per capital, for Q1 2021 </w:t>
       </w:r>
@@ -2207,51 +2703,69 @@
     <w:p w14:paraId="04753A9E" w14:textId="77777777" w:rsidR="00DC2B1D" w:rsidRDefault="00DC2B1D" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B70187F" w14:textId="1233AAE6" w:rsidR="00BB577A" w:rsidRDefault="00C839FC" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ms. Connors noted that Massachusetts debt per capita ranked second-highest among 50 states</w:t>
+        <w:t xml:space="preserve">Ms. Connors noted that Massachusetts debt per capita ranked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>second-highest</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> among 50 states</w:t>
       </w:r>
       <w:r w:rsidR="00B57F7A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Ms. Connors noted that the relatively high levels are driven in part because of the state’s practice of financing local infrastructure- most notably through its school district capital bonding program and debt for the Massachusetts Bay Transportation Authority</w:t>
       </w:r>
       <w:r w:rsidR="009945F2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ms. Connors noted that Massachusetts is an outlier in this regard, but </w:t>
       </w:r>
       <w:r w:rsidR="00BB577A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the rating agencies do give </w:t>
       </w:r>
@@ -2460,65 +2974,85 @@
       <w:r w:rsidR="00D9183D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7.4%, which ranks 3</w:t>
       </w:r>
       <w:r w:rsidR="00D9183D" w:rsidRPr="00D9183D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="00D9183D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the nation. To put this in perspective, Ms. Connors highlighted that the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00987338">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50 state</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D9183D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> median is 2.0% and the 50 state average is 2.4%. </w:t>
+        <w:t xml:space="preserve"> median is 2.0% and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D9183D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50 state</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D9183D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> average is 2.4%. </w:t>
       </w:r>
       <w:r w:rsidR="0045623A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Connors noted that </w:t>
       </w:r>
       <w:r w:rsidR="00435609">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00C30F2A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
@@ -2801,57 +3335,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9DBCF7" w14:textId="77777777" w:rsidR="00A95426" w:rsidRDefault="00A95426" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36989227" w14:textId="649FAF92" w:rsidR="00C91C84" w:rsidRDefault="00197E95" w:rsidP="00C5060F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>,Ms. Walsh noted that the presentation is comprehensive and looks good. Ms. Ho stated that the last slide is great for the Committee to consider because it shows</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,Ms.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Walsh noted that the presentation is comprehensive and looks good. Ms. Ho stated that the last slide is great for the Committee to consider because it shows</w:t>
       </w:r>
       <w:r w:rsidR="00B3441C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a positive trend </w:t>
       </w:r>
       <w:r w:rsidR="00810FC6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of revenues going up, which is surprising given the pandemic. Ms. Connors </w:t>
       </w:r>
       <w:r w:rsidR="00233253">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">thanked them for their feedback. </w:t>
       </w:r>
@@ -2907,51 +3451,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> was. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ms. Connors </w:t>
       </w:r>
       <w:r w:rsidR="00233253">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stated that she cou</w:t>
       </w:r>
       <w:r w:rsidR="00B27863">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ld follow up with the exact details but its tax and federal revenue and other departmental revenue and then we factor out certain transfers and those transfers are the school board</w:t>
+        <w:t xml:space="preserve">ld follow up with the exact details but its tax and federal revenue and other departmental revenue and then we factor out certain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B27863">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transfers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B27863">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and those transfers are the school board</w:t>
       </w:r>
       <w:r w:rsidR="005C5AE5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fund</w:t>
       </w:r>
       <w:r w:rsidR="00B27863">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, transportation fund, and workforce transportation fund.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ms. Lieu</w:t>
       </w:r>
@@ -3225,165 +3787,175 @@
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD578A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6444CD2D" w14:textId="5D37E206" w:rsidR="002D61A6" w:rsidRDefault="002D61A6"/>
     <w:p w14:paraId="43E6DE37" w14:textId="0AE7BC40" w:rsidR="00A36E6B" w:rsidRDefault="00A36E6B"/>
     <w:p w14:paraId="772D95AC" w14:textId="77777777" w:rsidR="00A36E6B" w:rsidRDefault="00A36E6B"/>
     <w:sectPr w:rsidR="00A36E6B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C5060F"/>
     <w:rsid w:val="0000562F"/>
     <w:rsid w:val="00040DF0"/>
     <w:rsid w:val="00041C96"/>
     <w:rsid w:val="00060D04"/>
     <w:rsid w:val="0009215C"/>
     <w:rsid w:val="000A1091"/>
     <w:rsid w:val="00152A4A"/>
     <w:rsid w:val="001738AD"/>
     <w:rsid w:val="0017522F"/>
     <w:rsid w:val="0018141A"/>
     <w:rsid w:val="00197E95"/>
     <w:rsid w:val="001C1411"/>
     <w:rsid w:val="001C2EA6"/>
     <w:rsid w:val="001D1D34"/>
+    <w:rsid w:val="001E2EE1"/>
     <w:rsid w:val="00233253"/>
     <w:rsid w:val="00290CE9"/>
     <w:rsid w:val="00294620"/>
     <w:rsid w:val="002C3C60"/>
     <w:rsid w:val="002D61A6"/>
     <w:rsid w:val="002F1A01"/>
     <w:rsid w:val="00323D99"/>
     <w:rsid w:val="003C64E5"/>
     <w:rsid w:val="003D5E56"/>
     <w:rsid w:val="003F27B7"/>
     <w:rsid w:val="00410D15"/>
     <w:rsid w:val="00412FF1"/>
     <w:rsid w:val="00427FFB"/>
     <w:rsid w:val="00435609"/>
     <w:rsid w:val="00451662"/>
     <w:rsid w:val="0045623A"/>
     <w:rsid w:val="00495BC1"/>
     <w:rsid w:val="004D4E29"/>
     <w:rsid w:val="00506D01"/>
     <w:rsid w:val="00530D1F"/>
     <w:rsid w:val="00535714"/>
     <w:rsid w:val="0054576E"/>
     <w:rsid w:val="005479D7"/>
     <w:rsid w:val="005C5AE5"/>
     <w:rsid w:val="005C7D98"/>
     <w:rsid w:val="005D4782"/>
     <w:rsid w:val="005D7069"/>
     <w:rsid w:val="005E7771"/>
     <w:rsid w:val="00604CDC"/>
     <w:rsid w:val="00614A94"/>
     <w:rsid w:val="00624DB4"/>
     <w:rsid w:val="00697FBF"/>
     <w:rsid w:val="006B0CF9"/>
     <w:rsid w:val="006F2DBF"/>
     <w:rsid w:val="006F5476"/>
     <w:rsid w:val="00712555"/>
+    <w:rsid w:val="00744321"/>
     <w:rsid w:val="00756486"/>
     <w:rsid w:val="00774605"/>
     <w:rsid w:val="007A2B54"/>
     <w:rsid w:val="007C710E"/>
     <w:rsid w:val="007C79A0"/>
     <w:rsid w:val="007D2DFA"/>
     <w:rsid w:val="007E3A1C"/>
     <w:rsid w:val="00810FC6"/>
     <w:rsid w:val="00823B4C"/>
     <w:rsid w:val="008755EE"/>
     <w:rsid w:val="008A25F7"/>
     <w:rsid w:val="008A6BD6"/>
     <w:rsid w:val="008B2EC0"/>
     <w:rsid w:val="008B4954"/>
     <w:rsid w:val="008C053B"/>
     <w:rsid w:val="00926321"/>
     <w:rsid w:val="00936FAC"/>
     <w:rsid w:val="009555AE"/>
     <w:rsid w:val="00987338"/>
     <w:rsid w:val="009945F2"/>
     <w:rsid w:val="009A08F3"/>
     <w:rsid w:val="009A2A8F"/>
     <w:rsid w:val="009C09AD"/>
     <w:rsid w:val="00A36E6B"/>
+    <w:rsid w:val="00A46DC4"/>
     <w:rsid w:val="00A4729B"/>
     <w:rsid w:val="00A95426"/>
     <w:rsid w:val="00AC3E84"/>
     <w:rsid w:val="00AD2BE2"/>
     <w:rsid w:val="00AD4D8F"/>
     <w:rsid w:val="00B0217B"/>
     <w:rsid w:val="00B27863"/>
     <w:rsid w:val="00B3441C"/>
     <w:rsid w:val="00B3736E"/>
     <w:rsid w:val="00B57F7A"/>
     <w:rsid w:val="00BB577A"/>
     <w:rsid w:val="00BC2BB3"/>
     <w:rsid w:val="00BE0D52"/>
     <w:rsid w:val="00BE378F"/>
     <w:rsid w:val="00BF5635"/>
     <w:rsid w:val="00C03384"/>
     <w:rsid w:val="00C26564"/>
     <w:rsid w:val="00C30F2A"/>
     <w:rsid w:val="00C403A1"/>
     <w:rsid w:val="00C46EF5"/>
     <w:rsid w:val="00C5060F"/>
     <w:rsid w:val="00C5642E"/>
     <w:rsid w:val="00C57127"/>
     <w:rsid w:val="00C57FEE"/>
     <w:rsid w:val="00C821F9"/>
@@ -3431,51 +4003,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5547EBC5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E9EA482D-681E-46E0-BFFF-084F965BEF81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3514,51 +4086,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3838,50 +4410,72 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C5060F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E2EE1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="92"/>
+      <w:ind w:left="2465"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3908,62 +4502,101 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00C5060F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008755EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E2EE1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E2EE1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="001E2EE1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/84919526612?pwd=YVJOeFRoSXVrdEFOVFZxemhOTE9LUT09" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eoaf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/84919526612?pwd=YVJOeFRoSXVrdEFOVFZxemhOTE9LUT09" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4230,121 +4863,91 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009328F3A7E452743868B232F99CA4711" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6844d6ef69370bccd7f3e25c4b1507b7">
-[...2 lines deleted...]
-    <xsd:import namespace="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f95772f7-5be7-4436-9eae-fc1650fe511f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4404,96 +5007,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26507B24-46A4-43B9-B38C-206E0D41FD50}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31257847-C369-4F6D-8A6F-9ABA91DF2F97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1A0BB85-8324-47F3-8865-53C2EA1269FA}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26507B24-46A4-43B9-B38C-206E0D41FD50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7903</Characters>
+  <Pages>4</Pages>
+  <Words>1420</Words>
+  <Characters>8095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9271</CharactersWithSpaces>
+  <CharactersWithSpaces>9497</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Govoni, Kelly K (A&amp;F)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010009328F3A7E452743868B232F99CA4711</vt:lpwstr>
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>2783200</vt:r8>
   </property>
 </Properties>
 </file>