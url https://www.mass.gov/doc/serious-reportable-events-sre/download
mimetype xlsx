--- v0 (2025-10-18)
+++ v1 (2026-08-12)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MChan01\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\002- Board of Pharmacy\QRE and SRE\SRE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C7980A1-1206-44F0-904C-3388C6D456E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C85DEFEB-0F5B-4C81-A9E4-A662615B93DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Begins - 2016" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Begins - 2016'!$A$2:$F$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="306">
   <si>
     <t xml:space="preserve">DS Number </t>
   </si>
   <si>
     <t xml:space="preserve">Street Address </t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t xml:space="preserve">Zip Code </t>
   </si>
   <si>
     <t xml:space="preserve">Date Case Closed </t>
   </si>
   <si>
     <t>Long Term Pharmacy Solutions Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Lowell </t>
   </si>
   <si>
     <t>DS3184</t>
   </si>
   <si>
@@ -896,101 +896,158 @@
   <si>
     <t>DS89755</t>
   </si>
   <si>
     <t>DS3576</t>
   </si>
   <si>
     <t>DS2356</t>
   </si>
   <si>
     <t>DS3335</t>
   </si>
   <si>
     <t>CVS 1865</t>
   </si>
   <si>
     <t>CVS 5939</t>
   </si>
   <si>
     <t>CVS 1955</t>
   </si>
   <si>
     <t>Sullivans Healthcare Inc</t>
   </si>
   <si>
-    <t>updated:  7/11/25</t>
-[...1 lines deleted...]
-  <si>
     <t>Marlborough</t>
   </si>
   <si>
     <t>Swampscott</t>
   </si>
   <si>
     <t>Pembroke</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
     <t>South Dartmouth</t>
   </si>
   <si>
     <t>381 Cooley St</t>
   </si>
   <si>
     <t>734 Forest St, Suite 300</t>
   </si>
   <si>
     <t>505 Paradise Rd</t>
   </si>
   <si>
     <t>155 Center St</t>
   </si>
   <si>
     <t>242 Cambridge St</t>
   </si>
   <si>
     <t>548 Dartmouth St</t>
   </si>
   <si>
     <t>30 Belgrade Ave</t>
   </si>
   <si>
     <t xml:space="preserve">
 Boston</t>
+  </si>
+  <si>
+    <t>updated:  6/9/26</t>
+  </si>
+  <si>
+    <t>Resident Care Pharmacy</t>
+  </si>
+  <si>
+    <t>Partners of Massachusetts LLC</t>
+  </si>
+  <si>
+    <t>PPS of Massachusetts LLC  dba Partners Pharmacy</t>
+  </si>
+  <si>
+    <t>CVS 75</t>
+  </si>
+  <si>
+    <t>DS90066</t>
+  </si>
+  <si>
+    <t>DS3419</t>
+  </si>
+  <si>
+    <t>DS100512</t>
+  </si>
+  <si>
+    <t>DS3535</t>
+  </si>
+  <si>
+    <t>INV16864</t>
+  </si>
+  <si>
+    <t>INV15753</t>
+  </si>
+  <si>
+    <t>PHA-2025-0093</t>
+  </si>
+  <si>
+    <t>PHA-2026-0026</t>
+  </si>
+  <si>
+    <t>PHA-2024-0128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">380 Merrimack Street, Unit 1B </t>
+  </si>
+  <si>
+    <t>413 Washington Street</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181 Cedar Hill Street </t>
+  </si>
+  <si>
+    <t>200 South Common St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynn </t>
+  </si>
+  <si>
+    <t xml:space="preserve">181 Cedar Hill, Suite 1 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -1155,50 +1212,57 @@
     <font>
       <sz val="30"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="26"/>
       <color rgb="FF4D5156"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="26"/>
+      <color rgb="FF424242"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1528,51 +1592,51 @@
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1612,50 +1676,53 @@
     <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="17" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="20" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="23" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="26" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="29" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="32" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="18" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="21" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="24" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="27" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="30" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="33" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1 2" xfId="34" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2 2" xfId="35" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
@@ -1973,79 +2040,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I72"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A66" sqref="A66"/>
+      <pane ySplit="2" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A72" sqref="A72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7265625" defaultRowHeight="32.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="77.1796875" style="14" customWidth="1"/>
+    <col min="1" max="1" width="99.453125" style="14" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.6328125" style="14" customWidth="1"/>
     <col min="3" max="3" width="64.08984375" style="26" customWidth="1"/>
     <col min="4" max="4" width="40" style="26" customWidth="1"/>
     <col min="5" max="5" width="17.6328125" style="27" customWidth="1"/>
     <col min="6" max="6" width="34.453125" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.90625" style="14" customWidth="1"/>
     <col min="8" max="16384" width="20.7265625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="23" customFormat="1" ht="152.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="30" t="s">
         <v>249</v>
       </c>
-      <c r="B1" s="29"/>
-[...4 lines deleted...]
-      <c r="G1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
     </row>
     <row r="2" spans="1:9" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
@@ -3305,259 +3372,374 @@
       </c>
       <c r="C57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="2">
         <v>2760</v>
       </c>
       <c r="F57" s="20">
         <v>45034</v>
       </c>
       <c r="G57" s="14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="7" t="s">
         <v>250</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E58" s="2">
         <v>1128</v>
       </c>
       <c r="F58" s="20">
         <v>45057</v>
       </c>
       <c r="G58" s="14" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="4">
         <v>2302</v>
       </c>
       <c r="F59" s="16">
         <v>45152</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="7" t="s">
         <v>257</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E60" s="4">
         <v>1752</v>
       </c>
       <c r="F60" s="8">
         <v>45538</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="7" t="s">
         <v>256</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E61" s="4">
         <v>1907</v>
       </c>
       <c r="F61" s="8">
         <v>45545</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="7" t="s">
         <v>269</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="E62" s="4">
         <v>2359</v>
       </c>
       <c r="F62" s="8">
         <v>45545.803368055553</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="7" t="s">
         <v>270</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="E63" s="4">
         <v>1803</v>
       </c>
       <c r="F63" s="8">
         <v>45593.773287037038</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="7" t="s">
         <v>271</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="E64" s="4">
         <v>2748</v>
       </c>
       <c r="F64" s="8">
         <v>45593.774745370371</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="7" t="s">
         <v>272</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C65" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D65" s="3" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E65" s="4">
         <v>2131</v>
       </c>
       <c r="F65" s="8">
         <v>45673.85864583333</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C66" s="3"/>
-[...5 lines deleted...]
-      <c r="A67" s="25" t="s">
+      <c r="A66" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" s="4">
+        <v>1844</v>
+      </c>
+      <c r="F66" s="8">
+        <v>45922</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C67" s="29" t="s">
+        <v>301</v>
+      </c>
+      <c r="D67" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="E67" s="29">
+        <v>2072</v>
+      </c>
+      <c r="F67" s="8">
+        <v>45992</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C68" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E68" s="4">
+        <v>1752</v>
+      </c>
+      <c r="F68" s="8">
+        <v>46044</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="4">
+        <v>1752</v>
+      </c>
+      <c r="F69" s="8">
+        <v>46090</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E70" s="4">
+        <v>1905</v>
+      </c>
+      <c r="F70" s="8">
+        <v>46127</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="4"/>
+      <c r="F71" s="16"/>
+    </row>
+    <row r="72" spans="1:7" ht="147.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="25" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="E72" s="16"/>
+    <row r="73" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="28" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="25"/>
+    </row>
+    <row r="75" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C75" s="16"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="16"/>
+    </row>
+    <row r="76" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C76" s="16"/>
+      <c r="D76" s="14"/>
+      <c r="E76" s="16"/>
+    </row>
+    <row r="77" spans="1:7" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C77" s="16"/>
+      <c r="D77" s="14"/>
+      <c r="E77" s="16"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:F48" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F60">
       <sortCondition ref="F2:F48"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G53">
     <sortCondition descending="1" ref="F2:F53"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">