--- v0 (2025-10-24)
+++ v1 (2026-05-16)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13476EC0" w14:textId="77777777" w:rsidR="00006E9D" w:rsidRDefault="00006E9D" w:rsidP="00006E9D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367073DF" w14:textId="77777777" w:rsidR="00233A53" w:rsidRPr="00225363" w:rsidRDefault="00233A53" w:rsidP="00225363">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
@@ -173,105 +174,113 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>heck</w:t>
       </w:r>
       <w:r w:rsidR="00B82E04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3151B9FA" w14:textId="206DA112" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00C60408">
+    <w:p w14:paraId="3151B9FA" w14:textId="206DA112" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00B04536">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0019417E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Public </w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -283,482 +292,500 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including Charter Schools</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="Check2"/>
-    <w:p w14:paraId="27586E5C" w14:textId="77777777" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00C60408">
+    <w:p w14:paraId="27586E5C" w14:textId="77777777" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00B04536">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0019417E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>ducation</w:t>
       </w:r>
       <w:r w:rsidR="0019417E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>al volunteering</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068E7E4A" w14:textId="3F93186F" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00C60408">
+    <w:p w14:paraId="068E7E4A" w14:textId="3F93186F" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00B04536">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled w:val="0"/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0019417E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Youth Mentoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238F9F92" w14:textId="6855D635" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00C60408">
+    <w:p w14:paraId="238F9F92" w14:textId="6855D635" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00B04536">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Environment</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="Check5"/>
-    <w:p w14:paraId="57E970D7" w14:textId="77777777" w:rsidR="0019417E" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00C60408">
+    <w:p w14:paraId="6E8072B5" w14:textId="5489CF46" w:rsidR="00B04536" w:rsidRPr="00B04536" w:rsidRDefault="00C60408" w:rsidP="00B04536">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Health    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319AC8EA" w14:textId="0B2186F9" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00C60408">
+    <w:p w14:paraId="319AC8EA" w14:textId="7C724A4B" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00B04536" w:rsidP="00B04536">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
-[...75 lines deleted...]
-          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="32"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Human Services</w:t>
+      </w:r>
+      <w:r w:rsidR="0019417E" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Check7"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="1A1A8690" w14:textId="01CEB079" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00B82E04" w:rsidP="00B04536">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="23" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="32"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00233A53" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Safety    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A8F5B8" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -1115,51 +1142,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00910547" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00685DBC" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B18859" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00C60408">
+    <w:p w14:paraId="01B18859" w14:textId="2F1C50DC" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
@@ -1181,2163 +1208,843 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gency: </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+    </w:p>
+    <w:p w14:paraId="12C8673F" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficial </w:t>
+      </w:r>
+      <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ob </w:t>
+      </w:r>
+      <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itle: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text4"/>
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="42"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
-[...8 lines deleted...]
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="00706D59" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="00706D59" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="00706D59" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="00706D59" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="00706D59" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00910547" w:rsidRPr="00225363">
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="12C8673F" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="2D2D961C" w14:textId="1CBA38A8" w:rsidR="003D060D" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your </w:t>
-[...170 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t>Work Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D2D961C" w14:textId="77777777" w:rsidR="003D060D" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="48E47FD2" w14:textId="6C56DADD" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00910547">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Work Address:</w:t>
-[...110 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:t>Work Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="48E47FD2" w14:textId="77777777" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00C60408" w:rsidP="00910547">
+    <w:p w14:paraId="0108785B" w14:textId="5B175369" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Work Phone:</w:t>
-[...110 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">SERV Organization </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0108785B" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="3CFDDF1A" w14:textId="28E7B831" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SERV Organization </w:t>
-[...120 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>SERV Address:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CFDDF1A" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="7264AA15" w14:textId="5C91E97F" w:rsidR="003D060D" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SERV Address:</w:t>
-[...110 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">SERV </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ram Liaison: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7264AA15" w14:textId="77777777" w:rsidR="003D060D" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="1ADDD16E" w14:textId="64B781BB" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...10 lines deleted...]
-      </w:smartTag>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hone #:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
-[...128 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="1ADDD16E" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="4AB82EB8" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00685DBC" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00225363">
-[...128 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="4AB82EB8" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00685DBC" w:rsidP="00C60408">
+    <w:p w14:paraId="16E526CF" w14:textId="0BE1EBDA" w:rsidR="001E7B71" w:rsidRPr="008E0327" w:rsidRDefault="001E7B71" w:rsidP="00B04536">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description of specific volunteer service to be provided:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16E526CF" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="7038473F" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00225363">
-[...140 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="7038473F" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
+    <w:p w14:paraId="68393471" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68393471" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
+    <w:p w14:paraId="4225DD24" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4225DD24" w14:textId="77777777" w:rsidR="00B82E04" w:rsidRDefault="00B82E04" w:rsidP="00844976">
+    <w:p w14:paraId="2BD672BC" w14:textId="759DCF47" w:rsidR="00064AD8" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00844976">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROPOSED VOLUNTEER SCHEDULE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BD672BC" w14:textId="759DCF47" w:rsidR="00064AD8" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00844976">
+    <w:p w14:paraId="5CFC5D41" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00064AD8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...10 lines deleted...]
-        <w:t>PROPOSED VOLUNTEER SCHEDULE</w:t>
+        <w:t>One request must be submitted for all activities within a calendar month</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23F5" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC5D41" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00064AD8">
+    <w:p w14:paraId="589260FA" w14:textId="559C5BBC" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00EB567C" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>One request must be submitted for all activities within a calendar month</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Specific Date(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00064AD8" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589260FA" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00EB567C" w:rsidP="00C60408">
+    <w:p w14:paraId="029F32E9" w14:textId="2A5D3A8F" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Specific Date(s)</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00225363">
+        <w:t>Day(s) of Week:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text15"/>
-[...108 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="029F32E9" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="3070D130" w14:textId="5FE0704F" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Day(s) of Week:</w:t>
-      </w:r>
+        <w:t>Hours  From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...119 lines deleted...]
-        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3070D130" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="7315EF49" w14:textId="4041761E" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hours  From:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:t>To:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...265 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B89B3FD" w14:textId="77777777" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00C60408">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCABD1C" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="5CCABD1C" w14:textId="6D65BB65" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">I verify that if approved to participate in the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r w:rsidRPr="00225363">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:t>SERV</w:t>
@@ -3355,84 +2062,108 @@
         </w:rPr>
         <w:t xml:space="preserve">public </w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>school in which I volunteer.</w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> I will </w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00B82E04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">bring a SERV Verification Form with </w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>me to my volunteer shift and the volunteer organization will sign the form which I then send to human resources</w:t>
+        <w:t xml:space="preserve">me to my volunteer shift and the volunteer organization will sign the form which I then send to </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uman </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>esources</w:t>
       </w:r>
       <w:r w:rsidR="00AC23F5" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon my return to the office</w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C5D0F5" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07EE3587" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
+    <w:p w14:paraId="07EE3587" w14:textId="6E6F040D" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="0019417E" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your</w:t>
@@ -3455,51 +2186,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text16"/>
+      <w:bookmarkStart w:id="7" w:name="Text16"/>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:maxLength w:val="12"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3565,51 +2296,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="58882C72" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
@@ -3711,200 +2442,219 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUPERVISOR REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CB17C8" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="555C38E2" w14:textId="58280774" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="555C38E2" w14:textId="1E34EDAE" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Request approved:</w:t>
       </w:r>
-      <w:r w:rsidR="00B82E04">
-[...62 lines deleted...]
-      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+      <w:r w:rsidR="007657DC" w:rsidRPr="007657DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007657DC" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidR="007657DC" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007657DC" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007657DC" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007657DC" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Request denied: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Check8"/>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4DFF1F27" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5AE7F8" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
@@ -3936,237 +2686,237 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check one or more)</w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="22" w:name="Check14"/>
+    <w:bookmarkStart w:id="9" w:name="Check14"/>
     <w:p w14:paraId="6D81F5E6" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mployee not eligible</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="23" w:name="Check13"/>
+    <w:bookmarkStart w:id="10" w:name="Check13"/>
     <w:p w14:paraId="2DC36C78" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4190,419 +2940,429 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Check12"/>
+      <w:bookmarkStart w:id="11" w:name="Check12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>olunteer activity not acceptable</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="25" w:name="Check11"/>
+    <w:bookmarkStart w:id="12" w:name="Check11"/>
     <w:p w14:paraId="521AA0FF" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nsufficient notice </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="26" w:name="Check10"/>
+    <w:bookmarkStart w:id="13" w:name="Check10"/>
     <w:p w14:paraId="629F3006" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006856C2" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perational needs of the agency</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="27" w:name="Check9"/>
+    <w:bookmarkStart w:id="14" w:name="Check9"/>
     <w:p w14:paraId="10024AC5" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Other (describe)  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text18"/>
+      <w:bookmarkStart w:id="15" w:name="Text18"/>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="23"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4672,220 +3432,256 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FB3352" w14:textId="77777777" w:rsidR="00E048CD" w:rsidRPr="00225363" w:rsidRDefault="00E048CD" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39EC9CC4" w14:textId="19BEC03E" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="39EC9CC4" w14:textId="104AC433" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supervisor </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Supervisor Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00064AD8" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0327" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Signature</w:t>
+        <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00064AD8" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
-[...39 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Date</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text19"/>
+      <w:bookmarkStart w:id="16" w:name="Text19"/>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:maxLength w:val="13"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4956,51 +3752,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="4546EC16" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CDBDC83" w14:textId="77777777" w:rsidR="00C60408" w:rsidRPr="00225363" w:rsidRDefault="00C60408">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -5113,195 +3909,195 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Request approved:</w:t>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Check16"/>
+      <w:bookmarkStart w:id="17" w:name="Check16"/>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003D060D" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Request denied: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Check17"/>
+      <w:bookmarkStart w:id="18" w:name="Check17"/>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...8 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E048CD" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="1E38A565" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2DE4D6" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
@@ -5312,51 +4108,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comm</w:t>
       </w:r>
       <w:r w:rsidR="00C60408" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ents: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text25"/>
+      <w:bookmarkStart w:id="19" w:name="Text25"/>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="41"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5426,126 +4222,176 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="41B0DB15" w14:textId="77777777" w:rsidR="00685DBC" w:rsidRPr="00225363" w:rsidRDefault="00685DBC" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D1797D" w14:textId="77777777" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00C60408">
+    <w:p w14:paraId="38D1797D" w14:textId="6A2838BB" w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidRDefault="008E0327" w:rsidP="00C60408">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00225363">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00225363">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00225363">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00225363">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E7B71" w:rsidRPr="00225363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Text20"/>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:maxLength w:val="17"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -5616,51 +4462,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E86F0E" w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="572E877A" w14:textId="77777777" w:rsidR="00233A53" w:rsidRPr="00225363" w:rsidRDefault="001E7B71" w:rsidP="00233A53">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5813,145 +4659,145 @@
       <w:r w:rsidRPr="00225363">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E7B71" w:rsidRPr="00225363" w:rsidSect="00487E02">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="266E756F" w14:textId="77777777" w:rsidR="00A7321E" w:rsidRDefault="00A7321E">
+    <w:p w14:paraId="26E67871" w14:textId="77777777" w:rsidR="00370414" w:rsidRDefault="00370414">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53DCC486" w14:textId="77777777" w:rsidR="00A7321E" w:rsidRDefault="00A7321E">
+    <w:p w14:paraId="1829146E" w14:textId="77777777" w:rsidR="00370414" w:rsidRDefault="00370414">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F78745E" w14:textId="77777777" w:rsidR="00EB567C" w:rsidRPr="00233A53" w:rsidRDefault="00EB567C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00233A53">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="00233A53">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00233A53">
@@ -5985,70 +4831,70 @@
     </w:r>
     <w:r w:rsidRPr="00233A53">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B14FF15" w14:textId="77777777" w:rsidR="00EB567C" w:rsidRDefault="00EB567C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2F8AA6AA" w14:textId="77777777" w:rsidR="00EB567C" w:rsidRDefault="00EB567C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="675F7611" w14:textId="77777777" w:rsidR="00A7321E" w:rsidRDefault="00A7321E">
+    <w:p w14:paraId="26176D06" w14:textId="77777777" w:rsidR="00370414" w:rsidRDefault="00370414">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AB7F2A2" w14:textId="77777777" w:rsidR="00A7321E" w:rsidRDefault="00A7321E">
+    <w:p w14:paraId="7B877EBE" w14:textId="77777777" w:rsidR="00370414" w:rsidRDefault="00370414">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C740D49" w14:textId="77777777" w:rsidR="00487E02" w:rsidRDefault="00487E02">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5469B35F" wp14:editId="332013D7">
           <wp:extent cx="1478280" cy="739140"/>
           <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
@@ -6057,51 +4903,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1478280" cy="739140"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00487E02">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00487E02">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E32291"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DA68E4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
@@ -12308,164 +11154,174 @@
   <w:num w:numId="44" w16cid:durableId="2122340439">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1460144452">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="796490351">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="302468272">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="153689009">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1164709222">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="588782079">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D43886"/>
     <w:rsid w:val="00006E9D"/>
     <w:rsid w:val="00037052"/>
     <w:rsid w:val="00064AD8"/>
     <w:rsid w:val="00085A1C"/>
     <w:rsid w:val="000E7B2B"/>
     <w:rsid w:val="0019417E"/>
     <w:rsid w:val="001B1B19"/>
     <w:rsid w:val="001E7B71"/>
     <w:rsid w:val="002078C6"/>
     <w:rsid w:val="00225363"/>
     <w:rsid w:val="002323CA"/>
     <w:rsid w:val="00233A53"/>
     <w:rsid w:val="00295DD8"/>
     <w:rsid w:val="002B7396"/>
+    <w:rsid w:val="00370414"/>
     <w:rsid w:val="003D060D"/>
+    <w:rsid w:val="003D5366"/>
     <w:rsid w:val="00487E02"/>
     <w:rsid w:val="004D09F5"/>
+    <w:rsid w:val="00543D3D"/>
     <w:rsid w:val="00544D35"/>
     <w:rsid w:val="005C5B62"/>
     <w:rsid w:val="006856C2"/>
     <w:rsid w:val="00685DBC"/>
     <w:rsid w:val="00706D59"/>
     <w:rsid w:val="00721A33"/>
     <w:rsid w:val="00750F75"/>
+    <w:rsid w:val="007657DC"/>
     <w:rsid w:val="007B50FB"/>
     <w:rsid w:val="00812826"/>
     <w:rsid w:val="00844976"/>
     <w:rsid w:val="008612F3"/>
+    <w:rsid w:val="008B5F9A"/>
+    <w:rsid w:val="008E0327"/>
     <w:rsid w:val="008F3CE6"/>
     <w:rsid w:val="00910547"/>
+    <w:rsid w:val="00984FA7"/>
     <w:rsid w:val="009A7A7A"/>
     <w:rsid w:val="00A6268F"/>
     <w:rsid w:val="00A7321E"/>
     <w:rsid w:val="00AC23F5"/>
+    <w:rsid w:val="00B04536"/>
     <w:rsid w:val="00B82E04"/>
     <w:rsid w:val="00C60408"/>
+    <w:rsid w:val="00C82070"/>
     <w:rsid w:val="00CD7081"/>
+    <w:rsid w:val="00CE5E3B"/>
     <w:rsid w:val="00CE6B1A"/>
     <w:rsid w:val="00D26766"/>
     <w:rsid w:val="00D43886"/>
     <w:rsid w:val="00E048CD"/>
     <w:rsid w:val="00E86F0E"/>
     <w:rsid w:val="00EB567C"/>
     <w:rsid w:val="00ED0C3D"/>
     <w:rsid w:val="00F21E31"/>
     <w:rsid w:val="00FA35DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C8CBEE4"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{208C8EB7-27FF-47DC-8A7F-86AEB9CF290B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -12592,51 +11448,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13530,51 +12386,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006E9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006E9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -13845,72 +12701,78 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CE1BF21-154D-4B1E-8304-F5C727078837}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>379</Words>
-  <Characters>2162</Characters>
+  <Words>336</Words>
+  <Characters>1920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COMMONWEALTH OF AMASSACHUSETTS HUMAN RESOURCES DIVISION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>COMMONWEALTH OF MASSACHUSETTS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2536</CharactersWithSpaces>
+  <CharactersWithSpaces>2252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COMMONWEALTH OF AMASSACHUSETTS HUMAN RESOURCES DIVISION</dc:title>
   <dc:creator>DPA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>