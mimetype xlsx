--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -1,117 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29303"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/ocd-executive-gfs/Executive/EOHLC Executive Staff/Policy Team/03_Policies/Responsible Contractor Guidance/02_Implementation/01_Current Guidance &amp; Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\David.Sullivan2\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4CAC7B32-FCE0-49AA-9FAA-9835AE9A4CBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D03D8A6-B929-4753-8824-05205E3961CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28800" yWindow="-825" windowWidth="25125" windowHeight="13590" xr2:uid="{FF8F2EF1-6453-4F61-BAD6-5B0DBC392D78}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FF8F2EF1-6453-4F61-BAD6-5B0DBC392D78}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date: _____________________</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">               Page _____ of ______</t>
   </si>
   <si>
     <t>EMPLOYEE SIGN-IN/SIGN-OUT LOG</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>Contractor Name</t>
   </si>
   <si>
     <t xml:space="preserve">Job Category </t>
   </si>
   <si>
     <t>Time In</t>
   </si>
   <si>
     <t>Time Out</t>
   </si>
+  <si>
+    <t xml:space="preserve">              </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Page _____ of ______</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -126,77 +129,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -498,348 +498,263 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BFC408F-E0FE-4438-BE31-97CDC46B260B}">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10:F10"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="6" width="9.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="20.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.88671875" style="1" customWidth="1"/>
+    <col min="7" max="8" width="11.33203125" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="7"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A2" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="6"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="6"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="9" t="s">
-        <v>1</v>
+      <c r="C20" s="1" t="s">
+        <v>8</v>
       </c>
-      <c r="H1" s="9"/>
-[...199 lines deleted...]
-      <c r="F30" s="9"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="56">
-    <mergeCell ref="G1:H1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
     <mergeCell ref="E30:F30"/>
-    <mergeCell ref="E18:F18"/>
-[...52 lines deleted...]
-    <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c3321f1-cec2-43ac-861f-4d8bf3f40846">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009CFC05FA77C05741BA89022CC0E90882" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="746bb100fb4e7e2fcf810247ffd6f738">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c3321f1-cec2-43ac-861f-4d8bf3f40846" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c106bfbd624c8ac97d0e5415070e25d2" ns2:_="" ns3:_="">
     <xsd:import namespace="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1042,93 +957,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FBB0A51-704F-4257-B643-4172471C0C9C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49791480-E8FE-4269-80F0-99449895FCB7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49791480-E8FE-4269-80F0-99449895FCB7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FBB0A51-704F-4257-B643-4172471C0C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E589A8E-02AD-4320-B504-61F34DE12473}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E589A8E-02AD-4320-B504-61F34DE12473}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Employee sign-in sign-out doc</dc:title>
   <dc:subject/>
   <dc:creator>Meletlidis, Canelina (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009CFC05FA77C05741BA89022CC0E90882</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>