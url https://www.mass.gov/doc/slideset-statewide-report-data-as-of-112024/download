--- v0 (2025-10-22)
+++ v1 (2026-04-03)
@@ -1,191 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
-    <p:sldMasterId id="2147483665" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId40"/>
+    <p:notesMasterId r:id="rId39"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId41"/>
+    <p:handoutMasterId r:id="rId40"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="2147470002" r:id="rId6"/>
-[...32 lines deleted...]
-    <p:sldId id="2147470046" r:id="rId39"/>
+    <p:sldId id="2147470021" r:id="rId5"/>
+    <p:sldId id="2147470022" r:id="rId6"/>
+    <p:sldId id="2147470023" r:id="rId7"/>
+    <p:sldId id="2147470024" r:id="rId8"/>
+    <p:sldId id="2147470025" r:id="rId9"/>
+    <p:sldId id="2147470026" r:id="rId10"/>
+    <p:sldId id="2147470027" r:id="rId11"/>
+    <p:sldId id="2147470028" r:id="rId12"/>
+    <p:sldId id="2147470029" r:id="rId13"/>
+    <p:sldId id="2147470030" r:id="rId14"/>
+    <p:sldId id="2147470031" r:id="rId15"/>
+    <p:sldId id="2147470032" r:id="rId16"/>
+    <p:sldId id="2147470033" r:id="rId17"/>
+    <p:sldId id="2147470034" r:id="rId18"/>
+    <p:sldId id="2147470035" r:id="rId19"/>
+    <p:sldId id="2147470036" r:id="rId20"/>
+    <p:sldId id="2147470037" r:id="rId21"/>
+    <p:sldId id="2147470038" r:id="rId22"/>
+    <p:sldId id="2147470039" r:id="rId23"/>
+    <p:sldId id="2147470040" r:id="rId24"/>
+    <p:sldId id="2147470041" r:id="rId25"/>
+    <p:sldId id="2147470042" r:id="rId26"/>
+    <p:sldId id="2147470056" r:id="rId27"/>
+    <p:sldId id="2147470057" r:id="rId28"/>
+    <p:sldId id="2147470045" r:id="rId29"/>
+    <p:sldId id="2147470046" r:id="rId30"/>
+    <p:sldId id="2147470047" r:id="rId31"/>
+    <p:sldId id="2147470048" r:id="rId32"/>
+    <p:sldId id="2147470049" r:id="rId33"/>
+    <p:sldId id="2147470050" r:id="rId34"/>
+    <p:sldId id="2147470051" r:id="rId35"/>
+    <p:sldId id="2147470052" r:id="rId36"/>
+    <p:sldId id="2147470053" r:id="rId37"/>
+    <p:sldId id="2147470054" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7086600" cy="9372600"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -301,57 +288,54 @@
   <p:cmAuthor id="1" name="Karen" initials="K" lastIdx="2" clrIdx="1"/>
   <p:cmAuthor id="2" name="Bharel, Monica (DPH)" initials="BM(" lastIdx="31" clrIdx="2"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="005994"/>
+    <a:srgbClr val="032E53"/>
     <a:srgbClr val="055994"/>
-    <a:srgbClr val="B3A2C7"/>
-[...2 lines deleted...]
-    <a:srgbClr val="990099"/>
     <a:srgbClr val="4376BB"/>
-    <a:srgbClr val="032E53"/>
     <a:srgbClr val="013366"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
@@ -509,120 +493,120 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="34563" autoAdjust="0"/>
-    <p:restoredTop sz="86387" autoAdjust="0"/>
+    <p:restoredLeft sz="21630" autoAdjust="0"/>
+    <p:restoredTop sz="57202" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="71" d="100"/>
-          <a:sy n="71" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="235" y="58"/>
+        <p:origin x="1296" y="66"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4104"/>
         <p:guide pos="7080"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-8549"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="90" d="100"/>
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="876"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="60" d="100"/>
           <a:sy n="60" d="100"/>
         </p:scale>
         <p:origin x="2610" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2952"/>
         <p:guide pos="2232"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -663,51 +647,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4013494" y="0"/>
             <a:ext cx="3071502" cy="468951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="92290" tIns="46145" rIns="92290" bIns="46145" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F33EE6C5-4F47-4445-8BCE-B8BE9FB65DED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2024</a:t>
+              <a:t>2/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8902049"/>
             <a:ext cx="3071502" cy="468951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -747,51 +731,51 @@
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B8A8D0D6-5496-4D9E-81CA-3E43FBC8EAE3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1885630233"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -832,51 +816,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4014100" y="0"/>
             <a:ext cx="3070860" cy="470257"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="94044" tIns="47022" rIns="94044" bIns="47022" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5A6C4BF5-E566-BD4E-BF84-8EF979555B2D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2024</a:t>
+              <a:t>2/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="708660" y="4510563"/>
             <a:ext cx="5669280" cy="3690462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1156,51 +1140,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrsa.gov/ending-hiv-epidemic" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jri.org/ending-the-hiv-epidemic-in-Massachusetts#:~:text=EHE%20efforts%20in%20Massachusetts%20aim,new%20HIV%20infections%2C%20and%20end" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrsa.gov/ending-hiv-epidemic" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jri.org/sites/default/files/2021-01/EHE%20Plan%20for%20SC%202020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1279,377 +1263,544 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:t>Massachusetts HIV Epidemiologic Profile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Statewide Report – Data as of 7/1/2025</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Suggested citation:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Massachusetts Department of Public Health, Bureau of Infectious Disease and Laboratory Sciences. Massachusetts HIV Epidemiologic Profile, Statewide Report – Data as of 1/1/2024 </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
+              <a:t>Massachusetts Department of Public Health, Bureau of Infectious Disease and Laboratory Sciences. Massachusetts HIV Epidemiologic Profile, Statewide Report – Data as of 7/1/2025 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.mass.gov/lists/hivaids-epidemiologic-profiles</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Published June 2024. Accessed [date].</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:t>Published December 2025. Accessed [date].</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>Bureau of Infectious Disease and Laboratory Sciences</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-              <a:latin typeface="+mj-lt"/>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...2 lines deleted...]
-              <a:t>Jamaica Plain Campus/State Public Health Laboratory</a:t>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Dr. Alfred DeMaria, Jr. Campus</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:r>
-[...30 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>305 South Street</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jamaica Plain, MA 02130</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tel: (617) 983-6560</a:t>
-[...45 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+              <a:t>Questions about this report</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tel: (617) 983-6800</a:t>
+              <a:t>Tel: (617) 983-6560</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>To reach the Reporting and Partner Services </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Line</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" baseline="30000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" baseline="30000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Tel: (617) 983-6999</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Questions about infectious disease reporting</a:t>
-[...2 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+              <a:t>To speak to the on-call epidemiologist </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tel: (617) 983-6801</a:t>
+              <a:t>Tel: (617) 983-6800</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Requests for additional data</a:t>
-[...2 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+              <a:t>Questions about infectious disease reporting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tel: (617) 983-6801</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Requests for additional data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.mass.gov/lists/infectious-disease-data-reports-and-requests</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HIV Data Dashboard  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>https://www.mass.gov/info-details/hiv-data-dashboard  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Slide sets for HIV Epidemiologic Profile Reports</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-              <a:latin typeface="+mj-lt"/>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.mass.gov/lists/hivaids-epidemiologic-profiles</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-              <a:latin typeface="+mj-lt"/>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
@@ -1795,121 +1946,83 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a series of bar charts displaying the distribution of persons living with HIV infection by current gender, </a:t>
-[...3 lines deleted...]
-              <a:t>age, race/ethnicity, and exposure mode.</a:t>
+              <a:t>The figure is a stacked bar chart displaying the distribution of persons living with HIV infection by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: White NH (N=9,033), Black NH (N=7,782), Hispanic/Latinx (N=7,052) and Asian/Pacific Islander (N=632).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>A total of 77% of Asian/Pacific Islander PLWH in Massachusetts in 2022 were born outside the US, compared to 53% of Black (non-Hispanic), 35% of Hispanic/Latinx, and 9% of White (non-Hispanic) PLWH.       </a:t>
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>A total of 77% of Asian/Pacific Islander PLWH in Massachusetts in 2024 were born outside the US, compared to 56% of Black (non-Hispanic), 39% of Hispanic/Latinx, and 9% of White (non-Hispanic) PLWH. An additional 30% of Hispanic/Latinx PLWH were born in Puerto Rico/US Dependencies.    </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
@@ -1979,59 +2092,53 @@
               <a:t>The figure is a series of bar charts displaying a comparison of the distribution of persons living with HIV infection for individuals assigned male at birth (AMAB) and individuals assigned female at birth (AFAB) by race/ethnicity, age, exposure mode, and place of birth.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>The distributions of PLWH by race/ethnicity, exposure mode, and place of birth varied by sex assigned at birth: the largest proportion of individuals assigned male at birth (AMAB) living with HIV infection was White (non-Hispanic) (43%), while the largest proportion of individuals assigned female at birth (AFAB) was Black (non-Hispanic) (49%). MSM (57%) was the predominant exposure mode among individuals AMAB compared to heterosexual sex and presumed heterosexual sex (both 33%) among individuals AFAB. A larger proportion of individuals AFAB (47%) than AMAB (29%) was born outside the US.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -2071,96 +2178,82 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the distribution of persons living with HIV infection by exposure mode for each of three racial/ethnic groups: White NH (N=9,066), Black NH (N=7,172), and Hispanic/Latinx (N=6,507).</a:t>
+              <a:t>The figure is a bar chart displaying the distribution of persons living with HIV infection by exposure mode for each of three racial/ethnic groups: White NH (N=9,033), Black NH (N=7,782), Hispanic/Latinx (N=7,052).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>The predominant exposure mode among White (non-Hispanic) PLWH was MSM (60%). Among Black (non-Hispanic) PLWH, the largest proportion was reported with no identified risk (27%), followed by heterosexual sex (20%), presumed heterosexual sex (19%), and MSM (19%). Among Hispanic/Latinx PLWH, the largest proportion was MSM (33%), followed by IDU (22%). </a:t>
+              <a:t>The predominant exposure mode among White (non-Hispanic) PLWH was MSM (60%). Among Black (non-Hispanic) PLWH, the largest proportion was reported with no identified risk (28%), followed by heterosexual sex (20%), presumed heterosexual sex (20%), and MSM (19%). Among Hispanic/Latinx PLWH, the largest proportion was MSM (36%), followed by IDU (19%). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
@@ -2204,153 +2297,131 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the </a:t>
-[...7 lines deleted...]
-              <a:t>among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: White NH, Black NH, Hispanic/Latinx, and Asian/Pacific Islander.</a:t>
+              <a:t>The figure is a bar chart displaying the age-adjusted HIV prevalence rates per 100,000 population among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: White NH, Black NH, Hispanic/Latinx, and Asian/Pacific Islander.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>In 2022,</a:t>
+              <a:t>In 2024,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the age-adjusted HIV prevalence rate per 100,000 population </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>of individuals assigned</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> male at birth (AMAB) was </a:t>
+              <a:t> male at birth (AMAB) was nearly </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>three</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> times that </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>of</a:t>
@@ -2403,222 +2474,239 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>we</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>re large disparities in age-adjusted prevalence rates by race/ethnicity. Compared to the rate among White (non-Hispanic) individuals, the rate among: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Black (non-Hispanic) individuals was </a:t>
-[...16 lines deleted...]
-              <a:t> times greater, and</a:t>
+              <a:t>Black (non-Hispanic) individuals was 11 times greater, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Hispanic/Latinx individuals was six times greater. </a:t>
+              <a:t>Hispanic/Latinx individuals was seven times greater. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>With respect to differences based on race/ethnicity and sex assigned at birth, the age-adjusted HIV prevalence rate among: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Black (non-Hispanic) individuals AMAB was six times that of White (non-Hispanic) individuals AMAB,</a:t>
+              <a:t>Black (non-Hispanic) individuals AMAB was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>seven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> times that of White (non-Hispanic) individuals AMAB,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Hispanic/Latinx individuals AMAB was five times that of White (non-Hispanic) individuals AMAB, </a:t>
+              <a:t>Hispanic/Latinx individuals AMAB was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>six</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> times that of White (non-Hispanic) individuals AMAB, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Black (non-Hispanic) individuals AFAB was 25 times that of White (non-Hispanic) individuals AFAB, and</a:t>
+              <a:t>Black (non-Hispanic) individuals AFAB was 29 times that of White (non-Hispanic) individuals AFAB, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Hispanic/Latinx individuals AFAB was 10 times that of White (non-Hispanic) individuals AFAB</a:t>
+              <a:t>Hispanic/Latinx individuals AFAB was 11 times that of White (non-Hispanic) individuals AFAB</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
@@ -2695,72 +2783,72 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the average annual age-adjusted death rate (2020–2022) among individuals reported with HIV per 100,000 for Massachusetts total, individuals assigned male at birth, individuals assigned female at birth, White NH individuals, Black NH individuals, and Hispanic/Latinx individuals.</a:t>
+              <a:t>The figure is a bar chart displaying the average annual age-adjusted death rate (2022–2024) among individuals reported with HIV per 100,000 for Massachusetts total, individuals assigned male at birth, individuals assigned female at birth, white NH individuals, black NH individuals, and Hispanic/Latinx individuals.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
               <a:t>Age-Adjusted Rates</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>In 2020 – 2022, the average annual age-adjusted death rate per 100,000 population for individuals assigned male at birth reported with HIV was three times that for individuals assigned female at birth. There were also large disparities in death rates by race/ethnicity: the rates among Black (non-Hispanic) individuals and Hispanic/Latinx individuals were eight and five times that of White (non-Hispanic) individuals, respectively. </a:t>
+              <a:t>In 2022 – 2024, the average annual age-adjusted death rate per 100,000 population for individuals assigned male at birth reported with HIV was three times that for individuals assigned female at birth. There were also large disparities in death rates by race/ethnicity: the rates among Black (non-Hispanic) individuals and Hispanic/Latinx individuals were seven and five times that of White (non-Hispanic) individuals, respectively. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
@@ -2804,135 +2892,227 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is an open pie chart which displays the distribution by exposure mode of deaths among individuals reported with HIV/AIDS for 2022. A text box in the center of the pie chart reads, “41% reported IDU".</a:t>
+              <a:t>The figure is an open pie chart which displays the distribution by exposure mode of deaths among individuals reported with HIV/AIDS for 2024. A text box in the center of the pie chart reads, “38% reported IDU".</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Exposure Mode</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Individuals with IDU exposure mode accounted for the largest proportion of deaths among individuals reported with HIV. In 2024, 33% of deaths among individuals with HIV were reported with an exposure mode of IDU and an additional 5% were reported with an exposure mode of MSM/IDU, compared to 7% and 2%, respectively, of 2024 HIV infection diagnoses. The leading causes of death among individuals reported with HIV infection with IDU and IDU/MSM exposure mode who died in 2023 (with a known cause) were external causes of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>injuries</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" baseline="30000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> and poisonings (which includes opioid overdoses) which accounted for 37% (N=45/122) of deaths, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>cancer which accounted for 17% (N=21/122) of deaths, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>HIV which accounted for 13% (N=16/122) of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>deaths.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" baseline="30000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ii</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" baseline="30000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
-                <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-              <a:t>Individuals with IDU exposure mode accounted for the largest proportion of deaths among individuals reported with HIV. In 2022, 35% of deaths among individuals with HIV were reported with an exposure mode of IDU and an additional 5% were reported with an exposure mode of MSM/IDU, compared to 10% and 4%, respectively, of 2022 HIV infection diagnoses. The leading causes of death among individuals reported with HIV infection with IDU and IDU/MSM exposure mode who died in 2021 (with a known cause) were external causes of injuries  and poisonings (which includes opioid overdoses) which accounted for 31% (N=41/133) of deaths, cancer which accounted for 11% (N=15/133) of deaths, heart disease which accounted for 11% (N=15/133), and HIV which accounted for 9% (N=12/133) of deaths </a:t>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> External causes of injuries include intentional injuries (e.g., homicide and suicide), unintentional injuries (e.g., motor vehicle and non-transport related accidents), and injuries of undetermined intent.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ii </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:t>). </a:t>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Final cause of death is not yet available for all 2024 deaths among individuals with HIV as of 7/1/2025.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
@@ -2976,70 +3156,56 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a trendline that displays the percent of individuals alive less than 1, 1, 2, 3, 4, and 5 years after AIDS diagnosis for 7 cohorts by year of AIDS diagnosis: 1988-1992, 1993-1997, 1998-2002, 2003-2007, 2008-2012, 2013-2017, 2018-2022.</a:t>
+              <a:t>The figure is a trendline that displays the percent of individuals alive less than 1, 1, 2, 3, 4, and 5 years after AIDS diagnosis for 7 cohorts by year of AIDS diagnosis: 1990-1994, 1995-1999, 2000-2004, 2005-2009, 2010-2014, 2015-2010, 2020-2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -3078,53 +3244,66 @@
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Survival of individuals diagnosed with AIDS has increased over time. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>In the earliest cohort of AIDS diagnoses (1988–1992), estimated survival at five years after AIDS diagnosis was 21%, compared to 87% in the most recent cohort (2018–2022).</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>In the earliest cohort of AIDS diagnoses (1990–1994), estimated survival at five years after AIDS diagnosis was 32%, compared to 89% in the most recent cohort (2020–2024).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -3166,51 +3345,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a trendline displaying the age-adjusted rate of death per 100,000 population among individuals reported with HIV/AIDS for 2012 to 2021 for three groups: individuals assigned male at birth, individuals assigned female at birth, and the total population.</a:t>
+              <a:t>The figure is a trendline displaying the age-adjusted rate of death per 100,000 population among individuals reported with HIV/AIDS for 2015 to 2024 for three groups: individuals assigned male at birth, individuals assigned female at birth, and the total population.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -3260,136 +3439,153 @@
               <a:t>Over the last 10 years of available data, the age-adjusted rate of death per 100,000 population </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>of individuals assigned</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> male at birth (AMAB) reported with HIV has remained </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2.5 to 3.5</a:t>
+              <a:t>2.6 to 3.4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> times that of individuals assigned </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>female at birth (AFAB)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. In 2022, the age-adjusted rate </a:t>
+              <a:t>. In 2024, the age-adjusted rate </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>of individuals AMAB</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> (6.2 per 100,000) was </a:t>
+              <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2.8 </a:t>
+              <a:t>5.8</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>times the rate </a:t>
+              <a:t> per 100,000) was </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>of individuals AFAB</a:t>
+              <a:t>2.8 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> (</a:t>
+              <a:t>times the rate </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2.2</a:t>
+              <a:t>of individuals AFAB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2.0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> per 100,000).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
@@ -3450,51 +3646,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a stacked bar chart displaying the number of deaths by cause of death for each year from 2013 to 2021. Six causes of death are included in the chart: HIV, COVID-19, External causes of injuries and poisonings, Cancer, Heart disease, and All other causes. </a:t>
+              <a:t>The figure is a stacked bar chart displaying the number of deaths by cause of death for each year from 2015 to 2023. Six causes of death are included in the chart: HIV, COVID-19, External causes of injuries and poisonings, Cancer, Heart disease, and All other causes. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Trends in Causes of Death</a:t>
@@ -3503,288 +3699,356 @@
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>In 2021,</a:t>
+              <a:t>The proportion of deaths among individuals reported with HIV infection attributed to HIV-related causes decreased from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>31</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>% (N=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>89</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/284) in 2015 to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>% (N=51/307) in 2023.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> the leading causes of death among persons reported with HIV infection (with a known cause) were external causes of </a:t>
+              <a:t>In 2023, 22% (N=67/307) of deaths were attributable to both external causes of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>injuries</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ii</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> and poisonings (which includes opioid overdoses) which accounted for 23% (N=</a:t>
+              <a:t> and poisonings (which includes opioid overdoses) and cancer, followed by HIV which accounted for 17% (N=51/307), and heart disease which accounted for 9% (N=26/307). While COVID-19 was the third leading cause of death among persons reported with HIV infection in 2020, it was the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>75</a:t>
+              <a:t>eleventh</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>/329) of deaths, followed by cancer which accounted for 16% (N=53/329), HIV which accounted for 13% (N=</a:t>
+              <a:t> leading cause of death in 2023, accounting for only </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>44</a:t>
+              <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>/329), and heart disease which accounted for 12% (N=39/329). While COVID-19 was the third leading cause of death among persons reported </a:t>
+              <a:t>% (N=</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>with HIV infection in 2020, it was </a:t>
+              <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>the sixth leading cause of death in 2021</a:t>
+              <a:t>/307) of deaths in that year. By comparison, the leading causes of death in 2023 among the general population of Massachusetts residents cancer, which accounted for 21% (N=12,631/61,219) of deaths, heart disease, which accounted for 20% (N=11,970/61,219), unintentional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>injuries</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>iii</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>,</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> accounting for </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:t>which accounted for 7% (N=4,465/61,219), and chronic lower respiratory </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>disease,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>iv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>% (N=</a:t>
-[...48 lines deleted...]
-              <a:t> which accounted for 7% (N=4,636/63,158).</a:t>
+              <a:t> which accounted for 4% (N=2,484/61,219).</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>iv</a:t>
+              <a:t>v</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" baseline="30000" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020 and 2021 data</a:t>
+              <a:t> Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ii</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> External causes of injuries includes intentional injuries (e.g., homicide and suicide), unintentional injuries (e.g., motor vehicle and non-transport related accidents), and injuries of undetermined intent.</a:t>
+              <a:t> External causes of injuries include intentional injuries (e.g., homicide and suicide), unintentional injuries (e.g., motor vehicle and non-transport related accidents), and injuries of undetermined intent.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>iii</a:t>
+              <a:t>iii </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Source: Massachusetts Department of Public Health, Office of Population Health. Massachusetts Deaths 2021; October 2023. available at: https://www.mass.gov/doc/2021-death-report-pdf/download </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Unintentional injuries include injuries such as motor vehicle-related and other transportation related deaths, falls, fires, and drownings that were not intended to occur</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>iv </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chronic Lower Respiratory Disease (ICD-10 title) corresponds to Chronic Obstructive Pulmonary Disease (COPD) (ICD-9 title). ICD10 codes for this cause of death are J40-J47.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Source: Massachusetts Department of Public Health, Office of Population Health. Note: 2023 death data are preliminary, and 2024 death data are not yet available. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -3866,149 +4130,81 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The great</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>est</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> proportion of new HIV infection diagnoses in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>2020 – 2022</a:t>
+              <a:t>2022 – 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> was among residents of the Boston HSR (28%), followed by the Northeast HSR (20%), the </a:t>
+              <a:t> was among residents of the Boston HSR (25%), followed by the Northeast HSR (20%), the Southeast HSR (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Southeast HSR (17%)</a:t>
+              <a:t>20</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, and the </a:t>
-[...67 lines deleted...]
-              <a:t>.  </a:t>
+              <a:t>%), and the Metro West HSR (14%). Similar geographic distributions were observed for persons living with HIV infection (PLWH). The Boston HSR had the highest proportion of PLWH in 2024 (26%), followed by the Northeast HSR (19%), the Southeast HSR (17%), and the Metro West HSR (16%).  </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -4060,82 +4256,69 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure displays trends in the annual number of new HIV diagnoses and deaths among individuals with HIV/AIDS from 2013-2022.</a:t>
+              <a:t>The figure displays trends in the annual number of new HIV diagnoses and deaths among individuals with HIV/AIDS from 2015-2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:pPr lvl="0">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>After decreasing from 690 diagnoses in 2013 to approximately 640 diagnoses per year from 2014 to 2018 (five-year average = 637), the number of new HIV infection diagnoses declined to a ten-year low of 533 in 2019. In 2020, the number of new HIV infection diagnoses further declined to 435 and then remained at this lower level in 2021 and 2022, when there were 448 and 446 diagnoses, respectively. However, caution should be used in the interpretation of this decline and following stabilization due to the impact of COVID-19 on access to HIV testing and care services, and case surveillance activities. The number of deaths due to any cause among individuals reported with HIV infection increased by 30% from 276 in 2013 to 358 in 2022.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>After ranging from 609 to 654 from 2015 to 2018, the number of new HIV infection diagnoses declined to 529 in 2019. In 2020, the number of new HIV infection diagnoses further declined to 435 and then remained at this lower level in 2021 and 2022, when there were 451 and 448 diagnoses, respectively. However, caution should be used in the interpretation of this decline and subsequent stabilization due to the impact of COVID-19 on access to HIV testing and care services, and case surveillance activities. The number of new HIV infection diagnoses returned to pre-pandemic levels in 2023 (N=546), increasing by 22% compared to the prior year, and then by an additional 10% in 2024 (N=602). The number of deaths due to any cause among individuals reported with HIV infection increased by 14% from 325 in 2015 to a peak of 369 in 2022 and then decreased by 11% to 330 in 2024.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -4235,119 +4418,85 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>MSM was the most frequently reported exposure mode in all regions of Massachusetts for individuals diagnosed with HIV infection during 2020 to 2022, accounting for </a:t>
+              <a:t>MSM was the most frequently reported exposure mode in all regions of Massachusetts for individuals diagnosed with HIV infection during 2022 to 2024, accounting for 54% of diagnoses in the Western HSR, 46% in the Metro West HSR, 43% in the Central HSR, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>47</a:t>
+              <a:t>42% in the Boston HSR, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>% of diagnoses </a:t>
+              <a:t>38% in the Northeast HSR, and 35% in the Southeast HSR. The Boston and Central HSRs had the highest proportion of individuals with IDU exposure mode, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>in the Western HSR, 40% in the Metro West HSR, 39% in the Northeast HSR, 38% in the Central </a:t>
+              <a:t>both at 9</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>HSRs,</a:t>
-[...33 lines deleted...]
-              <a:t>theast HSR. The Boston HSR had the highest proportion of individuals with IDU exposure mode at 24%, followed by the Central HSR at 18%. IDU accounted for 5% to 11% of HIV infection diagnoses in the remaining regions.</a:t>
+              <a:t>%. IDU accounted for 4% to 7% of HIV infection diagnoses in the remaining regions.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -4435,85 +4584,85 @@
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The figure is a bar chart displaying the percentage distribution of recent HIV diagnoses by race/ethnicity for each of six health service regions: Boston, Central, MetroWest, Northeast, Southeast, and Western.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The Southeast HSR had the </a:t>
+              <a:t>The Southeast and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>highest</a:t>
+              <a:t>Western</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> proportion of </a:t>
+              <a:t> HSRs had the highest proportions of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>recent HIV infection diagnoses (2020–2022) among </a:t>
+              <a:t>recent HIV infection diagnoses (2022–2024) among White (non-Hispanic) individuals at 34% and 33%, respectively, while the Southeast HSR had the highest proportion among Black non-Hispanic individuals at 49%, and the Western and Northeast HSRs had the highest proportion among Hispanic/Latinx individuals at 39% and 38%, respectively</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>White (non-Hispanic) individuals at 43%, while the Boston HSR had the highest proportion among Black non-Hispanic individuals at 40%, and the Northeast HSR had the highest proportion among Hispanic/Latinx individuals at 37%.</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -4565,80 +4714,80 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart that displays the average annual rate of HIV diagnosis per 100,000 population for all Massachusetts counties: Barnstable/Dukes/Nantucket (5.3), Berkshire (2.6), Bristol (5.2), Essex (5.9), Franklin (2.1), Hampden (6.6), Hampshire (1.8), Middlesex (4.8), Norfolk (4.4), Plymouth (6.9), Suffolk (14.3), and Worcester (4.8). </a:t>
+              <a:t>The figure is a bar chart that displays the average annual rate of HIV diagnosis per 100,000 population for all Massachusetts counties: Barnstable/Dukes/Nantucket (7.0), Berkshire (6.0), Bristol (7.5), Essex (7.2), Franklin (2.1), Hampden (8.6), Hampshire (2.8), Middlesex (5.9), Norfolk (4.8), Plymouth (9.7), Suffolk (14.7), and Worcester (6.4). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>Recently, Suffolk County, in which Boston is the biggest city, was selected as one of 48 counties nationally that is prioritized for funding in the U.S. Department of Health and Human Services’ initiative “Ending the HIV Epidemic (EHE): A Plan for America”. This is a ten-year initiative beginning in 2020 to achieve a 75% reduction in new HIV infections in five years and at least a 90% reduction in ten years. For more information about EHE, see </a:t>
+              <a:t>Suffolk County, in which Boston is the biggest city, was selected as one of 48 counties nationally that was prioritized for funding in the U.S. Department of Health and Human Services’ initiative “Ending the HIV Epidemic (EHE): A Plan for America”. This is a ten-year initiative beginning in 2020 to achieve a 75% reduction in new HIV infections in five years and at least a 90% reduction in ten years. For more information about EHE, see </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.hrsa.gov/ending-hiv-epidemic</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t> and </a:t>
+              <a:t> and the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://jri.org/ending-the-hiv-epidemic-in-Massachusetts#:~:text=EHE%20efforts%20in%20Massachusetts%20aim,new%20HIV%20infections%2C%20and%20end</a:t>
+              <a:t>Suffolk County EHE Plan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t> for the Suffolk County EHE Plan. Suffolk County had the highest average age-adjusted rate of HIV infection diagnosis during 2020 to 2022 among all Massachusetts counties at 14.3 per 100,000, as well as the highest prevalence rate of persons living with HIV infection in 2022 at 779.9 per 100,000.</a:t>
+              <a:t>. Suffolk County had the highest average age-adjusted rate of HIV infection diagnosis during 2022 to 2024 among all Massachusetts counties at 14.7 per 100,000, as well as the highest prevalence rate of persons living with HIV infection in 2024 at 798.1 per 100,000.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -4690,195 +4839,168 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a rate map of Massachusetts displaying the average annual rate of diagnosis per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 2.2 per 100,000, 2.2-3.5 per 100,000, 3.6-5.4 per 100,000, 5.5-7.5 per 100,000, or greater than 7.5 per 100,000.</a:t>
+              <a:t>The figure is a rate map of Massachusetts displaying the average annual rate of diagnosis per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 2.6 per 100,000, 2.7-4.1 per 100,000, 4.2-5.6 per 100,000, 5.7-8.9 per 100,000, or greater than 8.9 per 100,000.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0">
+            <a:pPr marL="171450" indent="-171450">
               <a:lnSpc>
-                <a:spcPct val="107000"/>
+                <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
-[...1 lines deleted...]
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The cities and towns</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcAft>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> with the highest average annual rate of HIV infection diagnosis during 2022 to 2024</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> included Brockton (30.3 per 100,000), Everett (21.1), Chelsea (19.6), Randolph (18.1), and Boston (17.4). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
-[...41 lines deleted...]
-              <a:t>Among cities that reported at least 12 HIV infections during 2020–2022.</a:t>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Boston had the highest number of new HIV infection diagnoses from 2022–2024 (N=352), followed by Brockton (N=96).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>ii </a:t>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020 and 2021 data</a:t>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Among cities that reported at least 12 HIV infections during 2022-2024. City/town is based on residence at HIV infection diagnosis and excludes individuals diagnosed in a correctional facility.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>iii </a:t>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...1 lines deleted...]
-            </a:r>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of data from 2020 to 2022.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3974710305"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2905416319"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4890,122 +5012,182 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a rate map of Massachusetts displaying the HIV prevalence rate per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 79.4 per 100,000, 79.4-118.0 per 100,000, 118.1-161.3 per 100,000, 161.4-256.3 per 100,000, or greater than 256.3 per 100,000.</a:t>
+              <a:t>The figure is a rate map of Massachusetts displaying the HIV prevalence rate per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 84.2 per 100,000, 84.2-122.4 per 100,000, 122.5-170.4 per 100,000, 170.5-275.8 per 100,000, or greater than 275.8 per 100,000.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
-[...1 lines deleted...]
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The cities and towns</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> with the highest prevalence rate of PLWH in 2024 included Provincetown (12,313.6 per 100,000), Ayer (861.0), Boston (853.0), Springfield (846.5), and Chelsea (789.5).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Boston and Springfield had the highest numbers of PLWH in 2024, at 5,763 and 1,320, respectively.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The cities and towns in Massachusetts with the highest prevalence rate of PLWH in 2022 included Provincetown (11,958.7 per 100,000), Boston (833.4), Springfield (832.4), Shirley (794.0), and Ayer (754.8). Boston and Springfield had the highest numbers of PLWH in 2022, at 5,631 and 1,298, respectively.</a:t>
-[...11 lines deleted...]
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Among cities that reported at least 50 PLWH as of 12/31/2022. Note: The rates of HIV prevalence for Provincetown, Shirley, and Ayer are high because of small population sizes (3,663, 7,431, and 8,479, respectively), as opposed to the number of cases (438, 59, and 64, respectively).</a:t>
-            </a:r>
+              <a:t> Among cities that reported at least 50 PLWH in 2024. City/town is based on residence at HIV infection diagnosis and may include PLWH who may have been incarcerated in 2024.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> The rates of HIV prevalence for Provincetown, and Ayer are high because of small population sizes (3,663 and 8,479, respectively), as opposed to the number of cases (451 and 73, respectively). The rate of HIV prevalence in Ayer is also high due to the inclusion of incarcerated individuals housed at Federal Medical Center (FMC) Devens</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3037876402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2366491764"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5017,177 +5199,85 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the percentage of individuals newly diagnosed with HIV infection in Massachusetts in 2020 who were linked to care (91%), retained in care (82%), and virally suppressed (85%). </a:t>
+              <a:t>The figure is a bar chart displaying the percentage of individuals newly diagnosed with HIV infection in Massachusetts in 2023 who were linked to care (91%), retained in care (84%), and virally suppressed (85%). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...51 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...44 lines deleted...]
-          <a:p>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Among those newly diagnosed individuals who were linked to care (N=468) and retained in care (N=433), rates of viral suppression were higher at 90% and 93%, respectively. </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -5230,51 +5320,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a pie chart indicating the proportion of individuals who were newly diagnosed with HIV infection in 2021 who were virally suppressed (85%), missing viral load data (2%), or for whom viral load was not suppressed (13%). NOTE: Missing viral load data includes individuals who have not had a lab reported in the past year.</a:t>
+              <a:t>The figure is a pie chart indicating the proportion of individuals who were newly diagnosed with HIV infection in 2023 who were virally suppressed (85%), missing viral load data (4%), or for whom viral load was not suppressed (12%). NOTE: Missing viral load data includes individuals who have not had a lab reported in the past year.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -5283,146 +5373,81 @@
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Among </a:t>
+              <a:t>Among 513 individuals newly diagnosed with HIV infection in 2023 (and alive in Massachusetts through 2024), </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>418</a:t>
+              <a:t>85</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> individuals newly diagnosed with HIV infection in 2021 (and alive in Massachusetts through 2022), </a:t>
-[...3 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:t>% were virally suppressed, 12% were not virally suppressed, and 4% did not have a viral load test in the year after diagnosis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>85</a:t>
-[...16 lines deleted...]
-              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:r>
-[...49 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -5478,60 +5503,60 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The figure is a bar chart which displays the percentage of individuals who were linked to care among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Among individuals diagnosed with HIV infection in 2021</a:t>
+              <a:t>Among individuals diagnosed with HIV infection in 2023</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, timely linkage to care differed by exposure mode..</a:t>
+              <a:t>, timely linkage to care differed by exposure mode and age at diagnosis. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -5573,101 +5598,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr defTabSz="914313">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>V</a:t>
+              <a:t>Viral suppression was lowest among individuals with IDU exposure mode (5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>iral suppression was lowest among individuals aged 60–69 years and under 19 years and with male-to-male sex/injection drug use and injection drug use exposure mode</a:t>
+              <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>% compared to 81% to 90% among other exposure modes).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -5711,77 +5722,63 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the percentage of individuals living with HIV infection in Massachusetts in 2022 who were engaged in care (71%), retained in care (43%), and virally suppressed (63%). </a:t>
+              <a:t>The figure is a bar chart displaying the percentage of individuals living with HIV infection in Massachusetts in 2024 who were engaged in care (71%), retained in care (45%), and virally suppressed (64%). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr lvl="0" defTabSz="914400">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>Among 22,455 persons living with HIV infection (PLWH) in Massachusetts at the end of 2022 (and diagnosed through 2021), 63% were virally suppressed, 4% were not virally suppressed, and 33% did not have a viral load test in 2022. Rates of care engagement and retention were lower in 2022 (71% and 43%, respectively), 2021 (72% and 45%, respectively) and 2020 (69% and 39%, respectively) than in 2019 (75% and 54% respectively), likely due to the effects of the COVID-19 pandemic. However, please note that the total number of PLWH used to calculate these rates includes all individuals who have ever been diagnosed with HIV infection in Massachusetts with no evidence of death or having moved out of the state or country. Quality assurance efforts are currently being conducted to update the number of PLWH used for this analysis. </a:t>
+              <a:t>Among those PLWH who were engaged in care (N=16,663) and retained in care (N=10,469), rates of viral suppression were higher at 90% and 94%, respectively. Please note that the total number of PLWH used to calculate these rates includes all individuals who have ever been diagnosed with HIV infection in Massachusetts with no evidence of death or having moved out of the state or country. Quality assurance efforts are currently being conducted to update the number of PLWH used for this analysis. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -5841,59 +5838,75 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure displays a trend in the annual number of persons living with HIV infection from 2013-2022.</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>The figure displays a trend in the annual number of persons living with HIV infection from 2015-2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>The number of persons living with HIV infection (PLWH) in Massachusetts increased by 11% from 21,346 in 2013 to 23,643 in 2022.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>The number of persons living with HIV infection (PLWH) in Massachusetts increased by 13% from 22,078 in 2015 to 24,838 in 2024.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -5933,104 +5946,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The figure is a pie chart indicating the proportion of individuals who were living with HIV infection in 2024 who were virally suppressed (64%), missing viral load data (33%), or for whom viral load was not suppressed (4%). NOTE:  Missing Viral Load Data includes individuals who have not had a lab reported in the past year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...24 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>Among 22,455 persons living with HIV infection (PLWH) in Massachusetts at the end of 2022</a:t>
+              <a:t>Among 23,515 persons living with HIV infection (PLWH) in Massachusetts at the end of 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t> (and diagnosed through 2021), 63% were virally suppressed, 4% were not virally suppressed, and 33% did not have a viral load test in 2022. </a:t>
+              <a:t> (and diagnosed through 2023), 64% were reported as virally suppressed, 4% were reported as not virally suppressed, and 33% did not have a viral load test in 2024. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -6072,113 +6068,96 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart which displays the percentage of individuals who were engaged in care among those living with HIV infection for: individuals AMAB (71%), individuals AFAB (74%); White NH (74%), Black NH (72%), and Hispanic/Latinx (69%) individuals; individuals aged 0-19 years (88%), 20-29 years (76%), 30-39 years (72%), 40-49 years (70%), 50-59 years (71%), 60-69 years (74%), and aged 70+ years (68%); and individuals with MSM (72%), IDU (71%), MSM/IDU (69%), HTSX (74%), Pres. HTSX (74%), and NIR (69%) exposure modes.</a:t>
+              <a:t>The figure is a bar chart which displays the percentage of individuals who were engaged in care among those living with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>In 2022, engagement in care and viral suppression among PLWH differed by age. </a:t>
+              <a:t>In 2024, engagement in care among PLWH differed slightly by age. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -6222,60 +6201,64 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
+              <a:t>The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>In 2022, engagement in care and viral suppression among PLWH differed by age. </a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Viral suppression was lowest among individuals with IDU exposure mode (58% compared to 62% to 68% among other exposure modes).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -6336,103 +6319,98 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection and engaged in care by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
+              <a:t>The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection and engaged in care by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr lvl="0" defTabSz="914400">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>Among 15,849 persons living with HIV infection (PLWH) and engaged in care in Massachusetts at the end of 2022,</a:t>
+              <a:t>Among 16,663 persons living with HIV infection (PLWH) and engaged in care in Massachusetts at the end of 2024,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t> viral suppression did not differ substantially by sex assigned at birth, race/ethnicity, age or exposure mode among PLWH engaged in care.</a:t>
-            </a:r>
+              <a:t> viral suppression did not differ substantially by sex assigned at birth, race/ethnicity or age. Viral suppression was lowest among individuals with IDU exposure mode (85% compared to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>90% to 92% among other exposure modes).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>33</a:t>
             </a:fld>
@@ -6650,69 +6628,79 @@
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Social Vulnerability Index</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...6 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The majority of individuals recently diagnosed with HIV infection in Massachusetts were diagnosed in areas with high (48% in 2024) or moderately high (26% in 2024) social </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>vulnerability</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>..</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>iv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
@@ -6978,59 +6966,59 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>The number of individuals diagnosed with HIV infection has decreased over the past decade in Massachusetts, but disparities persist by current gender, exposure mode, and race/ethnicity. Individuals newly diagnosed with HIV infection in Massachusetts during 2020–2022</a:t>
+              <a:t>Disparities in the number of individuals diagnosed with HIV infection persist by current gender, exposure mode, and race/ethnicity in Massachusetts. Individuals newly diagnosed with HIV infection in Massachusetts during 2022–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t> were predominantly male (71%), young (25% 20–29 year-olds and 35% 30–39 year-olds), White (non-Hispanic) (35%) or Black (non-Hispanic) (33%), with an exposure mode of MSM (37%). While MSM was the leading exposure mode, a large percentage of new HIV infection diagnoses had no identified risk (26%). </a:t>
+              <a:t> were predominantly male (71%), young (27% 20–29 year-olds and 35% 30–39 year-olds), Black (non-Hispanic) (38%), with an exposure mode of MSM (41%). While MSM was the leading exposure mode, a large percentage of new HIV infection diagnoses had no identified risk (29%). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
@@ -7076,112 +7064,77 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a stacked bar chart displaying the distribution of recent HIV diagnoses by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: White NH (N=459), Black NH (N=440), Hispanic/Latinx (N=376), and Asian/Pacific Islander (N=32).</a:t>
+              <a:t>The figure is a stacked bar chart displaying the distribution of recent HIV diagnoses by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: White NH (N=432), Black NH (N=599), Hispanic/Latinx (N=504), and Asian/Pacific Islander (N=42).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...36 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>Seventy percent of Black (non-Hispanic) individuals diagnosed with HIV infection during 2022–2024 were born outside the US, compared to 67% of Asian/Pacific Islander, 59% of Hispanic/Latinx, and 9% of White (non-Hispanic) individuals.      </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
@@ -7277,51 +7230,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>The distributions of new HIV infection diagnoses by race/ethnicity, age, exposure mode, and place of birth varied by sex assigned at birth: the largest proportion of individuals assigned male at birth (AMAB) was White (non-Hispanic) (38%), while the largest proportion of individuals assigned female at birth (AFAB) was Black (non-Hispanic) (53%). A larger proportion of individuals AMAB (28%) than AFAB (15%) was diagnosed between the ages of 20 and 29 years. MSM was the predominant exposure mode among individuals AMAB (52%), while presumed heterosexual sex was the predominant exposure mode among individuals AFAB. A larger proportion of individuals AFAB (55%) than AMAB (36%) was born outside the US.</a:t>
+              <a:t>The distributions of new HIV infection diagnoses by race/ethnicity, age, exposure mode, and place of birth varied by sex assigned at birth: the largest proportion of individuals assigned male at birth (AMAB) was Hispanic/Latinx (36%), while the largest proportion of individuals assigned female at birth (AFAB) was Black (non-Hispanic) (60%). A larger proportion of individuals AMAB (31%) than AFAB (14%) was diagnosed between the ages of 20 and 29 years. MSM was the predominant exposure mode among individuals AMAB (56%), while presumed heterosexual sex was the predominant exposure mode among individuals AFAB (53%). A larger proportion of individuals AFAB (67%) than AMAB (43%) was born outside the US.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
@@ -7367,61 +7320,104 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The figure is a bar chart displaying the distribution of recent HIV diagnoses by exposure mode for each of three racial/ethnic groups: White NH (N=459), Black NH (N=440), and Hispanic/Latinx (N=376).</a:t>
+              <a:t>The figure is a bar chart displaying the distribution of recent HIV diagnoses by exposure mode for each of three racial/ethnic groups: White NH (N=432), Black NH (N=599), Hispanic/Latinx (N=504).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>While the predominant exposure modes among individuals recently diagnosed with HIV infection were MSM (36%) and IDU (33%) among White (non-Hispanic) individuals and MSM (53%) among Hispanic/Latinx individuals, the largest proportion of Black (non-Hispanic) individuals was assigned no identified risk for exposure mode (38%). Of the Black NH individuals assigned NIR, 75% (N=126/169) were non-US born.</a:t>
-            </a:r>
+              <a:t>While the predominant exposure mode among White (non-Hispanic) and Hispanic/Latinx individuals recently diagnosed with HIV infection was MSM (48% and 55%, respectively), the largest proportion of Black (non-Hispanic) individuals was assigned no identified risk for exposure mode (40%). Of the Black (non-Hispanic) individuals assigned NIR, 79% (N=190/239) were non-US born. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Please note that although field epidemiologists offer additional support in the collection of risk information, some of the information doesn’t meet the CDC-defined exposure mode categories. For example, risks occurring outside the US, such as transfusion/transplant risk (blood product), are not assigned as a primary exposure mode because it is not possible to verify the information internationally, so these cases would be assigned no identified risk.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
@@ -7464,395 +7460,336 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The figure is a bar chart displaying the average annual HIV diagnosis rates per 100,000 among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: White NH, Black NH, Hispanic/Latinx, and Asian/Pacific Islander.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>In 2020 – 2022,</a:t>
-[...3 lines deleted...]
-                <a:effectLst/>
+              <a:t>In 2022 – 2024, the average annual age-adjusted HIV diagnosis rate per 100,000 population of individuals assigned male at birth (AMAB) was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>i</a:t>
+              <a:t>nearly </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> the average annual age-adjusted HIV diagnosis rate per 100,000 population </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>three times that of individuals assigned female at birth (AFAB). There were large disparities in average annual age-adjusted HIV diagnosis rates for 2022 to 2024 by race/ethnicity. Compared to the rate among White (non-Hispanic) individuals, the rate among: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> male at birth (AMAB) was three times that </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Black (non-Hispanic) individuals was 13 times greater, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> individuals assigned </a:t>
+              <a:t>Hispanic/Latinx individuals was </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>female at birth (AFAB)</a:t>
+              <a:t>six</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t> times greater.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>There were large disparities in average annual age-adjusted HIV diagnosis rates for 2020 to 2022 by race/ethnicity. C</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>With respect to differences based on race/ethnicity and sex assigned at birth, the average annual age-adjusted HIV diagnosis rate for 2022 to 2024 among:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> rate among White (non-Hispanic) individuals, the rate among: </a:t>
+              <a:t>Black (non-Hispanic) individuals assigned male at birth (AMAB) was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> times that of White (non-Hispanic) individuals AMAB, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hispanic/Latinx individuals AMAB was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>six</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> times that of White (non-Hispanic) individuals AMAB,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Black (non-Hispanic) individuals assigned female at birth (AFAB) was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>28</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> times that of White (non-Hispanic) individuals AFAB, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Black (non-Hispanic) individuals was </a:t>
-[...158 lines deleted...]
-              <a:t>Hispanic/Latinx individuals AFAB was four times that of White (non-Hispanic) individuals AFAB</a:t>
+              <a:t>Hispanic/Latinx individuals AFAB was five times that of White (non-Hispanic) individuals AFAB</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
@@ -7959,2874 +7896,571 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
-              <a:t>Racial/ethnic disparities persist among PLWH, and marked differences exist by current gender, age, and exposure mode. PLWH in Massachusetts are predominantly male (70%), older (30% among 50–59 year-olds), and White non-Hispanic (38%). Male-to-male sex was the most frequently reported exposure mode, at 40%.</a:t>
+              <a:t>Racial/ethnic disparities persist among PLWH, and marked differences exist by current gender, age, and exposure mode. PLWH in Massachusetts are predominantly male (70%), older (38% aged 60+ years), and White non-Hispanic (36%). Male-to-male sex was the most frequently reported exposure mode, at 40%.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D34CBBDB-52D0-FE4C-8729-D7393D454E10}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3567456438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...34 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title or Thank You Slide : Traditional Logo">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="055994"/>
+          <a:srgbClr val="005994"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rectangle 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC38585-9175-5F41-B983-E626A8B41D81}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5"/>
-            <a:ext cx="12192000" cy="1444747"/>
+            <a:off x="0" y="-14985"/>
+            <a:ext cx="12192000" cy="977549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="032E53"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Oval 4">
+          <p:cNvPr id="20" name="TextBox 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BF8888-4050-4221-AD57-59EFEBA7E08D}"/>
-[...250 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED88445-FA02-7971-750E-32D4DDEEE526}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A57BF16A-46A2-2C4D-B679-429BA6325698}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1785708" y="196391"/>
-            <a:ext cx="10423375" cy="1015663"/>
+            <a:ext cx="10423375" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln w="12700">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln w="12700">
                   <a:noFill/>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...12 lines deleted...]
-              <a:buFontTx/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21722467-00D5-48C4-A0E3-DBA0E54CD48E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="875729" y="2358615"/>
+            <a:ext cx="10440537" cy="1373701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:tabLst/>
-[...7 lines deleted...]
-                </a:ln>
+              <a:defRPr sz="4400" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...4 lines deleted...]
-      </p:sp>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>or Closing Contact</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F0FA26E-40B5-44FF-A084-1554D187A6EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3697287" y="4032280"/>
+            <a:ext cx="4797425" cy="746846"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add Date, Year</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADDB5EC3-5D37-4757-9A9B-5A9AF30AC57E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3174203" y="5400446"/>
+            <a:ext cx="5843587" cy="850228"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add presenter</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Picture 13" descr="Logo, company name&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12424AD9-3DDB-7449-9BD8-03E3D19E95A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="251825" y="113766"/>
+            <a:ext cx="1533883" cy="750024"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4108470324"/>
-      </p:ext>
-[...2167 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="681855133"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content Style A: Regular Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{101E840A-BCBE-4B40-B158-B16879D32C9F}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5"/>
             <a:ext cx="12192000" cy="977549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="055994"/>
+            <a:srgbClr val="005994"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB607E6-0B1F-BB4A-9794-46A0CA431F4F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6510528"/>
             <a:ext cx="12192000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="032E53"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -10920,105 +8554,105 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="56524"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to Add Slide Title</a:t>
+              <a:t>Click to add slide title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FABA3EC1-E8C0-4AA8-BEE7-D199FD603044}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="1434514"/>
             <a:ext cx="10972800" cy="4679683"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="3200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
@@ -11141,146 +8775,152 @@
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451263" y="6545764"/>
             <a:ext cx="5035137" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health | mass.gov/dph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3673210102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content Style B: Bullets">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{101E840A-BCBE-4B40-B158-B16879D32C9F}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5"/>
             <a:ext cx="12192000" cy="977549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="055994"/>
+            <a:srgbClr val="005994"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB607E6-0B1F-BB4A-9794-46A0CA431F4F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6510528"/>
             <a:ext cx="12192000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="032E53"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -11326,137 +8966,137 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="56524"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to Add Slide Title</a:t>
+              <a:t>Click to add slide title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FABA3EC1-E8C0-4AA8-BEE7-D199FD603044}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="1438462"/>
             <a:ext cx="10972800" cy="4703031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="3200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000" kern="1200">
                 <a:solidFill>
@@ -11509,96 +9149,103 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to edit level one bullet text. </a:t>
+              <a:t>Click to edit level one bullet text. (Add periods if full sentences; no periods needed otherwise.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Second level bullet text.</a:t>
+              <a:t>Second level bullet text</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level bullet text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02685929-CD5C-4159-9F1A-33CD10D7166D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451263" y="6545764"/>
             <a:ext cx="5035137" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health | mass.gov/dph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{663A3D56-7B2F-49EE-B824-21DADD1106DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11671,369 +9318,386 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839789" y="1097280"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800" b="1">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Edit Header Text </a:t>
+              <a:t>Edit header text </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A90A712-FBB8-5B49-9A19-7524CF76EC3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839789" y="1920238"/>
+            <a:off x="862011" y="1920238"/>
             <a:ext cx="5157787" cy="4297680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2200">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
               <a:defRPr>
-                <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Edit bullet level one text.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Edit bullet level two text.</a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55855752-6A74-934C-B334-F2DD6B79DA48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172203" y="1097280"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800" b="1">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Edit Header Text</a:t>
+              <a:t>Edit header text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E51ED7E2-1F15-7C46-9001-20B2F8A00C5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172203" y="1920238"/>
             <a:ext cx="5183188" cy="4297680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr>
-                <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl4pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Edit bullet level one text.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Edit bullet level two text.</a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{599027F3-96A1-F54F-89E8-F47E6B10DE1B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5"/>
             <a:ext cx="12192000" cy="977549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="055994"/>
+            <a:srgbClr val="005994"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97CFBF09-BBCF-454C-91A3-1D89A60FA302}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6510528"/>
             <a:ext cx="12192000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="032E53"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -12079,98 +9743,98 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="56524"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to Add Slide Title</a:t>
+              <a:t>Click to add slide title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F1034B-732A-43E2-993F-868DF0D2772D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451263" y="6545764"/>
             <a:ext cx="5035137" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health | mass.gov/dph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE009795-B8D9-482E-96A1-D1025E613A3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12197,1210 +9861,472 @@
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1663658862"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Connect with DPH">
+  <p:cSld name="Just Footer">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6">
-[...50 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB607E6-0B1F-BB4A-9794-46A0CA431F4F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6510528"/>
             <a:ext cx="12192000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="032E53"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...239 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D0130E-9D3A-4D88-A99C-681EBB4E32AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451263" y="6545764"/>
             <a:ext cx="5035137" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Department of Public Health | mass.gov/dph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="5" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01573CFF-FEB4-457F-90DC-D389438D4775}"/>
-[...40 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9B6E2D-48CD-4F33-96D0-5E3155FDD014}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585A0BC-7D09-4814-A71B-C90669C60B81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9034825" y="6492502"/>
             <a:ext cx="2736415" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1355803725"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2780067841"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Just Footer">
+  <p:cSld name="Section Intro">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="005994"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="9" name="Rectangle 8">
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB607E6-0B1F-BB4A-9794-46A0CA431F4F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{849108D5-E6A2-E374-F491-40DDE4CC949E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6510528"/>
-            <a:ext cx="12192000" cy="347472"/>
+            <a:off x="2049517" y="2228193"/>
+            <a:ext cx="8113986" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-            <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-[...2 lines deleted...]
-            </a:schemeClr>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
-          <a:fillRef idx="1">
+          <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="lt1"/>
+            <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
-        <p:txBody>
-[...14 lines deleted...]
-          <p:cNvPr id="11" name="TextBox 10">
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D0130E-9D3A-4D88-A99C-681EBB4E32AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F8765F-34CF-EDAB-B5EF-A28E0BDB163D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="451263" y="6545764"/>
-            <a:ext cx="5035137" cy="276999"/>
+            <a:off x="2039007" y="4703379"/>
+            <a:ext cx="8113986" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 5">
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585A0BC-7D09-4814-A71B-C90669C60B81}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CE05C00-0C08-7FEC-4EE1-897B5C522B54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9034825" y="6492502"/>
-            <a:ext cx="2736415" cy="365125"/>
+            <a:off x="2995886" y="2814637"/>
+            <a:ext cx="6032500" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enter section title</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2780067841"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3296889671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3296889671"/>
-[...401 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762783161"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3532959127"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2090931278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483656" r:id="rId1"/>
     <p:sldLayoutId id="2147483658" r:id="rId2"/>
     <p:sldLayoutId id="2147483650" r:id="rId3"/>
     <p:sldLayoutId id="2147483653" r:id="rId4"/>
-    <p:sldLayoutId id="2147483654" r:id="rId5"/>
-[...1 lines deleted...]
-    <p:sldLayoutId id="2147483657" r:id="rId7"/>
+    <p:sldLayoutId id="2147483659" r:id="rId5"/>
+    <p:sldLayoutId id="2147483657" r:id="rId6"/>
+    <p:sldLayoutId id="2147483660" r:id="rId7"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
@@ -13642,1199 +10568,184 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1013 lines deleted...]
-
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1785A978-E8DF-43C5-81AD-9E02D99320AA}"/>
@@ -14918,51 +10829,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data as of 1/1/2024</a:t>
+              <a:t>Data as of 7/1/2025</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
@@ -14985,61 +10896,61 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2552531362"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059504655"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15060,166 +10971,142 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Percentage of PLWH by race/ethnicity and place of birth, </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Massachusetts 2022</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Massachusetts 2024 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9" descr="The figure is a series of bar charts displaying the distribution of persons living with HIV infection by current gender, age, race/ethnicity, and exposure mode.">
+          <p:cNvPr id="10" name="Picture 9" descr="The figure is a stacked bar chart displaying the distribution of persons living with HIV infection by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: White NH (N=9,033), Black NH (N=7,782), Hispanic/Latinx (N=7,052) and Asian/Pacific Islander (N=632).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B4B278-4DCA-F27C-897B-ED6475A45943}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F8ACD6E-F167-BFB0-EDA6-805292753493}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="484145" y="1161091"/>
             <a:ext cx="11223709" cy="4535817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="95483" y="5915071"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="95483" y="6036267"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>1 </a:t>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> PR/USD = Puerto Rico/US Dependencies, 98% persons living with HIV infection on 12/31/2024 who were born in PR/USD were born in Puerto Rico; NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
-[...19 lines deleted...]
-              </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -15278,55 +11165,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Percentage of persons living with HIV infection (PLWH) by race/ethnicity, age, exposure mode, and place of birth by sex assigned at birth, Massachusetts 2022</a:t>
-[...3 lines deleted...]
-              <a:t>1</a:t>
+              <a:t>Percentage of persons living with HIV infection (PLWH) by race/ethnicity, age, exposure mode, and place of birth by sex assigned at birth, Massachusetts 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="TextBox 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4F5BFBA-B1A1-5C41-C2A7-6AE837C7AE42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2738195" y="1012563"/>
             <a:ext cx="6153150" cy="307777"/>
           </a:xfrm>
@@ -15334,224 +11217,184 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="76923C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Assigned Male at Birth, N= </a:t>
+              <a:t>Assigned Male at Birth, N=</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="9BBB59">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>16,791</a:t>
+              <a:t>17,591</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="76923C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="2E648C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Assigned Female at Birth, N=</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...19 lines deleted...]
-                </a:ln>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4F81BD">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="+mn-cs"/>
-[...1 lines deleted...]
-              <a:t>6,852</a:t>
+              </a:rPr>
+              <a:t>7,247</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a series of bar charts displaying a comparison of the distribution of persons living with HIV infection for individuals assigned male at birth (AMAB) and individuals assigned female at birth (AFAB) by race/ethnicity, age, exposure mode, and place of birth.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A790E5D4-9388-F1EC-D737-0533FD615E48}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833F92DC-E514-8A74-85B4-97666AE5AA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609124" y="1185477"/>
-            <a:ext cx="10973751" cy="4487045"/>
+            <a:off x="609124" y="1269057"/>
+            <a:ext cx="10973751" cy="4834547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="437567" y="5938504"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="437567" y="6103604"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              </a:rPr>
+              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -15614,142 +11457,118 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Percentage of PLWH by exposure mode and race/ethnicity, </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Massachusetts 2022</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Massachusetts 2024</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the distribution of persons living with HIV infection by exposure mode for each of three racial/ethnic groups: white NH (N=9,066), black NH (N=7,172), and Hispanic/Latinx (N=6,507).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the distribution of persons living with HIV infection by exposure mode for each of three racial/ethnic groups: White NH (N=9,033), Black NH (N=7,782), Hispanic/Latinx (N=7,052).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{113E4AA3-2C07-3C0A-E3D7-2FD26F049AE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2346D017-1D50-6A7F-52C7-2C5E4CBCEF7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="243332" y="1005630"/>
-            <a:ext cx="11705335" cy="4846740"/>
+            <a:off x="138169" y="937042"/>
+            <a:ext cx="11869941" cy="5029636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="463242" y="5970055"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="463242" y="6084355"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              </a:rPr>
+              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -15813,87 +11632,79 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Age-adjusted HIV prevalence rates per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2022 (N=23,643)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2024 (N=24,838)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the age-adjusted HIV prevalence rates per 100,000 population among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: white NH, black NH, Hispanic/Latinx, and Asian/Pacific Islander.">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure is a bar chart displaying the age-adjusted HIV prevalence rates per 100,000 population among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: White NH, Black NH, Hispanic/Latinx, and Asian/Pacific Islander.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA2DE14-3C46-B03C-1C49-41745868AC68}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F518E7-97C7-1D47-A401-9E90883FE85D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1615051" y="1020871"/>
-            <a:ext cx="8961897" cy="4816257"/>
+            <a:off x="185415" y="1106222"/>
+            <a:ext cx="11821169" cy="4645555"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="5849821"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -15915,73 +11726,66 @@
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> As of 1/1/2020, BIDLS calculates rates per 100,000 population using denominators estimated by the University of Massachusetts Donahue Institute using a modified Hamilton-Perry model (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0" err="1">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Strate</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> S, et al. Small Area Population Estimates for 2011 through 2020, report published Oct 2016). Note that rates and trends calculated using previous methods cannot be compared to these. All rates are age-adjusted using the 2000 US standard population.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" baseline="30000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data; NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
+              <a:t>NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -16045,93 +11849,93 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="80806"/>
             <a:ext cx="11557308" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>Average annual age-adjusted death rates among individuals reported with HIV per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2020–2022</a:t>
+              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2022–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" baseline="30000" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>(Total number of deaths among individuals reported with HIV from 2020–2022=1,024) </a:t>
+              <a:t>(Total number of deaths among individuals reported with HIV from 2022–2024=1,015) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the average annual age-adjusted death rate (2020–2022) among individuals reported with HIV per 100,000 for Massachusetts total, individuals assigned male at birth, individuals assigned female at birth, white NH individuals, black NH individuals, and Hispanic/Latinx individuals.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the average annual age-adjusted death rate (2022–2024) among individuals reported with HIV per 100,000 for Massachusetts total, individuals assigned male at birth, individuals assigned female at birth, white NH individuals, black NH individuals, and Hispanic/Latinx individuals.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FDD4CB3-6C27-5CC3-AF2C-282D26A51167}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F951CB0-939F-F367-2EA9-EFFEAB24870F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="191512" y="1045257"/>
+            <a:off x="237232" y="930957"/>
             <a:ext cx="11808975" cy="4767485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{816450A2-FAE6-61FC-D278-9B34C02C6C12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="5849821"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -16176,51 +11980,51 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data; NH = non-Hispanic</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -16276,166 +12080,142 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Deaths among individuals reported with HIV by exposure mode, Massachusetts 2022 (N=358)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Deaths among individuals reported with HIV by exposure mode, Massachusetts 2024 (N=330)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is an open pie chart which displays the distribution by exposure mode of deaths among individuals reported with HIV/AIDS for 2022. A text box in the center of the pie chart reads, “41% reported IDU&quot;.">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure is an open pie chart which displays the distribution by exposure mode of deaths among individuals reported with HIV/AIDS for 2024. A text box in the center of the pie chart reads, “38% reported IDU&quot;.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A02459BB-5A91-8AD6-5A0E-E7CE6A4D46A0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3389A502-7C71-6286-B4CE-139F747585A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3154780" y="955460"/>
-            <a:ext cx="6181880" cy="5596613"/>
+            <a:off x="3860037" y="1054171"/>
+            <a:ext cx="5889246" cy="5041829"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="510651" y="5943600"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="510651" y="6096000"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              </a:rPr>
+              <a:t>MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2165988" y="1637227"/>
-            <a:ext cx="1847028" cy="1301405"/>
+            <a:off x="9906000" y="6496109"/>
+            <a:ext cx="2074790" cy="361891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="417786033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -16458,110 +12238,102 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="573452" y="197013"/>
-            <a:ext cx="10972800" cy="874654"/>
+            <a:off x="444499" y="184313"/>
+            <a:ext cx="11203353" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Five-year survival among with individuals with AIDS by year of diagnosis, Massachusetts 1988–2022</a:t>
-[...7 lines deleted...]
-              <a:t>  </a:t>
+              <a:t>Five-year survival among individuals with AIDS by year of diagnosis, Massachusetts 1990–2024 </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>(Total number of AIDS diagnoses from 1988–2022, N=24,464)</a:t>
+              <a:t>(Total number of AIDS diagnoses from 1990–2024, N=23,237)</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Picture 13" descr="The figure is a trendline that displays the percent of individuals alive less than 1, 1, 2, 3, 4, and 5 years after AIDS diagnosis for 7 cohorts by year of AIDS diagnosis: 1988-1992, 1993-1997, 1998-2002, 2003-2007, 2008-2012, 2013-2017, 2018-2022.">
+          <p:cNvPr id="14" name="Picture 13" descr="The figure is a trendline that displays the percent of individuals alive less than 1, 1, 2, 3, 4, and 5 years after AIDS diagnosis for 7 cohorts by year of AIDS diagnosis: 1990-1994, 1995-1999, 2000-2004, 2005-2009, 2010-2014, 2015-2010, 2020-2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4DB00D-A96D-5696-0F94-7F4AEA939FA4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7094C8F9-91BB-75BF-38A5-B688F2B7B00E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="270767" y="1071667"/>
+            <a:off x="220942" y="1282381"/>
             <a:ext cx="11650466" cy="4852837"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="6100233"/>
             <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -16576,51 +12348,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -16684,76 +12456,76 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="324782" y="80806"/>
             <a:ext cx="11470139" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Age-adjusted rate of death per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> among individuals reported with HIV by sex assigned at birth, Massachusetts 2013–2022</a:t>
+              <a:t> among individuals reported with HIV by sex assigned at birth, Massachusetts 2015–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>(Total number of deaths among individuals reported with HIV from 2013–2022=3,125)</a:t>
+              <a:t>(Total number of deaths among individuals reported with HIV from 2015–2024=3,244)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a trendline displaying the age-adjusted rate of death per 100,000 population among individuals reported with HIV/AIDS for 2012 to 2021 for three groups: individuals assigned male at birth, individuals assigned female at birth, and the total population.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a trendline displaying the age-adjusted rate of death per 100,000 population among individuals reported with HIV/AIDS for 2015 to 2024 for three groups: individuals assigned male at birth, individuals assigned female at birth, and the total population.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E34DE455-75F1-BC14-DBEE-4726D8C1B4E0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9462E95C-439A-EDFB-04F3-CFFB56DE3DC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="249429" y="1136705"/>
             <a:ext cx="11693141" cy="4584589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -16816,51 +12588,51 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -16916,186 +12688,176 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> Trends in causes of death among individuals reported with HIV infection, Massachusetts 2013–2021 (N=2,411)</a:t>
+              <a:t> Trends in causes of death among individuals reported with HIV infection, Massachusetts 2015–2023 (N=2,680)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1,2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a stacked bar chart displaying the number of deaths by cause of death for each year from 2013 to 2021. Six causes of death are included in the chart: HIV, COVID-19, External causes of injuries and poisonings, Cancer, Heart disease, and All other causes.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a stacked bar chart displaying the number of deaths by cause of death for each year from 2015 to 2023. Six causes of death are included in the chart: HIV, COVID-19, External causes of injuries and poisonings, Cancer, Heart disease, and All other causes.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3D721BC-6ECD-145E-70CA-55E0E9EE01BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B5459C-F57A-265A-275E-18BEB2B6EEF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="33002" y="1048305"/>
+            <a:off x="78722" y="1139745"/>
             <a:ext cx="12125995" cy="4761389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="5821521"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Deaths among individuals reported with HIV infection with a missing cause of death are excluded from this analysis (2013</a:t>
-[...9 lines deleted...]
-              <a:t>2021 N=356). Data are presented for the most recent nine-year period for which cause of death data was available.</a:t>
+              <a:t>Deaths among individuals reported with HIV infection with a missing cause of death are excluded from this analysis (2015–2023 N=234). Data are presented for the most recent nine-year period for which cause of death data was available.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> External causes of injuries includes intentional injuries (e.g., homicide and suicide), unintentional injuries (e.g., motor vehicle and non-transport related accidents), and injuries of undetermined intent.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -17151,86 +12913,87 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage distributions of 2020–2022 HIV infection diagnoses (N=1,329) and 2022 persons living with HIV infection (PLWH, N=23,643) by Health Service Region (HSR), Massachusetts</a:t>
+              <a:t>Percentage distributions of 2022–2024 HIV infection diagnoses (N=1,596) and 2024 persons living with HIV infection (PLWH, N=24,838) by Health Service Region (HSR), Massachusetts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a series of bar charts showing the percentage distribution of recent HIV diagnoses and people living with HIV infection by health service region.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA5908B8-003D-2437-9FD0-09989BD6CC7C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AC82DC-4915-B135-0504-BA53CC2D9F26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect r="6332"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447396" y="1090289"/>
-            <a:ext cx="11323844" cy="4694327"/>
+            <a:off x="97012" y="1081836"/>
+            <a:ext cx="12089416" cy="4694327"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="491965" y="5784616"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -17242,59 +13005,59 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>*.HSRs are regions defined geographically to facilitate focused health service planning. While prisons are not an HSR, the prison population is presented separately in this analysis because of its unique service planning needs. The prisons category represents persons who were diagnosed with HIV infection while in a correctional facility. As these data do not reflect current incarceration status, the category is not included for persons living with HIV infection.</a:t>
+              <a:t>* HSRs are regions defined geographically to facilitate focused health service planning. While prisons are not an HSR, the prison population is presented separately in this analysis because of its unique service planning needs. The prisons category represents persons who were diagnosed with HIV infection while in a correctional facility. As these data do not reflect current incarceration status, the category is not included for persons living with HIV infection.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -17350,86 +13113,86 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Number of new HIV infection diagnoses and deaths among individuals reported with HIV infection, Massachusetts 2013–2022</a:t>
+              <a:t>Number of new HIV infection diagnoses and deaths among individuals reported with HIV infection, Massachusetts 2015–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="The figure displays trends in the annual number of new HIV diagnoses and deaths among individuals with HIV/AIDS from 2013-2022.">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure displays trends in the annual number of new HIV diagnoses and deaths among individuals with HIV/AIDS from 2015-2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AEFDE07-C270-785F-6A13-9ABACA494363}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C383258F-9238-7C73-619F-9EE08BE1DF44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="194560" y="935520"/>
+            <a:off x="194560" y="1026960"/>
             <a:ext cx="11802879" cy="4986960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="6100233"/>
             <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -17444,93 +13207,93 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3760593411"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938101002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17544,145 +13307,157 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and exposure mode, Massachusetts 2020–2022 (N=1,329)</a:t>
+              <a:t>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and exposure mode, Massachusetts 2022–2024 (N=1,596)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage distribution of recent HIV diagnoses by exposure mode for each of six health service regions: Boston, Central, MetroWest, Northeast, Southeast, and Western.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CD8215C-60B4-6782-6BB8-B600FA7FCA67}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C92C44F7-0172-6B28-57F8-07CD31A35C81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="63485" y="1080090"/>
+            <a:off x="63485" y="981244"/>
             <a:ext cx="12065030" cy="4895512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="463242" y="6100233"/>
-            <a:ext cx="11470139" cy="400110"/>
+            <a:off x="463242" y="5938504"/>
+            <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>* Values less than five are suppressed for populations less than 50,000 or for populations of unknown size</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" baseline="30000" dirty="0">
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -17738,86 +13513,86 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and race/ethnicity, Massachusetts 2020–2022 (N=1,329)</a:t>
+              <a:t>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and race/ethnicity, Massachusetts 2022–2024 (N=1,596)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage distribution of recent HIV diagnoses by race/ethnicity for each of six health service regions: Boston, Central, MetroWest, Northeast, Southeast, and Western.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CCEDC69-2B2C-EA9E-0E5D-B7C59D7FED4C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317AC60B-1A54-FC92-3FF0-2F4D618709B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="197609" y="1005630"/>
+            <a:off x="174749" y="1097070"/>
             <a:ext cx="11796782" cy="4846740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="6100233"/>
             <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -17832,51 +13607,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -17932,86 +13707,86 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Average annual age-adjusted rate of HIV infection diagnosis per 100,000 population by county, Massachusetts 2020–2022</a:t>
+              <a:t>Average annual age-adjusted rate of HIV infection diagnosis per 100,000 population by county, Massachusetts 2022–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart that displays the average annual rate of HIV diagnosis per 100,000 population for all Massachusetts counties: Barnstable/Dukes/Nantucket (5.3), Berkshire (2.6), Bristol (5.2), Essex (5.9), Franklin (2.1), Hampden (6.6), Hampshire (1.8), Middlesex (4.8), Norfolk (4.4), Plymouth (6.9), Suffolk (14.3), and Worcester (4.8).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart that displays the average annual rate of HIV diagnosis per 100,000 population for all Massachusetts counties: Barnstable/Dukes/Nantucket (7.0), Berkshire (6.0), Bristol (7.5), Essex (7.2), Franklin (2.1), Hampden (8.6), Hampshire (2.8), Middlesex (5.9), Norfolk (4.8), Plymouth (9.7), Suffolk (14.7), and Worcester (6.4).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A4BCF58-6D56-ABBB-8F61-C7BCEA26C5A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81CAA326-7263-8C13-3A42-ECA8D4C3A71B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="258619" y="1063539"/>
+            <a:off x="243332" y="1046775"/>
             <a:ext cx="11705335" cy="4901609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="5840107"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -18042,51 +13817,51 @@
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>*Rates based on numerators &lt;12 are marked with an asterisk (*) and should be interpreted with caution. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Barnstable, Dukes and Nantucket Counties are combined because of small numbers. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -18129,235 +13904,235 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="573452" y="114132"/>
+            <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Average annual rate of HIV infection diagnosis per 100,000 population</a:t>
+              <a:t>Average annual rate of HIV diagnosis per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> by city/town, Massachusetts 2020–2022</a:t>
+              <a:t> by city/town, Massachusetts 2022–2024 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a rate map of Massachusetts displaying the average annual rate of diagnosis per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 2.2 per 100,000, 2.2-3.5 per 100,000, 3.6-5.4 per 100,000, 5.5-7.5 per 100,000, or greater than 7.5 per 100,000.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a rate map of Massachusetts displaying the average annual rate of diagnosis per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 2.6 per 100,000, 2.7-4.1 per 100,000, 4.2-5.6 per 100,000, 5.7-8.9 per 100,000, or greater than 8.9 per 100,000.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3715E0B3-F8D9-FAFE-A9FA-144EB9A19B0B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D451FCF-E0E3-7489-BCF4-E2B5524A6048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2224621" y="988786"/>
-            <a:ext cx="7947379" cy="5023694"/>
+            <a:off x="2191632" y="985323"/>
+            <a:ext cx="7955280" cy="5070245"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="463242" y="5784616"/>
+            <a:off x="498554" y="5817173"/>
             <a:ext cx="11470139" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:effectLst/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>As of 1/1/2020, BIDLS calculates rates per 100,000 population using denominators estimated by the University of Massachusetts Donahue Institute using a modified Hamilton-Perry model.</a:t>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Population based on University of Massachusetts Donahue Institute Estimates. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" baseline="30000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of data from 2020 to 2022.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note: regional HIV data exclude individuals diagnosed in a correctional facility.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089293363"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="136806433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18379,214 +14154,190 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Prevalence rate of persons living with HIV infection (PLWH) per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> by city/town, Massachusetts 2022</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t> by city/town, Massachusetts 2024  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a rate map of Massachusetts displaying the HIV prevalence rate per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 79.4 per 100,000, 79.4-118.0 per 100,000, 118.1-161.3 per 100,000, 161.4-256.3 per 100,000, or greater than 256.3 per 100,000.">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure is a rate map of Massachusetts displaying the HIV prevalence rate per 100,000 population by city/town. Cities and towns are in one of six categories: no reported cases, less than 84.2 per 100,000, 84.2-122.4 per 100,000, 122.5-170.4 per 100,000, 170.5-275.8 per 100,000, or greater than 275.8 per 100,000.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{509FE07A-C1DA-59C8-4FF3-F9BC22035952}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BFDBBE-CE31-B47C-7F83-B4A9B1777165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2425095" y="1040063"/>
-            <a:ext cx="7945563" cy="5029200"/>
+            <a:off x="2179783" y="986333"/>
+            <a:ext cx="7955280" cy="5077236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 9">
+          <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C617DC1-FF10-2A10-5CCC-DCDF29223DBC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A626B84B-2F71-401E-D93D-A3A5B7FB88D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="463241" y="5835182"/>
-            <a:ext cx="11470139" cy="707886"/>
+            <a:off x="498554" y="5944176"/>
+            <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:effectLst/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-              <a:t>As of 1/1/2020, BIDLS calculates rates per 100,000 population using denominators estimated by the University of Massachusetts Donahue Institute using a modified Hamilton-Perry model.</a:t>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Population based on University of Massachusetts Donahue Institute Estimates. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" baseline="30000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Note: regional HIV data may include PLWH who may have been incarcerated in 2023.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4144760728"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2093833314"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18600,166 +14351,150 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Stages of HIV care among individuals newly diagnosed with HIV infection in Massachusetts, 2021 (N=418)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Stages of HIV care among individuals newly diagnosed with HIV infection in Massachusetts, 2023 (N=513)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage of individuals newly diagnosed with HIV infection in Massachusetts in 2020 who were linked to care (91%), retained in care (82%), and virally suppressed (85%).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage of individuals newly diagnosed with HIV infection in Massachusetts in 2023 who were linked to care (91%), retained in care (84%), and virally suppressed (85%).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA053AFC-A730-1C3C-D276-A500E5B430A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA47DFC-0B43-E328-031A-912B4495C74B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="203705" y="1161091"/>
+            <a:off x="157985" y="1092511"/>
             <a:ext cx="11784589" cy="4535817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360930" y="5635784"/>
+            <a:off x="360930" y="5630728"/>
             <a:ext cx="11470139" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>“Newly Diagnosed” includes individuals diagnosed in 2023, alive through 12/31/2024, and living in Massachusetts based on last known address. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn during the 12-month period after diagnosis.</a:t>
+              <a:t>“Linked to Care” is defined as having ≥1 viral load (VL) or CD4 test result within 3 months of diagnosis. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Linked to Care” is defined as having ≥1 viral load (VL) or CD4 test result within 3 months of diagnosis. </a:t>
+              <a:t>“Retained in Care” is defined as having ≥2 VL or CD4 test results at least 3 months apart during the 12-month period after diagnosis. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Retained in Care” is defined as having ≥2 VL or CD4 test results at least 3 months apart during the 12-month period after diagnosis. </a:t>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn during the 12-month period after diagnosis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -18815,158 +14550,134 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Viral load status among individuals newly diagnosed with HIV infection in Massachusetts, 2021 (N=418)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Viral load status among individuals newly diagnosed with HIV infection in Massachusetts, 2023 (N=513) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a pie chart indicating the proportion of individuals who were newly diagnosed with HIV infection in 2021 who were virally suppressed (85%), missing viral load data (2%), or for whom viral load was not suppressed (13%). NOTE: Missing viral load data includes individuals who have not had a lab reported in the past year.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a pie chart indicating the proportion of individuals who were newly diagnosed with HIV infection in 2023 who were virally suppressed (85%), missing viral load data (4%), or for whom viral load was not suppressed (12%). NOTE: Missing viral load data includes individuals who have not had a lab reported in the past year.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43159FC7-0880-78B3-F84B-DAA9E15ABAEC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69532A7F-F6F4-8A65-E0F4-151CB53CB6BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2523434" y="908085"/>
+            <a:off x="2180534" y="930945"/>
             <a:ext cx="7145131" cy="5041829"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420760" y="5784616"/>
-            <a:ext cx="11470139" cy="707886"/>
+            <a:off x="420760" y="5937021"/>
+            <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>* Includes individuals who had not had a lab reported in the past year</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>* Includes individuals who had not had a lab reported in the past year</a:t>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn during the 12-month period after diagnosis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn during the 12-month period after diagnosis.</a:t>
-[...7 lines deleted...]
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -19022,170 +14733,146 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Linkage to care among individuals newly diagnosed with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2021 (N=418)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Linkage to care among individuals newly diagnosed with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2023 (N=513)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were linked to care among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were linked to care among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9BDCB66-252E-E0C5-ABF6-98ACEDF0C7BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C19B81-55B5-0E57-EC0B-EC14FF23ACBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255526" y="1158043"/>
+            <a:off x="255526" y="1226623"/>
             <a:ext cx="11680948" cy="4541914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="463964" y="5784616"/>
-            <a:ext cx="11470139" cy="707886"/>
+            <a:off x="463964" y="5945485"/>
+            <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>“Linked to Care” is defined as having ≥1 viral load (VL) or CD4 test result within 3 months of diagnosis. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Linked to Care” is defined as having ≥1 viral load (VL) or CD4 test result within 3 months of diagnosis. </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>* Percentages based on numerators </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" u="sng" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>&lt;</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>* Percentages based on numerators </a:t>
-[...6 lines deleted...]
-            </a:r>
+              <a:t>5 are marked with an asterisk (*) and should be interpreted with caution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>5 are marked with an asterisk (*) and should be interpreted with caution</a:t>
-[...7 lines deleted...]
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -19234,76 +14921,68 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Viral suppression among individuals newly diagnosed with HIV infection by sex, race/ethnicity, age, and exposure mode, Massachusetts 2021 (N=418)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Viral suppression among individuals newly diagnosed with HIV infection by sex, race/ethnicity, age, and exposure mode, Massachusetts 2023 (N=513)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those newly diagnosed with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); age at diagnosis (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814F0304-E5DF-EBEA-506D-313528B3292C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED1F794F-1304-3E05-65BA-979219762C68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="286008" y="1139753"/>
             <a:ext cx="11619983" cy="4578493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -19364,51 +15043,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>* Percentages based on numerators </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" u="sng" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>&lt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5 are marked with an asterisk (*) and should be interpreted with caution</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -19464,166 +15143,173 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Stages of HIV care among persons living with HIV infection in Massachusetts, 2022 (N=22,455)</a:t>
-[...5 lines deleted...]
-            <a:r>
+              <a:t>Stages of HIV care among persons living with HIV infection in </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> </a:t>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Massachusetts, 2024 (N=23,515)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage of individuals living with HIV infection in Massachusetts in 2022 who were engaged in care (71%), retained in care (43%), and virally suppressed (63%).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the percentage of individuals living with HIV infection in Massachusetts in 2024 who were engaged in care (71%), retained in care (45%), and virally suppressed (64%).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AE0926F-1903-BD8E-076D-96A6D7401E45}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5BD64F3-DA1D-710F-F4F5-4ACF23BE1ADB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="203705" y="1161091"/>
+            <a:off x="157985" y="1069651"/>
             <a:ext cx="11784589" cy="4535817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420760" y="5636945"/>
-            <a:ext cx="11470139" cy="861774"/>
+            <a:off x="420760" y="5509945"/>
+            <a:ext cx="11470139" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2022.</a:t>
+              <a:t>“PLWH” refers to individuals diagnosed through 2023, alive through 12/31/2024, and living in Massachusetts based on last known address. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Engaged in Care” is defined as having ≥1 VL or CD4 test result in 2022. </a:t>
+              <a:t>“Engaged in Care” is defined as having ≥1 VL or CD4 test result in 2024. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Retained in Care” is defined as having ≥2 VL or CD4 test results at least 3 months apart in 2022. </a:t>
+              <a:t>“Retained in Care” is defined as having ≥2 VL or CD4 test results at least 3 months apart in 2024. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2024. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -19679,86 +15365,86 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Number of persons living with HIV infection, Massachusetts 2013–2022</a:t>
+              <a:t>Number of persons living with HIV infection, Massachusetts 2015–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="The figure displays a trend in the annual number of persons living with HIV infection from 2013-2022.">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure displays a trend in the annual number of persons living with HIV infection from 2015-2024">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91073842-A5CE-E471-F45E-99F8B289BD04}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E39B05-529F-F67B-FF11-820AA32099AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="185415" y="1005630"/>
+            <a:off x="185415" y="1119930"/>
             <a:ext cx="11821169" cy="4846740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463242" y="6100233"/>
             <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -19773,51 +15459,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -19873,158 +15559,141 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Viral load status among persons living with HIV infection in Massachusetts, 2022 (N=22,455)</a:t>
-[...5 lines deleted...]
-            <a:r>
+              <a:t>Viral load status among persons living with HIV infection in </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> </a:t>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Massachusetts, 2024 (N=23,515)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a pie chart indicating the proportion of individuals who were living with HIV infection in 2022 who were virally suppressed (63%), missing viral load data (33%), or for whom viral load was not suppressed (4%). NOTE:  Missing Viral Load Data includes individuals who have not had a lab reported in the past year.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a pie chart indicating the proportion of individuals who were living with HIV infection in 2024 who were virally suppressed (64%), missing viral load data (33%), or for whom viral load was not suppressed (4%). NOTE:  Missing Viral Load Data includes individuals who have not had a lab reported in the past year.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F475B8C-D3B8-40CA-1086-9131C3E3F6C5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396150F4-410D-859C-54D7-63FECAC8C45D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2224726" y="950761"/>
+            <a:off x="2160718" y="973621"/>
             <a:ext cx="7230483" cy="4956478"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ADEAF00-7525-12E9-EFEF-49A1EE45B020}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420760" y="5824954"/>
-            <a:ext cx="11470139" cy="707886"/>
+            <a:off x="420760" y="5902428"/>
+            <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>* Includes individuals who had not had a lab reported in the past year</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>* Includes individuals who had not had a lab reported in the past year</a:t>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2021.</a:t>
-[...7 lines deleted...]
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20073,141 +15742,133 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Engagement in care among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2022, (N=22,455)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Engagement in care among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N=23,515)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were engaged in care among those living with HIV infection for: individuals AMAB (71%), individuals AFAB (74%); white NH (74%), black NH (72%), and Hispanic/Latinx (69%) individuals; individuals aged 0-19 years (88%), 20-29 years (76%), 30-39 years (72%), 40-49 years (70%), 50-59 years (71%), 60-69 years (74%), and aged 70+ years (68%); and individuals with MSM (72%), IDU (71%), MSM/IDU (69%), HTSX (74%), Pres. HTSX (74%), and NIR (69%) exposure modes.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were engaged in care among those living with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (White NH, Black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C374A494-D925-EE4A-191B-98D20A794372}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DC30F3C-6E67-456D-BBC6-F82B92887D28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255526" y="1158043"/>
+            <a:off x="278386" y="1249483"/>
             <a:ext cx="11680948" cy="4541914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF661331-2273-DB09-6BAD-E8CEE1EE7F0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463964" y="6092392"/>
             <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Engaged in Care” is defined as having ≥1 VL or CD4 test result in 2022. </a:t>
+              <a:t>“Engaged in Care” is defined as having ≥1 VL or CD4 test result in 2024. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20256,157 +15917,133 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Viral suppression among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2022 (N=22,455)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Viral suppression among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N= 23,515)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF3F4B02-C342-C254-73B8-3A4E0010FE70}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C434288-4B02-2397-10B9-6DB6F51D0809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="286008" y="1139753"/>
             <a:ext cx="11619983" cy="4578493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5157F9-1F8E-19AD-6652-C60B0AB94120}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="496960" y="5938504"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="496960" y="6109954"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2022.</a:t>
-[...7 lines deleted...]
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20462,150 +16099,126 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Viral suppression among persons living with HIV infection engaged in care by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2022 (N=15,936)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Viral suppression among persons living with HIV infection engaged in care by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N=16,663)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart which displays the percentage of individuals who were virally suppressed among those living with HIV infection and engaged in care by: sex assigned at birth (individuals AMAB and AFAB), race/ethnicity (white NH, black NH, and Hispanic/Latinx individuals); current age (individuals aged 0-19 years, 20-29 years, 30-39 years, 40-49 years, 50-59 years, 60-69 years, and aged 70+ years), and exposure mode (individuals with MSM, IDU, MSM/IDU, HTSX, Pres. HTSX, and NIR exposure modes).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E995F5-76FE-999A-805D-F546E379678E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1336594C-8CC0-3075-F16C-18130DC6DA1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="286008" y="1139753"/>
+            <a:off x="217428" y="1162613"/>
             <a:ext cx="11619983" cy="4578493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5157F9-1F8E-19AD-6652-C60B0AB94120}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="496960" y="5938504"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="496960" y="6119479"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
+              </a:rPr>
+              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“Virally Suppressed” is defined as having a VL &lt;200 copies/mL for the most recent VL test drawn in 2021.</a:t>
-[...7 lines deleted...]
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20661,86 +16274,86 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>HIV infection diagnoses by Social Vulnerability Index*, Massachusetts 2020–2022</a:t>
+              <a:t>HIV infection diagnoses by Social Vulnerability Index*, Massachusetts 2022–2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="The figure is a stacked bar chart displaying the distribution of HIV infection diagnoses by the social vulnerability index. The distribution of social vulnerability by six categories (high, moderately high, moderately low, low, homeless, other/unknown) is displayed for each year.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{112D2B3C-4746-439B-1B74-A1CCAC957FC4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FA49B8-EFE5-3A40-4991-66C3D7C6633B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="69581" y="1167188"/>
+            <a:off x="23861" y="1098608"/>
             <a:ext cx="12052837" cy="4523624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD1E1DB2-1EF2-E563-36B4-3340999800EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="420760" y="5636945"/>
             <a:ext cx="11470139" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -20778,51 +16391,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Census tract level overall SVI values for 2020 were obtained from CDC/Agency for Toxic Substance and Disease Registry (CDC/ATSDR) and assigned to all cases based on their  street address at diagnosis. Values range from 0 to 1, with higher values implying greater social vulnerability. SVI rankings were grouped into quartiles (low, &lt;0.25; mid low, 0.25 - &lt;0.5; mid high, 0.5 - &lt;0.75; high &gt;0.75).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ⱡ Other/Unknown includes correctional facility addresses, P.O. Box addresses, hospital addresses and addresses that could not be geocoded</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20871,93 +16484,93 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage of individuals diagnosed with HIV infection by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2020 – 2022 (N=1,329)</a:t>
+              <a:t>Percentage of individuals diagnosed with HIV infection by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2022 – 2024 (N=1,596)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 13" descr="The figure is a series of bar charts displaying the distribution of recent HIV diagnoses by current gender, age, race/ethnicity, and exposure mode.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB5C09A2-E41A-8ABE-EAD9-AA8E2A815FF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD81C408-F2E8-38E1-E311-F96496E95B0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="197609" y="1004255"/>
+            <a:off x="197609" y="1019341"/>
             <a:ext cx="11796782" cy="4956478"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360930" y="5889709"/>
             <a:ext cx="11470139" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -20969,51 +16582,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -21069,69 +16682,69 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage of individuals diagnosed with HIV infection by race/ethnicity and place of birth, Massachusetts 2020 – 2022</a:t>
+              <a:t>Percentage of individuals diagnosed with HIV infection by race/ethnicity and place of birth, Massachusetts 2022 – 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="The figure is a stacked bar chart displaying the distribution of recent HIV diagnoses by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: white NH (N=459), black NH (N=440), Hispanic/Latinx (N=376), and Asian/Pacific Islander (N=32).">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a stacked bar chart displaying the distribution of recent HIV diagnoses by place of birth (non-US, Puerto Rico/US Dependency, or US) for each of four racial/ethnic groups: White NH (N=432), Black NH (N=599), Hispanic/Latinx (N=504), and Asian/Pacific Islander (N=42).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA88D8BF-5F0C-BAF9-DAF9-D2128069A6BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE76EBBD-FF17-9BE2-E86D-726A642310FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="301250" y="1060498"/>
             <a:ext cx="11589500" cy="4737003"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -21183,51 +16796,51 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>US born and Puerto Rico/USD categories are combined for Black non-Hispanic individuals due to small numbers to adhere to cell suppression rules.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" baseline="30000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>96% of individuals diagnosed with HIV infection from 2020–2022 who were born in a US dependency (USD) were born in Puerto Rico (PR).Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change, NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
+              <a:t>97% of individuals diagnosed with HIV infection from 2022–2024 who were born in a US dependency (USD) were born in Puerto Rico (PR).Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change, NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -21290,51 +16903,51 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Percentage of individuals diagnosed with HIV infection by race/ethnicity, age, exposure mode, and place of birth by sex assigned at birth, </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Massachusetts 2020 – 2022</a:t>
+              <a:t>Massachusetts 2022 – 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{227368A5-BBA3-52B1-55E4-87C28E69F31F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -21356,98 +16969,108 @@
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="76923C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>AMAB, N=</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="76923C"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>952</a:t>
+              <a:t>1,162</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="76923C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="2E648C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>AFAB, N=377</a:t>
+              <a:t>AFAB, N=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E648C"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>434</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14" descr="The figure is a series of bar charts displaying a comparison of the distribution of recent HIV diagnoses for individuals assigned male at birth (AMAB) and individuals assigned female at birth (AFAB) by race/ethnicity, age, exposure mode, and place of birth.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B52DE04C-0F0D-8044-25BC-791879A583C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91221314-84DC-9C31-21DC-0A7C53B5B425}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="441470" y="1240346"/>
             <a:ext cx="11309060" cy="4377307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -21484,51 +17107,51 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>AMAB = assigned male at birth; AFAB = assigned female at birth; NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -21584,69 +17207,69 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage of individuals diagnosed with HIV infection by exposure mode and race/ethnicity, Massachusetts 2020 – 2022</a:t>
+              <a:t>Percentage of individuals diagnosed with HIV infection by exposure mode and race/ethnicity, Massachusetts 2022 – 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="The figure is a bar chart displaying the distribution of recent HIV diagnoses by exposure mode for each of three racial/ethnic groups: white NH (N=459), black NH (N=440), and Hispanic/Latinx (N=376).">
+          <p:cNvPr id="4" name="Picture 3" descr="The figure is a bar chart displaying the distribution of recent HIV diagnoses by exposure mode for each of three racial/ethnic groups: White NH (N=432), Black NH (N=599), Hispanic/Latinx (N=504).">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDDB2548-1013-FD96-5BCA-82724440E0EE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87F7B6A1-12AA-1825-CC16-6EA688AFB194}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="240284" y="1005630"/>
             <a:ext cx="11711431" cy="4846740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -21683,51 +17306,51 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -21776,102 +17399,102 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713A640B-80BF-AFEA-ADA6-55352C8194DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Average annual age-adjusted HIV diagnosis rates per 100,000 population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2020 – 2022</a:t>
+              <a:t> by sex assigned at birth and race/ethnicity, Massachusetts 2022 – 2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> (N=1,419) </a:t>
+              <a:t> (N=1,596) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="The figure is a bar chart displaying the average annual HIV diagnosis rates per 100,000 among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: white NH, black NH, Hispanic/Latinx, and Asian/Pacific Islander.">
+          <p:cNvPr id="3" name="Picture 2" descr="The figure is a bar chart displaying the average annual HIV diagnosis rates per 100,000 among individuals assigned male at birth, individuals assigned female at birth, and the Massachusetts total population for four racial/ethnic groups: White NH, Black NH, Hispanic/Latinx, and Asian/Pacific Islander.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{056E3351-59DC-0907-4AFC-257E7DF83E08}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{215F5707-AF02-C1D1-57AA-6EAB0CB678EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1130377" y="1069643"/>
-            <a:ext cx="9931245" cy="4718713"/>
+            <a:off x="185415" y="1106222"/>
+            <a:ext cx="11821169" cy="4645555"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="344152" y="5710697"/>
             <a:ext cx="11470139" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -21919,51 +17542,51 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of 2020–2022 data; NH = non-Hispanic; API = Asian/Pacific Islander</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              <a:t>Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -22019,145 +17642,118 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592822" y="80806"/>
             <a:ext cx="10972800" cy="874654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Percentage of PLWH by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2022 (N=23,643)</a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Percentage of PLWH by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2024 (N=24,838) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 13" descr="The figure is a series of bar charts displaying the distribution of persons living with HIV infection by current gender, age, race/ethnicity, and exposure mode.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DEE26AB-A9EB-99BF-9A2D-F6702593F6BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09199337-8B63-D08E-BA5A-391CFB806E64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="322587" y="1030016"/>
             <a:ext cx="11546825" cy="4797968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9110A464-8724-09B0-9BBA-7EE442EFCAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="437337" y="5874377"/>
-            <a:ext cx="11470139" cy="553998"/>
+            <a:off x="437337" y="6128377"/>
+            <a:ext cx="11470139" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" baseline="30000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 1/1/2024 and subject to change</a:t>
+              </a:rPr>
+              <a:t>NH = non-Hispanic; MSM=male-to-male sex; IDU=injection drug use; HTSX=heterosexual sex; Pres. HTSX=presumed heterosexual exposure, includes individuals assigned female at birth with a negative history of injection drug use who report having sex with an individual that identifies as male of unknown HIV status and risk; NIR=no identified risk; Data Source: Bureau of Infectious Disease and Laboratory Sciences, data are current as of 7/1/2025 and subject to change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81A83C4-E0BA-4314-B8BF-B643EDC9ED5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -22168,192 +17764,98 @@
             <a:fld id="{CA49D0EE-DE7F-324B-A84C-F36708423CDB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1148974884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="032E53"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="005994"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ECECEC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="92CAD6"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F2BC1A"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="F68D29"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="680A1D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="388557"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="757070"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="3A3838"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Custom DPH">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Avenir Next LT Pro"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Avenir Next LT Pro"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -22461,768 +17963,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="DPH-PPT-Template.pptx" id="{96C2E639-D294-4220-9985-8E2F7284829E}" vid="{6F8A1C8D-C38C-43CD-AF9D-6986CE62D258}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="6_Default Design">
-[...716 lines deleted...]
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -23473,51 +18257,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -23780,71 +18564,103 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c69a5244d96e11b7c6b618d22e620e6e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6b0ae09017d487677e27aaf3f625e08" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="e10e4db1-d899-403d-9807-651178ead3da">
+      <UserInfo>
+        <DisplayName>Cardwell, Gailee (DPH)</DisplayName>
+        <AccountId>33</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Troche, Carlos (DPH)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cohen, Alison B (DPH)</DisplayName>
+        <AccountId>11</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7432218a972c9ec232d3a9b6f06fcc42">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32b2b4497390a973007cec6a698f283a" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae916ade-957f-4a2f-93c3-592a84a0e75c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -23853,50 +18669,70 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10e4db1-d899-403d-9807-651178ead3da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23996,207 +18832,186 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F24D9094-64B8-4632-A3B1-F24D23B1867F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2939460-63C8-4DB8-B728-9D657479267B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E8AD35F-6594-4B15-9277-8BFC9EFD0490}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F26013D4-99C9-4B1B-8ECF-20BE9F35C0A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>9830</Words>
+  <Words>9547</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>363</Paragraphs>
+  <Paragraphs>365</Paragraphs>
   <Slides>34</Slides>
   <Notes>34</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
+      <vt:lpstr>Avenir Next LT Pro</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Franklin Gothic Book</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>6_Default Design</vt:lpstr>
-[...33 lines deleted...]
-      <vt:lpstr>HIV infection diagnoses by Social Vulnerability Index*, Massachusetts 2020–20221 </vt:lpstr>
+      <vt:lpstr>Massachusetts HIV Epidemiologic Profile:  Data as of 7/1/2025 Statewide Report </vt:lpstr>
+      <vt:lpstr>Number of new HIV infection diagnoses and deaths among individuals reported with HIV infection, Massachusetts 2015–20241 </vt:lpstr>
+      <vt:lpstr>Number of persons living with HIV infection, Massachusetts 2015–20241 </vt:lpstr>
+      <vt:lpstr>Percentage of individuals diagnosed with HIV infection by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2022 – 2024 (N=1,596)1 </vt:lpstr>
+      <vt:lpstr>Percentage of individuals diagnosed with HIV infection by race/ethnicity and place of birth, Massachusetts 2022 – 20241 </vt:lpstr>
+      <vt:lpstr>Percentage of individuals diagnosed with HIV infection by race/ethnicity, age, exposure mode, and place of birth by sex assigned at birth,  Massachusetts 2022 – 20241 </vt:lpstr>
+      <vt:lpstr>Percentage of individuals diagnosed with HIV infection by exposure mode and race/ethnicity, Massachusetts 2022 – 20241 </vt:lpstr>
+      <vt:lpstr>Average annual age-adjusted HIV diagnosis rates per 100,000 population1 by sex assigned at birth and race/ethnicity, Massachusetts 2022 – 20242 (N=1,596) </vt:lpstr>
+      <vt:lpstr>Percentage of PLWH by current gender, age, race/ethnicity, and exposure mode, Massachusetts 2024 (N=24,838) </vt:lpstr>
+      <vt:lpstr>Percentage of PLWH by race/ethnicity and place of birth,  Massachusetts 2024 </vt:lpstr>
+      <vt:lpstr>Percentage of persons living with HIV infection (PLWH) by race/ethnicity, age, exposure mode, and place of birth by sex assigned at birth, Massachusetts 2024 </vt:lpstr>
+      <vt:lpstr>Percentage of PLWH by exposure mode and race/ethnicity,  Massachusetts 2024</vt:lpstr>
+      <vt:lpstr>Age-adjusted HIV prevalence rates per 100,000 population1 by sex assigned at birth and race/ethnicity, Massachusetts 2024 (N=24,838)</vt:lpstr>
+      <vt:lpstr>Average annual age-adjusted death rates among individuals reported with HIV per 100,000 population1 by sex assigned at birth and race/ethnicity, Massachusetts 2022–20242  (Total number of deaths among individuals reported with HIV from 2022–2024=1,015) </vt:lpstr>
+      <vt:lpstr>Deaths among individuals reported with HIV by exposure mode, Massachusetts 2024 (N=330)</vt:lpstr>
+      <vt:lpstr>Five-year survival among individuals with AIDS by year of diagnosis, Massachusetts 1990–2024  (Total number of AIDS diagnoses from 1990–2024, N=23,237) </vt:lpstr>
+      <vt:lpstr>Age-adjusted rate of death per 100,000 population1 among individuals reported with HIV by sex assigned at birth, Massachusetts 2015–20242  (Total number of deaths among individuals reported with HIV from 2015–2024=3,244)</vt:lpstr>
+      <vt:lpstr> Trends in causes of death among individuals reported with HIV infection, Massachusetts 2015–2023 (N=2,680)1,2 </vt:lpstr>
+      <vt:lpstr>Percentage distributions of 2022–2024 HIV infection diagnoses (N=1,596) and 2024 persons living with HIV infection (PLWH, N=24,838) by Health Service Region (HSR), Massachusetts1 </vt:lpstr>
+      <vt:lpstr>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and exposure mode, Massachusetts 2022–2024 (N=1,596)1 </vt:lpstr>
+      <vt:lpstr>Percentage distribution of HIV infection diagnoses by Health Service Region (HSR) and race/ethnicity, Massachusetts 2022–2024 (N=1,596)1 </vt:lpstr>
+      <vt:lpstr>Average annual age-adjusted rate of HIV infection diagnosis per 100,000 population by county, Massachusetts 2022–20241 </vt:lpstr>
+      <vt:lpstr>Average annual rate of HIV diagnosis per 100,000 population1 by city/town, Massachusetts 2022–2024 2 </vt:lpstr>
+      <vt:lpstr>Prevalence rate of persons living with HIV infection (PLWH) per 100,000 population1 by city/town, Massachusetts 2024  </vt:lpstr>
+      <vt:lpstr>Stages of HIV care among individuals newly diagnosed with HIV infection in Massachusetts, 2023 (N=513)</vt:lpstr>
+      <vt:lpstr>Viral load status among individuals newly diagnosed with HIV infection in Massachusetts, 2023 (N=513) </vt:lpstr>
+      <vt:lpstr>Linkage to care among individuals newly diagnosed with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2023 (N=513)</vt:lpstr>
+      <vt:lpstr>Viral suppression among individuals newly diagnosed with HIV infection by sex, race/ethnicity, age, and exposure mode, Massachusetts 2023 (N=513)</vt:lpstr>
+      <vt:lpstr>Stages of HIV care among persons living with HIV infection in  Massachusetts, 2024 (N=23,515)</vt:lpstr>
+      <vt:lpstr>Viral load status among persons living with HIV infection in  Massachusetts, 2024 (N=23,515)</vt:lpstr>
+      <vt:lpstr>Engagement in care among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N=23,515)</vt:lpstr>
+      <vt:lpstr>Viral suppression among persons living with HIV infection by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N= 23,515)</vt:lpstr>
+      <vt:lpstr>Viral suppression among persons living with HIV infection engaged in care by sex assigned at birth, race/ethnicity, age, and exposure mode, Massachusetts 2024 (N=16,663)</vt:lpstr>
+      <vt:lpstr>HIV infection diagnoses by Social Vulnerability Index*, Massachusetts 2022–20241 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Massachusetts HIV Epidemiologic Profile, Statewide Report – Data as of 1/1/2024, slideset</dc:title>
+  <dc:title>Statewide Report – Data as of 7/1/2025, slideset</dc:title>
   <dc:creator>Massachusetts Department of Public Health;Bureau of Infectious Disease and Laboratory Sciences</dc:creator>
   <cp:keywords>HIV, AIDS, HIV Surveillance Report, Massachusetts, Epidemiologic Profile</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Massachusetts HIV Epidemiologic Profile</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B0F2FAA928F6D64BB16ED70B5ACF963F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>