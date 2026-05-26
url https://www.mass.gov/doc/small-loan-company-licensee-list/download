--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/quater license lists/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="13_ncr:1_{F18CC6EF-0580-403B-93EA-CED3656782E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{505F97F6-2EC4-4BEC-8CD8-15DC15249C6A}"/>
+  <xr:revisionPtr revIDLastSave="49" documentId="13_ncr:1_{F18CC6EF-0580-403B-93EA-CED3656782E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76702C34-9035-4608-96A4-DC29643AD09C}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A952990-38AF-459D-B15C-ADA56BD53DC7}"/>
   </bookViews>
   <sheets>
     <sheet name="Small Loan Company" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Small Loan Company'!$A$2:$I$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Small Loan Company'!$A$2:$I$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="177">
   <si>
     <t>MA Small Loan Company</t>
   </si>
   <si>
     <t>SL936133</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>Columbus</t>
   </si>
   <si>
     <t>Upstart Network, Inc.</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>San Mateo</t>
   </si>
   <si>
     <t>SL8027</t>
   </si>
   <si>
@@ -97,92 +98,77 @@
   <si>
     <t>Toyota Motor Credit Corporation</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>1650 South Price Road Suite 200</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>Plano</t>
   </si>
   <si>
     <t>75024-5965</t>
   </si>
   <si>
     <t xml:space="preserve">6565 Headquarters Drive </t>
   </si>
   <si>
-    <t>SL1670240</t>
-[...1 lines deleted...]
-  <si>
     <t>NC</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>Sunlight Financial LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>NY</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>SL1760582</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>10940 Wilshire Boulevard Suites 1850 and 1850A</t>
   </si>
   <si>
     <t>Sunbit Now, LLC</t>
   </si>
   <si>
     <t>SL1473167</t>
   </si>
   <si>
-    <t>UT</t>
-[...7 lines deleted...]
-  <si>
     <t>Square Capital, LLC</t>
   </si>
   <si>
     <t>San Francisco</t>
   </si>
   <si>
     <t>SL1628533</t>
   </si>
   <si>
     <t>Shogun Enterprises Inc.</t>
   </si>
   <si>
     <t>SL1863594</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t xml:space="preserve">77 Sleeper Street </t>
   </si>
   <si>
     <t>SF US Capital 1 LLC</t>
@@ -190,56 +176,50 @@
   <si>
     <t>SL1582666</t>
   </si>
   <si>
     <t>Pasadena</t>
   </si>
   <si>
     <t>225 S. Lake Avenue Suite 250</t>
   </si>
   <si>
     <t>Scratch Financial, Inc.</t>
   </si>
   <si>
     <t>SL4239</t>
   </si>
   <si>
     <t>Santander Consumer USA Inc.</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>1601 Elm Street Suite 800</t>
   </si>
   <si>
-    <t>SL1750487</t>
-[...4 lines deleted...]
-  <si>
     <t>SL934179</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>Norfolk</t>
   </si>
   <si>
     <t>120 Corporate Blvd. Suite 100</t>
   </si>
   <si>
     <t>Portfolio Recovery Associates, LLC</t>
   </si>
   <si>
     <t>SL1101477</t>
   </si>
   <si>
     <t>1211 Avenue of the Americas 41st Floor</t>
   </si>
   <si>
     <t>Onslow Bay Financial LLC</t>
   </si>
   <si>
     <t>SL937358</t>
@@ -256,80 +236,59 @@
   <si>
     <t>OneMain Consumer Loan, Inc.</t>
   </si>
   <si>
     <t>SL1617539</t>
   </si>
   <si>
     <t>NerdWallet Compare, Inc.</t>
   </si>
   <si>
     <t>SL0897</t>
   </si>
   <si>
     <t>Herndon</t>
   </si>
   <si>
     <t xml:space="preserve">13865 Sunrise Valley Drive </t>
   </si>
   <si>
     <t>Navient Credit Finance Corporation</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
-    <t>SL1197083</t>
-[...7 lines deleted...]
-  <si>
     <t>SL0533</t>
   </si>
   <si>
     <t>1415 Vantage Park Drive Suite 700</t>
   </si>
   <si>
     <t>LendingTree, LLC</t>
   </si>
   <si>
-    <t>SL1424139</t>
-[...10 lines deleted...]
-  <si>
     <t>SL1373339</t>
   </si>
   <si>
     <t>Kashable LLC</t>
   </si>
   <si>
     <t>SL1136148</t>
   </si>
   <si>
     <t>Mountain View</t>
   </si>
   <si>
     <t xml:space="preserve">2700 Coast Avenue </t>
   </si>
   <si>
     <t>Intuit Financing Inc.</t>
   </si>
   <si>
     <t>Atlanta</t>
   </si>
   <si>
     <t>SL112120-100</t>
   </si>
   <si>
     <t>Harley-Davidson Warehouse Funding Corp.</t>
@@ -352,74 +311,56 @@
   <si>
     <t>Harley-Davidson Credit Corp.</t>
   </si>
   <si>
     <t>SL1416362</t>
   </si>
   <si>
     <t>GreenSky Servicing, LLC</t>
   </si>
   <si>
     <t>5565 Glenridge Connector Suite 700</t>
   </si>
   <si>
     <t>SL1019791</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Bellevue</t>
   </si>
   <si>
     <t>Full Beaker, Inc.</t>
   </si>
   <si>
-    <t>SL1869276</t>
-[...7 lines deleted...]
-  <si>
     <t>SL1204917</t>
   </si>
   <si>
     <t>Earnest Operations LLC</t>
   </si>
   <si>
-    <t>SL0907</t>
-[...7 lines deleted...]
-  <si>
     <t>SL1628077</t>
   </si>
   <si>
     <t>Oakland</t>
   </si>
   <si>
     <t>1100 Broadway STE 1800</t>
   </si>
   <si>
     <t>Credit Karma Offers, Inc.</t>
   </si>
   <si>
     <t>SL2108</t>
   </si>
   <si>
     <t>AmeriCredit Financial Services, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">1975 South Price Road </t>
   </si>
   <si>
     <t>Arlington</t>
   </si>
   <si>
     <t xml:space="preserve">4001 Embarcadero Drive </t>
@@ -496,234 +437,254 @@
   <si>
     <t>5757 Woodway Drive Suite 400</t>
   </si>
   <si>
     <t>Houston</t>
   </si>
   <si>
     <t>SL128351</t>
   </si>
   <si>
     <t>LS128351</t>
   </si>
   <si>
     <t>11675 Great Oaks Way Suite 200</t>
   </si>
   <si>
     <t>CU Student Choice Partners, LLC</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>SL2123582</t>
   </si>
   <si>
-    <t>350 S Rampart Blvd Suite 200</t>
-[...1 lines deleted...]
-  <si>
     <t>Auxilior Capital Partners, Inc.</t>
   </si>
   <si>
     <t>620 West Germantown Pike Suite 450</t>
   </si>
   <si>
     <t>Plymouth Meeting</t>
   </si>
   <si>
     <t>SL2005298</t>
   </si>
   <si>
     <t>1955 Broadway Suite 815</t>
   </si>
   <si>
     <t>MA Small Loan Company Other Trade Name #5</t>
   </si>
   <si>
-    <t>MA Small Loan Company Other Trade Name #6</t>
-[...1 lines deleted...]
-  <si>
     <t>2950 South Delaware Street Suite 410</t>
   </si>
   <si>
     <t>11900 NE 1st St Ste 300, Building G, RM 3014</t>
   </si>
   <si>
-    <t>02210</t>
-[...1 lines deleted...]
-  <si>
     <t>110 Broadway Suite 505</t>
   </si>
   <si>
     <t>Klarna Inc.</t>
   </si>
   <si>
     <t>800 N High Street Suite 04-121, 4th Floor</t>
   </si>
   <si>
     <t>SL1353190</t>
   </si>
   <si>
     <t>FTL Capital Partners, LLC</t>
   </si>
   <si>
     <t>820 S. Main Street Suite 300</t>
   </si>
   <si>
     <t>Saint Charles</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>SL2133635</t>
   </si>
   <si>
     <t xml:space="preserve">711 N. High Street, Suite 500 </t>
   </si>
   <si>
     <t>Wellfit Technologies, Inc.</t>
   </si>
   <si>
     <t>Irving</t>
   </si>
   <si>
     <t>SL2342360</t>
   </si>
   <si>
     <t>300 Frank H. Ogawa Plaza Suite 340</t>
   </si>
   <si>
     <t>9850 Double R Blvd Suite 100</t>
   </si>
   <si>
     <t>500 Fifth Avenue 27th Floor</t>
   </si>
   <si>
-    <t>101 North Tryon Suite 900</t>
-[...1 lines deleted...]
-  <si>
     <t>125 E John Carpenter Freeway Ste 1200</t>
   </si>
   <si>
     <t>Bankrate, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1645 Palm Beach Lakes Blvd Ste 1200 </t>
   </si>
   <si>
     <t>West Palm Beach</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>33401-2214</t>
   </si>
   <si>
     <t>SL1427381</t>
   </si>
   <si>
-    <t>Small Loan licensee data as of September 30, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>19 S. B Street Suite 9</t>
   </si>
   <si>
     <t>368 Ninth Avenue # 09-110</t>
+  </si>
+  <si>
+    <t>Upgrade, Inc.</t>
+  </si>
+  <si>
+    <t>275 Battery Street Suite 2300</t>
+  </si>
+  <si>
+    <t>SL1548935</t>
+  </si>
+  <si>
+    <t>Small Loan licensee data as of March 31, 2026</t>
+  </si>
+  <si>
+    <t>Credible Operations, Inc.</t>
+  </si>
+  <si>
+    <t>110 Corcoran Street 5th Floor Suite 151</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>SL1681276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4401 Cirrus Way </t>
+  </si>
+  <si>
+    <t>Frisco</t>
+  </si>
+  <si>
+    <t>2 N Central Ave 10th Floor</t>
+  </si>
+  <si>
+    <t>Phoenix</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1002,1854 +963,1763 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBCE5340-80CC-470E-A4AC-537B77757FDC}">
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="7" max="7" width="12.5703125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" customWidth="1"/>
     <col min="9" max="9" width="28.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-        <v>130</v>
+    <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1883087</v>
       </c>
       <c r="B3" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="D3" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3">
         <v>94108</v>
       </c>
       <c r="H3" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>18545</v>
       </c>
       <c r="B4" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D4" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="E4" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4">
         <v>90501</v>
       </c>
       <c r="H4" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>18545</v>
       </c>
       <c r="B5" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="C5">
         <v>22981</v>
       </c>
       <c r="D5" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>30022</v>
       </c>
       <c r="H5" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2108</v>
       </c>
       <c r="B6" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D6" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E6" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6">
         <v>76102</v>
       </c>
       <c r="H6" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2108</v>
       </c>
       <c r="B7" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D7" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E7" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7">
         <v>76102</v>
       </c>
       <c r="H7" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I7" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2108</v>
       </c>
       <c r="B8" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D8" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E8" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8">
         <v>76102</v>
       </c>
       <c r="H8" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I8" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2108</v>
       </c>
       <c r="B9" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D9" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E9" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9">
         <v>76102</v>
       </c>
       <c r="H9" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I9" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2108</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D10" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E10" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10">
         <v>76102</v>
       </c>
       <c r="H10" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I10" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2108</v>
       </c>
       <c r="B11" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E11" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11">
         <v>76102</v>
       </c>
       <c r="H11" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I11" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2108</v>
       </c>
       <c r="B12" t="s">
-        <v>117</v>
+        <v>97</v>
+      </c>
+      <c r="C12">
+        <v>3358</v>
       </c>
       <c r="D12" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12">
-        <v>76102</v>
+        <v>76014</v>
       </c>
       <c r="H12" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I12" t="s">
-        <v>159</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2108</v>
       </c>
       <c r="B13" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="C13">
-        <v>3358</v>
+        <v>811862</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="E13" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G13">
-        <v>76014</v>
+        <v>85286</v>
       </c>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>2108</v>
+        <v>2005298</v>
       </c>
       <c r="B14" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>811862</v>
+        <v>132</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="G14">
-        <v>85286</v>
+        <v>19462</v>
       </c>
       <c r="H14" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>2005298</v>
+        <v>1427381</v>
       </c>
       <c r="B15" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D15" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E15" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>19462</v>
+        <v>160</v>
+      </c>
+      <c r="G15" t="s">
+        <v>161</v>
       </c>
       <c r="H15" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>1427381</v>
+        <v>1681276</v>
       </c>
       <c r="B16" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>19</v>
+      </c>
+      <c r="G16">
+        <v>27701</v>
       </c>
       <c r="H16" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>1628077</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="D17" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="E17" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17">
         <v>94607</v>
       </c>
       <c r="H17" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>1628077</v>
       </c>
       <c r="B18" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="D18" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18">
         <v>94607</v>
       </c>
       <c r="H18" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="I18" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>1628077</v>
       </c>
       <c r="B19" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="E19" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19">
         <v>94607</v>
       </c>
       <c r="H19" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="I19" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>1628077</v>
       </c>
       <c r="B20" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20">
         <v>94607</v>
       </c>
       <c r="H20" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="I20" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2123582</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="D21" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="E21" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
         <v>78205</v>
       </c>
       <c r="H21" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>1589</v>
+        <v>1204917</v>
       </c>
       <c r="B22" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G22">
-        <v>10010</v>
+        <v>94612</v>
       </c>
       <c r="H22" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>1204917</v>
+        <v>2133635</v>
       </c>
       <c r="B23" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="D23" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="E23" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F23" t="s">
-        <v>5</v>
+        <v>147</v>
       </c>
       <c r="G23">
-        <v>94612</v>
+        <v>63301</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>1869276</v>
+        <v>1019791</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="G24">
-        <v>89145</v>
+        <v>98005</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>2133635</v>
+        <v>1416362</v>
       </c>
       <c r="B25" t="s">
-        <v>167</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>168</v>
+        <v>85</v>
       </c>
       <c r="E25" t="s">
-        <v>169</v>
+        <v>74</v>
       </c>
       <c r="F25" t="s">
-        <v>170</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>63301</v>
+        <v>30342</v>
       </c>
       <c r="H25" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>1019791</v>
+        <v>206168</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="G26">
-        <v>98005</v>
+        <v>89521</v>
       </c>
       <c r="H26" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>1416362</v>
+        <v>967003</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="G27">
-        <v>30342</v>
+        <v>89521</v>
       </c>
       <c r="H27" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>1416362</v>
+        <v>967005</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="E28" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="G28">
-        <v>30342</v>
+        <v>89521</v>
       </c>
       <c r="H28" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="I28" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>1416362</v>
+        <v>1136148</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G29">
-        <v>30342</v>
+        <v>94043</v>
       </c>
       <c r="H29" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="I29" t="s">
-        <v>140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>206168</v>
+        <v>1373339</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="G30">
-        <v>89521</v>
+        <v>10110</v>
       </c>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>967003</v>
+        <v>1353190</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D31" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="E31" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="F31" t="s">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="G31">
-        <v>89521</v>
+        <v>43215</v>
       </c>
       <c r="H31" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>967005</v>
+        <v>1136</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D32" t="s">
-        <v>177</v>
+        <v>66</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="G32">
-        <v>89521</v>
+        <v>28203</v>
       </c>
       <c r="H32" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>1136148</v>
+        <v>937166</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="G33">
-        <v>94043</v>
+        <v>20171</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>1373339</v>
+        <v>1617539</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="D34" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G34">
-        <v>10110</v>
+        <v>94401</v>
       </c>
       <c r="H34" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>1353190</v>
+        <v>937358</v>
       </c>
       <c r="B35" t="s">
-        <v>164</v>
+        <v>57</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
+        <v>56</v>
       </c>
       <c r="E35" t="s">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="G35">
-        <v>43215</v>
+        <v>47708</v>
       </c>
       <c r="H35" t="s">
-        <v>166</v>
+        <v>53</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>1424139</v>
+        <v>1101477</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="G36">
-        <v>30144</v>
+        <v>10036</v>
       </c>
       <c r="H36" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>1136</v>
+        <v>934179</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="F37" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="G37">
-        <v>28203</v>
+        <v>23502</v>
       </c>
       <c r="H37" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>1197083</v>
+        <v>4239</v>
       </c>
       <c r="B38" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="D38" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G38">
-        <v>10010</v>
+        <v>75201</v>
       </c>
       <c r="H38" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>937166</v>
+        <v>4239</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="D39" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="E39" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="F39" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G39">
-        <v>20171</v>
+        <v>75201</v>
       </c>
       <c r="H39" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="I39" t="s">
-        <v>0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>1617539</v>
+        <v>4239</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
+        <v>44</v>
       </c>
       <c r="E40" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G40">
-        <v>94401</v>
+        <v>75201</v>
       </c>
       <c r="H40" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="I40" t="s">
-        <v>0</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>937358</v>
+        <v>4239</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="E41" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="F41" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G41">
-        <v>47708</v>
+        <v>75201</v>
       </c>
       <c r="H41" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="I41" t="s">
-        <v>0</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>1101477</v>
+        <v>1582666</v>
       </c>
       <c r="B42" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E42" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G42">
-        <v>10036</v>
+        <v>91101</v>
       </c>
       <c r="H42" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>934179</v>
+        <v>1863594</v>
       </c>
       <c r="B43" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="E43" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G43">
-        <v>23502</v>
+        <v>2210</v>
       </c>
       <c r="H43" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>1750487</v>
+        <v>1628533</v>
       </c>
       <c r="B44" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D44" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="E44" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>21</v>
+      </c>
+      <c r="G44">
+        <v>10001</v>
       </c>
       <c r="H44" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>4239</v>
+        <v>1473167</v>
       </c>
       <c r="B45" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D45" t="s">
-        <v>49</v>
+        <v>136</v>
       </c>
       <c r="E45" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G45">
-        <v>75201</v>
+        <v>94612</v>
       </c>
       <c r="H45" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>4239</v>
+        <v>128351</v>
       </c>
       <c r="B46" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="E46" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
       <c r="G46">
-        <v>75201</v>
+        <v>77057</v>
       </c>
       <c r="H46" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="I46" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>4239</v>
+        <v>128351</v>
       </c>
       <c r="B47" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="E47" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="F47" t="s">
         <v>15</v>
       </c>
       <c r="G47">
-        <v>75201</v>
+        <v>77057</v>
       </c>
       <c r="H47" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="I47" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>4239</v>
+        <v>1760582</v>
       </c>
       <c r="B48" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D48" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G48">
-        <v>75201</v>
+        <v>90024</v>
       </c>
       <c r="H48" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="I48" t="s">
-        <v>141</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>1582666</v>
+        <v>8027</v>
       </c>
       <c r="B49" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="F49" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>91101</v>
+        <v>15</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
       </c>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="I49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>1863594</v>
+        <v>8027</v>
       </c>
       <c r="B50" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="F50" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>15</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
       </c>
       <c r="H50" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="I50" t="s">
-        <v>0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>1628533</v>
+        <v>8027</v>
       </c>
       <c r="B51" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F51" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>10001</v>
+        <v>15</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
       </c>
       <c r="H51" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="I51" t="s">
-        <v>0</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>1473167</v>
+        <v>8027</v>
       </c>
       <c r="B52" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="F52" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>94612</v>
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
       </c>
       <c r="H52" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="I52" t="s">
-        <v>0</v>
+        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>1473167</v>
+        <v>8027</v>
       </c>
       <c r="B53" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="C53">
-        <v>2098774</v>
+        <v>2033170</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G53">
-        <v>84101</v>
+        <v>85286</v>
       </c>
       <c r="H53" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="I53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>128351</v>
+        <v>8027</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>11</v>
+      </c>
+      <c r="C54">
+        <v>2040359</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>77057</v>
+        <v>30009</v>
       </c>
       <c r="H54" t="s">
-        <v>146</v>
+        <v>7</v>
       </c>
       <c r="I54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>128351</v>
+        <v>8027</v>
       </c>
       <c r="B55" t="s">
-        <v>143</v>
+        <v>11</v>
+      </c>
+      <c r="C55">
+        <v>2705562</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="E55" t="s">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
       <c r="G55">
-        <v>77057</v>
+        <v>75034</v>
       </c>
       <c r="H55" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="I55" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>1760582</v>
+        <v>1548935</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="D56" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="E56" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56">
-        <v>90024</v>
+        <v>94111</v>
       </c>
       <c r="H56" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="I56" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>1670240</v>
+        <v>1548935</v>
       </c>
       <c r="B57" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="D57" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F57" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="G57">
-        <v>28246</v>
+        <v>94111</v>
       </c>
       <c r="H57" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
       <c r="I57" t="s">
-        <v>0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>8027</v>
+        <v>1548935</v>
       </c>
       <c r="B58" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="E58" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>5</v>
+      </c>
+      <c r="G58">
+        <v>94111</v>
       </c>
       <c r="H58" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="I58" t="s">
-        <v>0</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>8027</v>
+        <v>1548935</v>
       </c>
       <c r="B59" t="s">
-        <v>11</v>
+        <v>165</v>
+      </c>
+      <c r="C59">
+        <v>1955422</v>
       </c>
       <c r="D59" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="E59" t="s">
-        <v>16</v>
+        <v>176</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>12</v>
+      </c>
+      <c r="G59">
+        <v>85004</v>
       </c>
       <c r="H59" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="I59" t="s">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>8027</v>
+        <v>936133</v>
       </c>
       <c r="B60" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D60" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="E60" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>5</v>
+      </c>
+      <c r="G60">
+        <v>94403</v>
       </c>
       <c r="H60" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I60" t="s">
-        <v>140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>8027</v>
+        <v>936133</v>
       </c>
       <c r="B61" t="s">
-        <v>11</v>
+        <v>4</v>
+      </c>
+      <c r="C61">
+        <v>2047093</v>
       </c>
       <c r="D61" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2</v>
+      </c>
+      <c r="G61">
+        <v>43215</v>
       </c>
       <c r="H61" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I61" t="s">
-        <v>141</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>8027</v>
+        <v>2342360</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2033170</v>
+        <v>150</v>
       </c>
       <c r="D62" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="F62" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G62">
-        <v>85286</v>
+        <v>75062</v>
       </c>
       <c r="H62" t="s">
-        <v>7</v>
+        <v>152</v>
       </c>
       <c r="I62" t="s">
-        <v>0</v>
-[...108 lines deleted...]
-      <c r="I66" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26ebeae681134ca230dbc3fe0e6ef783">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2876,50 +2746,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -3021,95 +2896,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{751E4F66-9A00-4436-9E2F-F9B34A7F4B12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5200C30-C75B-4546-A1DE-1C6EC248094F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D22CC71-F38F-4089-A7B9-4DE95FCACAF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E3BE530-2A94-4030-A53E-4A24D3205447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Small Loan Company</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>