--- v1 (2026-05-26)
+++ v2 (2026-07-30)
@@ -3,87 +3,87 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="49" documentId="13_ncr:1_{F18CC6EF-0580-403B-93EA-CED3656782E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76702C34-9035-4608-96A4-DC29643AD09C}"/>
+  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{F18CC6EF-0580-403B-93EA-CED3656782E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{18A4DBF4-1114-41F5-8021-39351B6DC308}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A952990-38AF-459D-B15C-ADA56BD53DC7}"/>
   </bookViews>
   <sheets>
     <sheet name="Small Loan Company" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Small Loan Company'!$A$2:$I$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="178">
   <si>
     <t>MA Small Loan Company</t>
   </si>
   <si>
     <t>SL936133</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>Columbus</t>
   </si>
   <si>
     <t>Upstart Network, Inc.</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>San Mateo</t>
   </si>
   <si>
     <t>SL8027</t>
   </si>
   <si>
@@ -455,53 +455,50 @@
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>SL2123582</t>
   </si>
   <si>
     <t>Auxilior Capital Partners, Inc.</t>
   </si>
   <si>
     <t>620 West Germantown Pike Suite 450</t>
   </si>
   <si>
     <t>Plymouth Meeting</t>
   </si>
   <si>
     <t>SL2005298</t>
   </si>
   <si>
     <t>1955 Broadway Suite 815</t>
   </si>
   <si>
     <t>MA Small Loan Company Other Trade Name #5</t>
   </si>
   <si>
-    <t>2950 South Delaware Street Suite 410</t>
-[...1 lines deleted...]
-  <si>
     <t>11900 NE 1st St Ste 300, Building G, RM 3014</t>
   </si>
   <si>
     <t>110 Broadway Suite 505</t>
   </si>
   <si>
     <t>Klarna Inc.</t>
   </si>
   <si>
     <t>800 N High Street Suite 04-121, 4th Floor</t>
   </si>
   <si>
     <t>SL1353190</t>
   </si>
   <si>
     <t>FTL Capital Partners, LLC</t>
   </si>
   <si>
     <t>820 S. Main Street Suite 300</t>
   </si>
   <si>
     <t>Saint Charles</t>
   </si>
   <si>
     <t>MO</t>
@@ -545,75 +542,81 @@
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>33401-2214</t>
   </si>
   <si>
     <t>SL1427381</t>
   </si>
   <si>
     <t>19 S. B Street Suite 9</t>
   </si>
   <si>
     <t>368 Ninth Avenue # 09-110</t>
   </si>
   <si>
     <t>Upgrade, Inc.</t>
   </si>
   <si>
     <t>275 Battery Street Suite 2300</t>
   </si>
   <si>
     <t>SL1548935</t>
   </si>
   <si>
-    <t>Small Loan licensee data as of March 31, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Credible Operations, Inc.</t>
   </si>
   <si>
     <t>110 Corcoran Street 5th Floor Suite 151</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
     <t>SL1681276</t>
   </si>
   <si>
     <t xml:space="preserve">4401 Cirrus Way </t>
   </si>
   <si>
     <t>Frisco</t>
   </si>
   <si>
     <t>2 N Central Ave 10th Floor</t>
   </si>
   <si>
     <t>Phoenix</t>
+  </si>
+  <si>
+    <t>Small Loan licensee data as of June 30, 2026</t>
+  </si>
+  <si>
+    <t>220 Park Road Suite 500</t>
+  </si>
+  <si>
+    <t>Burlingame</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -624,65 +627,65 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -979,51 +982,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBCE5340-80CC-470E-A4AC-537B77757FDC}">
   <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" customWidth="1"/>
     <col min="9" max="9" width="28.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="4"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>114</v>
@@ -1035,1665 +1038,1637 @@
         <v>112</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>111</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1883087</v>
       </c>
       <c r="B3" t="s">
         <v>109</v>
       </c>
       <c r="D3" t="s">
         <v>108</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>94108</v>
       </c>
       <c r="H3" t="s">
         <v>107</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>18545</v>
       </c>
       <c r="B4" t="s">
         <v>106</v>
       </c>
       <c r="D4" t="s">
         <v>105</v>
       </c>
       <c r="E4" t="s">
         <v>104</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="1">
         <v>90501</v>
       </c>
       <c r="H4" t="s">
         <v>103</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>18545</v>
       </c>
       <c r="B5" t="s">
         <v>106</v>
       </c>
       <c r="C5">
         <v>22981</v>
       </c>
       <c r="D5" t="s">
         <v>128</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>30022</v>
       </c>
       <c r="H5" t="s">
         <v>103</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2108</v>
       </c>
       <c r="B6" t="s">
         <v>97</v>
       </c>
       <c r="D6" t="s">
         <v>102</v>
       </c>
       <c r="E6" t="s">
         <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="1">
         <v>76102</v>
       </c>
       <c r="H6" t="s">
         <v>96</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2108</v>
       </c>
       <c r="B7" t="s">
         <v>97</v>
       </c>
       <c r="D7" t="s">
         <v>102</v>
       </c>
       <c r="E7" t="s">
         <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="1">
         <v>76102</v>
       </c>
       <c r="H7" t="s">
         <v>96</v>
       </c>
       <c r="I7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2108</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="D8" t="s">
         <v>102</v>
       </c>
       <c r="E8" t="s">
         <v>101</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>76102</v>
       </c>
       <c r="H8" t="s">
         <v>96</v>
       </c>
       <c r="I8" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2108</v>
       </c>
       <c r="B9" t="s">
         <v>97</v>
       </c>
       <c r="D9" t="s">
         <v>102</v>
       </c>
       <c r="E9" t="s">
         <v>101</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="1">
         <v>76102</v>
       </c>
       <c r="H9" t="s">
         <v>96</v>
       </c>
       <c r="I9" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2108</v>
       </c>
       <c r="B10" t="s">
         <v>97</v>
       </c>
       <c r="D10" t="s">
         <v>102</v>
       </c>
       <c r="E10" t="s">
         <v>101</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="1">
         <v>76102</v>
       </c>
       <c r="H10" t="s">
         <v>96</v>
       </c>
       <c r="I10" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2108</v>
       </c>
       <c r="B11" t="s">
         <v>97</v>
       </c>
       <c r="D11" t="s">
         <v>102</v>
       </c>
       <c r="E11" t="s">
         <v>101</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>76102</v>
       </c>
       <c r="H11" t="s">
         <v>96</v>
       </c>
       <c r="I11" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2108</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
       <c r="C12">
         <v>3358</v>
       </c>
       <c r="D12" t="s">
         <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>99</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>76014</v>
       </c>
       <c r="H12" t="s">
         <v>96</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2108</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13">
         <v>811862</v>
       </c>
       <c r="D13" t="s">
         <v>98</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="1">
         <v>85286</v>
       </c>
       <c r="H13" t="s">
         <v>96</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2005298</v>
       </c>
       <c r="B14" t="s">
         <v>132</v>
       </c>
       <c r="D14" t="s">
         <v>133</v>
       </c>
       <c r="E14" t="s">
         <v>134</v>
       </c>
       <c r="F14" t="s">
         <v>64</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="1">
         <v>19462</v>
       </c>
       <c r="H14" t="s">
         <v>135</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>1427381</v>
       </c>
       <c r="B15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D15" t="s">
         <v>157</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>158</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>159</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>1681276</v>
       </c>
       <c r="B16" t="s">
+        <v>167</v>
+      </c>
+      <c r="D16" t="s">
+        <v>168</v>
+      </c>
+      <c r="E16" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="1">
         <v>27701</v>
       </c>
       <c r="H16" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>1628077</v>
       </c>
       <c r="B17" t="s">
         <v>95</v>
       </c>
       <c r="D17" t="s">
         <v>94</v>
       </c>
       <c r="E17" t="s">
         <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>94607</v>
       </c>
       <c r="H17" t="s">
         <v>92</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>1628077</v>
       </c>
       <c r="B18" t="s">
         <v>95</v>
       </c>
       <c r="D18" t="s">
         <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="1">
         <v>94607</v>
       </c>
       <c r="H18" t="s">
         <v>92</v>
       </c>
       <c r="I18" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>1628077</v>
       </c>
       <c r="B19" t="s">
         <v>95</v>
       </c>
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>93</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>94607</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
       <c r="I19" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>1628077</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>93</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>94607</v>
       </c>
       <c r="H20" t="s">
         <v>92</v>
       </c>
       <c r="I20" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2123582</v>
       </c>
       <c r="B21" t="s">
         <v>129</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E21" t="s">
         <v>130</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="1">
         <v>78205</v>
       </c>
       <c r="H21" t="s">
         <v>131</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>1204917</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="1">
         <v>94612</v>
       </c>
       <c r="H22" t="s">
         <v>90</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2133635</v>
       </c>
       <c r="B23" t="s">
+        <v>143</v>
+      </c>
+      <c r="D23" t="s">
         <v>144</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>145</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>146</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" s="1">
+        <v>63301</v>
+      </c>
+      <c r="H23" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>1019791</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>87</v>
       </c>
-      <c r="G24">
+      <c r="G24" s="1">
         <v>98005</v>
       </c>
       <c r="H24" t="s">
         <v>86</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1416362</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>85</v>
       </c>
       <c r="E25" t="s">
         <v>74</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
-      <c r="G25">
+      <c r="G25" s="1">
         <v>30342</v>
       </c>
       <c r="H25" t="s">
         <v>83</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>206168</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E26" t="s">
         <v>81</v>
       </c>
       <c r="F26" t="s">
         <v>80</v>
       </c>
-      <c r="G26">
+      <c r="G26" s="1">
         <v>89521</v>
       </c>
       <c r="H26" t="s">
         <v>79</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>967003</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E27" t="s">
         <v>81</v>
       </c>
       <c r="F27" t="s">
         <v>80</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="1">
         <v>89521</v>
       </c>
       <c r="H27" t="s">
         <v>77</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>967005</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
       <c r="F28" t="s">
         <v>80</v>
       </c>
-      <c r="G28">
+      <c r="G28" s="1">
         <v>89521</v>
       </c>
       <c r="H28" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1136148</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="D29" t="s">
         <v>72</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
-      <c r="G29">
+      <c r="G29" s="1">
         <v>94043</v>
       </c>
       <c r="H29" t="s">
         <v>70</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>1373339</v>
       </c>
       <c r="B30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
-      <c r="G30">
+      <c r="G30" s="1">
         <v>10110</v>
       </c>
       <c r="H30" t="s">
         <v>68</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>1353190</v>
       </c>
       <c r="B31" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E31" t="s">
         <v>3</v>
       </c>
       <c r="F31" t="s">
         <v>2</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="1">
         <v>43215</v>
       </c>
       <c r="H31" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1136</v>
       </c>
       <c r="B32" t="s">
         <v>67</v>
       </c>
       <c r="D32" t="s">
         <v>66</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
-      <c r="G32">
+      <c r="G32" s="1">
         <v>28203</v>
       </c>
       <c r="H32" t="s">
         <v>65</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>937166</v>
       </c>
       <c r="B33" t="s">
         <v>63</v>
       </c>
       <c r="D33" t="s">
         <v>62</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>46</v>
       </c>
-      <c r="G33">
+      <c r="G33" s="1">
         <v>20171</v>
       </c>
       <c r="H33" t="s">
         <v>60</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>1617539</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E34" t="s">
         <v>6</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
-      <c r="G34">
+      <c r="G34" s="1">
         <v>94401</v>
       </c>
       <c r="H34" t="s">
         <v>58</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>937358</v>
       </c>
       <c r="B35" t="s">
         <v>57</v>
       </c>
       <c r="D35" t="s">
         <v>56</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
-      <c r="G35">
+      <c r="G35" s="1">
         <v>47708</v>
       </c>
       <c r="H35" t="s">
         <v>53</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>1101477</v>
       </c>
       <c r="B36" t="s">
         <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>51</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
-      <c r="G36">
+      <c r="G36" s="1">
         <v>10036</v>
       </c>
       <c r="H36" t="s">
         <v>50</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>934179</v>
       </c>
       <c r="B37" t="s">
         <v>49</v>
       </c>
       <c r="D37" t="s">
         <v>48</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>46</v>
       </c>
-      <c r="G37">
+      <c r="G37" s="1">
         <v>23502</v>
       </c>
       <c r="H37" t="s">
         <v>45</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>4239</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="D38" t="s">
         <v>44</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>15</v>
       </c>
-      <c r="G38">
+      <c r="G38" s="1">
         <v>75201</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>4239</v>
       </c>
       <c r="B39" t="s">
         <v>42</v>
       </c>
       <c r="D39" t="s">
         <v>44</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
-      <c r="G39">
+      <c r="G39" s="1">
         <v>75201</v>
       </c>
       <c r="H39" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>4239</v>
       </c>
       <c r="B40" t="s">
         <v>42</v>
       </c>
       <c r="D40" t="s">
         <v>44</v>
       </c>
       <c r="E40" t="s">
         <v>43</v>
       </c>
       <c r="F40" t="s">
         <v>15</v>
       </c>
-      <c r="G40">
+      <c r="G40" s="1">
         <v>75201</v>
       </c>
       <c r="H40" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>4239</v>
       </c>
       <c r="B41" t="s">
         <v>42</v>
       </c>
       <c r="D41" t="s">
         <v>44</v>
       </c>
       <c r="E41" t="s">
         <v>43</v>
       </c>
       <c r="F41" t="s">
         <v>15</v>
       </c>
-      <c r="G41">
+      <c r="G41" s="1">
         <v>75201</v>
       </c>
       <c r="H41" t="s">
         <v>41</v>
       </c>
       <c r="I41" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>1582666</v>
       </c>
       <c r="B42" t="s">
         <v>40</v>
       </c>
       <c r="D42" t="s">
         <v>39</v>
       </c>
       <c r="E42" t="s">
         <v>38</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
-      <c r="G42">
+      <c r="G42" s="1">
         <v>91101</v>
       </c>
       <c r="H42" t="s">
         <v>37</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>1863594</v>
       </c>
       <c r="B43" t="s">
         <v>36</v>
       </c>
       <c r="D43" t="s">
         <v>35</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>33</v>
       </c>
-      <c r="G43">
+      <c r="G43" s="1">
         <v>2210</v>
       </c>
       <c r="H43" t="s">
         <v>32</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>1628533</v>
       </c>
       <c r="B44" t="s">
         <v>31</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
-      <c r="G44">
+      <c r="G44" s="1">
         <v>10001</v>
       </c>
       <c r="H44" t="s">
         <v>30</v>
       </c>
       <c r="I44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>1473167</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>136</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
-      <c r="G45">
+      <c r="G45" s="1">
         <v>94612</v>
       </c>
       <c r="H45" t="s">
         <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>128351</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>124</v>
       </c>
       <c r="E46" t="s">
         <v>125</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
-      <c r="G46">
+      <c r="G46" s="1">
         <v>77057</v>
       </c>
       <c r="H46" t="s">
         <v>126</v>
       </c>
       <c r="I46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>128351</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="D47" t="s">
         <v>124</v>
       </c>
       <c r="E47" t="s">
         <v>125</v>
       </c>
       <c r="F47" t="s">
         <v>15</v>
       </c>
-      <c r="G47">
+      <c r="G47" s="1">
         <v>77057</v>
       </c>
       <c r="H47" t="s">
         <v>127</v>
       </c>
       <c r="I47" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>1760582</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="D48" t="s">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
-      <c r="G48">
+      <c r="G48" s="1">
         <v>90024</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>8027</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>15</v>
       </c>
-      <c r="G49" t="s">
+      <c r="G49" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H49" t="s">
         <v>7</v>
       </c>
       <c r="I49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>8027</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>15</v>
       </c>
-      <c r="G50" t="s">
+      <c r="G50" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H50" t="s">
         <v>7</v>
       </c>
       <c r="I50" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>8027</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
-      <c r="G51" t="s">
+      <c r="G51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H51" t="s">
         <v>7</v>
       </c>
       <c r="I51" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>8027</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>15</v>
       </c>
-      <c r="G52" t="s">
+      <c r="G52" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H52" t="s">
         <v>7</v>
       </c>
       <c r="I52" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>8027</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53">
         <v>2033170</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
-      <c r="G53">
+      <c r="G53" s="1">
         <v>85286</v>
       </c>
       <c r="H53" t="s">
         <v>7</v>
       </c>
       <c r="I53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>8027</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54">
         <v>2040359</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
-      <c r="G54">
+      <c r="G54" s="1">
         <v>30009</v>
       </c>
       <c r="H54" t="s">
         <v>7</v>
       </c>
       <c r="I54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>8027</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55">
         <v>2705562</v>
       </c>
       <c r="D55" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E55" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
-      <c r="G55">
+      <c r="G55" s="1">
         <v>75034</v>
       </c>
       <c r="H55" t="s">
         <v>7</v>
       </c>
       <c r="I55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>1548935</v>
       </c>
       <c r="B56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
-      <c r="G56">
+      <c r="G56" s="1">
         <v>94111</v>
       </c>
       <c r="H56" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I56" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>1548935</v>
       </c>
       <c r="B57" t="s">
+        <v>164</v>
+      </c>
+      <c r="D57" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
-      <c r="G57">
+      <c r="G57" s="1">
         <v>94111</v>
       </c>
       <c r="H57" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I57" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>1548935</v>
       </c>
       <c r="B58" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
-      <c r="G58">
+      <c r="G58" s="1">
         <v>94111</v>
       </c>
       <c r="H58" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I58" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>1548935</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C59">
         <v>1955422</v>
       </c>
       <c r="D59" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E59" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
-      <c r="G59">
+      <c r="G59" s="1">
         <v>85004</v>
       </c>
       <c r="H59" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>936133</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="E60" t="s">
-        <v>6</v>
+        <v>177</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
-      <c r="G60">
-        <v>94403</v>
+      <c r="G60" s="1">
+        <v>94010</v>
       </c>
       <c r="H60" t="s">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>936133</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61">
         <v>2047093</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E61" t="s">
         <v>3</v>
       </c>
       <c r="F61" t="s">
         <v>2</v>
       </c>
-      <c r="G61">
+      <c r="G61" s="1">
         <v>43215</v>
       </c>
       <c r="H61" t="s">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>2342360</v>
       </c>
       <c r="B62" t="s">
+        <v>149</v>
+      </c>
+      <c r="D62" t="s">
+        <v>155</v>
+      </c>
+      <c r="E62" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F62" t="s">
         <v>15</v>
       </c>
-      <c r="G62">
+      <c r="G62" s="1">
         <v>75062</v>
       </c>
       <c r="H62" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I62" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2896,90 +2871,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E3BE530-2A94-4030-A53E-4A24D3205447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D22CC71-F38F-4089-A7B9-4DE95FCACAF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{751E4F66-9A00-4436-9E2F-F9B34A7F4B12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>