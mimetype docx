--- v0 (2025-10-29)
+++ v1 (2026-10-04)
@@ -1,7893 +1,17630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="2"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...85 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15729664">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4883589</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45868</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762000" cy="698500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Group 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="1" name="Group 1"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="762000" cy="698500"/>
+                          <a:chExt cx="762000" cy="698500"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Graphic 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-7" y="3"/>
+                            <a:ext cx="762000" cy="698500"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="762000" h="698500">
+                                <a:moveTo>
+                                  <a:pt x="761504" y="358203"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="758405" y="312140"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="749350" y="267944"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="734758" y="226021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="730427" y="217411"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="730427" y="337807"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="726998" y="384479"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="717016" y="429056"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="700989" y="471030"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="679399" y="509905"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="652754" y="545211"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="621538" y="576427"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="586244" y="603072"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="547370" y="624662"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="505396" y="640689"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="489597" y="644232"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="511314" y="633310"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="547471" y="608876"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="580123" y="580123"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="608876" y="547458"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="633323" y="511302"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="653046" y="472071"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="667626" y="430149"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="676681" y="385953"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="679792" y="339890"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="676681" y="293839"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="667626" y="249643"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="663625" y="238150"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="663625" y="360286"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="660196" y="406958"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="650214" y="451535"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="634187" y="493496"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="612597" y="532384"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="585952" y="567677"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="554736" y="598893"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="519442" y="625538"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="483171" y="645668"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="414159" y="654100"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="367487" y="650659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="322922" y="640689"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286804" y="626910"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286804" y="670026"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="214147" y="647115"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175272" y="625538"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="139966" y="598893"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="108750" y="567677"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="82105" y="532384"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="60528" y="493496"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="44488" y="451535"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="34518" y="406958"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="31076" y="360286"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="34518" y="313613"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="44488" y="269049"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="60515" y="227076"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="82105" y="188188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="108750" y="152895"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="139966" y="121678"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175260" y="95021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="214134" y="73444"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="256108" y="57404"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="271894" y="53873"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="250190" y="64782"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="214033" y="89217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="181381" y="117970"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="152628" y="150634"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="128193" y="186791"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="108470" y="226021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="93878" y="267944"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="84823" y="312140"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="81711" y="358203"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="84823" y="404253"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="93878" y="448449"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="108470" y="490372"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="128193" y="529615"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="152628" y="565772"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="181381" y="598424"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="214033" y="627176"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="250190" y="651624"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286804" y="670026"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286804" y="626910"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="280949" y="624662"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="242074" y="603072"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="206781" y="576427"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175564" y="545211"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="148907" y="509905"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="127330" y="471030"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111302" y="429056"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="101320" y="384479"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="97878" y="337807"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="101320" y="291134"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111290" y="246570"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="127317" y="204597"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="148907" y="165722"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175552" y="130429"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="206768" y="99212"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="242062" y="72567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="278320" y="52438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="347345" y="43992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="394017" y="47434"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="438581" y="57404"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="480555" y="73444"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="519442" y="95021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="554736" y="121678"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="585952" y="152895"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="612597" y="188188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="634187" y="227076"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="650214" y="269049"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="660196" y="313613"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="663625" y="360286"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="663625" y="238150"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="633323" y="168478"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="608876" y="132321"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="580123" y="99669"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="547471" y="70916"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="511314" y="46469"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="474675" y="28079"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="505396" y="34950"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="547370" y="50977"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="586244" y="72567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="621538" y="99212"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="652754" y="130429"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="679411" y="165722"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="700989" y="204597"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="717016" y="246570"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="726998" y="291134"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="730427" y="337807"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="730427" y="217411"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="690587" y="150634"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="661835" y="117970"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="629183" y="89217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="593026" y="64782"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="553783" y="45059"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="511860" y="30467"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="468236" y="21539"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="469404" y="21539"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="454113" y="20510"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="430161" y="12166"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="385965" y="3111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="339902" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="293839" y="3111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="249656" y="12166"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="207733" y="26758"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="168490" y="46469"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="132334" y="70916"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="99669" y="99669"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="70916" y="132321"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46482" y="168478"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="26758" y="207721"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12166" y="249643"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3111" y="293839"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="339890"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3111" y="385953"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12166" y="430149"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="26758" y="472071"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46482" y="511302"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="70916" y="547458"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="99669" y="580123"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="132334" y="608876"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="168490" y="633310"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="207733" y="653034"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="249656" y="667626"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="293839" y="676668"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="307378" y="677595"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="331355" y="685927"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="375551" y="694982"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="421601" y="698093"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="467664" y="694982"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="511860" y="685927"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="553783" y="671334"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="588086" y="654100"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="593026" y="651624"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="629183" y="627176"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="661835" y="598424"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="690587" y="565772"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="715035" y="529615"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="734758" y="490372"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="749350" y="448449"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="758405" y="404253"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="761504" y="358203"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="063754"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="157913" y="204118"/>
+                            <a:ext cx="147574" cy="248234"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Image 4"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="326674" y="255052"/>
+                            <a:ext cx="269582" cy="199854"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:384.534607pt;margin-top:3.6117pt;width:60pt;height:55pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15729664" id="docshapegroup1" coordorigin="7691,72" coordsize="1200,1100">
+                <v:shape style="position:absolute;left:7690;top:72;width:1200;height:1100" id="docshape2" coordorigin="7691,72" coordsize="1200,1100" path="m8890,636l8885,564,8871,494,8848,428,8841,415,8841,604,8836,678,8820,748,8795,814,8761,875,8719,931,8669,980,8614,1022,8553,1056,8487,1081,8462,1087,8496,1070,8553,1031,8604,986,8650,934,8688,877,8719,816,8742,750,8756,680,8761,607,8756,535,8742,465,8736,447,8736,640,8730,713,8715,783,8689,849,8655,911,8613,966,8564,1015,8509,1057,8452,1089,8343,1102,8269,1097,8199,1081,8142,1059,8142,1127,8028,1091,7967,1057,7911,1015,7862,966,7820,911,7786,849,7761,783,7745,713,7740,640,7745,566,7761,496,7786,430,7820,369,7862,313,7911,264,7967,222,8028,188,8094,163,8119,157,8085,174,8028,213,7976,258,7931,309,7893,366,7862,428,7839,494,7824,564,7819,636,7824,709,7839,778,7862,844,7893,906,7931,963,7976,1015,8028,1060,8085,1098,8142,1127,8142,1059,8133,1056,8072,1022,8016,980,7967,931,7925,875,7891,814,7866,748,7850,678,7845,604,7850,531,7866,461,7891,394,7925,333,7967,278,8016,228,8072,187,8129,155,8238,142,8311,147,8381,163,8447,188,8509,222,8564,264,8613,313,8655,369,8689,430,8715,496,8730,566,8736,640,8736,447,8688,338,8650,281,8604,229,8553,184,8496,145,8438,116,8487,127,8553,153,8614,187,8669,228,8719,278,8761,333,8795,394,8820,461,8836,531,8841,604,8841,415,8778,309,8733,258,8682,213,8625,174,8563,143,8497,120,8428,106,8430,106,8406,105,8368,91,8299,77,8226,72,8153,77,8084,91,8018,114,7956,145,7899,184,7848,229,7802,281,7764,338,7733,399,7710,465,7696,535,7691,607,7696,680,7710,750,7733,816,7764,877,7802,934,7848,986,7899,1031,7956,1070,8018,1101,8084,1124,8153,1138,8175,1139,8213,1152,8282,1167,8355,1172,8427,1167,8497,1152,8563,1129,8617,1102,8625,1098,8682,1060,8733,1015,8778,963,8817,906,8848,844,8871,778,8885,709,8890,636xe" filled="true" fillcolor="#063754" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:7939;top:393;width:233;height:391" type="#_x0000_t75" id="docshape3" stroked="false">
+                  <v:imagedata r:id="rId5" o:title=""/>
+                </v:shape>
+                <v:shape style="position:absolute;left:8205;top:473;width:425;height:315" type="#_x0000_t75" id="docshape4" stroked="false">
+                  <v:imagedata r:id="rId6" o:title=""/>
+                </v:shape>
+                <w10:wrap type="none"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="56"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487431168">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15730176">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>5521168</wp:posOffset>
+              <wp:posOffset>5801499</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>425933</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>42696</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1815553" cy="738210"/>
+            <wp:extent cx="1675935" cy="698177"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image4.png"/>
+            <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image4.png"/>
+                    <pic:cNvPr id="5" name="Image 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1815553" cy="738210"/>
+                      <a:ext cx="1675935" cy="698177"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...4091 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t>Hoja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t>informativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t>cuidado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>infantil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-29"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-29"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="063755"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="108"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="46"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="266" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="320" w:right="3131" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487499776">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>285750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-155045</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7200900" cy="8460740"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Group 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="6" name="Group 6"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7200900" cy="8460740"/>
+                          <a:chExt cx="7200900" cy="8460740"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Graphic 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3295903" y="4161282"/>
+                            <a:ext cx="3898900" cy="2025014"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3898900" h="2025014">
+                                <a:moveTo>
+                                  <a:pt x="0" y="2024633"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3898646" y="2024633"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3898646" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2024633"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="E9F2FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Graphic 8"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3295903" y="3749547"/>
+                            <a:ext cx="3898900" cy="412115"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3898900" h="412115">
+                                <a:moveTo>
+                                  <a:pt x="0" y="411734"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3898646" y="411734"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3898646" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="411734"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="B3D7F2"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Graphic 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3295903" y="3749547"/>
+                            <a:ext cx="1270" cy="4556125"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="4556125">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="4555578"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="B3D7F2"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="974344"/>
+                            <a:ext cx="5539105" cy="1352550"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5539105" h="1352550">
+                                <a:moveTo>
+                                  <a:pt x="5538978" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1352296"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5538978" y="1352296"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5538978" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="8BC979"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="11" name="Image 11"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="5538978" y="12700"/>
+                            <a:ext cx="1661922" cy="2364739"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="2326639"/>
+                            <a:ext cx="7200900" cy="1016635"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7200900" h="1016635">
+                                <a:moveTo>
+                                  <a:pt x="7200900" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1016508"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7200900" y="1016508"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7200900" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="063755"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3338067"/>
+                            <a:ext cx="7200900" cy="411480"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7200900" h="411480">
+                                <a:moveTo>
+                                  <a:pt x="7200900" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="411479"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7200900" y="411479"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7200900" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="7AC0EA"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6333363" y="2491739"/>
+                            <a:ext cx="678180" cy="663575"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="678180" h="663575">
+                                <a:moveTo>
+                                  <a:pt x="677926" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="663448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="677926" y="663448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="677926" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Graphic 15"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6398717" y="2561284"/>
+                            <a:ext cx="66040" cy="547370"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="66040" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="43776" y="393992"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21882" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="393992"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="66040" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="43776" y="284556"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="284556"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="66040" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21882" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21882" y="218897"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="218897"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="66040" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="65671" y="43776"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="43776"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="66040" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="65671" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21882" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="16" name="Graphic 16"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6453441" y="2802064"/>
+                            <a:ext cx="1270" cy="306705"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="306705">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="306450"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="21894">
+                            <a:solidFill>
+                              <a:srgbClr val="231F20"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDot"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6464376" y="2561284"/>
+                            <a:ext cx="219075" cy="547370"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="43789" y="437769"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="437769"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="43789" y="43776"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="43776"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="87566" y="393992"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="393992"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="87566" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="131343" y="525335"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="525335"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="131343" y="175107"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="175107"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="131343" y="131330"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="131330"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="525335"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="525335"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="459663"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="503453"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="459663"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="372110"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="372110"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="262661"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="262661"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="153225"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="175120"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="153225"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197015" y="87553"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153238" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="65671"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="65671"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="109435"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="87553"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="219075" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="218897" y="21882"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="21882"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197015" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="218897" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="218897" y="21882"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Graphic 18"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6661378" y="2561284"/>
+                            <a:ext cx="197485" cy="547370"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="21894" y="306438"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="306438"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="21894" y="262661"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="262661"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="262661"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="43789" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="21882"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="21882"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="109448" y="21882"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="21882"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="21882"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="131343" y="175107"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="175107"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="153225" y="393992"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="393992"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197002" y="175107"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="65671"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="65671"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="65659"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="87553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="175120"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="306451"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="503453"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87553" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109448" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131343" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="218897"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="218897"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="175107"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197002" y="43776"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="43776"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="197485" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="197002" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="131330" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175120" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="153225" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="175107" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="197002" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Graphic 19"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6836486" y="2561284"/>
+                            <a:ext cx="109855" cy="547370"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="21894" y="481558"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="503453"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="481558"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="65671" y="43776"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="43776"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="109448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="43776"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="109461" y="459663"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="481558"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="547230"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="525335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="547217"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="503440"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="459663"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="109461" y="306438"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="306438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="459663"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="481545"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="394004"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="415886"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="437781"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="437769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="393992"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="372110"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="328333"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="350215"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="306438"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="109461" y="175107"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="175107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="262674"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="284556"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="240779"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="218884"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="197002"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="175107"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="109855" h="547370">
+                                <a:moveTo>
+                                  <a:pt x="109461" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43776" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="21894"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="87566" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="65671" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43789" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="21894" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="153225"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="131330"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="109461" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20" name="Graphic 20"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1494916" y="1171194"/>
+                            <a:ext cx="1270" cy="942975"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="942975">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="942847"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="231F20"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Graphic 21"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1494916" y="2532633"/>
+                            <a:ext cx="1270" cy="604520"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="604520">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="604520"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="22" name="Graphic 22"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="12700" y="12700"/>
+                            <a:ext cx="7175500" cy="8435340"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7175500" h="8435340">
+                                <a:moveTo>
+                                  <a:pt x="0" y="8435086"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7175500" y="8435086"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7175500" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="8435086"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="063755"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:22.5pt;margin-top:-12.208271pt;width:567pt;height:666.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15816704" id="docshapegroup5" coordorigin="450,-244" coordsize="11340,13324">
+                <v:rect style="position:absolute;left:5640;top:6309;width:6140;height:3189" id="docshape6" filled="true" fillcolor="#e9f2fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:5640;top:5660;width:6140;height:649" id="docshape7" filled="true" fillcolor="#b3d7f2" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="5640,5661" to="5640,12835" stroked="true" strokeweight="1pt" strokecolor="#b3d7f2">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:450;top:1290;width:8723;height:2130" id="docshape8" filled="true" fillcolor="#8bc979" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:9172;top:-225;width:2618;height:3724" type="#_x0000_t75" id="docshape9" stroked="false">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:rect style="position:absolute;left:450;top:3419;width:11340;height:1601" id="docshape10" filled="true" fillcolor="#063755" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:450;top:5012;width:11340;height:648" id="docshape11" filled="true" fillcolor="#7ac0ea" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:10423;top:3679;width:1068;height:1045" id="docshape12" filled="true" fillcolor="#ffffff" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:10526;top:3789;width:104;height:862" id="docshape13" coordorigin="10527,3789" coordsize="104,862" path="m10596,4410l10561,4410,10561,4410,10527,4410,10527,4479,10527,4582,10527,4651,10561,4651,10561,4651,10596,4651,10596,4617,10561,4617,10561,4582,10561,4479,10561,4444,10596,4444,10596,4410xm10596,4237l10561,4237,10561,4169,10527,4169,10527,4375,10561,4375,10561,4306,10596,4306,10596,4237xm10630,4134l10596,4134,10596,4100,10561,4100,10561,4065,10527,4065,10527,4100,10561,4100,10561,4134,10596,4134,10596,4169,10630,4169,10630,4134xm10630,3858l10596,3858,10596,3962,10630,3962,10630,3858xm10630,3789l10596,3789,10561,3789,10561,3789,10527,3789,10527,3996,10527,4031,10561,4031,10561,4031,10596,4031,10630,4031,10630,3996,10596,3996,10561,3996,10561,3824,10596,3824,10630,3824,10630,3789xe" filled="true" fillcolor="#231f20" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:line style="position:absolute" from="10613,4169" to="10613,4651" stroked="true" strokeweight="1.724pt" strokecolor="#231f20">
+                  <v:stroke dashstyle="shortdot"/>
+                </v:line>
+                <v:shape style="position:absolute;left:10630;top:3789;width:345;height:862" id="docshape14" coordorigin="10630,3789" coordsize="345,862" path="m10665,4237l10630,4237,10630,4272,10665,4272,10665,4237xm10699,4479l10665,4479,10630,4479,10630,4582,10665,4582,10699,4582,10699,4479xm10699,3858l10665,3858,10630,3858,10630,3962,10665,3962,10699,3962,10699,3858xm10768,4410l10734,4410,10699,4410,10699,4410,10665,4410,10630,4410,10630,4444,10665,4444,10699,4444,10699,4444,10734,4444,10734,4479,10734,4582,10734,4617,10699,4617,10699,4617,10665,4617,10630,4617,10630,4651,10665,4651,10699,4651,10699,4651,10734,4651,10734,4651,10768,4651,10768,4582,10768,4479,10768,4410xm10768,3789l10734,3789,10699,3789,10699,3789,10665,3789,10630,3789,10630,3824,10665,3824,10699,3824,10699,3824,10734,3824,10734,3996,10699,3996,10699,3996,10665,3996,10630,3996,10630,4031,10665,4031,10699,4031,10699,4031,10734,4031,10768,4031,10768,3996,10768,3789xm10837,4617l10802,4617,10802,4651,10837,4651,10837,4617xm10837,4065l10802,4065,10768,4065,10768,4065,10734,4065,10699,4065,10699,4065,10665,4065,10630,4065,10630,4134,10665,4134,10665,4100,10699,4100,10699,4134,10734,4134,10734,4100,10768,4100,10768,4100,10802,4100,10837,4100,10837,4065xm10837,3996l10802,3996,10802,4031,10837,4031,10837,3996xm10940,4617l10906,4617,10906,4651,10940,4651,10940,4617xm10940,4513l10906,4513,10906,4548,10871,4548,10871,4582,10837,4582,10837,4617,10871,4617,10871,4617,10906,4617,10906,4582,10906,4582,10940,4582,10940,4513xm10940,4375l10906,4375,10906,4341,10871,4341,10871,4375,10837,4375,10802,4375,10802,4479,10802,4479,10802,4548,10837,4548,10837,4513,10871,4513,10871,4479,10871,4479,10871,4444,10837,4444,10837,4410,10871,4410,10871,4410,10906,4410,10906,4479,10940,4479,10940,4375xm10940,4203l10906,4203,10906,4169,10906,4100,10871,4100,10871,4169,10871,4203,10837,4203,10837,4169,10802,4169,10802,4134,10768,4134,10768,4134,10734,4134,10734,4169,10768,4169,10768,4203,10734,4203,10734,4237,10768,4237,10768,4272,10734,4272,10734,4237,10699,4237,10699,4203,10665,4203,10665,4237,10699,4237,10699,4306,10665,4306,10630,4306,10630,4341,10665,4341,10699,4341,10699,4375,10734,4375,10768,4375,10768,4341,10734,4341,10699,4341,10699,4306,10734,4306,10768,4306,10768,4306,10802,4306,10837,4306,10837,4272,10802,4272,10802,4203,10837,4203,10837,4272,10871,4272,10871,4306,10906,4306,10906,4341,10940,4341,10940,4272,10906,4272,10906,4237,10940,4237,10940,4203xm10940,4031l10906,4031,10906,3996,10871,3996,10871,4065,10906,4065,10906,4065,10940,4065,10940,4031xm10940,3927l10906,3927,10871,3927,10871,3893,10837,3893,10837,3858,10871,3858,10871,3789,10837,3789,10802,3789,10802,3893,10837,3893,10837,3927,10802,3927,10802,3962,10837,3962,10837,3962,10871,3962,10871,3962,10906,3962,10940,3962,10940,3927xm10975,3824l10940,3824,10940,3789,10906,3789,10906,3858,10940,3858,10940,3858,10975,3858,10975,3824xe" filled="true" fillcolor="#231f20" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:10940;top:3789;width:311;height:862" id="docshape15" coordorigin="10940,3789" coordsize="311,862" path="m10975,4272l10940,4272,10940,4306,10975,4306,10975,4272xm10975,4203l10940,4203,10940,4237,10975,4237,10975,4203xm11009,3789l10975,3789,10975,3824,10940,3824,10940,3858,10975,3858,10975,3824,11009,3824,11009,3789xm11113,3824l11078,3824,11078,3858,11113,3858,11113,3824xm11147,4065l11113,4065,11113,4100,11147,4100,11147,4065xm11182,4410l11147,4410,11147,4444,11182,4444,11182,4410xm11251,4065l11216,4065,11216,4100,11182,4100,11182,4134,11147,4134,11147,4134,11113,4134,11113,4169,11147,4169,11147,4237,11113,4237,11113,4169,11078,4169,11078,4065,11113,4065,11113,3996,11113,3893,11078,3893,11078,3893,11078,3927,11078,3996,11078,4065,11044,4065,11009,4065,11009,4031,11044,4031,11044,3996,11044,3927,11009,3927,11009,3893,11044,3893,11044,3927,11078,3927,11078,3893,11044,3893,11044,3858,11009,3858,11009,3858,11009,3996,11009,4031,10975,4031,10975,3996,11009,3996,11009,3858,10975,3858,10975,3927,10940,3927,10940,3996,10940,4065,10975,4065,10975,4065,11009,4065,11009,4100,11044,4100,11044,4134,11009,4134,11009,4134,10975,4134,10975,4100,10940,4100,10940,4169,10975,4169,11009,4169,11009,4169,11044,4169,11078,4169,11078,4237,11044,4237,11009,4237,11009,4272,11044,4272,11044,4306,11078,4306,11078,4306,11113,4306,11113,4272,11147,4272,11147,4341,11113,4341,11078,4341,11078,4341,11044,4341,11009,4341,11009,4341,10975,4341,10940,4341,10940,4375,10940,4410,10975,4410,11009,4410,11009,4375,11044,4375,11044,4410,11078,4410,11078,4444,11044,4444,11009,4444,11009,4444,10975,4444,10975,4479,10940,4479,10940,4513,10975,4513,10975,4479,11009,4479,11009,4513,10975,4513,10975,4548,10940,4548,10940,4582,10940,4582,10940,4617,10975,4617,10975,4582,10975,4582,11009,4582,11009,4617,11044,4617,11044,4582,11009,4582,11009,4548,11044,4548,11044,4582,11078,4582,11078,4548,11113,4548,11147,4548,11147,4548,11182,4548,11182,4582,11147,4582,11147,4582,11113,4582,11113,4617,11078,4617,11078,4651,11113,4651,11113,4651,11147,4651,11147,4651,11182,4651,11182,4617,11216,4617,11216,4582,11216,4479,11182,4479,11147,4479,11147,4479,11113,4479,11113,4375,11147,4375,11147,4375,11182,4375,11216,4375,11216,4375,11251,4375,11251,4237,11216,4237,11216,4203,11251,4203,11251,4169,11216,4169,11216,4169,11216,4237,11216,4341,11182,4341,11182,4272,11147,4272,11147,4237,11182,4237,11216,4237,11216,4169,11182,4169,11182,4134,11216,4134,11216,4134,11251,4134,11251,4065xm11251,3858l11216,3858,11216,3962,11251,3962,11251,3858xm11251,3789l11216,3789,11216,3789,11182,3789,11147,3789,11147,3996,11147,4031,11182,4031,11216,4031,11216,4031,11251,4031,11251,3996,11216,3996,11216,3996,11182,3996,11182,3824,11216,3824,11216,3824,11251,3824,11251,3789xe" filled="true" fillcolor="#231f20" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:11216;top:3789;width:173;height:862" id="docshape16" coordorigin="11216,3789" coordsize="173,862" path="m11251,4548l11216,4548,11216,4582,11216,4582,11216,4617,11251,4617,11251,4582,11251,4582,11251,4548xm11320,3858l11285,3858,11285,3858,11251,3858,11251,3962,11285,3962,11285,3962,11320,3962,11320,3858xm11389,4513l11354,4513,11320,4513,11320,4548,11285,4548,11285,4582,11285,4582,11285,4617,11251,4617,11251,4651,11285,4651,11285,4617,11320,4617,11354,4617,11354,4651,11389,4651,11389,4582,11389,4513xm11389,4272l11354,4272,11354,4237,11320,4237,11320,4272,11285,4272,11285,4272,11251,4272,11251,4237,11216,4237,11216,4375,11216,4479,11216,4479,11216,4513,11251,4513,11251,4548,11285,4548,11285,4479,11251,4479,11251,4444,11285,4444,11285,4410,11251,4410,11251,4375,11251,4306,11285,4306,11285,4375,11320,4375,11320,4410,11354,4410,11354,4444,11320,4444,11320,4479,11354,4479,11354,4479,11389,4479,11389,4410,11354,4410,11354,4375,11354,4341,11320,4341,11320,4306,11354,4306,11354,4341,11389,4341,11389,4272xm11389,4065l11354,4065,11320,4065,11285,4065,11285,4100,11251,4100,11251,4169,11251,4203,11285,4203,11285,4203,11320,4203,11354,4203,11354,4237,11389,4237,11389,4169,11389,4134,11354,4134,11354,4169,11320,4169,11285,4169,11285,4134,11320,4134,11354,4134,11354,4100,11389,4100,11389,4065xm11389,3789l11354,3789,11320,3789,11285,3789,11285,3789,11251,3789,11251,3824,11285,3824,11285,3824,11320,3824,11354,3824,11354,3996,11320,3996,11285,3996,11285,3996,11251,3996,11251,4031,11285,4031,11285,4031,11320,4031,11354,4031,11389,4031,11389,3996,11389,3789xe" filled="true" fillcolor="#231f20" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:line style="position:absolute" from="2804,1600" to="2804,3085" stroked="true" strokeweight="1pt" strokecolor="#231f20">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:line style="position:absolute" from="2804,3744" to="2804,4696" stroked="true" strokeweight="1pt" strokecolor="#ffffff">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:470;top:-225;width:11300;height:13284" id="docshape17" filled="false" stroked="true" strokeweight="2pt" strokecolor="#063755">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <w10:wrap type="none"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Department of Transitional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assistance (DTA) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabaja con el Department of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Early Education and Care (EEC) y las Child Care Resource and Referral Agencies (CCRR)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ayudar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>familias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>elegibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>encontrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuidado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>infantil,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>inscribirse y pagarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="129"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="560" w:bottom="0" w:left="340" w:right="360"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>¿Quién</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>elegible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="73"/>
+        <w:ind w:left="320" w:right="2793" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>participantes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Path</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tengan uno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hijos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>menores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>años</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vivan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hogar*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pueden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elegibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>única</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cuidado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>infantil del SNAP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="88"/>
+        <w:ind w:left="320" w:right="3079" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>*(un niño con necesidades médicas o de conducta, una discapacidad o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>encuentre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>judicial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>elegible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>hasta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>años)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="1783" w:space="590"/>
+            <w:col w:w="9147"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="45"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Path</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Work del SNAP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="73"/>
+        <w:ind w:left="320" w:right="1453"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Path</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>proporciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>clientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>formación,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>experiencia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>educación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>oportunidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>empleo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>necesarias para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>encontrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mantener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>trabajos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>remunerados.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Obtenga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>información </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Path</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>snappathtowork.org</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="2218" w:space="155"/>
+            <w:col w:w="9147"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="65"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Obtención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>cuidado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>infantil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="50"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="659" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="63" w:after="0"/>
+        <w:ind w:left="659" w:right="0" w:hanging="339"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>hará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="884" w:val="left" w:leader="none"/>
+          <w:tab w:pos="886" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="90" w:after="0"/>
+        <w:ind w:left="886" w:right="244" w:hanging="221"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Confirmará su participación en el programa SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Path</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pondrá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>contacto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recabar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>necesidades de cuidado infantil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="884" w:val="left" w:leader="none"/>
+          <w:tab w:pos="886" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+        <w:ind w:left="886" w:right="38" w:hanging="221"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Enviará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CCRR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>confirmando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elegible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tiene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cuota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>padres.*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(CCRR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pondrá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>contacto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con usted dentro de los 3 días siguientes a la recepción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>programar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una cita de admisión).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="659" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="107" w:after="0"/>
+        <w:ind w:left="659" w:right="0" w:hanging="339"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>debe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="884" w:val="left" w:leader="none"/>
+          <w:tab w:pos="886" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="90" w:after="0"/>
+        <w:ind w:left="886" w:right="87" w:hanging="221"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>adapte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>las necesidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>familia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CCRR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>necesita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ayuda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>encontrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>antes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de su cita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="884" w:val="left" w:leader="none"/>
+          <w:tab w:pos="886" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+        <w:ind w:left="886" w:right="197" w:hanging="221"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Proporcionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>identificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>foto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>válida </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en la cita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="61"/>
+        <w:ind w:left="320" w:right="77" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>*Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>vez que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>su remisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>del DTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>caduque, es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>posible que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>le exija el pago de una cuota de padres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="320" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>¿Qué</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sucede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cierra?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="119"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="320" w:right="517" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tendrá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>renovar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cuidado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>infantil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hasta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>venza,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>incluso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cierra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="109"/>
+        <w:ind w:left="320" w:right="848" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>esté</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vencer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CCRR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notificará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que programe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>renovarlo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Seguirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>siendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elegible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cumple con lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="539" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="108" w:after="0"/>
+        <w:ind w:left="539" w:right="0" w:hanging="219"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ingresos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EEC;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="539" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="123" w:after="0"/>
+        <w:ind w:left="539" w:right="0" w:hanging="219"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actividad,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>trabajo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>capacitación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>escuela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="538" w:val="left" w:leader="none"/>
+          <w:tab w:pos="540" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="271" w:lineRule="auto" w:before="124" w:after="0"/>
+        <w:ind w:left="540" w:right="1017" w:hanging="221"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emitirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>segunda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cuidado infantil del SNAP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast" w:before="0"/>
+        <w:ind w:left="320" w:right="555" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Podría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elegible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Transitional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(TCC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recibió</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TAFDC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>últimos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>meses).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comuníquese </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>trabajador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>compromiso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>obtener </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>información sobre este tipo de cuidado infantil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="91" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="0" w:right="201" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>SNAP-CCFS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>(Spanish_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>Rev.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>9/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="142" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="0" w:right="200" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15730688">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3740403</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116064</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3611245" cy="1152525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Textbox 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="23" name="Textbox 23"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3611245" cy="1152525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FEDBBD"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:line="271" w:lineRule="auto" w:before="237"/>
+                              <w:ind w:left="187" w:right="185" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Si</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>no</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>es</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>elegible</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>para</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>recibir</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>una</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>remisión</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>para</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>servicios de</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>cuidado</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>infantil</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>del</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>DTA,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>puede</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>presentar</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>su</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>solicitud </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>línea</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId9">
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="205E9E"/>
+                                  <w:sz w:val="20"/>
+                                  <w:u w:val="single" w:color="205E9E"/>
+                                </w:rPr>
+                                <w:t>childcare.mass.gov/families/login</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:line="271" w:lineRule="auto" w:before="109"/>
+                              <w:ind w:left="187" w:right="186" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Si</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>necesita</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>ayuda</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>adicional,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>comuníquese</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>con</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>su</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>CCRR </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>local o llame al 2-1-1.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape style="position:absolute;margin-left:294.519989pt;margin-top:9.138938pt;width:284.350pt;height:90.75pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15730688" type="#_x0000_t202" id="docshape18" filled="true" fillcolor="#fedbbd" stroked="false">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:line="271" w:lineRule="auto" w:before="237"/>
+                        <w:ind w:left="187" w:right="185" w:firstLine="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Si</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>no</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>es</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>elegible</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>para</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>recibir</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>una</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>remisión</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>para</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-9"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>servicios de</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>cuidado</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>infantil</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>del</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>DTA,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>puede</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>presentar</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>su</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>solicitud </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>en</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>línea</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>en</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId9">
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="205E9E"/>
+                            <w:sz w:val="20"/>
+                            <w:u w:val="single" w:color="205E9E"/>
+                          </w:rPr>
+                          <w:t>childcare.mass.gov/families/login</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:line="271" w:lineRule="auto" w:before="109"/>
+                        <w:ind w:left="187" w:right="186" w:firstLine="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Si</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>necesita</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>ayuda</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>adicional,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>comuníquese</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>con</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>su</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>CCRR </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>local o llame al 2-1-1.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:fill type="solid"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>25-645-0822-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="142" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="5074" w:space="137"/>
+            <w:col w:w="6309"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="320" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="2997200" cy="692785"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="24" name="Textbox 24"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="24" name="Textbox 24"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2997200" cy="692785"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FAAF73"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:line="271" w:lineRule="auto" w:before="156"/>
+                              <w:ind w:left="198" w:right="193" w:hanging="1"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Importante: Debe completar su autorización </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>para</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>cuidado</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>infantil</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>con</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>la</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>CCRR</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>antes</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>de</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>que </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>se pague el cuidado infantil subsidiado.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="width:236pt;height:54.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" type="#_x0000_t202" id="docshape19" filled="true" fillcolor="#faaf73" stroked="false">
+                <w10:anchorlock/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:line="271" w:lineRule="auto" w:before="156"/>
+                        <w:ind w:left="198" w:right="193" w:hanging="1"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Importante: Debe completar su autorización </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>para</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>cuidado</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>infantil</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>con</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>la</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>CCRR</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>antes</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>de</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>que </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>se pague el cuidado infantil subsidiado.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:fill type="solid"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="560" w:bottom="280" w:left="360" w:right="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
           <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="063755"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1216" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="063755"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto" w:before="217"/>
+              <w:ind w:left="247" w:right="606"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>Información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>contacto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>Resource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>and Referral Agencies (CCRR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="575" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7AC0EA"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="247"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>sabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>qué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>CCRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>contactar:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2631" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="586" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto" w:before="204" w:after="0"/>
+              <w:ind w:left="586" w:right="0" w:hanging="339"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>Ingrese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="205E9E"/>
+                  <w:spacing w:val="-4"/>
+                  <w:sz w:val="25"/>
+                  <w:u w:val="single" w:color="205E9E"/>
+                </w:rPr>
+                <w:t>https://eeclead.my.site.com/EEC_CCRRSearch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="auto" w:before="100"/>
+              <w:ind w:left="587" w:right="3527"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487502336">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4749495</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-178796</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2270760" cy="1261110"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="25" name="Group 25"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="25" name="Group 25"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2270760" cy="1261110"/>
+                                <a:chExt cx="2270760" cy="1261110"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="26" name="Image 26"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId11" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2271847" cy="1262062"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:373.976013pt;margin-top:-14.078437pt;width:178.8pt;height:99.3pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15814144" id="docshapegroup20" coordorigin="7480,-282" coordsize="3576,1986">
+                      <v:shape style="position:absolute;left:7479;top:-282;width:3578;height:1988" type="#_x0000_t75" id="docshape21" stroked="false">
+                        <v:imagedata r:id="rId11" o:title=""/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Seleccione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ciudad/localidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>vive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>consultar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>CCRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>cerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>usted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="587"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>BIEN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="585" w:val="left" w:leader="none"/>
+                <w:tab w:pos="587" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto" w:before="127" w:after="0"/>
+              <w:ind w:left="587" w:right="1862" w:hanging="341"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>Desde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>cualquier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>teléfono,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>211,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>línea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>telefónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>remisiones </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Servicios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Massachusetts,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>obtenga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>información sobre las CCRR cerca de usted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="575" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8BC979"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:ind w:left="247"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>Tipos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="8031" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto" w:before="142"/>
+              <w:ind w:left="247" w:right="3527"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487501824">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-9563</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-457</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="7198359" cy="5126990"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="27" name="Group 27"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="27" name="Group 27"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7198359" cy="5126990"/>
+                                <a:chExt cx="7198359" cy="5126990"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="28" name="Graphic 28"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="7198359" cy="5126990"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="7198359" h="5126990">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="5126735"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="7197763" y="5126735"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="7197763" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="5126735"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="ECF5E7"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="29" name="Graphic 29"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="168313" y="4065651"/>
+                                  <a:ext cx="6861175" cy="913765"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="6861175" h="913765">
+                                      <a:moveTo>
+                                        <a:pt x="6861136" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="913256"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6861136" y="913256"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6861136" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="063755"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:-.753pt;margin-top:-.036028pt;width:566.8pt;height:403.7pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15814656" id="docshapegroup22" coordorigin="-15,-1" coordsize="11336,8074">
+                      <v:rect style="position:absolute;left:-16;top:-1;width:11336;height:8074" id="docshape23" filled="true" fillcolor="#ecf5e7" stroked="false">
+                        <v:fill type="solid"/>
+                      </v:rect>
+                      <v:rect style="position:absolute;left:250;top:6401;width:10805;height:1439" id="docshape24" filled="true" fillcolor="#063755" stroked="false">
+                        <v:fill type="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15733248">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4922773</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>154482</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2097405" cy="1835150"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="30" name="Group 30"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="30" name="Group 30"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2097405" cy="1835150"/>
+                                <a:chExt cx="2097405" cy="1835150"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="31" name="Image 31"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId12" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2097112" cy="1834959"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:387.619995pt;margin-top:12.163972pt;width:165.15pt;height:144.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15733248" id="docshapegroup25" coordorigin="7752,243" coordsize="3303,2890">
+                      <v:shape style="position:absolute;left:7752;top:243;width:3303;height:2890" type="#_x0000_t75" id="docshape26" stroked="false">
+                        <v:imagedata r:id="rId12" o:title=""/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Su</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>asesor/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CCRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ayudará</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>elegir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>tipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>cuidado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>adecuado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>usted:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="467" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="auto" w:before="139" w:after="0"/>
+              <w:ind w:left="467" w:right="4106" w:hanging="221"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>familiar:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hogares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>familiar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>los </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>proveedores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pequeños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>grupos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>propia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>casa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un amigo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>este</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>tipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>suele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>haber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>uno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidadores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>es </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>posible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ofrezcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>más</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>horarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>fuera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>horario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>habitual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="467" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+              <w:ind w:left="467" w:right="3834" w:hanging="221"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cuidado infantil grupal: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Los programas de cuidado infantil grupal habitualmente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>centros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>más</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>grandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>suelen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>agrupar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edades, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>lo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>general</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>establecimientos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>comerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>residenciales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Los centros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>tienen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>director/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dedicado/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>muchos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>miembros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>personal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="467" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+              <w:ind w:left="467" w:right="3905" w:hanging="221"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>preescolar:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>preescolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>generalmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ofrecen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>años</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edad.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>preescolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pueden </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ofrecerse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>través</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escuela,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>organización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>religiosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>centro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>infantil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Head</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ejemplo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>programa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>preescolar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="467" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+              <w:ind w:left="467" w:right="3905" w:hanging="221"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cuidador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>informal:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>familiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hijo/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>casa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>usted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>casa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>propio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>familiar;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>familiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hijo/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la casa de usted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:pos="465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="467" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="auto" w:before="94" w:after="0"/>
+              <w:ind w:left="467" w:right="4116" w:hanging="221"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escuela:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Los </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>programas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>generalmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>brindan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>infantil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>horario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escolar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>También</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pueden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ofrecer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>durante </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>vacaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>escolares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>receso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>verano.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="161"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="249" w:lineRule="auto" w:before="0"/>
+              <w:ind w:left="623" w:right="576" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="25"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>Para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>encontrar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>programa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>autorizado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>familiar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>grupal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>niños </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>edad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>escolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>puede</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>buscar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>área</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>tipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>programa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>cuidado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>infantil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <w:t>en:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="44"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="25"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15733760">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4922773</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-2458884</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2097405" cy="1755775"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="32" name="Group 32"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="32" name="Group 32"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2097405" cy="1755775"/>
+                                <a:chExt cx="2097405" cy="1755775"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="33" name="Image 33"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2097112" cy="1755647"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:387.619995pt;margin-top:-193.612946pt;width:165.15pt;height:138.25pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15733760" id="docshapegroup27" coordorigin="7752,-3872" coordsize="3303,2765">
+                      <v:shape style="position:absolute;left:7752;top:-3873;width:3303;height:2765" type="#_x0000_t75" id="docshape28" stroked="false">
+                        <v:imagedata r:id="rId13" o:title=""/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="FFFFFF"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="25"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>https://childcare.mass.gov/findchildcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:pict>
-[...57 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15732224">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4694675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>205972</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="802005" cy="735330"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="34" name="Group 34"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="34" name="Group 34"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="802005" cy="735330"/>
+                          <a:chExt cx="802005" cy="735330"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="35" name="Graphic 35"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-6" y="0"/>
+                            <a:ext cx="802005" cy="735330"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="802005" h="735330">
+                                <a:moveTo>
+                                  <a:pt x="321564" y="214871"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="214871"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="307428"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="337527"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="446036"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="241211" y="446036"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="217208" y="444055"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="204876" y="437756"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="200342" y="422021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="199694" y="391795"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="206743" y="357911"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="222923" y="339191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="240792" y="331203"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="252933" y="329526"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="258025" y="329704"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="265976" y="330657"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="275932" y="333044"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="337527"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="287083" y="307428"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286080" y="307098"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="262813" y="296240"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="246824" y="293039"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="207060" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="170599" y="354812"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="166217" y="398157"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172123" y="425246"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="187401" y="450291"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="211759" y="468680"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="244894" y="475830"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="321564" y="476173"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="321564" y="446036"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="321564" y="329526"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="321564" y="307428"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="321564" y="214871"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="802005" h="735330">
+                                <a:moveTo>
+                                  <a:pt x="801573" y="377050"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="798296" y="328574"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="788771" y="282054"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="773417" y="237921"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="768870" y="228879"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="768870" y="355587"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="765251" y="404723"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="754748" y="451637"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="737882" y="495820"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="715162" y="536752"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="687108" y="573900"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="654240" y="606767"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="617093" y="634809"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576173" y="657529"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="531990" y="674408"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="515366" y="678129"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="538226" y="666648"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576275" y="640918"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="610654" y="610654"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="640918" y="576287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="666648" y="538226"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="687412" y="496925"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="702767" y="452793"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="712292" y="406273"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="715568" y="357784"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="712292" y="309308"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="702767" y="262788"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="698550" y="250672"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="698550" y="379247"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="694931" y="428383"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="684428" y="475297"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="667562" y="519480"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="644842" y="560400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="616788" y="597560"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="583933" y="630415"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="546773" y="658469"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="508622" y="679640"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="435952" y="688517"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="386829" y="684911"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="339915" y="674408"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="301891" y="659892"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="301891" y="705294"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225399" y="681177"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="184480" y="658469"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="147332" y="630415"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="114465" y="597560"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="86423" y="560400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="63690" y="519480"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46824" y="475297"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="36322" y="428383"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32702" y="379247"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="36322" y="330123"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46824" y="283210"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="63690" y="239026"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="86410" y="198107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="114465" y="160947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="147320" y="128092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="184480" y="100037"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225399" y="77317"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="269582" y="60439"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="286194" y="56730"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="263347" y="68199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225298" y="93929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="190919" y="124193"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="160655" y="158559"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="134924" y="196621"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="114173" y="237921"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="98806" y="282054"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="89281" y="328574"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="86004" y="377050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="89281" y="425538"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="98806" y="472059"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="114173" y="516191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="134924" y="557491"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="160655" y="595553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="190919" y="629932"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225298" y="660196"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="263347" y="685927"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="301891" y="705294"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="301891" y="659892"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="295732" y="657529"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="254800" y="634809"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="217652" y="606767"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="184785" y="573900"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="156743" y="536752"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="134023" y="495820"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117144" y="451637"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="106641" y="404723"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="103022" y="355587"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="106641" y="306463"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117144" y="259549"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="134010" y="215379"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="156730" y="174447"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="184785" y="137299"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="217639" y="104432"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="254800" y="76390"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="292938" y="55219"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="365620" y="46316"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="414756" y="49936"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="461670" y="60439"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="505841" y="77317"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="546773" y="100037"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="583933" y="128092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="616788" y="160947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="644842" y="198107"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="667562" y="239026"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="684428" y="283210"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="694931" y="330123"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="698550" y="379247"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="698550" y="250672"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="666648" y="177355"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="640918" y="139293"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="610654" y="104914"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576275" y="74650"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="538226" y="48920"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="499668" y="29565"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="531990" y="36791"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576173" y="53670"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="617093" y="76390"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="654253" y="104432"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="687108" y="137299"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="715162" y="174447"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="737882" y="215379"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="754748" y="259549"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="765251" y="306463"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="768870" y="355587"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="768870" y="228879"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="726935" y="158559"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="696658" y="124193"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="662292" y="93929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="624230" y="68199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="582917" y="47447"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="538797" y="32080"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="492848" y="22669"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="494030" y="22669"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="478002" y="21590"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="452793" y="12814"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="406273" y="3276"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="357784" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="309295" y="3276"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="262775" y="12814"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="218655" y="28168"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="177342" y="48920"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="139293" y="74650"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="104914" y="104914"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74650" y="139293"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48920" y="177355"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="28155" y="218655"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12801" y="262788"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3276" y="309308"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="357784"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3276" y="406273"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12801" y="452793"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="28155" y="496925"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48920" y="538226"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74650" y="576287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="104914" y="610654"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="139293" y="640918"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="177342" y="666648"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="218655" y="687400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="262775" y="702767"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="309295" y="712292"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="323545" y="713257"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="348792" y="722033"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="395312" y="731570"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="443788" y="734834"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="492277" y="731570"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="538797" y="722033"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="582917" y="706678"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="619048" y="688517"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="624230" y="685927"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="662292" y="660196"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="696658" y="629932"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="726935" y="595553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="752652" y="557491"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="773417" y="516191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="788771" y="472059"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="798296" y="425538"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="801573" y="377050"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="063754"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="36" name="Image 36"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="343856" y="268474"/>
+                            <a:ext cx="283776" cy="210374"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:369.659485pt;margin-top:16.218296pt;width:63.15pt;height:57.9pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15732224" id="docshapegroup29" coordorigin="7393,324" coordsize="1263,1158">
+                <v:shape style="position:absolute;left:7393;top:324;width:1263;height:1158" id="docshape30" coordorigin="7393,324" coordsize="1263,1158" path="m7900,663l7845,663,7845,809,7845,856,7845,1027,7773,1027,7735,1024,7716,1014,7709,989,7708,941,7719,888,7744,859,7772,846,7792,843,7800,844,7812,845,7828,849,7845,856,7845,809,7844,808,7807,791,7782,786,7757,793,7719,814,7681,847,7662,883,7655,919,7655,951,7664,994,7688,1033,7727,1062,7779,1074,7900,1074,7900,1027,7900,843,7900,809,7900,663xm8656,918l8650,842,8635,769,8611,699,8604,685,8604,884,8598,962,8582,1036,8555,1105,8519,1170,8475,1228,8423,1280,8365,1324,8301,1360,8231,1386,8205,1392,8241,1374,8301,1334,8355,1286,8403,1232,8443,1172,8476,1107,8500,1037,8515,964,8520,888,8515,811,8500,738,8493,719,8493,922,8488,999,8471,1073,8444,1142,8409,1207,8365,1265,8313,1317,8254,1361,8194,1395,8157,1403,8080,1409,8002,1403,7928,1386,7869,1364,7869,1435,7818,1424,7748,1397,7684,1361,7625,1317,7573,1265,7529,1207,7493,1142,7467,1073,7450,999,7445,922,7450,844,7467,770,7493,701,7529,636,7573,578,7625,526,7684,482,7748,446,7818,420,7844,414,7808,432,7748,472,7694,520,7646,574,7606,634,7573,699,7549,769,7534,842,7529,918,7534,995,7549,1068,7573,1137,7606,1202,7646,1262,7694,1316,7748,1364,7808,1405,7869,1435,7869,1364,7859,1360,7794,1324,7736,1280,7684,1228,7640,1170,7604,1105,7578,1036,7561,962,7555,884,7561,807,7578,733,7604,664,7640,599,7684,541,7736,489,7794,445,7855,411,7892,403,7969,397,8046,403,8120,420,8190,446,8254,482,8313,526,8365,578,8409,636,8444,701,8471,770,8488,844,8493,922,8493,719,8476,669,8443,604,8403,544,8355,490,8301,442,8241,401,8233,397,8180,371,8231,382,8301,409,8365,445,8424,489,8475,541,8519,599,8555,664,8582,733,8598,807,8604,884,8604,685,8578,634,8538,574,8490,520,8436,472,8376,432,8311,399,8242,375,8169,360,8171,360,8146,358,8106,345,8033,330,7957,324,7880,330,7807,345,7738,369,7672,401,7613,442,7558,490,7511,544,7470,604,7438,669,7413,738,7398,811,7393,888,7398,964,7413,1037,7438,1107,7470,1172,7511,1232,7558,1286,7613,1334,7672,1374,7738,1407,7807,1431,7880,1446,7903,1448,7942,1461,8016,1476,8092,1482,8168,1476,8242,1461,8311,1437,8368,1409,8376,1405,8436,1364,8490,1316,8538,1262,8578,1202,8611,1137,8635,1068,8650,995,8656,918xe" filled="true" fillcolor="#063754" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:7934;top:747;width:447;height:332" type="#_x0000_t75" id="docshape31" stroked="false">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+                <w10:wrap type="none"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487458816">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15732736">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>5559667</wp:posOffset>
+              <wp:posOffset>5688300</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>8851149</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>202642</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1815553" cy="738211"/>
+            <wp:extent cx="1792215" cy="734913"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="image7.png"/>
+            <wp:docPr id="37" name="Image 37"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image7.png"/>
+                    <pic:cNvPr id="37" name="Image 37"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1815553" cy="738211"/>
+                      <a:ext cx="1792215" cy="734913"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...2921 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>¿Tiene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>preguntas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>programa SNAP Path to Work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="599" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="66" w:after="0"/>
+        <w:ind w:left="599" w:right="0" w:hanging="219"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Visite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="063755"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="23"/>
+            <w:u w:val="single" w:color="063755"/>
+          </w:rPr>
+          <w:t>snappathtowork.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="599" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="109" w:after="0"/>
+        <w:ind w:left="599" w:right="0" w:hanging="219"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Llame</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>(888)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>483-0255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>hablar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="5917" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="16"/>
+        <w:ind w:left="600" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>especialista del DTA en SNAP Path to Work.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>institución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>proveedor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ofrece</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>igualdad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>oportunidades.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="460" w:bottom="0" w:left="340" w:right="360"/>
+      <w:pgMar w:top="400" w:bottom="280" w:left="360" w:right="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="626" w:hanging="240"/>
+        <w:ind w:left="467" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="54B948"/>
-[...3 lines deleted...]
-        <w:szCs w:val="14"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="137"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1690" w:hanging="240"/>
+        <w:ind w:left="1539" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2760" w:hanging="240"/>
+        <w:ind w:left="2619" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3830" w:hanging="240"/>
+        <w:ind w:left="3698" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4900" w:hanging="240"/>
+        <w:ind w:left="4778" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="240"/>
+        <w:ind w:left="5857" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7040" w:hanging="240"/>
+        <w:ind w:left="6937" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8110" w:hanging="240"/>
+        <w:ind w:left="8016" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9180" w:hanging="240"/>
+        <w:ind w:left="9096" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="726" w:hanging="340"/>
+        <w:ind w:left="587" w:hanging="340"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="231F20"/>
-        <w:w w:val="113"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="25"/>
+        <w:szCs w:val="25"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1780" w:hanging="340"/>
+        <w:ind w:left="1647" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2840" w:hanging="340"/>
+        <w:ind w:left="2715" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3900" w:hanging="340"/>
+        <w:ind w:left="3782" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4960" w:hanging="340"/>
+        <w:ind w:left="4850" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6020" w:hanging="340"/>
+        <w:ind w:left="5917" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7080" w:hanging="340"/>
+        <w:ind w:left="6985" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8140" w:hanging="340"/>
+        <w:ind w:left="8052" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9200" w:hanging="340"/>
+        <w:ind w:left="9120" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="638" w:hanging="240"/>
+        <w:ind w:left="540" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="54B948"/>
-[...3 lines deleted...]
-        <w:szCs w:val="14"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="137"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1028" w:hanging="240"/>
+        <w:ind w:left="1116" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1417" w:hanging="240"/>
+        <w:ind w:left="1693" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1806" w:hanging="240"/>
+        <w:ind w:left="2270" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2194" w:hanging="240"/>
+        <w:ind w:left="2847" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2583" w:hanging="240"/>
+        <w:ind w:left="3424" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2972" w:hanging="240"/>
+        <w:ind w:left="4001" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="240"/>
+        <w:ind w:left="4578" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3749" w:hanging="240"/>
+        <w:ind w:left="5155" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="721" w:hanging="340"/>
+        <w:ind w:left="660" w:hanging="340"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="063755"/>
-[...2 lines deleted...]
-        <w:szCs w:val="26"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="25"/>
+        <w:szCs w:val="25"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="981" w:hanging="240"/>
+        <w:ind w:left="886" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="2CACE3"/>
-[...3 lines deleted...]
-        <w:szCs w:val="14"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="137"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1625" w:hanging="240"/>
+        <w:ind w:left="1345" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2271" w:hanging="240"/>
+        <w:ind w:left="1811" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2917" w:hanging="240"/>
+        <w:ind w:left="2277" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3563" w:hanging="240"/>
+        <w:ind w:left="2743" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4209" w:hanging="240"/>
+        <w:ind w:left="3209" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4855" w:hanging="240"/>
+        <w:ind w:left="3675" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5501" w:hanging="240"/>
+        <w:ind w:left="4141" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
@@ -7948,103 +17685,168 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="4"/>
-      <w:ind w:left="40"/>
+      <w:spacing w:before="90"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
-    <w:name w:val="Title"/>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="48"/>
-      <w:ind w:left="20"/>
+      <w:spacing w:before="58"/>
+      <w:ind w:left="320" w:right="3348"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="46"/>
       <w:szCs w:val="46"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="56"/>
+      <w:ind w:left="320" w:right="38"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading3" w:type="paragraph">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="307"/>
+      <w:ind w:left="1344" w:right="5990" w:hanging="981"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading4" w:type="paragraph">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="63"/>
+      <w:ind w:left="659" w:hanging="339"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="ListParagraph" w:type="paragraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:pPr>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="886" w:hanging="221"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="TableParagraph" w:type="paragraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:pPr>
+      <w:spacing w:before="94"/>
+      <w:ind w:left="467"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://snappathtowork.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeclead.force.com/EEC_ChildCareSearch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://childcare.mass.gov/families/login" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeclead.my.site.com/EEC_CCRRSearch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childcare.mass.gov/findchildcare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://snappathtowork.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8303,48 +18105,49 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:subject>¬Hoja informativa sobre cuidado infantil del SNAP de DTA</dc:subject>
-  <dc:title>¬Hoja informativa sobre cuidado infantil del SNAP de DTA</dc:title>
+  <dc:creator>DTA and SNAP Path to Work</dc:creator>
+  <dc:subject>Department of Transitional  Assistance (DTA) trabaja con el Department of Early Education and Care (EEC) y las Agencias de Child Care Resource and Referral Agencies (CCRR) para ayudar a las familias elegibles a encontrar cuidado infantil, inscribirse y pagarlo.</dc:subject>
+  <dc:title>Hoja informativa sobre cuidado infantil del SNAP de DTA</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2022-08-18T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-09-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Adobe InDesign 17.3 (Macintosh)</vt:lpwstr>
+    <vt:lpwstr>Adobe InDesign 21.4 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2022-09-23T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-09-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe PDF Library 16.0.7</vt:lpwstr>
+    <vt:lpwstr>Adobe PDF Library 18.0</vt:lpwstr>
   </property>
 </Properties>
 </file>