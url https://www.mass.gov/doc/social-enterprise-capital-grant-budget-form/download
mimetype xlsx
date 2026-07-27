--- v0 (2026-04-18)
+++ v1 (2026-07-27)
@@ -1,178 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EED-Team-CPRO/Shared Documents/Shared Files/PROGRAM - Social Enterprise/FY27 Social Enterprise/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elijah_thomas_mass_gov/Documents/In Progress/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{BB38D67C-1A36-456F-844E-134CE34F5FC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C1AFADB-D2A3-46D6-9E1C-A9939F7C0231}"/>
+  <xr:revisionPtr revIDLastSave="66" documentId="8_{51E29630-6DFA-478C-8F92-048B82E7F3CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3FE7FF94-5FDE-44F5-9447-4335E9A25E67}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0163B018-4A67-4D97-9DB1-A738E45FDF97}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0163B018-4A67-4D97-9DB1-A738E45FDF97}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Grant Budget Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_MON_1296483126" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="Applicant_Name" comment="Applicant Name ">'Grant Budget Form'!$B$7:$E$7</definedName>
+    <definedName name="Category_2_Section_header" comment="Facility Renovation, Rehabilitation or Repair section of the form header pertaining to section 2">'Grant Budget Form'!$A$13:$E$13</definedName>
+    <definedName name="End_of_worksheet" comment="Indication that it is now the end of the worksheet for all users">'Grant Budget Form'!$A$28</definedName>
+    <definedName name="Enter_Description" comment="Request amount for the first description given in the cell to the start of the row on the left under the facility acquisition section">'Grant Budget Form'!$B$11</definedName>
+    <definedName name="Facility_Acquisition" comment="Facility acquisition section header of table">'Grant Budget Form'!$A$10:$E$10</definedName>
+    <definedName name="Facility_Renovation__Rehabilitation_or_Repair" comment="Facility Renovation Rehabilitation or Repair section header of table">'Grant Budget Form'!$A$13:$E$13</definedName>
+    <definedName name="Item_Explanations_Justifications_Prompt" comment="The list of line item explanations, justifications and or notes as needed response">'Grant Budget Form'!$A$25</definedName>
+    <definedName name="Item_Explanations_Justifications_Response" comment="Response to the item explanations, justifications and or notes">'Grant Budget Form'!$A$25:$E$25</definedName>
+    <definedName name="Line_item_1_Category_2" comment="Line item 1 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$14</definedName>
+    <definedName name="Line_item_2_Category_2" comment="Line item 2 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$15</definedName>
+    <definedName name="Line_item_3_category_2" comment="Line item 3 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$16</definedName>
+    <definedName name="Line_item_4_Category_2" comment="Line item 4 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$17</definedName>
+    <definedName name="Line_item_5_Category_2" comment="Line item 5 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$18</definedName>
+    <definedName name="Line_item_6_Category_2" comment="Line item 6 description under the second category &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$A$19</definedName>
+    <definedName name="Other_Match_Funds_1_Facility_Acquisitions" comment="Other/Match funds for the first description given in the cell to the start of the row on the left under the facility acquisition section">'Grant Budget Form'!$C$11</definedName>
+    <definedName name="Other_Match_Funds_2_Facility_Acquisition" comment="Other/Match funds amount for the second line item under the facility acquisitions section">'Grant Budget Form'!$C$12</definedName>
+    <definedName name="Other_Match_Funds_line_item_1_category_2" comment="The other/match funds amount for line item 1 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$14</definedName>
+    <definedName name="Other_Match_Funds_line_item_2_category_2" comment="The other/match funds amount for line item 2 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$15</definedName>
+    <definedName name="Other_match_funds_line_item_2_facility_acquisition" comment="The amount under other/match funds for the second line item in the facility acquisitions section or category">'Grant Budget Form'!$C$12</definedName>
+    <definedName name="Other_Match_Funds_line_item_3_category_2" comment="The other/match funds amount for line item 3 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$16</definedName>
+    <definedName name="Other_Match_Funds_line_item_4_category_2" comment="The other/match funds amount for line item 4 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$17</definedName>
+    <definedName name="Other_Match_Funds_line_item_5_category_2" comment="The other/match funds amount for line item 5 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$18</definedName>
+    <definedName name="Other_Match_Funds_line_item_6_category_2" comment="The other/match funds amount for line item 6 within category 2, pertaining to &quot;facility, renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$C$19</definedName>
+    <definedName name="Page_Break" comment="Empty cells to decrease clutter">'Grant Budget Form'!$A$3:$E$3</definedName>
+    <definedName name="Request_Amount_2_facility_acquisition" comment="Request amount for the first description given in the cell to the start of the row on the left under the facility acquisition section">'Grant Budget Form'!$B$12</definedName>
+    <definedName name="Request_amount_3_line_item_3_category_2" comment="The request amount for line item 3 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$17</definedName>
+    <definedName name="Request_amount_4_category_2" comment="The request amount for line item 4 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$17</definedName>
+    <definedName name="Request_amount_item_3_category_2" comment="The request amount for line item 3 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$16</definedName>
+    <definedName name="Request_amount_item_5_category_2" comment="The request amount for line item 5 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$18</definedName>
+    <definedName name="Request_amount_item_6_category_2" comment="The request amount for line item 6 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$19</definedName>
+    <definedName name="Request_amount_line_item_1_category_2" comment="The request amount for line item 1 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$14</definedName>
+    <definedName name="Request_amount_line_item_2_category_2" comment="The request amount for line item 2 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$15</definedName>
+    <definedName name="Request_amount_line_item_4_category_2" comment="The request amount for line item 4 in category 2, pertaining to &quot;facility renovation, rehabilitation or repair&quot; category.">'Grant Budget Form'!$B$17</definedName>
+    <definedName name="Request_amount_total_for_category_1_and_2" comment="The request amount total for category 1 and 2 quantities. ">'Grant Budget Form'!$B$21</definedName>
+    <definedName name="Source_of_other_funds_1" comment="The specified source of other funds for the first line item under the facility acquisition section in the table">'Grant Budget Form'!$E$11</definedName>
+    <definedName name="source_of_other_funds_line_item_1_category_2" comment="The source of other funds for line item 1 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$14</definedName>
+    <definedName name="source_of_other_funds_line_item_2_category_1" comment="The source of other funds for item 2 under the facility acquisition category" localSheetId="0">'Grant Budget Form'!$E$12</definedName>
+    <definedName name="source_of_other_funds_line_item_2_category_2" comment="The source of other funds for line item 2 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$15</definedName>
+    <definedName name="source_of_other_funds_line_item_3_category_2" comment="The source of other funds for line item 3 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$16</definedName>
+    <definedName name="source_of_other_funds_line_item_4_category_2" comment="The source of other funds for line item 4 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$17</definedName>
+    <definedName name="source_of_other_funds_line_item_5_category_2" comment="The source of other funds for line item 5 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$18</definedName>
+    <definedName name="source_of_other_funds_line_item_6_category_2" comment="The source of other funds for line item 6 under category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$E$19</definedName>
+    <definedName name="total_other_match_funds_amount" comment="The total other match funds amount across both category 1 and 2.">'Grant Budget Form'!$C$21</definedName>
+    <definedName name="Total_Project_Budget" comment="Total project budget amount for line item one under the facility acquisitions section header. ">'Grant Budget Form'!$D$11</definedName>
+    <definedName name="Total_project_budget_line_item_1_category_2" comment="The total project budget amount for line item 1 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$14</definedName>
+    <definedName name="Total_project_budget_line_item_2_category_2" comment="The total project budget amount for line item 2 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$15</definedName>
+    <definedName name="total_project_budget_line_item_2_facility_acquisition" comment="The total project budget amount for the second line item within the facility acquisition category. ">'Grant Budget Form'!$D$12</definedName>
+    <definedName name="Total_project_budget_line_item_3_category_2" comment="The total project budget amount for line item 3 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$16</definedName>
+    <definedName name="Total_project_budget_line_item_4_category_2" comment="The total project budget amount for line item 4 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$17</definedName>
+    <definedName name="Total_project_budget_line_item_5_category_2" comment="The total project budget amount for line item 5 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$18</definedName>
+    <definedName name="Total_project_budget_line_item_6_category_2" comment="The total project budget amount for line item 6 within category 2, pertaining to &quot;facility renovation, rehabilitation, or repair&quot;.">'Grant Budget Form'!$D$19</definedName>
+    <definedName name="Total_project_budget_total" comment="The total project budget total amount across both category 1 and 2">'Grant Budget Form'!$D$21</definedName>
+    <definedName name="TOTALS" comment="Totals row header">'Grant Budget Form'!$A$21</definedName>
+    <definedName name="Totals_section_break_prior" comment="Break in the table prior to totals row.">'Grant Budget Form'!$A$20:$E$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B21" i="1" l="1"/>
   <c r="C21" i="1"/>
-  <c r="D21" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="D19" i="1"/>
+  <c r="D21" i="1" s="1"/>
   <c r="D18" i="1"/>
   <c r="D17" i="1"/>
   <c r="D14" i="1"/>
   <c r="D15" i="1"/>
   <c r="D16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="17">
+  <si>
+    <t>Executive Office of Economic Development</t>
+  </si>
+  <si>
+    <t>FY27 Social Enterprise Capital Grant Program</t>
+  </si>
   <si>
     <t>GRANT BUDGET FORM</t>
   </si>
   <si>
     <t xml:space="preserve">Complete the worksheet below with details of your project budget. Provide a brief description for each line item that is included in this grant request. (Add lines, as needed.) Enter the amounts that are allocated to the grant for each item. If applicable, enter the amounts covered with matching funds and identify the source of those funds.  </t>
   </si>
   <si>
     <t xml:space="preserve">Applicant Name: </t>
   </si>
   <si>
     <t>Line Items by Category</t>
   </si>
   <si>
     <t>Request Amount</t>
   </si>
   <si>
     <t>Other/Match Funds*</t>
   </si>
   <si>
     <t>Total Project Budget</t>
   </si>
   <si>
     <t>Source of Other Funds</t>
   </si>
   <si>
     <t>Facility Acquisition</t>
   </si>
   <si>
     <t>Enter Description</t>
   </si>
   <si>
     <t>Facility Renovation, Rehabilitation or Repair</t>
   </si>
   <si>
     <t>TOTALS</t>
   </si>
   <si>
     <t>Provide line item explanations, justifications, and/or notes, as needed.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Executive Office of Economic Development</t>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Match funds are not required. However, proposals that include funding support from non-state sources (local/federal government, philanthropy, private donors, etc.) will get priority consideration.</t>
     </r>
   </si>
   <si>
-    <t>FY27 Social Enterprise Capital Grant Program</t>
+    <t>End of worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -214,57 +270,50 @@
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
@@ -357,85 +406,54 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -474,209 +492,258 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...44 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -738,51 +805,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -880,347 +947,362 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4378643E-7BCD-43C4-80FA-04A85A86DB47}">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:E10"/>
+    <sheetView tabSelected="1" topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="30.53515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="8.765625" style="1"/>
+    <col min="1" max="1" width="30.5546875" style="1" customWidth="1"/>
+    <col min="2" max="5" width="13.21875" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      <c r="A4" s="15" t="s">
+    <row r="1" spans="1:5" ht="32.25">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="A5" s="14" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25">
+      <c r="A2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="14"/>
-[...5 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+    </row>
+    <row r="4" spans="1:5" s="12" customFormat="1" ht="16.5">
+      <c r="A4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="27"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+    </row>
+    <row r="5" spans="1:5" ht="137.25">
+      <c r="A5" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.5">
+      <c r="A7" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="21"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.95" thickBot="1">
       <c r="A8" s="2"/>
     </row>
-    <row r="9" spans="1:5" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:5" ht="32.25" thickBot="1">
       <c r="A9" s="5" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-    <row r="11" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="16.5">
+      <c r="A10" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="24"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5">
       <c r="A11" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3">
         <f>SUM(B11:C11)</f>
         <v>0</v>
       </c>
       <c r="E11" s="9"/>
     </row>
-    <row r="12" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:5" ht="16.5">
       <c r="A12" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3">
         <f>SUM(B12:C12)</f>
         <v>0</v>
       </c>
       <c r="E12" s="9"/>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-    <row r="14" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:5" ht="32.25">
+      <c r="A13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:5" ht="16.5">
       <c r="A14" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3">
         <f t="shared" ref="D14:D19" si="0">SUM(B14:C14)</f>
         <v>0</v>
       </c>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:5" ht="16.5">
       <c r="A15" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:5" ht="16.5">
       <c r="A16" s="8" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B16" s="3"/>
+        <v>11</v>
+      </c>
+      <c r="B16" s="31"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="16.5">
       <c r="A17" s="8" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B17" s="3"/>
+        <v>11</v>
+      </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3">
-        <f t="shared" si="0"/>
+        <f>SUM(B17:C17)</f>
         <v>0</v>
       </c>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" ht="16.5">
       <c r="A18" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" ht="16.5">
       <c r="A19" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" ht="15.95" thickBot="1">
+      <c r="A20" s="16"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="18"/>
+    </row>
+    <row r="21" spans="1:5" ht="16.5" thickBot="1">
       <c r="A21" s="5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B21" s="10">
         <f>SUM(B11:B20)</f>
         <v>0</v>
       </c>
       <c r="C21" s="10">
         <f>SUM(C11:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <f>SUM(D11:D20)</f>
         <v>0</v>
       </c>
       <c r="E21" s="11"/>
     </row>
-    <row r="22" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
-[...17 lines deleted...]
-      <c r="A27" s="13" t="s">
+    <row r="24" spans="1:5" ht="32.25">
+      <c r="A24" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="14"/>
-[...5 lines deleted...]
-      <c r="A28" s="4"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="29"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="19"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="21"/>
+    </row>
+    <row r="27" spans="1:5" ht="76.5">
+      <c r="A27" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+    </row>
+    <row r="28" spans="1:5" ht="16.5">
+      <c r="A28" s="4" t="s">
+        <v>16</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...11 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="c7223b7f-d29a-40a7-89e9-7fcbaea795a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009868B9A924C50B4E83B552A1AE49283C" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="79f85c6f94e2f48e2fc8e2f3bc04a8a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9" xmlns:ns3="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86936d6686ffe3beae3ad23bdab25026" ns2:_="" ns3:_="">
     <xsd:import namespace="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
     <xsd:import namespace="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1423,142 +1505,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD30363D-A8FF-4F6F-85FF-7C0E29C8C70D}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1622AB9D-EAB4-4FDC-80FB-5A352F9F7ED9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1622AB9D-EAB4-4FDC-80FB-5A352F9F7ED9}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B3429F-E801-40C2-9360-C31B1C10AAC7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B3429F-E801-40C2-9360-C31B1C10AAC7}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD30363D-A8FF-4F6F-85FF-7C0E29C8C70D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vega, Juan (EOHED)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009868B9A924C50B4E83B552A1AE49283C</vt:lpwstr>
   </property>